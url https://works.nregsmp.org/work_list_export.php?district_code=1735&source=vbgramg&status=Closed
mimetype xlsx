--- v0 (2026-08-29)
+++ v1 (2026-10-14)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:K178"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-29 15:02:28</t>
+          <t>Exported on: 2026-10-14 11:56:39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDLA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -254,50 +254,7899 @@
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Sanc. wage / material</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>Wage / material booked (since inception)</t>
         </is>
       </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
           <t>Work Started Date</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BARANGDA</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Poultry Shelter</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>1735001003/IF/22012034628680 — मुर्गी शेड निर्माण फूल सिंह / लाल सिंह सलैया वनग्राम</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="n">
+        <v>51914.41</v>
+      </c>
+      <c r="I12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J12" s="3" t="n">
+        <v>44172</v>
+      </c>
+      <c r="K12" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BARANGDA</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Poultry Shelter</t>
+        </is>
+      </c>
+      <c r="F13" s="1" t="inlineStr">
+        <is>
+          <t>1735001003/IF/22012034629576 — मुर्गी शेड निर्माण रामप्रसाद / वीर सिंह सलैया वनग्राम</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="n">
+        <v>51914.41</v>
+      </c>
+      <c r="I13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J13" s="3" t="n">
+        <v>44156</v>
+      </c>
+      <c r="K13" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BARANGDA</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F14" s="1" t="inlineStr">
+        <is>
+          <t>1735001003/IF/22012034631392 — बकरी शेड निर्माण लच्छी / धनसिंह बारंगदा वनग्राम</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="n">
+        <v>46926.81</v>
+      </c>
+      <c r="I14" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J14" s="3" t="n">
+        <v>44170</v>
+      </c>
+      <c r="K14" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BARGAWAN</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F15" s="1" t="inlineStr">
+        <is>
+          <t>1735001004/WC/22012035287240 — Dugwell Recharge Samudayika Koop सहकारी कुंवा मीरा टोला</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I15" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J15" s="3" t="n">
+        <v>45780</v>
+      </c>
+      <c r="K15" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BARGAWAN</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F16" s="1" t="inlineStr">
+        <is>
+          <t>1735001004/WC/22012035288067 — Dugwell Recharge Samudayik Koop KulluTola Bargaon</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I16" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J16" s="3" t="n">
+        <v>45780</v>
+      </c>
+      <c r="K16" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BARGAWAN</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F17" s="1" t="inlineStr">
+        <is>
+          <t>1735001004/WC/22012035288070 — Dugwell Recharge Samudayik Koop Sukhlal ke ghar ke paas Bargaon</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I17" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J17" s="3" t="n">
+        <v>45780</v>
+      </c>
+      <c r="K17" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / KATANGI</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F18" s="1" t="inlineStr">
+        <is>
+          <t>1735001006/IF/22012035434435 — Khet Talaab Nirmaan Karya Manik Das/ Hajari</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="n">
+        <v>298691.67</v>
+      </c>
+      <c r="I18" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J18" s="3" t="n">
+        <v>45784</v>
+      </c>
+      <c r="K18" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BHAUNDI</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Individuals / Construction of Earthen Gully Plug for Individual</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F19" s="1" t="inlineStr">
+        <is>
+          <t>1735001009/IF/22012034466637 — MBमेढ़बंधान कार्य  sevsingh/ramdayal</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="n">
+        <v>73000</v>
+      </c>
+      <c r="I19" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J19" s="3" t="n">
+        <v>45485</v>
+      </c>
+      <c r="K19" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Poultry Shelter</t>
+        </is>
+      </c>
+      <c r="F20" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034623445 — Poultry shed sukrat/jhunni</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="n">
+        <v>51914.41</v>
+      </c>
+      <c r="I20" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J20" s="3" t="n">
+        <v>44144</v>
+      </c>
+      <c r="K20" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F21" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034623452 — Nadep kary naval singh/hamer</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="n">
+        <v>13833.57</v>
+      </c>
+      <c r="I21" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J21" s="3" t="n">
+        <v>44154</v>
+      </c>
+      <c r="K21" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F22" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034623453 — Nadep kary dasharu/darbari</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="n">
+        <v>13833.57</v>
+      </c>
+      <c r="I22" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J22" s="3" t="n">
+        <v>44144</v>
+      </c>
+      <c r="K22" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F23" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034623454 — Nadep kary bhanvar lal/darbari</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="n">
+        <v>12480.05</v>
+      </c>
+      <c r="I23" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J23" s="3" t="n">
+        <v>44133</v>
+      </c>
+      <c r="K23" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F24" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034623766 — Nadep kary laxman/chamma</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="n">
+        <v>13833.57</v>
+      </c>
+      <c r="I24" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J24" s="3" t="n">
+        <v>44154</v>
+      </c>
+      <c r="K24" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F25" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034623767 — Nadep kary janki bai/nem chand</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="n">
+        <v>13833.57</v>
+      </c>
+      <c r="I25" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="n">
+        <v>44154</v>
+      </c>
+      <c r="K25" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Goat Shelter</t>
+        </is>
+      </c>
+      <c r="F26" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034623768 — Bakree shed halku/dalsa</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="n">
+        <v>46926.81</v>
+      </c>
+      <c r="I26" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J26" s="3" t="n">
+        <v>44154</v>
+      </c>
+      <c r="K26" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Poultry Shelter</t>
+        </is>
+      </c>
+      <c r="F27" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034623769 — Poultry shed titra/mulli</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="n">
+        <v>51914.41</v>
+      </c>
+      <c r="I27" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J27" s="3" t="n">
+        <v>44154</v>
+      </c>
+      <c r="K27" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Poultry Shelter</t>
+        </is>
+      </c>
+      <c r="F28" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034623772 — Poultry shed nirande/cheta</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="n">
+        <v>51914.41</v>
+      </c>
+      <c r="I28" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J28" s="3" t="n">
+        <v>44154</v>
+      </c>
+      <c r="K28" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / CHARGAONKALA</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F29" s="1" t="inlineStr">
+        <is>
+          <t>1735001011/IF/22012034627228 — Nadep kary dashrath/aman</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="n">
+        <v>13833.57</v>
+      </c>
+      <c r="I29" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J29" s="3" t="n">
+        <v>44154</v>
+      </c>
+      <c r="K29" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / PONIYAMAL</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Poultry Shelter</t>
+        </is>
+      </c>
+      <c r="F30" s="1" t="inlineStr">
+        <is>
+          <t>1735001015/IF/22012034594529 — murgished asharam/munim</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="n">
+        <v>51554.19</v>
+      </c>
+      <c r="I30" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J30" s="3" t="n">
+        <v>44122</v>
+      </c>
+      <c r="K30" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / DHUDHWA</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F31" s="1" t="inlineStr">
+        <is>
+          <t>1735001017/IF/22012034624215 — nadep nirman suresh/loksingh</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="n">
+        <v>12480.05</v>
+      </c>
+      <c r="I31" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J31" s="3" t="n">
+        <v>44445</v>
+      </c>
+      <c r="K31" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / JAMTHAR</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F32" s="1" t="inlineStr">
+        <is>
+          <t>1735001029/WC/22012035288623 — j ga sarvjanik koop mahaveer ke pass recharge pit</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I32" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="n">
+        <v>45783</v>
+      </c>
+      <c r="K32" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / JAMTHAR</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F33" s="1" t="inlineStr">
+        <is>
+          <t>1735001029/WC/22012035288640 — j ga sarvjanik koop saliya recharge pit</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I33" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="n">
+        <v>45783</v>
+      </c>
+      <c r="K33" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BARWAHI</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Goat Shelter</t>
+        </is>
+      </c>
+      <c r="F34" s="1" t="inlineStr">
+        <is>
+          <t>1735001031/IF/22012034590437 — goat shelter nanhelal</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="n">
+        <v>46926.81</v>
+      </c>
+      <c r="I34" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J34" s="3" t="n">
+        <v>44125</v>
+      </c>
+      <c r="K34" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BARWAHI</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F35" s="1" t="inlineStr">
+        <is>
+          <t>1735001031/IF/22012034590441 — CATTLE SADE NIRMAN shammu/ramshing</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="n">
+        <v>101804.91</v>
+      </c>
+      <c r="I35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="n">
+        <v>44125</v>
+      </c>
+      <c r="K35" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BARWAHI</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
+        <is>
+          <t>1735001031/IF/22012034625641 — nadhep ganesh barvahi</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="n">
+        <v>12480.05</v>
+      </c>
+      <c r="I36" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J36" s="3" t="n">
+        <v>44173</v>
+      </c>
+      <c r="K36" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BARWAHI</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F37" s="1" t="inlineStr">
+        <is>
+          <t>1735001031/IF/22012034625643 — nadhep dhobilal barvahi</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="n">
+        <v>12480.05</v>
+      </c>
+      <c r="I37" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="n">
+        <v>44173</v>
+      </c>
+      <c r="K37" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BARWAHI</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F38" s="1" t="inlineStr">
+        <is>
+          <t>1735001031/IF/22012034625644 — nadhep sukhalal barvahi</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="n">
+        <v>12480.05</v>
+      </c>
+      <c r="I38" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J38" s="3" t="n">
+        <v>44173</v>
+      </c>
+      <c r="K38" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BARWAHI</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F39" s="1" t="inlineStr">
+        <is>
+          <t>1735001031/IF/22012035082041 — Cattle sade nirman Savni Bai/kamal</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="n">
+        <v>123964.08</v>
+      </c>
+      <c r="I39" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J39" s="3" t="n">
+        <v>45150</v>
+      </c>
+      <c r="K39" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BELKHEDHI</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F40" s="1" t="inlineStr">
+        <is>
+          <t>1735001032/IF/22012034626053 — बकरी सेट जगदीश/झनक गुजर</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="n">
+        <v>46926.81</v>
+      </c>
+      <c r="I40" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J40" s="3" t="n">
+        <v>44145</v>
+      </c>
+      <c r="K40" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BELKHEDHI</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F41" s="1" t="inlineStr">
+        <is>
+          <t>1735001032/IF/22012034626062 — मुर्गी सेट रामकुमार/केहरबेलखेड़ी</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="n">
+        <v>51914.41</v>
+      </c>
+      <c r="I41" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J41" s="3" t="n">
+        <v>44145</v>
+      </c>
+      <c r="K41" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BELKHEDHI</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F42" s="1" t="inlineStr">
+        <is>
+          <t>1735001032/IF/22012034626063 — मुर्गी सेट निरंजन/ आनदी बेलखेड़ी</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="n">
+        <v>51914.41</v>
+      </c>
+      <c r="I42" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J42" s="3" t="n">
+        <v>44145</v>
+      </c>
+      <c r="K42" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BELKHEDHI</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F43" s="1" t="inlineStr">
+        <is>
+          <t>1735001032/IF/22012035510790 — खेत तालाब कार्य सुरेश / बसोरी  बेलखेड़ी</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="n">
+        <v>385730.95</v>
+      </c>
+      <c r="I43" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="n">
+        <v>45792</v>
+      </c>
+      <c r="K43" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BELKHEDHI</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F44" s="1" t="inlineStr">
+        <is>
+          <t>1735001032/RS/22012034501011 — नाड़ेब कार्य खिरका 1 बेलखेड़ी</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="n">
+        <v>12480.05</v>
+      </c>
+      <c r="I44" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J44" s="3" t="n">
+        <v>44197</v>
+      </c>
+      <c r="K44" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BELKHEDHI</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F45" s="1" t="inlineStr">
+        <is>
+          <t>1735001032/RS/22012034501012 — नाड़ेब कार्य खिरका 2 बेलखेड़ी</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="n">
+        <v>12480.05</v>
+      </c>
+      <c r="I45" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="n">
+        <v>44197</v>
+      </c>
+      <c r="K45" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BELKHEDHI</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>1735001032/RS/22012034501015 — नाड़ेब कार्य पुलिया के पास बेलखेड़ी</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="n">
+        <v>12480.05</v>
+      </c>
+      <c r="I46" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="n">
+        <v>44197</v>
+      </c>
+      <c r="K46" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>BIJADANDI / BELKHEDHI</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>1735001032/RS/22012034501016 — नाड़ेब कार्य ऊपर टोला बेलखेड़ी</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="n">
+        <v>12480.05</v>
+      </c>
+      <c r="I47" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="n">
+        <v>44197</v>
+      </c>
+      <c r="K47" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>NARAYANGANJ / KHAMHARIYA</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Terracing</t>
+        </is>
+      </c>
+      <c r="F48" s="1" t="inlineStr">
+        <is>
+          <t>1735002007/WC/22012035058511 — सर्व जनिक कुपनिर्माण ख़म्हरिया</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="n">
+        <v>493961.9</v>
+      </c>
+      <c r="I48" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J48" s="3" t="n">
+        <v>45204</v>
+      </c>
+      <c r="K48" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>NARAYANGANJ / KHAMHARIYA</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Repair &amp; Maintenance of Fishery Pond for Community</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F49" s="1" t="inlineStr">
+        <is>
+          <t>1735002007/WH/22012034933646 — सलीम के मकान से सेवकुमार के मकानतक खम्हरिया</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="n">
+        <v>944795.93</v>
+      </c>
+      <c r="I49" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J49" s="3" t="n">
+        <v>44706</v>
+      </c>
+      <c r="K49" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>NARAYANGANJ / PADARIYA URF NARAYANGANG</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair &amp; Maintenance of Storm Water Drain for Community</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F50" s="1" t="inlineStr">
+        <is>
+          <t>1735002011/RS/22012034667839 — COVERD DRANEJ NALA NIRMAN BAS STEND SE PULIYA TAK NARAYANGANJ</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="n">
+        <v>430134.56</v>
+      </c>
+      <c r="I50" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J50" s="3" t="n">
+        <v>44913</v>
+      </c>
+      <c r="K50" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>NARAYANGANJ / KOBRIKALA</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Constr of pebble peripheral bund for indiv / Construction of Pebble peripheral/farm/field Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F51" s="1" t="inlineStr">
+        <is>
+          <t>1735002013/IF/22012035647499 — PERIPHERAL STON BUND HARDUSINGH/ AHSARAM GWARAVAN  KOBRIKALA</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="n">
+        <v>110142.55</v>
+      </c>
+      <c r="I51" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J51" s="3" t="n">
+        <v>46070</v>
+      </c>
+      <c r="K51" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>NARAYANGANJ / KOBRIKALA</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Constr of pebble peripheral bund for indiv / Construction of Pebble peripheral/farm/field Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F52" s="1" t="inlineStr">
+        <is>
+          <t>1735002013/IF/22012035647515 — PERIPHERAL STON BUND PRAMOD /MANGRU  GWARAVAN  KOBRIKALA</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="n">
+        <v>153199.57</v>
+      </c>
+      <c r="I52" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J52" s="3" t="n">
+        <v>46073</v>
+      </c>
+      <c r="K52" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>NARAYANGANJ / KOBRIKALA</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Constr of pebble peripheral bund for indiv / Construction of Pebble peripheral/farm/field Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F53" s="1" t="inlineStr">
+        <is>
+          <t>1735002013/IF/22012035647519 — PERIPHERAL STON BUND MANAK LAL /DEV SINGH  GWARAVAN  KOBRIKALA</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="n">
+        <v>174728.07</v>
+      </c>
+      <c r="I53" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="n">
+        <v>46070</v>
+      </c>
+      <c r="K53" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>NARAYANGANJ / PARTALA</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Poultry Shelter</t>
+        </is>
+      </c>
+      <c r="F54" s="1" t="inlineStr">
+        <is>
+          <t>1735002017/IF/22012034588244 — poultry set Devki / sant lal Dungriya  partla</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="n">
+        <v>51554.19</v>
+      </c>
+      <c r="I54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="n">
+        <v>44146</v>
+      </c>
+      <c r="K54" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>NARAYANGANJ / PARTALA</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Poultry Shelter</t>
+        </is>
+      </c>
+      <c r="F55" s="1" t="inlineStr">
+        <is>
+          <t>1735002017/IF/22012034588245 — poultry set Sunil kumar / ghanshyam Dungriya partla</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="n">
+        <v>51554.19</v>
+      </c>
+      <c r="I55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J55" s="3" t="n">
+        <v>44146</v>
+      </c>
+      <c r="K55" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>NARAYANGANJ / PARTALA</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Stone graded Bund for Individuals / Construction of Stone graded Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F56" s="1" t="inlineStr">
+        <is>
+          <t>1735002017/IF/22012035048547 — Bhumi sudhari karan Ganesh/Birju partla</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="n">
+        <v>160609.86</v>
+      </c>
+      <c r="I56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J56" s="3" t="n">
+        <v>45206</v>
+      </c>
+      <c r="K56" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>NARAYANGANJ / BAMHANI</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F57" s="1" t="inlineStr">
+        <is>
+          <t>1735002019/IF/22012034473671 — MB MED BANDHAN KARYA- TRIOK /DOULAT CHIRI</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J57" s="3" t="n">
+        <v>43534</v>
+      </c>
+      <c r="K57" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>NARAYANGANJ / KUMHA</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Repar and Maint of Infra Azola cultvation for Com / Repair and Maintenance of Infrastructure for Azola cultivation for Community</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Community infrastructure</t>
+        </is>
+      </c>
+      <c r="F58" s="1" t="inlineStr">
+        <is>
+          <t>1735002021/AV/22012034577969 — Darning tebil areang workmadhamik shala kumha</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="n">
+        <v>16093.2</v>
+      </c>
+      <c r="I58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J58" s="3" t="n">
+        <v>44516</v>
+      </c>
+      <c r="K58" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>NARAYANGANJ / CHIRAIDONGARI</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F59" s="1" t="inlineStr">
+        <is>
+          <t>1735002025/IF/22012035165868 — Bhumi sudhar Kary hitgrahi dharam singh/bodhi</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="n">
+        <v>149401.09</v>
+      </c>
+      <c r="I59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J59" s="3" t="n">
+        <v>45204</v>
+      </c>
+      <c r="K59" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>NARAYANGANJ / MALTHAR</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F60" s="1" t="inlineStr">
+        <is>
+          <t>1735002036/LD/22012034584182 — भूमि सुधार कार्य सतीलाल/झुन्नीलाल</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="n">
+        <v>98007.05</v>
+      </c>
+      <c r="I60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J60" s="3" t="n">
+        <v>45209</v>
+      </c>
+      <c r="K60" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>NARAYANGANJ / MALTHAR</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F61" s="1" t="inlineStr">
+        <is>
+          <t>1735002036/LD/22012034584223 — भूमि सुधार कार्य गेंदलाल /चम्मु</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="n">
+        <v>313559</v>
+      </c>
+      <c r="I61" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J61" s="3" t="n">
+        <v>45209</v>
+      </c>
+      <c r="K61" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>NARAYANGANJ / DALAKHAPA</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F62" s="1" t="inlineStr">
+        <is>
+          <t>1735002037/IF/22012035161332 — पर्कोलेशन टैंक निर्माण विजय/भदुवा मरावी केवलारी</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="n">
+        <v>292138</v>
+      </c>
+      <c r="I62" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J62" s="3" t="n">
+        <v>45205</v>
+      </c>
+      <c r="K62" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>NARAYANGANJ / DOBHI</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F63" s="1" t="inlineStr">
+        <is>
+          <t>1735002040/IF/22012034734882 — परक्लोशन टेंक  bithal/चैतू</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="n">
+        <v>102033.26</v>
+      </c>
+      <c r="I63" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J63" s="3" t="n">
+        <v>45209</v>
+      </c>
+      <c r="K63" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>NARAYANGANJ / MUKASKHURD</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F64" s="1" t="inlineStr">
+        <is>
+          <t>1735002041/WC/22012035258583 — परकोलेशन टैंक निर्माण कार्य हर्रा नाला ग्राम पड़रिया।</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="n">
+        <v>449780.68</v>
+      </c>
+      <c r="I64" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J64" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K64" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / NARENDRAGARH</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F65" s="1" t="inlineStr">
+        <is>
+          <t>1735004031/IF/22012034695424 — KHET TALAB SINGRAM / HARILAL KTHOTIYA GP NARENDRAGARH</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="n">
+        <v>495771.42</v>
+      </c>
+      <c r="I65" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J65" s="3" t="n">
+        <v>44623</v>
+      </c>
+      <c r="K65" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MOHNIYAPATPARA</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F66" s="1" t="inlineStr">
+        <is>
+          <t>1735004032/IF/22012034584670 — CATTEL SAID MOHANIYA PATPARA BHART/MULHA</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="n">
+        <v>101804.91</v>
+      </c>
+      <c r="I66" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J66" s="3" t="n">
+        <v>44192</v>
+      </c>
+      <c r="K66" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MOHNIYAPATPARA</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F67" s="1" t="inlineStr">
+        <is>
+          <t>1735004032/IF/22012034584758 — CATTEL SAID MOHANIYA PATPARA  HIRIYA BAI/JUGRAJ</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="n">
+        <v>101804.91</v>
+      </c>
+      <c r="I67" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J67" s="3" t="n">
+        <v>44192</v>
+      </c>
+      <c r="K67" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHARA</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F68" s="1" t="inlineStr">
+        <is>
+          <t>1735004043/IF/22012034592629 — ghughra cattle shed shivram/amritlal</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="n">
+        <v>101273.16</v>
+      </c>
+      <c r="I68" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J68" s="3" t="n">
+        <v>44082</v>
+      </c>
+      <c r="K68" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / GHUGHARA</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F69" s="1" t="inlineStr">
+        <is>
+          <t>1735004043/IF/22012035523520 — dugwell recharge tekram/baliram</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I69" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J69" s="3" t="n">
+        <v>45795</v>
+      </c>
+      <c r="K69" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / OUGHATKHAPRI</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F70" s="1" t="inlineStr">
+        <is>
+          <t>1735004052/IF/22012034593130 — oughatkhapri cattle shed hukumsingh/chetram</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="n">
+        <v>101273.16</v>
+      </c>
+      <c r="I70" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J70" s="3" t="n">
+        <v>44162</v>
+      </c>
+      <c r="K70" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / OUGHATKHAPRI</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C71" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F71" s="1" t="inlineStr">
+        <is>
+          <t>1735004052/IF/22012034593131 — oughatkhapri cattle shed gulasaa/parasram</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="n">
+        <v>101273.16</v>
+      </c>
+      <c r="I71" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J71" s="3" t="n">
+        <v>44162</v>
+      </c>
+      <c r="K71" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / OUGHATKHAPRI</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C72" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F72" s="1" t="inlineStr">
+        <is>
+          <t>1735004052/IF/22012034593133 — oughatkhapri cattle shed mandodari/naresh</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="n">
+        <v>63531.21</v>
+      </c>
+      <c r="I72" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J72" s="3" t="n">
+        <v>44162</v>
+      </c>
+      <c r="K72" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / OUGHATKHAPRI</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F73" s="1" t="inlineStr">
+        <is>
+          <t>1735004052/IF/22012034593135 — oughatkhapri cattle shed lochan/dasru</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H73" s="2" t="n">
+        <v>101273.16</v>
+      </c>
+      <c r="I73" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J73" s="3" t="n">
+        <v>44167</v>
+      </c>
+      <c r="K73" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / PIPARPANI</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F74" s="1" t="inlineStr">
+        <is>
+          <t>1735004057/IF/22012035463418 — khet talab nirman karya peeparpani Purushottam/tode</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H74" s="2" t="n">
+        <v>344698.97</v>
+      </c>
+      <c r="I74" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J74" s="3" t="n">
+        <v>45788</v>
+      </c>
+      <c r="K74" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / SAKWAH</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F75" s="1" t="inlineStr">
+        <is>
+          <t>1735004058/IF/22012035478541 — Khet talab nirman kary Rambag Dheeraj/Kuwar lal</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H75" s="2" t="n">
+        <v>440908.93</v>
+      </c>
+      <c r="I75" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J75" s="3" t="n">
+        <v>45788</v>
+      </c>
+      <c r="K75" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / SAKWAH</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F76" s="1" t="inlineStr">
+        <is>
+          <t>1735004058/WC/22012034614344 — Parkulataion tank nirman kary santi dham ke pass rambag</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H76" s="2" t="n">
+        <v>642958.82</v>
+      </c>
+      <c r="I76" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J76" s="3" t="n">
+        <v>44294</v>
+      </c>
+      <c r="K76" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MOHGAONCHAK</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C77" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen peripheral bund for indiv / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F77" s="1" t="inlineStr">
+        <is>
+          <t>1735004073/IF/22012034469982 — MB mohgaonchak chainu/ramsingh</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H77" s="2" t="n">
+        <v>63000</v>
+      </c>
+      <c r="I77" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J77" s="3" t="n">
+        <v>43529</v>
+      </c>
+      <c r="K77" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MALIMOHGAON</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F78" s="1" t="inlineStr">
+        <is>
+          <t>1735004074/IF/22012034589898 — Gp malimohgaon pasu set nirmad karya (Kasturi bai/kodulal)</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="n">
+        <v>101273.16</v>
+      </c>
+      <c r="I78" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J78" s="3" t="n">
+        <v>44081</v>
+      </c>
+      <c r="K78" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MALIMOHGAON</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C79" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F79" s="1" t="inlineStr">
+        <is>
+          <t>1735004074/IF/22012035000324 — JAA GP MALIMOHGAON KAPIL DHARA KOOP (GULAB/GHANSU)</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H79" s="2" t="n">
+        <v>236256.75</v>
+      </c>
+      <c r="I79" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J79" s="3" t="n">
+        <v>45207</v>
+      </c>
+      <c r="K79" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>MANDLA / MALIMOHGAON</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F80" s="1" t="inlineStr">
+        <is>
+          <t>1735004074/IF/22012035461002 — Gp Malimohgaon khet talab Phoolwari/Mahulal</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H80" s="2" t="n">
+        <v>470000.47</v>
+      </c>
+      <c r="I80" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J80" s="3" t="n">
+        <v>45782</v>
+      </c>
+      <c r="K80" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / MOHAD</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Works for Flood Control and Protection</t>
+        </is>
+      </c>
+      <c r="F81" s="1" t="inlineStr">
+        <is>
+          <t>1735005004/FP/22012034633060 — RETANING WALL NIRMAN KARYA FOR FLOOD CONTROL NEAR TO BAISHAKHU KE KHET  KE PASS  JEJAM NALA MOHAD</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H81" s="2" t="n">
+        <v>895290.95</v>
+      </c>
+      <c r="I81" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J81" s="3" t="n">
+        <v>45090</v>
+      </c>
+      <c r="K81" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / MOHAD</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C82" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F82" s="1" t="inlineStr">
+        <is>
+          <t>1735005004/IF/22012034662299 — khet talab nirman kary hitgrahi - RAJKUMAR / HARISHCHAND</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H82" s="2" t="n">
+        <v>332962.02</v>
+      </c>
+      <c r="I82" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J82" s="3" t="n">
+        <v>44366</v>
+      </c>
+      <c r="K82" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / MOHAD</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F83" s="1" t="inlineStr">
+        <is>
+          <t>1735005004/WC/22012035285518 — JGS DUG WELL RECHARAJ PIT SARWJANIK KOOPKELASH SAHU KE GHAR PAS</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H83" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I83" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J83" s="3" t="n">
+        <v>45776</v>
+      </c>
+      <c r="K83" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / MOHAD</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C84" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F84" s="1" t="inlineStr">
+        <is>
+          <t>1735005004/WC/22012035285537 — JGS DUG WELL RECHARAJ PIT SARWJANIK KOOP BEJENDRA SAHU KE GHAR PAS</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H84" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J84" s="3" t="n">
+        <v>45777</v>
+      </c>
+      <c r="K84" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / MOHAD</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F85" s="1" t="inlineStr">
+        <is>
+          <t>1735005004/WC/22012035285541 — JGS DUG WELL RECHARAJ PIT SARWJANIK KOOP SANOTH SAHU KE GHAR PAS</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H85" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I85" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J85" s="3" t="n">
+        <v>45777</v>
+      </c>
+      <c r="K85" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / KHAMRAUTI</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F86" s="1" t="inlineStr">
+        <is>
+          <t>1735005005/IF/22012035620660 — EK BAGIYA MA KE NAM LAXMI MARKAM/VISHESH KUMAR MARKAM GP KHAMROUTI</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H86" s="2" t="n">
+        <v>141809.13</v>
+      </c>
+      <c r="I86" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J86" s="3" t="n">
+        <v>46024</v>
+      </c>
+      <c r="K86" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / DANITOLA</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F87" s="1" t="inlineStr">
+        <is>
+          <t>1735005007/WC/22012035300589 — JGSA 2025 BORBELL RECHARJE PIT KARY TALAB PAS GP DANITOLA</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H87" s="2" t="n">
+        <v>32924.82</v>
+      </c>
+      <c r="I87" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J87" s="3" t="n">
+        <v>45796</v>
+      </c>
+      <c r="K87" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / DANITOLA</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F88" s="1" t="inlineStr">
+        <is>
+          <t>1735005007/WC/22012035300605 — JGSA 2025 BORBELL RECHARJE PIT KARY PAMP HAUSE GP DANITOLA</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H88" s="2" t="n">
+        <v>32924.82</v>
+      </c>
+      <c r="I88" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J88" s="3" t="n">
+        <v>45796</v>
+      </c>
+      <c r="K88" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F89" s="1" t="inlineStr">
+        <is>
+          <t>1735005008/IF/22012035314898 — KHET TALAB NIRMAN KARY राजेश / गनपत GRAM सुरेहला GP KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H89" s="2" t="n">
+        <v>450885.64</v>
+      </c>
+      <c r="I89" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J89" s="3" t="n">
+        <v>45786</v>
+      </c>
+      <c r="K89" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C90" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F90" s="1" t="inlineStr">
+        <is>
+          <t>1735005008/IF/22012035314917 — KHET TALAB NIRMAN KARY अर्जुन / भद्देलाल  GRAM सुरेहला GP KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H90" s="2" t="n">
+        <v>450885.64</v>
+      </c>
+      <c r="I90" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J90" s="3" t="n">
+        <v>45786</v>
+      </c>
+      <c r="K90" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C91" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F91" s="1" t="inlineStr">
+        <is>
+          <t>1735005008/IF/22012035315035 — KHET TALAB NIRMAN KARY बलीराम / कुवर   GRAM झुलुप GP KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H91" s="2" t="n">
+        <v>450885.64</v>
+      </c>
+      <c r="I91" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J91" s="3" t="n">
+        <v>45777</v>
+      </c>
+      <c r="K91" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C92" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F92" s="1" t="inlineStr">
+        <is>
+          <t>1735005008/IF/22012035428616 — JGSA 2025 Recharge Structure Pit Nirman kary  नोखेलाल / धनीराम  Kapil Dhara Koop GP  KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H92" s="2" t="n">
+        <v>25177.32</v>
+      </c>
+      <c r="I92" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J92" s="3" t="n">
+        <v>45780</v>
+      </c>
+      <c r="K92" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C93" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F93" s="1" t="inlineStr">
+        <is>
+          <t>1735005008/IF/22012035499322 — JGSA 2025 Recharge Structure Pit Nirman karyमनलाल/बेगा KapilDhara gm KANHARIKALA GP KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H93" s="2" t="n">
+        <v>25177.32</v>
+      </c>
+      <c r="I93" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J93" s="3" t="n">
+        <v>45793</v>
+      </c>
+      <c r="K93" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C94" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F94" s="1" t="inlineStr">
+        <is>
+          <t>1735005008/IF/22012035621071 — EK BAGIYA MAA KE NAME HITGRAHI AGHANI /SURAJ BHARTIYA  GRAM KANHARIKALA GP KANHARIKALA</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H94" s="2" t="n">
+        <v>269386.03</v>
+      </c>
+      <c r="I94" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J94" s="3" t="n">
+        <v>46066</v>
+      </c>
+      <c r="K94" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / RAMNAGAR</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C95" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F95" s="1" t="inlineStr">
+        <is>
+          <t>1735005010/IF/YD/22012035616555 — ek bagiya maa ke naam hitgrahi madhuri karmandey wo yogendra karmandey gp ramnagar</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H95" s="2" t="n">
+        <v>269386.03</v>
+      </c>
+      <c r="I95" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J95" s="3" t="n">
+        <v>45912</v>
+      </c>
+      <c r="K95" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / RAMNAGAR</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C96" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F96" s="1" t="inlineStr">
+        <is>
+          <t>1735005010/WH/22012034445606 — sarvajanik koop nirman karya bandh tola ramnagar</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H96" s="2" t="n">
+        <v>470874.11</v>
+      </c>
+      <c r="I96" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J96" s="3" t="n">
+        <v>44277</v>
+      </c>
+      <c r="K96" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / BUDLA</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F97" s="1" t="inlineStr">
+        <is>
+          <t>1735005017/WC/22012035289217 — JGSA 2025 Dagwell Richarg Kary Sarvjanik Coop Sahu Mohalla Pani Tanki Ke Pas</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H97" s="2" t="n">
+        <v>26299.38</v>
+      </c>
+      <c r="I97" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J97" s="3" t="n">
+        <v>46122</v>
+      </c>
+      <c r="K97" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / JOGI SONDHA</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C98" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F98" s="1" t="inlineStr">
+        <is>
+          <t>1735005019/IF/22012035428015 — KHET TALAB NIRMAN KARY CHARAN SINGH PATTA / RATU GRAM INDRAVAN</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H98" s="2" t="n">
+        <v>394176.42</v>
+      </c>
+      <c r="I98" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J98" s="3" t="n">
+        <v>45796</v>
+      </c>
+      <c r="K98" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / JOGI SONDHA</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C99" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F99" s="1" t="inlineStr">
+        <is>
+          <t>1735005019/WC/22012034631299 — SARVJANIK KOOP NIRMAAN KARYA SUDESH DHURWEY KE GHAR KE PASS GRAM - JOGISODHA</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H99" s="2" t="n">
+        <v>571353.21</v>
+      </c>
+      <c r="I99" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J99" s="3" t="n">
+        <v>44377</v>
+      </c>
+      <c r="K99" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / BATWAR</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C100" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F100" s="1" t="inlineStr">
+        <is>
+          <t>1735005021/IF/22012035297515 — खेत तालाब निर्माण कार्य रूपसिंह / गयादीन  ग्राम पंचायत बटवार</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H100" s="2" t="n">
+        <v>299444.73</v>
+      </c>
+      <c r="I100" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J100" s="3" t="n">
+        <v>46081</v>
+      </c>
+      <c r="K100" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / BATWAR</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C101" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F101" s="1" t="inlineStr">
+        <is>
+          <t>1735005021/IF/22012035424686 — डगवेल रिचार्ज पिट निर्माण कार्य लच्छी / बुधसिंह के कूप मे ग्राम पंचायत बटवार</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H101" s="2" t="n">
+        <v>23977.32</v>
+      </c>
+      <c r="I101" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J101" s="3" t="n">
+        <v>45789</v>
+      </c>
+      <c r="K101" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / BATWAR</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C102" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F102" s="1" t="inlineStr">
+        <is>
+          <t>1735005021/IF/22012035424690 — डगवेल रिचार्ज पिट निर्माण कार्य गुहरी / जिल्ला के कूप मे ग्राम पंचायत बटवार</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H102" s="2" t="n">
+        <v>23977.32</v>
+      </c>
+      <c r="I102" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J102" s="3" t="n">
+        <v>45789</v>
+      </c>
+      <c r="K102" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / BATWAR</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C103" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F103" s="1" t="inlineStr">
+        <is>
+          <t>1735005021/WC/22012035286790 — डगवेल रिचार्ज पिट निर्माण कार्य सार्वजनिक कूप फोंरेस्ट नाका के पास ग्राम पंचायत बटवार</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H103" s="2" t="n">
+        <v>23977.32</v>
+      </c>
+      <c r="I103" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J103" s="3" t="n">
+        <v>45789</v>
+      </c>
+      <c r="K103" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / BATWAR</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F104" s="1" t="inlineStr">
+        <is>
+          <t>1735005021/WC/22012035291830 — नल-जल कूप बटवार मे ओपन रीचार्ज पिट निर्माण कार्य ग्राम पंचायत बटवार</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H104" s="2" t="n">
+        <v>24177.32</v>
+      </c>
+      <c r="I104" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J104" s="3" t="n">
+        <v>45794</v>
+      </c>
+      <c r="K104" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / BATWAR</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C105" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F105" s="1" t="inlineStr">
+        <is>
+          <t>1735005021/WC/22012035291868 — नल-जल कूप अतरचूहा मे ओपन रीचार्ज पिट निर्माण कार्य ग्राम पंचायत बटवार</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H105" s="2" t="n">
+        <v>24177.32</v>
+      </c>
+      <c r="I105" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J105" s="3" t="n">
+        <v>45794</v>
+      </c>
+      <c r="K105" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / BARBASPUR MAL</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F106" s="1" t="inlineStr">
+        <is>
+          <t>1735005037/IF/22012035411481 — Khet  talab Nirman karya kunjilal/bhundu katamal</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H106" s="2" t="n">
+        <v>222915</v>
+      </c>
+      <c r="I106" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J106" s="3" t="n">
+        <v>45780</v>
+      </c>
+      <c r="K106" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / BARBASPUR MAL</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C107" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F107" s="1" t="inlineStr">
+        <is>
+          <t>1735005037/IF/22012035411544 — Khet talab Nirman karya Bhundu/premi katamal</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H107" s="2" t="n">
+        <v>340482.74</v>
+      </c>
+      <c r="I107" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J107" s="3" t="n">
+        <v>45780</v>
+      </c>
+      <c r="K107" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / DIWARA</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C108" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F108" s="1" t="inlineStr">
+        <is>
+          <t>1735005040/WC/22012035299774 — nal jal koop diwara me open recharge pit</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H108" s="2" t="n">
+        <v>23977.32</v>
+      </c>
+      <c r="I108" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J108" s="3" t="n">
+        <v>45791</v>
+      </c>
+      <c r="K108" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / SIJHORA</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C109" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F109" s="1" t="inlineStr">
+        <is>
+          <t>1735005045/WC/22012035295271 — RECHAGE SOPHAT NIRMAD NAL JAL BORE WELL SIJHORA GP SIJHORA</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H109" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I109" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J109" s="3" t="n">
+        <v>45790</v>
+      </c>
+      <c r="K109" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / SIJHORA</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C110" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F110" s="1" t="inlineStr">
+        <is>
+          <t>1735005045/WC/22012035295313 — RECHARGE PIT NAL JAL BORE WELL SIJHORA GP SIJHORA</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H110" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I110" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J110" s="3" t="n">
+        <v>45790</v>
+      </c>
+      <c r="K110" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / SIJHORA</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C111" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F111" s="1" t="inlineStr">
+        <is>
+          <t>1735005045/WC/22012035295363 — RECHARGE PIT NAL JAL BORE WELL2 SIJHORA GP SIJHORA</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H111" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I111" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J111" s="3" t="n">
+        <v>45790</v>
+      </c>
+      <c r="K111" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / RAJO MAL</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C112" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F112" s="1" t="inlineStr">
+        <is>
+          <t>1735005049/IF/22012034956048 — KAPIL DHARA KOOP NIRMAN KUSHMA MARAVI / PRAKASH GRAM PANCHAYAT RAJOMAL</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H112" s="2" t="n">
+        <v>275727.6</v>
+      </c>
+      <c r="I112" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J112" s="3" t="n">
+        <v>44709</v>
+      </c>
+      <c r="K112" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / HARRABHATMAL</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C113" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F113" s="1" t="inlineStr">
+        <is>
+          <t>1735005058/IF/22012034591904 — PASHU SHED NIRMAN KARY RASO BAI/JETHU GP HARRABHAT MAL</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H113" s="2" t="n">
+        <v>63531.21</v>
+      </c>
+      <c r="I113" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J113" s="3" t="n">
+        <v>44082</v>
+      </c>
+      <c r="K113" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / HARRABHATMAL</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C114" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F114" s="1" t="inlineStr">
+        <is>
+          <t>1735005058/IF/22012034591908 — PASHU SHED NIRMAN KARY JAMILA/SAHDEV GP HARRABHAT MAL</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H114" s="2" t="n">
+        <v>63531.21</v>
+      </c>
+      <c r="I114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J114" s="3" t="n">
+        <v>44082</v>
+      </c>
+      <c r="K114" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / HARRABHATMAL</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C115" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F115" s="1" t="inlineStr">
+        <is>
+          <t>1735005058/IF/22012034591916 — PASHU SHED NIRMAN KARY RASHMI/NARESH GP HARRABHAT MAL</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H115" s="2" t="n">
+        <v>63531.21</v>
+      </c>
+      <c r="I115" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J115" s="3" t="n">
+        <v>44082</v>
+      </c>
+      <c r="K115" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>BICHHIYA / HARRABHAT</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C116" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F116" s="1" t="inlineStr">
+        <is>
+          <t>1735005066/IF/22012034464062 — MEND BADHAN NIRMAN KARY GENDLAL/DFFE SINGH HARRABHAT</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H116" s="2" t="n">
+        <v>158500</v>
+      </c>
+      <c r="I116" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J116" s="3" t="n">
+        <v>43524</v>
+      </c>
+      <c r="K116" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / BHARBHELI</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C117" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Aganwadi</t>
+        </is>
+      </c>
+      <c r="F117" s="1" t="inlineStr">
+        <is>
+          <t>1735006003/AV/22012034546868 — Bharbali santi dham garka tola me nirman</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H117" s="2" t="n">
+        <v>195535.43</v>
+      </c>
+      <c r="I117" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J117" s="3" t="n">
+        <v>44259</v>
+      </c>
+      <c r="K117" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / GONJHI</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C118" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Community</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F118" s="1" t="inlineStr">
+        <is>
+          <t>1735006012/RS/22012035124823 — Vyaktigat leachpit GP Gonjhi 30 hitgrahi part 2</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H118" s="2" t="n">
+        <v>337093.67</v>
+      </c>
+      <c r="I118" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J118" s="3" t="n">
+        <v>45365</v>
+      </c>
+      <c r="K118" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / CHICHGAON</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C119" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F119" s="1" t="inlineStr">
+        <is>
+          <t>1735006018/LD/22012034597152 — GP CHICHGAON SHANTI DHAM ME SARWJANIK KUP NIRMAN</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H119" s="2" t="n">
+        <v>537251.35</v>
+      </c>
+      <c r="I119" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J119" s="3" t="n">
+        <v>45202</v>
+      </c>
+      <c r="K119" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / ALIPUR</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C120" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F120" s="1" t="inlineStr">
+        <is>
+          <t>1735006020/WC/22012035261380 — Hanuman Mandir k Pass Sharvjnik kup me Recharge Pit Gram Panchyat Alipur</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H120" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I120" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J120" s="3" t="n">
+        <v>45771</v>
+      </c>
+      <c r="K120" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / ALIPUR</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C121" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F121" s="1" t="inlineStr">
+        <is>
+          <t>1735006020/WC/22012035261385 — Ramkrish k ghar k Pass Sharvjnik kup me Recharge Pit Gram Panchyat Alipur</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H121" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I121" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J121" s="3" t="n">
+        <v>45771</v>
+      </c>
+      <c r="K121" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / NIWARI</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C122" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F122" s="1" t="inlineStr">
+        <is>
+          <t>1735006030/WC/22012035262364 — Niwari sarwjanik kup karmai ke pass recharge pit</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H122" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I122" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J122" s="3" t="n">
+        <v>45777</v>
+      </c>
+      <c r="K122" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / NIWARI</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C123" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F123" s="1" t="inlineStr">
+        <is>
+          <t>1735006030/WC/22012035278198 — niwari sawjanik kup rechargr pit asadu ke ghar ke pass</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H123" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I123" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J123" s="3" t="n">
+        <v>45781</v>
+      </c>
+      <c r="K123" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / NIWARI</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C124" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F124" s="1" t="inlineStr">
+        <is>
+          <t>1735006030/WC/22012035278207 — niwari sawjanik kup rechargr pit anganwadi ke pass</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H124" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I124" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J124" s="3" t="n">
+        <v>45781</v>
+      </c>
+      <c r="K124" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / NIWARI</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C125" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F125" s="1" t="inlineStr">
+        <is>
+          <t>1735006030/WC/22012035278212 — niwari sawjanik kup rechargr pit suresh ke ghar ke pass</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H125" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I125" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J125" s="3" t="n">
+        <v>45777</v>
+      </c>
+      <c r="K125" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / MAKKE</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C126" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F126" s="1" t="inlineStr">
+        <is>
+          <t>1735006031/IF/22012035321418 — GP MAKKE KHEET TALAB NIRMAN KARYA OMKAR JHRIYA / DHANU LAL</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H126" s="2" t="n">
+        <v>473107.41</v>
+      </c>
+      <c r="I126" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J126" s="3" t="n">
+        <v>45781</v>
+      </c>
+      <c r="K126" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / MAKKE</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C127" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Compost Pit for Community / Repair and Maintenance of Compost Pit for Community</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+        </is>
+      </c>
+      <c r="F127" s="1" t="inlineStr">
+        <is>
+          <t>1735006031/RS/22012035126260 — GP MAKKE HITGRAHI MULAK LEET PICH NIRMAN RAMLAL BHANWARE &amp; 34 NAG</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H127" s="2" t="n">
+        <v>499829.47</v>
+      </c>
+      <c r="I127" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J127" s="3" t="n">
+        <v>45365</v>
+      </c>
+      <c r="K127" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / MAKKE</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C128" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F128" s="1" t="inlineStr">
+        <is>
+          <t>1735006031/WC/22012035261242 — GP MAKKE SARVJANIK KOOP ME RICHARG PIT NIRMAN</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H128" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I128" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J128" s="3" t="n">
+        <v>45781</v>
+      </c>
+      <c r="K128" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / CHIRAIDONGRI</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C129" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F129" s="1" t="inlineStr">
+        <is>
+          <t>1735006033/IF/22012035219548 — चिरईडोंगरी खेत तालाब संतोषी / राजेश</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H129" s="2" t="n">
+        <v>494329.76</v>
+      </c>
+      <c r="I129" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J129" s="3" t="n">
+        <v>45366</v>
+      </c>
+      <c r="K129" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / TINDUABAMHANI</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C130" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F130" s="1" t="inlineStr">
+        <is>
+          <t>1735006042/WC/22012035297119 — Tinduabamhani  Well Recharge Pit Near Sarvjanik Well Kohka6</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H130" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I130" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J130" s="3" t="n">
+        <v>45787</v>
+      </c>
+      <c r="K130" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / TINDUABAMHANI</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C131" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F131" s="1" t="inlineStr">
+        <is>
+          <t>1735006042/WC/22012035297124 — Tinduabamhani  Well Recharge Pit Near Sarvjanik Well Imlitoa</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H131" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I131" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J131" s="3" t="n">
+        <v>45787</v>
+      </c>
+      <c r="K131" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / GHURWADA</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C132" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F132" s="1" t="inlineStr">
+        <is>
+          <t>1735006044/WC/22012035283368 — Gp Gurwada Dug Well Rechage fit PHC koop sunhera</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H132" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I132" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J132" s="3" t="n">
+        <v>45792</v>
+      </c>
+      <c r="K132" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / GHURWADA</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C133" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F133" s="1" t="inlineStr">
+        <is>
+          <t>1735006044/WC/22012035298902 — Gp Gurwada Dug Well Rechage khurtola sarvjanik koop</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H133" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I133" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J133" s="3" t="n">
+        <v>45792</v>
+      </c>
+      <c r="K133" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / DHANPURI MAL</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C134" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F134" s="1" t="inlineStr">
+        <is>
+          <t>1735006048/WC/22012035281666 — Dug well Recharge pit beejatola Dhanpuri mal</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H134" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I134" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J134" s="3" t="n">
+        <v>45776</v>
+      </c>
+      <c r="K134" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / DHANPURI MAL</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C135" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F135" s="1" t="inlineStr">
+        <is>
+          <t>1735006048/WC/22012035281678 — Dug well Recharge pit panchayat bhavan ke pass Dhanpuri mal</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H135" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I135" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J135" s="3" t="n">
+        <v>45776</v>
+      </c>
+      <c r="K135" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / SURKHI</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C136" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F136" s="1" t="inlineStr">
+        <is>
+          <t>1735006049/IF/22012035424846 — जल गंगा शवर्धन अभियान शांति टोला कूप सुर्खी</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H136" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I136" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J136" s="3" t="n">
+        <v>45779</v>
+      </c>
+      <c r="K136" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / SURKHI</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C137" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F137" s="1" t="inlineStr">
+        <is>
+          <t>1735006049/IF/22012035424867 — जल गंगा शवर्धन अभियान तिराहा चोक पास कूप सुर्खी</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H137" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I137" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J137" s="3" t="n">
+        <v>45779</v>
+      </c>
+      <c r="K137" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / SURKHI</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C138" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F138" s="1" t="inlineStr">
+        <is>
+          <t>1735006049/IF/22012035586954 — अनुसुईया पटेल/ परुषोत्तम एक बगिया माँ के नाम फलदार वृक्षारोपड़ सुर्खी</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H138" s="2" t="n">
+        <v>218620.27</v>
+      </c>
+      <c r="I138" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J138" s="3" t="n">
+        <v>45922</v>
+      </c>
+      <c r="K138" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / TATRI</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C139" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F139" s="1" t="inlineStr">
+        <is>
+          <t>1735006051/IF/22012034774478 — GP TATRI SANTOSH /SAUN KHET TALAB</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H139" s="2" t="n">
+        <v>488298.43</v>
+      </c>
+      <c r="I139" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J139" s="3" t="n">
+        <v>44503</v>
+      </c>
+      <c r="K139" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / TATRI</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C140" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F140" s="1" t="inlineStr">
+        <is>
+          <t>1735006051/IF/22012035313377 — Farm Pond Vimla/Mathu gp TATRI</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H140" s="2" t="n">
+        <v>427714</v>
+      </c>
+      <c r="I140" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J140" s="3" t="n">
+        <v>45767</v>
+      </c>
+      <c r="K140" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / TATRI</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C141" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F141" s="1" t="inlineStr">
+        <is>
+          <t>1735006051/WC/22012034921346 — tatre avdhesh ke khet ke passh stop dem nirman</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H141" s="2" t="n">
+        <v>1485812.07</v>
+      </c>
+      <c r="I141" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J141" s="3" t="n">
+        <v>44636</v>
+      </c>
+      <c r="K141" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / ISHWARPUR</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C142" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F142" s="1" t="inlineStr">
+        <is>
+          <t>1735006054/IF/22012035333943 — Ishwarpur Farma pond Hansu lal/devsingh</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H142" s="2" t="n">
+        <v>496371.63</v>
+      </c>
+      <c r="I142" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J142" s="3" t="n">
+        <v>45782</v>
+      </c>
+      <c r="K142" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / SARRA BICHHUA</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C143" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F143" s="1" t="inlineStr">
+        <is>
+          <t>1735006057/IF/22012034467285 — MB Sarri Motilal / Mistrilal</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H143" s="2" t="n">
+        <v>16000</v>
+      </c>
+      <c r="I143" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J143" s="3" t="n">
+        <v>43527</v>
+      </c>
+      <c r="K143" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / INDRI</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C144" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F144" s="1" t="inlineStr">
+        <is>
+          <t>1735006062/DP/22012034553157 — maa ke bagiya ps Indri</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H144" s="2" t="n">
+        <v>37422.28</v>
+      </c>
+      <c r="I144" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J144" s="3" t="n">
+        <v>44675</v>
+      </c>
+      <c r="K144" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / INDRI</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C145" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F145" s="1" t="inlineStr">
+        <is>
+          <t>1735006062/DP/22012034553160 — maa ke bagiya MS INDRI</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H145" s="2" t="n">
+        <v>36755.06</v>
+      </c>
+      <c r="I145" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J145" s="3" t="n">
+        <v>44675</v>
+      </c>
+      <c r="K145" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / INDRI</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C146" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F146" s="1" t="inlineStr">
+        <is>
+          <t>1735006062/DP/22012034554820 — maa ke bagiya indri</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H146" s="2" t="n">
+        <v>36036.88</v>
+      </c>
+      <c r="I146" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J146" s="3" t="n">
+        <v>44705</v>
+      </c>
+      <c r="K146" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / INDRI</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C147" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F147" s="1" t="inlineStr">
+        <is>
+          <t>1735006062/IF/22012034536046 — gp indri gram baheri sukkal/sullu khet talab</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H147" s="2" t="n">
+        <v>310386.65</v>
+      </c>
+      <c r="I147" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J147" s="3" t="n">
+        <v>43977</v>
+      </c>
+      <c r="K147" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / JALTARA</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C148" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F148" s="1" t="inlineStr">
+        <is>
+          <t>1735006063/WC/22012034607594 — JALTARA - SARWAJNIK KOOP NIRMAR KARYA RAMLAL KE KHET KE PASS</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H148" s="2" t="n">
+        <v>470874.11</v>
+      </c>
+      <c r="I148" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J148" s="3" t="n">
+        <v>44205</v>
+      </c>
+      <c r="K148" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / PANDIWARA</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C149" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F149" s="1" t="inlineStr">
+        <is>
+          <t>1735006072/IF/22012034946602 — Kapil dhara kup pandiwara bholamaravi/chendih</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H149" s="2" t="n">
+        <v>250732.62</v>
+      </c>
+      <c r="I149" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J149" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K149" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / PANDIWARA</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C150" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F150" s="1" t="inlineStr">
+        <is>
+          <t>1735006072/IF/22012035281446 — खेत तालाब निर्माण कार्य हित आयुब खान/ हफीज खान</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H150" s="2" t="n">
+        <v>467863.18</v>
+      </c>
+      <c r="I150" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J150" s="3" t="n">
+        <v>45775</v>
+      </c>
+      <c r="K150" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / PANDIWARA</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C151" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F151" s="1" t="inlineStr">
+        <is>
+          <t>1735006072/IF/22012035316419 — खेत तालाब निर्माण कार्य हित जुगल/ मेहताप (ग्राम पंचायत पांडि वारा)</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H151" s="2" t="n">
+        <v>497355.63</v>
+      </c>
+      <c r="I151" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J151" s="3" t="n">
+        <v>45775</v>
+      </c>
+      <c r="K151" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>NAINPUR / AMJHARMAAL</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C152" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D152" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F152" s="1" t="inlineStr">
+        <is>
+          <t>1735006073/LD/22012034598401 — medan samtalikaran pepardon gp amjharmal</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H152" s="2" t="n">
+        <v>785487.12</v>
+      </c>
+      <c r="I152" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J152" s="3" t="n">
+        <v>45364</v>
+      </c>
+      <c r="K152" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>GHUGHRI / BARWANI</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C153" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F153" s="1" t="inlineStr">
+        <is>
+          <t>1735007002/IF/22012035636088 — एक बगिया मां के नाम हितग्राही टिकमा/पोषक ग्राम धनवाही</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H153" s="2" t="n">
+        <v>266578.64</v>
+      </c>
+      <c r="I153" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J153" s="3" t="n">
+        <v>45967</v>
+      </c>
+      <c r="K153" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>GHUGHRI / BARWANI</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C154" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F154" s="1" t="inlineStr">
+        <is>
+          <t>1735007002/IF/22012035647580 — Ek Bagiya Maa Ke Naam Shashikala/Dilip</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H154" s="2" t="n">
+        <v>175623.5</v>
+      </c>
+      <c r="I154" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J154" s="3" t="n">
+        <v>46011</v>
+      </c>
+      <c r="K154" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>GHUGHRI / BARWANI</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C155" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F155" s="1" t="inlineStr">
+        <is>
+          <t>1735007002/IF/22012035647584 — Ek Bagiya Maa Ke Naam Shushila/Nevaldas</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H155" s="2" t="n">
+        <v>175623.5</v>
+      </c>
+      <c r="I155" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J155" s="3" t="n">
+        <v>46011</v>
+      </c>
+      <c r="K155" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>GHUGHRI / BARWANI</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C156" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F156" s="1" t="inlineStr">
+        <is>
+          <t>1735007002/IF/22012035651604 — Ek Bagiya Maa Ke Naam Goura bai/ Durjan</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H156" s="2" t="n">
+        <v>179573.98</v>
+      </c>
+      <c r="I156" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J156" s="3" t="n">
+        <v>46031</v>
+      </c>
+      <c r="K156" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>GHUGHRI / BANIYA</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C157" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F157" s="1" t="inlineStr">
+        <is>
+          <t>1735007013/IF/22012035612886 — एक बगिया माँ के नाम-फुलिया बाई/धन्नू बनिया</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H157" s="2" t="n">
+        <v>270536.27</v>
+      </c>
+      <c r="I157" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J157" s="3" t="n">
+        <v>45911</v>
+      </c>
+      <c r="K157" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>GHUGHRI / BANIYA</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C158" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F158" s="1" t="inlineStr">
+        <is>
+          <t>1735007013/IF/22012035612895 — एक बगिया माँ के नाम-लामिया बाई/प्रकाश बनिया</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H158" s="2" t="n">
+        <v>270536.27</v>
+      </c>
+      <c r="I158" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J158" s="3" t="n">
+        <v>45911</v>
+      </c>
+      <c r="K158" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>GHUGHRI / BANIYA</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C159" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F159" s="1" t="inlineStr">
+        <is>
+          <t>1735007013/IF/22012035612908 — एक बगिया माँ के नाम-ग्वालिन बाई बनिया</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H159" s="2" t="n">
+        <v>266577.25</v>
+      </c>
+      <c r="I159" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J159" s="3" t="n">
+        <v>45910</v>
+      </c>
+      <c r="K159" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>GHUGHRI / RAMHEPUR</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C160" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F160" s="1" t="inlineStr">
+        <is>
+          <t>1735007015/IF/22012035623762 — Ek Bagiya maa ke naam/ BALIYA BAI/NANDUDAS RAMEHPUR</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H160" s="2" t="n">
+        <v>186940.11</v>
+      </c>
+      <c r="I160" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J160" s="3" t="n">
+        <v>45945</v>
+      </c>
+      <c r="K160" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>GHUGHRI / CHAUBA</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C161" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F161" s="1" t="inlineStr">
+        <is>
+          <t>1735007017/WC/22012035301995 — JGSA 2025 Dugweel Recharge Hirdaytola Choba</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H161" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I161" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J161" s="3" t="n">
+        <v>45799</v>
+      </c>
+      <c r="K161" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>GHUGHRI / CHAUBA</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C162" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D162" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F162" s="1" t="inlineStr">
+        <is>
+          <t>1735007017/WC/22012035302023 — JGSA 2025 Dugwell Recharge Hirdaytola 02 Choba</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H162" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I162" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J162" s="3" t="n">
+        <v>45799</v>
+      </c>
+      <c r="K162" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>GHUGHRI / DHENKO</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C163" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F163" s="1" t="inlineStr">
+        <is>
+          <t>1735007019/IF/22012035647721 — Ek Bagiya Maa Ke Name Basanti/Syambabu dhenko</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H163" s="2" t="n">
+        <v>175623.5</v>
+      </c>
+      <c r="I163" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J163" s="3" t="n">
+        <v>45996</v>
+      </c>
+      <c r="K163" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>GHUGHRI / DHENKO</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C164" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F164" s="1" t="inlineStr">
+        <is>
+          <t>1735007019/IF/22012035650241 — Ek bagiya ma ke name dashma/ratnu dhenko</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H164" s="2" t="n">
+        <v>138995.8</v>
+      </c>
+      <c r="I164" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J164" s="3" t="n">
+        <v>46008</v>
+      </c>
+      <c r="K164" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>GHUGHRI / SINGHANPURI</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C165" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D165" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F165" s="1" t="inlineStr">
+        <is>
+          <t>1735007020/WC/22012034873696 — चेकडेम निमार्ण कार्य पंचयत सिंघनपुरी  सिंघनपुरी</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H165" s="2" t="n">
+        <v>1488512.46</v>
+      </c>
+      <c r="I165" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J165" s="3" t="n">
+        <v>44519</v>
+      </c>
+      <c r="K165" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>GHUGHRI / SALWAH</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C166" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D166" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F166" s="1" t="inlineStr">
+        <is>
+          <t>1735007021/WC/22012035058611 — सार्वजनिक पेय जल कूप कोरनी टोला सलवाह</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H166" s="2" t="n">
+        <v>437750.15</v>
+      </c>
+      <c r="I166" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J166" s="3" t="n">
+        <v>45198</v>
+      </c>
+      <c r="K166" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>GHUGHRI / KHAMARIYA</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C167" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>Raising of Nursery for Individuals / Raising of Nursery for Individuals</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Nursery Development</t>
+        </is>
+      </c>
+      <c r="F167" s="1" t="inlineStr">
+        <is>
+          <t>1735007031/IF/22012034582134 — FLODHYAN HARDYAL/HIRASING KHAMARIYA</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H167" s="2" t="n">
+        <v>111599</v>
+      </c>
+      <c r="I167" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J167" s="3" t="n">
+        <v>44041</v>
+      </c>
+      <c r="K167" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>GHUGHRI / KHAMARIYA</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C168" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F168" s="1" t="inlineStr">
+        <is>
+          <t>1735007031/IF/22012034649501 — बोल्डर मेडबंधन कार्य धरमाबाई/ सुमरित खम्हरिया</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H168" s="2" t="n">
+        <v>57969</v>
+      </c>
+      <c r="I168" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J168" s="3" t="n">
+        <v>44311</v>
+      </c>
+      <c r="K168" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>GHUGHRI / EMLITOLA</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C169" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Stone graded Bund for Individuals / Construction of Stone graded Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F169" s="1" t="inlineStr">
+        <is>
+          <t>1735007036/IF/22012034606583 — BOLDER WALL SINGRO BAI/PANSARI EMLITOLA</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H169" s="2" t="n">
+        <v>91784.25</v>
+      </c>
+      <c r="I169" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J169" s="3" t="n">
+        <v>44382</v>
+      </c>
+      <c r="K169" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>GHUGHRI / JUNWANI</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C170" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F170" s="1" t="inlineStr">
+        <is>
+          <t>1735007037/IF/22012034583836 — IF/AHMP/Cattle Shelter/Hitgrahi-Bishram/Fagnu Dhangaon</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H170" s="2" t="n">
+        <v>101273.16</v>
+      </c>
+      <c r="I170" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J170" s="3" t="n">
+        <v>44054</v>
+      </c>
+      <c r="K170" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>GHUGHRI / TIKARIYA</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C171" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F171" s="1" t="inlineStr">
+        <is>
+          <t>1735007044/IF/22012035634826 — एक बगिया माँ के नाम सीता / रामधुन टिकरिया</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H171" s="2" t="n">
+        <v>266578.64</v>
+      </c>
+      <c r="I171" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J171" s="3" t="n">
+        <v>45958</v>
+      </c>
+      <c r="K171" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>MOHGAON / HARRATIKUR</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C172" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D172" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F172" s="1" t="inlineStr">
+        <is>
+          <t>1735008013/IF/22012034466654 — MB LAkhan/Samari Gohdar</t>
+        </is>
+      </c>
+      <c r="G172" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H172" s="2" t="n">
+        <v>31010</v>
+      </c>
+      <c r="I172" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J172" s="3" t="n">
+        <v>43642</v>
+      </c>
+      <c r="K172" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>MOHGAON / BADJHAR</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C173" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D173" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F173" s="1" t="inlineStr">
+        <is>
+          <t>1735008030/IF/22012034466734 — mb/sukrat/bhukha singh</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H173" s="2" t="n">
+        <v>51200</v>
+      </c>
+      <c r="I173" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J173" s="3" t="n">
+        <v>43529</v>
+      </c>
+      <c r="K173" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>MAWAI / SAMNAPUR</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C174" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F174" s="1" t="inlineStr">
+        <is>
+          <t>1735009010/IF/22012034978739 — CTR RFR padat bhoomi sunder/bhagwat gram panchayat samnapur</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H174" s="2" t="n">
+        <v>108635.83</v>
+      </c>
+      <c r="I174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J174" s="3" t="n">
+        <v>44707</v>
+      </c>
+      <c r="K174" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>MAWAI / SAMNAPUR</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C175" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="inlineStr">
+        <is>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F175" s="1" t="inlineStr">
+        <is>
+          <t>1735009010/IF/22012035049225 — Bolder bund pansari/sawna gram panchayat samnapur</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H175" s="2" t="n">
+        <v>66200.75</v>
+      </c>
+      <c r="I175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J175" s="3" t="n">
+        <v>45343</v>
+      </c>
+      <c r="K175" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>MAWAI / TIKARIA</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C176" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
+          <t>Raising of Nursery for Individuals / Raising of Nursery for Individuals</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>Nursery Development</t>
+        </is>
+      </c>
+      <c r="F176" s="1" t="inlineStr">
+        <is>
+          <t>1735009035/IF/22012035645044 — Ek bagiya Ma Ke Nam hitgrahi AmritaDhurwey/Mukesh gram panchyat tikariya</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H176" s="2" t="n">
+        <v>169400.87</v>
+      </c>
+      <c r="I176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J176" s="3" t="n">
+        <v>45996</v>
+      </c>
+      <c r="K176" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>MAWAI / INDARI</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C177" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F177" s="1" t="inlineStr">
+        <is>
+          <t>1735009045/IF/22012034898242 — RFRkhet talab jhamsingh /mohan indri</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H177" s="2" t="n">
+        <v>338902.57</v>
+      </c>
+      <c r="I177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J177" s="3" t="n">
+        <v>44524</v>
+      </c>
+      <c r="K177" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>MAWAI / MOHGAON</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C178" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D178" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F178" s="1" t="inlineStr">
+        <is>
+          <t>1735009050/IF/22012034642692 — RFR padat bhumi karya - ramobai/panku gram mohgaon gp mohgaon</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H178" s="2" t="n">
+        <v>148221.14</v>
+      </c>
+      <c r="I178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J178" s="3" t="n">
+        <v>44266</v>
+      </c>
+      <c r="K178" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>