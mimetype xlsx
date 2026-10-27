--- v0 (2026-09-07)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K487"/>
+  <dimension ref="A1:K488"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 06:04:13</t>
+          <t>Exported on: 2026-10-27 20:57:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHINDWARA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3533,98 +3533,98 @@
       <c r="J79" s="3" t="n">
         <v>45551</v>
       </c>
       <c r="K79" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>TAMIA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1736001026/DP/22012034621835 — वृक्षारोपण निर्माण कार्य  पटनारो  ग्राम मानकादेई ग्राम पंचायत मानकादेई</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>815228.34</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>TAMIA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1736001026/DP/22012034621836 — वृक्षारोपण निर्माण कार्य  भीमल धाधरा  ग्राम मानकादेई ग्राम पंचायत मानकादेई</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>815228.34</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45455</v>
@@ -11075,51 +11075,51 @@
       <c r="J235" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K235" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>TAMIA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1736001026/IF/22012035282708 — kapildhara koop nirman sinchani hetu Manchusha / Bhannu ji Dhurvey gram Kajra grampanchyat Mankadei</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>310586.35</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>224154.38</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45727</v>
@@ -11655,51 +11655,51 @@
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>TAMIA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1736001026/IF/22012035374742 — Kapildhara koop nirman sinchani hetu  Santram / Dasru gram Kajra Gram Panchyat Mankadei</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>320837.51</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>233584</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>46080</v>
@@ -11920,51 +11920,51 @@
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1736001026/IF/22012035612600 — Ek Bagiya Maa ke Naam Laxmi Satbhan Dhurve Kajra Mankadei</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>283886.03</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>118300</v>
+        <v>173380</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>TAMIA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
@@ -17636,145 +17636,145 @@
       <c r="J370" s="3" t="n">
         <v>40392</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>41433</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>TAMIA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1736001026/LD/VB/22012034961775 — KANTOOR TRENCH NIRMAN KARY MANDHAN DEM  KE PAS VALI PAHADI GRAM KAJRA GRAM PANCHAYAT MANKADEI</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>46228</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>TAMIA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1736001026/LD/VB/22012034961776 — KANTOOR TRENCH NIRMAN KARY MANDHAN DEM  KE PAS VALI PAHADI GRAM KAJRA GRAM PANCHAYAT MANKADEI</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>46228</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>TAMIA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1736001026/LD/VB/22012034961777 — KANTOOR TRENCH NIRMAN KARY ROAD KE PAS VALI PAHADI GRAM KAJRA GRAM PANCHAYAT MANKADEI</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>46228</v>
@@ -21511,51 +21511,51 @@
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>TAMIA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1736001026/WC/22012035258280 — Percolation Tank nirman Marghat nala gram Kajra Gram Panchyat Mankadei</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>499018.83</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45748</v>
@@ -23096,186 +23096,233 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>498000</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>377096</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>40985</v>
       </c>
       <c r="K484" s="3" t="n">
         <v>41627</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>TAMIA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1736001026/WH/19961036 — Talab Marammat Kary Pata Nala Mankadei</t>
+          <t>1736001026/WC/VB/YD/22012035335968 — BOULDER CHECK DAM NIRMAN KEKAI NALA  GRAM MANKADEI</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>147000</v>
+        <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>121672</v>
+        <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>42885</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>TAMIA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1736001026/WH/19961040 — Talab Marammat Kary Dhanush ke khet ke pas Job Nala Kajara Mankadei</t>
+          <t>1736001026/WH/19961036 — Talab Marammat Kary Pata Nala Mankadei</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>71000</v>
+        <v>147000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>51096</v>
+        <v>121672</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>42885</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>43575</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>TAMIA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C487" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D487" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E487" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F487" s="1" t="inlineStr">
+        <is>
+          <t>1736001026/WH/19961040 — Talab Marammat Kary Dhanush ke khet ke pas Job Nala Kajara Mankadei</t>
+        </is>
+      </c>
+      <c r="G487" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H487" s="2" t="n">
+        <v>71000</v>
+      </c>
+      <c r="I487" s="2" t="n">
+        <v>51096</v>
+      </c>
+      <c r="J487" s="3" t="n">
+        <v>42885</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>43575</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>TAMIA</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
           <t>2020-2021</t>
         </is>
       </c>
-      <c r="C487" s="1" t="inlineStr">
+      <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D487" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E487" s="1" t="inlineStr">
+      <c r="D488" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
+        </is>
+      </c>
+      <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F487" s="1" t="inlineStr">
+      <c r="F488" s="1" t="inlineStr">
         <is>
           <t>1736/RC/22012034560460 — Sudoor Sadak Main Road Primary School to Kursipathar 2.5Km Gram Kursipathar</t>
         </is>
       </c>
-      <c r="G487" s="1" t="inlineStr">
+      <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
-      <c r="H487" s="2" t="n">
+      <c r="H488" s="2" t="n">
         <v>5738000</v>
       </c>
-      <c r="I487" s="2" t="n">
+      <c r="I488" s="2" t="n">
         <v>2274622.08</v>
       </c>
-      <c r="J487" s="3" t="n">
+      <c r="J488" s="3" t="n">
         <v>44252</v>
       </c>
-      <c r="K487" s="3"/>
+      <c r="K488" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>