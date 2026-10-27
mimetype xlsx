--- v1 (2026-10-27)
+++ v2 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K488"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-27 20:57:12</t>
+          <t>Exported on: 2026-10-27 21:25:28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHINDWARA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">