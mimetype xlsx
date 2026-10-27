--- v0 (2026-09-07)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K520"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 14:13:20</t>
+          <t>Exported on: 2026-10-27 01:56:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHINDWARA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -606,167 +606,167 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44790</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>AMARWARA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1736003014/DP/22012034626392 — एक पेड माँ के नाम मेन रोड से ढाना बस्ती रोड साइड पौधरोपण</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>309689.07</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>113875.99</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45511</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>AMARWARA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Gov bldng premises Blck Plntation-Forestry-Comunty / Block Plantation of Forestry Trees in Government building premises for Community</t>
+          <t>Gov bldng premises Blck Plntation-Forestry-Comunty / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1736003014/DP/22012034626393 — एक पेड मा के नाम प्राथमिक शाला खेल परिसर ढाना बस्ती</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>309689.07</v>
       </c>
       <c r="I20" s="2" t="n">
-        <v>30122.81</v>
+        <v>73448.81</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>AMARWARA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1736003014/DP/22012034626394 — एक पेड मा के नाम पंचयात भवन प्राथमिक शाला खेल परिसर गढादरयाव</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>309689.07</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>26997</v>
+        <v>29397</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>AMARWARA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -5187,51 +5187,51 @@
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>44675</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>AMARWARA</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1736003014/IF/22012035037788 — कपिल धारा कूप लक्ष्मीप्रसाद हरनारायण राय</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>269602</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>122468</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>44932</v>
@@ -5722,98 +5722,98 @@
       <c r="J124" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>AMARWARA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1736003014/IF/22012035515098 — JGSA कपिल धारा  कूप गनेश/फूलचंद राय</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>AMARWARA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1736003014/IF/22012035529692 — कपिल धारा कूप इतवारी मर्सकोले</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>358916.11</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45791</v>
@@ -5887,51 +5887,51 @@
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1736003014/IF/22012035590072 — Ek Bagiya Maa Ke Naam Anita Rajendra Rai Khushi SSG</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>283786.03</v>
       </c>
       <c r="I128" s="2" t="n">
-        <v>81992</v>
+        <v>84036</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>AMARWARA</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Bunding / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
@@ -14661,73 +14661,73 @@
       <c r="J307" s="3" t="n">
         <v>46043</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>46085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>AMARWARA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1736003014/IF/IAY/5866907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126553224</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>19575</v>
+        <v>24795</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>46177</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>AMARWARA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -17328,51 +17328,51 @@
       <c r="J362" s="3" t="n">
         <v>41482</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>41709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>AMARWARA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1736003014/RC/VB/22012034854357 — CC Road Jamnaprasad Ke Ghar Se Ghanshyam Ke Ghar Ki Our</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>46126</v>
@@ -24476,73 +24476,73 @@
       <c r="J508" s="3" t="n">
         <v>45174</v>
       </c>
       <c r="K508" s="3" t="n">
         <v>45496</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>AMARWARA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1736003014/WC/22012035090763 — पौधरोपण कार्य नई आबादी से पाटानाला माता मंदिर</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>80924.66</v>
+        <v>93824.66</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45139</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>AMARWARA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>