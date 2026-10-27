--- v1 (2026-10-27)
+++ v2 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K520"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-27 01:56:45</t>
+          <t>Exported on: 2026-10-27 05:26:31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHINDWARA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">