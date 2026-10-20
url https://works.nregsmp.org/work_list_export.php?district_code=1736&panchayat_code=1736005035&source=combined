--- v0 (2026-09-03)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K470"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 07:13:19</t>
+          <t>Exported on: 2026-10-20 13:15:24</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHINDWARA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -849,145 +849,145 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>JAMAI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1736005035/DP/22012034624469 — टेकाढाना बस्ती की ओर सडक किनारे पोधा रोपण कार्य</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>63484</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45506</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>JAMAI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1736005035/DP/22012034624470 — ग्राम करजी मे कालूराम के घर से दिनेश के घर की और सड़क किनारे पौधा रोपण कार्य</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>86136.5</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45506</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>JAMAI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1736005035/DP/22012034624472 — ग्राम डेहरी में मन्नू लाल दर्शमा के घर से बस्ती की ओर सड़क किनारे पोधा रोपण कार्य</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>100819.86</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45499</v>
@@ -3906,51 +3906,51 @@
       <c r="J86" s="3" t="n">
         <v>44085</v>
       </c>
       <c r="K86" s="3" t="n">
         <v>45789</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>JAMAI</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1736005035/IF/22012034598378 — NAB_ TILABANSHA  PITA UBRAHSHA</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>80000</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>36548</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>44085</v>
@@ -4002,51 +4002,51 @@
       <c r="J88" s="3" t="n">
         <v>44085</v>
       </c>
       <c r="K88" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>JAMAI</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1736005035/IF/22012034598382 — NAB_ MISHRI PATI MACHHULAL</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>80000</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>21278</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>44085</v>
@@ -4098,51 +4098,51 @@
       <c r="J90" s="3" t="n">
         <v>44085</v>
       </c>
       <c r="K90" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>JAMAI</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1736005035/IF/22012034598385 — NAB_AMARLAL PITA GULAB</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>80000</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>37670</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>44085</v>
@@ -4194,51 +4194,51 @@
       <c r="J92" s="3" t="n">
         <v>44127</v>
       </c>
       <c r="K92" s="3" t="n">
         <v>45789</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>JAMAI</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1736005035/IF/22012034623864 — NAB naino archid vrakcha ropad karya vijaylal</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>80000</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>23366</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>44277</v>
@@ -4337,51 +4337,51 @@
       <c r="J95" s="3" t="n">
         <v>44127</v>
       </c>
       <c r="K95" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>JAMAI</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1736005035/IF/22012034623877 — NAB naino archid vrakcha ropad karya Baliram</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>80000</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>30889</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>44127</v>
@@ -5750,51 +5750,51 @@
       <c r="J124" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>JAMAI</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1736005035/IF/22012035356390 — khet talab nirman karya samlawati pati rasvan ke khet me</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>199448.71</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>169287.84</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45772</v>
@@ -5846,51 +5846,51 @@
       <c r="J126" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>JAMAI</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1736005035/IF/22012035356451 — khet talab nirman karya budalsing pita jugra ke khet me</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>199448.71</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>156357</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45772</v>
@@ -6275,51 +6275,51 @@
       <c r="J135" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K135" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>JAMAI</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1736005035/IF/22012035356905 — DUGG WEL RICHARZ PIT NIRMAN KARYA SADDU KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>25177.32</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>24663.68</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45772</v>
@@ -15026,51 +15026,51 @@
       <c r="J314" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>JAMAI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1736005035/IF/IAY/4970544 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131119758</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45723</v>
@@ -21994,98 +21994,98 @@
       <c r="J458" s="3" t="n">
         <v>45408</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>45610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>JAMAI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1736005035/WC/22012035257247 — निस्‍तारी तालाब निर्माण कार्य बिरेलाल के खेत के पास नाले में डेहरी</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>1489080.35</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>1196535.24</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>46010</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>JAMAI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1736005035/WC/22012035315429 — NISTARI TALLAB NIRMAN KARY BHUTU KE KHET KE PAAS GRAAM DEHRI</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>1239998.93</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>728410</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>46080</v>