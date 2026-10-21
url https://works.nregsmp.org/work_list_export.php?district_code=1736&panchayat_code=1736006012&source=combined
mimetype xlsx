--- v0 (2026-09-01)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K827"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 19:25:44</t>
+          <t>Exported on: 2026-10-21 07:35:30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHINDWARA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2238,51 +2238,51 @@
       <c r="J52" s="3" t="n">
         <v>43531</v>
       </c>
       <c r="K52" s="3" t="n">
         <v>45010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012034456510 — कृष्णा बाई [कपिल धरा कूप निर्माड कार्य ]जमुनिया पठार</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>235000</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>222040.73</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>43510</v>
@@ -2475,98 +2475,98 @@
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>43205</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012034459388 — सतापी /टुन्नू [कपिल  धरा कूप निर्माड कार्य ]जूनापानी</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>235000</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>230987.81</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>43951</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012034459397 — बलवंशा /हरिचंद [कपिल  धरा कूप निर्माड कार्य ]जूनापानी</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>235000</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>227335</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>43531</v>
@@ -2955,51 +2955,51 @@
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>43565</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012034510298 — KAPIL DHARA KOOP NIRMAD KARYA [SANTOSH /RAMPARASAD]JAMUNIYA PATHAR</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>234458.62</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>135562</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>43818</v>
@@ -5492,98 +5492,98 @@
       <c r="J120" s="3" t="n">
         <v>45069</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>45916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012035084319 — Kapildhara koop Sukhpal/Badal kumre</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>238459.51</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>178645.34</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45069</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012035084328 — Kapildhara koop Savitri/Dashrath Payli</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>238459.51</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>176554.42</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45069</v>
@@ -5633,51 +5633,51 @@
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012035277910 — Kapildhara Koop Nirman Kary Sukhpal Kumre/UdayBhansha Gram Payli GP Jamuniya Pathar</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>292582.46</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>157359.07</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45750</v>
@@ -5727,51 +5727,51 @@
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012035370306 — DUGWELL RECHARGE PIT SATAPI/THUNNU</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45748</v>
@@ -5821,239 +5821,239 @@
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012035372195 — DUGWELL RECHARGE PIT GARIBSHAH/HARICHAND</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012035372274 — DUGWELL RECHARGE PIT RUPCHAND/CHIRANLAL</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012035372342 — DUGWELL RECHARGE PIT BAGWANDAS/KAMALCHAND</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012035372391 — DUGWELL RECHARGE PIT SANTRAM/FULBHAN</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012035380405 — DUGWELL RECHARGE PIT MEHETU/LAKHICHAND</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45748</v>
@@ -7210,98 +7210,98 @@
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012035479376 — kapil dhara koop nirman karya sukhwati/ kailash kumre Gram junapani</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>301912.07</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>89742.84</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012035479449 — kapil dhara koop nirman karya shivkumar/sanno marskole Gram junapani</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>312362.07</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>209170.76</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45803</v>
@@ -7351,51 +7351,51 @@
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>46163</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012035479504 — kapil dhara koop nirman karya Chamru/viru Gram junapani</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>312362.07</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>80501.82</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45803</v>
@@ -7516,145 +7516,145 @@
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012035613206 — Ek Bagiya Maa Ka Naam Gram Panchaya Jamuniya pathar Memwati Khoubre</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>283886.03</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>127287.07</v>
+        <v>133587.07</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012035613215 — Ek Bagiya Maa Ka Naam Gram Panchaya Jamuniya pathar Sumarti Uikey</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>283886.03</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>138973.94</v>
+        <v>143173.94</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012035613224 — Ek Bagiya Maa Ka Naam Gram Panchaya Jamuniya pathar Chetkumari Kumre</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>283886.03</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>79794.44</v>
+        <v>86094.44</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -7704,51 +7704,51 @@
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/22012035613242 — Ek Bagiya Maa Ka Naam Gram Panchaya Jamuniya pathar Meervati Uikey</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>283886.03</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>79235.92</v>
+        <v>83435.92</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
@@ -22681,78 +22681,80 @@
       <c r="J473" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K473" s="3" t="n">
         <v>46004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/IAY/4937160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105378326</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>21580</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45737</v>
       </c>
-      <c r="K474" s="3"/>
+      <c r="K474" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -22826,78 +22828,80 @@
       <c r="J476" s="3" t="n">
         <v>43153</v>
       </c>
       <c r="K476" s="3" t="n">
         <v>43231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1736006012/IF/IAY/5505485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102929191</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>18610</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45836</v>
       </c>
-      <c r="K477" s="3"/>
+      <c r="K477" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -25471,51 +25475,51 @@
       <c r="J531" s="3" t="n">
         <v>45504</v>
       </c>
       <c r="K531" s="3" t="n">
         <v>45790</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1736006012/LD/22012034942157 — shelfand neermad karya mehara pahadi jamuniya pathar</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>45396</v>
@@ -25565,51 +25569,51 @@
         <v>266667.8</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>1736006012/LD/22012034942952 — पौधा निर्माड कार्य बजरंग पहाड़ी में  पा य ली [जमुनिया ]</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>45396</v>
@@ -25661,286 +25665,286 @@
       <c r="J535" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K535" s="3" t="n">
         <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1736006012/LD/22012034942955 — खेल मैदान निर्माड कार्य पंचायत भवन के पास जमुनिया पटा र</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1736006012/LD/22012034942956 — बोल्डर चैक डेम   निर्माड कार्य झिरिया को ल   नाला जमुनिया पटा र</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>1736006012/LD/22012034944653 — khel maidan karya p/s payli lohar dhana</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
           <t>1736006012/LD/22012034948441 — med bandan karya gareeb sah/harichandjunapani</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1736006012/LD/22012034960459 — nadula dhakariya /baliya dhakaruya</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1736006012/LD/22012034960687 — KAPILDHARA KOOP NEERMAD KARYA/BALAKRAM KHOBRER JAMUNIYA PATHAR</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>46025</v>
@@ -29378,51 +29382,51 @@
       <c r="J612" s="3" t="n">
         <v>45133</v>
       </c>
       <c r="K612" s="3" t="n">
         <v>45476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja Road for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
           <t>1736006012/RC/22012034683129 — सुदूर सड़क निर्माण कार्य पायली से दीघावानीमार्ग तक 1.कि. मी.</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>2492906.71</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>1985563.59</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>45472</v>
@@ -29474,192 +29478,192 @@
       <c r="J614" s="3" t="n">
         <v>45707</v>
       </c>
       <c r="K614" s="3" t="n">
         <v>45849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
           <t>1736006012/RC/22012034842459 — C C ROAD NIRMAN KARY MEAN ROAD SE BINDU KE GHAR KI OUR</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
           <t>1736006012/RC/22012034842463 — C C ROAD NIRMAN KARY PAYALI GOLIDHANA</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
           <t>1736006012/RC/22012034846939 — C C ROAD NIRMAN KARY PAYALI GOLIDHANA</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
           <t>1736006012/RC/22012034846941 — C C ROAD NIRMAN KARY MEAN ROAD SE BINDU KE GHAR KI OUR</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>45761</v>
@@ -33561,51 +33565,51 @@
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
           <t>1736006012/WC/22012035072623 — khet talab neermad karya darshanbati/premchand]payli</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>200124.64</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>107775</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>45106</v>
@@ -33708,51 +33712,51 @@
       <c r="J702" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K702" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
           <t>1736006012/WC/22012035090119 — निर्मल नीर कूप निर्माड कार्य उमरड़ोह नदी के पास [जमुनिया पठार ]</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>414491.22</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>102117.05</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>45328</v>
@@ -33992,51 +33996,51 @@
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>45155</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
           <t>1736006012/WC/22012035104908 — KHET TALAB NEERMAD KARYA LEELABAI/FHOLBHAN]JUNAPANI</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>191334.93</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>119737</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>45208</v>
@@ -35894,51 +35898,51 @@
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>45282</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
           <t>1736006012/WC/22012035150149 — NEERMAL NEER  KOOP NEERMDKRYA[SARPANCH KET BASS KE PASS]JUNAPANI</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>340735.8</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>92536.84</v>
       </c>
       <c r="J749" s="3" t="n">
         <v>45665</v>
@@ -36646,51 +36650,51 @@
         <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
           <t>1736006012/WC/22012035167548 — NEERMAL NEER KOOP NEERMAD KARYA GURLU TOLA KE PASS GOV BHUMI PAR PAYLI</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>350324.09</v>
       </c>
       <c r="I765" s="2" t="n">
         <v>30259.99</v>
       </c>
       <c r="J765" s="3" t="n">
         <v>45672</v>
@@ -37733,51 +37737,51 @@
         <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
           <t>1736006012/WC/22012035259759 — khet talab neerma karya shantram uikey /phoolbhan junapani</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
         <v>199919.18</v>
       </c>
       <c r="I788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J788" s="3" t="n">
         <v>45748</v>