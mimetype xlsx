--- v1 (2026-10-21)
+++ v2 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K827"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-21 07:35:30</t>
+          <t>Exported on: 2026-10-21 15:42:36</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHINDWARA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">