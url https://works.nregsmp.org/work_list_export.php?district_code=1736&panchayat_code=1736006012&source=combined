--- v2 (2026-10-21)
+++ v3 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K827"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-21 15:42:36</t>
+          <t>Exported on: 2026-10-23 15:10:06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHINDWARA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">