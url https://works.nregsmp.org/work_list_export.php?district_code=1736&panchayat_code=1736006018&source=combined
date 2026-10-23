--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K381"/>
+  <dimension ref="A1:K390"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 11:17:57</t>
+          <t>Exported on: 2026-10-23 12:25:58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHINDWARA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3627,145 +3627,145 @@
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>44662</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/22012035333964 — DUGWELL RECHARE PIT KARY JAMUNA / BHURA LOHANGI</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/22012035333972 — DUGWELL RECHARGE PIT SANTOSH / PHOOLBHANSHA LOHANGI</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/22012035333977 — DUGWELL RECHARGE PIT BABLOO HARANBHATA</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45748</v>
@@ -3915,98 +3915,98 @@
       <c r="J87" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K87" s="3" t="n">
         <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/22012035487213 — KHET TALAB Kary Pawan / Satuta Haranbhata</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/22012035521066 — DUGWELL Recharge Shankar Koop Lohangi</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45761</v>
@@ -7043,73 +7043,73 @@
       <c r="J151" s="3" t="n">
         <v>44876</v>
       </c>
       <c r="K151" s="3" t="n">
         <v>44960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/4146333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123593608</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I152" s="2" t="n">
-        <v>8568</v>
+        <v>19404</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>44813</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -7433,78 +7433,80 @@
       <c r="J159" s="3" t="n">
         <v>44974</v>
       </c>
       <c r="K159" s="3" t="n">
         <v>45456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/4262396 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113612401</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>23046</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>44974</v>
       </c>
-      <c r="K160" s="3"/>
+      <c r="K160" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -8754,78 +8756,80 @@
       <c r="J186" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>46007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/4817025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146816537</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>22113</v>
+        <v>23157</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45707</v>
       </c>
-      <c r="K187" s="3"/>
+      <c r="K187" s="3" t="n">
+        <v>46268</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -8997,51 +9001,51 @@
       <c r="J191" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K191" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5010242 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121047875</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>18225</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45742</v>
@@ -9926,402 +9930,402 @@
       <c r="J210" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5916187 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121048492</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5919129 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100720106</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5920576 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106643892</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>19053</v>
+        <v>24012</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>46084</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5931205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100720040</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5936092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113612591</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5936093 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113613455</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>0</v>
+        <v>24534</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5940567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115768457</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>12789</v>
+        <v>21924</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5941236 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100719987</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>16443</v>
+        <v>20097</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>46120</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10351,120 +10355,120 @@
       <c r="J219" s="3" t="n">
         <v>46084</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5941446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119713553</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>19575</v>
+        <v>23229</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>46084</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5942403 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113825527</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>1827</v>
+        <v>14616</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10543,449 +10547,449 @@
       <c r="J223" s="3" t="n">
         <v>46120</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5943411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146838302</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>5220</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46084</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5943426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121050088</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>5220</v>
+        <v>16182</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5948666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113612649</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>3654</v>
+        <v>21924</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5950331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119970038</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>46163</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5950727 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151033754</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5950769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106643684</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>3654</v>
+        <v>21402</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5951051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121050656</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5952020 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119713603</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5954458 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100720008</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>14355</v>
+        <v>18009</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11015,219 +11019,221 @@
       <c r="J233" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>46162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5957280 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123606077</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>19575</v>
+        <v>23229</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5957692 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114711531</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>0</v>
+        <v>23751</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5957693 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114711562</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>0</v>
+        <v>21924</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5959497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115769338</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>20358</v>
+        <v>24012</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>46083</v>
       </c>
-      <c r="K237" s="3"/>
+      <c r="K237" s="3" t="n">
+        <v>46300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11252,709 +11258,709 @@
       <c r="J238" s="3" t="n">
         <v>46084</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>46177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5962930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121048018</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>8874</v>
+        <v>10701</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5964034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113612541</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5966323 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100946565</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>18009</v>
+        <v>18531</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>46084</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5966460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119967473</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5966474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121049878</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>19971</v>
+        <v>23625</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>46127</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5966475 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121050007</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5966494 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113825621</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5966495 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113825635</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>14616</v>
+        <v>18270</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>46120</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5966496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113825653</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5966497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113825666</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>3654</v>
+        <v>21924</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5975991 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113612199</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/5983231 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106887564</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6123349 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120097470</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6123710 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119967978</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6134332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146860806</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>46094</v>
@@ -12006,6154 +12012,6577 @@
       <c r="J254" s="3" t="n">
         <v>42998</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>43145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6136721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146871845</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6137333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119969541</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6139192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146858213</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>7308</v>
+        <v>24534</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6142589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106887590</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6143832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119968553</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6146725 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113612836</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>0</v>
+        <v>1827</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6146813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119713943</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6146814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119713991</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6147328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146890929</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>1827</v>
+        <v>16443</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6147329 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146891137</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>1827</v>
+        <v>16443</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6149278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146916992</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6149279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146917150</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6149280 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146917293</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6155346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119714040</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6157802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106887416</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>0</v>
+        <v>10962</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6157803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106887464</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>0</v>
+        <v>10962</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6157804 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106887496</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>0</v>
+        <v>10962</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6158447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113825607</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6158448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113825625</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>46098</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6164035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113612317</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6164628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119967737</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6164630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121049051</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6164636 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146846755</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>0</v>
+        <v>1827</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1736006018/IF/IAY/6168645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151033428</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1736006018/IF/IAY/66575 — Construction of IAY House -IAY REG. NO. MP-36-006-018-001/5</t>
+          <t>1736006018/IF/IAY/6248705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106643654</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>15105</v>
+        <v>28500</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>14863</v>
+        <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>42605</v>
-[...3 lines deleted...]
-      </c>
+        <v>46112</v>
+      </c>
+      <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1736006018/IF/IAY/66577 — Construction of IAY House -IAY REG. NO. MP-36-006-018-001/8</t>
+          <t>1736006018/IF/IAY/6257520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119713755</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>15105</v>
+        <v>28500</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>14863</v>
+        <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>42605</v>
-[...3 lines deleted...]
-      </c>
+        <v>46106</v>
+      </c>
+      <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1736006018/IF/IAY/990530 — Construction of IAY House -IAY REG. NO. MP1277650</t>
+          <t>1736006018/IF/IAY/6257521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119713819</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>16340</v>
+        <v>28500</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>17544</v>
+        <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>42914</v>
-[...3 lines deleted...]
-      </c>
+        <v>46106</v>
+      </c>
+      <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1736006018/IF/IAY/991375 — Construction of IAY House -IAY REG. NO. MP1656233</t>
+          <t>1736006018/IF/IAY/6257522 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119713915</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>16340</v>
+        <v>28500</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>16340</v>
+        <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>42940</v>
-[...3 lines deleted...]
-      </c>
+        <v>46106</v>
+      </c>
+      <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1736006018/IF/IAY/991423 — Construction of IAY House -IAY REG. NO. MP1683401</t>
+          <t>1736006018/IF/IAY/6258358 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121049532</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>16340</v>
+        <v>28500</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>16168</v>
+        <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>42940</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1736006018/IF/IAY/996483 — Construction of IAY House -IAY REG. NO. MP3321661</t>
+          <t>1736006018/IF/IAY/6291793 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106643601</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>16340</v>
+        <v>28500</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>18232</v>
+        <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>42928</v>
-[...3 lines deleted...]
-      </c>
+        <v>46112</v>
+      </c>
+      <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/22012034235423 — SHANTIDAAM NIRMAAN KARYA LOHANGI</t>
+          <t>1736006018/IF/IAY/6307088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119713676</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>548000</v>
+        <v>28500</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>510183.9</v>
+        <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>42307</v>
-[...3 lines deleted...]
-      </c>
+        <v>46154</v>
+      </c>
+      <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/22012034258798 — KHEL MAIDEN NIRMAN KARYA  HARANBHATA</t>
+          <t>1736006018/IF/IAY/6307089 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119713717</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>42395</v>
+        <v>46112</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/22012034942545 — Braksharopan kary mokshya Dhaam shed pass lohangi</t>
+          <t>1736006018/IF/IAY/6357034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146876985</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>45417</v>
+        <v>46064</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/22012034942633 — PLANTATION kary samsaan shed ke pass lohangi</t>
+          <t>1736006018/IF/IAY/66575 — Construction of IAY House -IAY REG. NO. MP-36-006-018-001/5</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>309689.07</v>
+        <v>15105</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>130937.38</v>
+        <v>14863</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>45511</v>
-[...1 lines deleted...]
-      <c r="K288" s="3"/>
+        <v>42605</v>
+      </c>
+      <c r="K288" s="3" t="n">
+        <v>42716</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/8737 — गोडू / कुंजी कूप निर्माण ग्राम हरनभटा</t>
+          <t>1736006018/IF/IAY/66577 — Construction of IAY House -IAY REG. NO. MP-36-006-018-001/8</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>151900</v>
+        <v>15105</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>119274.99</v>
+        <v>14863</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>39400</v>
+        <v>42605</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>40641</v>
+        <v>42716</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/8738 — भाउलाल / गुन्‍ची कूप निर्माण ग्राम हरनभटा</t>
+          <t>1736006018/IF/IAY/990530 — Construction of IAY House -IAY REG. NO. MP1277650</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>151900</v>
+        <v>16340</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>82234</v>
+        <v>17544</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>39423</v>
+        <v>42914</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>40425</v>
+        <v>42977</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/8739 — सबूत / जेठू कूप निर्माण ग्राम हरनभटा</t>
+          <t>1736006018/IF/IAY/991375 — Construction of IAY House -IAY REG. NO. MP1656233</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>151900</v>
+        <v>16340</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>115150</v>
+        <v>16340</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>39371</v>
+        <v>42940</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>40425</v>
+        <v>43050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/8740 — मनोहर / पूरन कूप निर्माण ग्राम हरनभटा</t>
+          <t>1736006018/IF/IAY/991423 — Construction of IAY House -IAY REG. NO. MP1683401</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>151900</v>
+        <v>16340</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>117330</v>
+        <v>16168</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>39371</v>
+        <v>42940</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>40641</v>
+        <v>42986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/8741 — गलझर / रामा कूप निर्माण ग्राम लोहांगी</t>
+          <t>1736006018/IF/IAY/996483 — Construction of IAY House -IAY REG. NO. MP3321661</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>151900</v>
+        <v>16340</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>157733.97</v>
+        <v>18232</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>39371</v>
+        <v>42928</v>
       </c>
       <c r="K293" s="3" t="n">
-        <v>40425</v>
+        <v>42977</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/8742 — सेवा / राठू कूप निर्माण ग्राम हरनभटा</t>
+          <t>1736006018/LD/22012034235423 — SHANTIDAAM NIRMAAN KARYA LOHANGI</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>151900</v>
+        <v>548000</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>79910.95</v>
+        <v>510183.9</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>39465</v>
+        <v>42307</v>
       </c>
       <c r="K294" s="3" t="n">
-        <v>40425</v>
+        <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/8743 — मथुरा / मेंहदाजी कूप निर्माण ग्राम हरनभटा</t>
+          <t>1736006018/LD/22012034258798 — KHEL MAIDEN NIRMAN KARYA  HARANBHATA</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>151900</v>
+        <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>55282</v>
+        <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>39437</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/8744 — नंदाबाई / बिसनलाल कूप निर्माण ग्राम हरनभटा</t>
+          <t>1736006018/LD/22012034942545 — Braksharopan kary mokshya Dhaam shed pass lohangi</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>151900</v>
+        <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>105841.96</v>
+        <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>39465</v>
-[...3 lines deleted...]
-      </c>
+        <v>45417</v>
+      </c>
+      <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/8745 — बीरबल / बोखा भोपत कूप निर्माण ग्राम हरनभटा</t>
+          <t>1736006018/LD/22012034942633 — PLANTATION kary samsaan shed ke pass lohangi</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>151900</v>
+        <v>309689.07</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>75627</v>
+        <v>130937.38</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>39444</v>
-[...3 lines deleted...]
-      </c>
+        <v>45511</v>
+      </c>
+      <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/8746 — दयालाल / महीलाल कूप निर्माण ग्राम हरनभटा</t>
+          <t>1736006018/LD/8737 — गोडू / कुंजी कूप निर्माण ग्राम हरनभटा</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>151900</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>134240.12</v>
+        <v>119274.99</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>39465</v>
+        <v>39400</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>40425</v>
+        <v>40641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/8747 — सुखवती / भोंदू कूप निर्माण ग्राम हरनभटा</t>
+          <t>1736006018/LD/8738 — भाउलाल / गुन्‍ची कूप निर्माण ग्राम हरनभटा</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>151900</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>77505</v>
+        <v>82234</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>39465</v>
+        <v>39423</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>40425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/8748 — मोधू / रूपचंद कूप निर्माण ग्राम हरनभटा</t>
+          <t>1736006018/LD/8739 — सबूत / जेठू कूप निर्माण ग्राम हरनभटा</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>151900</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>6180</v>
+        <v>115150</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>39465</v>
+        <v>39371</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>41003</v>
+        <v>40425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/8749 — कोमल / हुकम कूप निर्माण ग्राम हरनभटा</t>
+          <t>1736006018/LD/8740 — मनोहर / पूरन कूप निर्माण ग्राम हरनभटा</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>151900</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>99801.24</v>
+        <v>117330</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>39465</v>
+        <v>39371</v>
       </c>
       <c r="K301" s="3" t="n">
-        <v>40425</v>
+        <v>40641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/8750 — परसराम / आतमशाह कूप निर्माण ग्राम लोहांगी</t>
+          <t>1736006018/LD/8741 — गलझर / रामा कूप निर्माण ग्राम लोहांगी</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>151900</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>133457</v>
+        <v>157733.97</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>39458</v>
+        <v>39371</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>40425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/8751 — संतोष / फूलभानशाह कूप निर्माण लोहांगी</t>
+          <t>1736006018/LD/8742 — सेवा / राठू कूप निर्माण ग्राम हरनभटा</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>151900</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>80728</v>
+        <v>79910.95</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>39458</v>
+        <v>39465</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>40425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/8752 — जमना / भूरा कूप निर्माण ग्राम लोहांगी</t>
+          <t>1736006018/LD/8743 — मथुरा / मेंहदाजी कूप निर्माण ग्राम हरनभटा</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>151900</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>105362.28</v>
+        <v>55282</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>39451</v>
+        <v>39437</v>
       </c>
       <c r="K304" s="3" t="n">
-        <v>40425</v>
+        <v>40641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/8753 — दरेश / प्रेम कूप निर्माण ग्राम लोहांगी</t>
+          <t>1736006018/LD/8744 — नंदाबाई / बिसनलाल कूप निर्माण ग्राम हरनभटा</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>151900</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>118321</v>
+        <v>105841.96</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>39458</v>
+        <v>39465</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>40425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/8754 — मनीष / मानक कूप निर्माण ग्राम लोहांगी</t>
+          <t>1736006018/LD/8745 — बीरबल / बोखा भोपत कूप निर्माण ग्राम हरनभटा</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>151900</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>269815</v>
+        <v>75627</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>39485</v>
+        <v>39444</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>40877</v>
+        <v>40641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/9486 — खेल मैदान‍ निर्माण प्रा शाला लोंहागी हरनभटा</t>
+          <t>1736006018/LD/8746 — दयालाल / महीलाल कूप निर्माण ग्राम हरनभटा</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>493000</v>
+        <v>151900</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>536611</v>
+        <v>134240.12</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>40854</v>
+        <v>39465</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>41606</v>
+        <v>40425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/9487 — शांतिधाम मोझधाम निर्माण हरनभटा</t>
+          <t>1736006018/LD/8747 — सुखवती / भोंदू कूप निर्माण ग्राम हरनभटा</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>478000</v>
+        <v>151900</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>302174</v>
+        <v>77505</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>40854</v>
+        <v>39465</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>42134</v>
+        <v>40425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/9535 — मनोहर / पूरन मेढबंधान निर्माण कार्य हरनभटा</t>
+          <t>1736006018/LD/8748 — मोधू / रूपचंद कूप निर्माण ग्राम हरनभटा</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>27000</v>
+        <v>151900</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>25880</v>
+        <v>6180</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>40890</v>
+        <v>39465</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>41234</v>
+        <v>41003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/9536 — दयालाल / महीलाल मेढबंधान निर्माण कार्य हरनभटा</t>
+          <t>1736006018/LD/8749 — कोमल / हुकम कूप निर्माण ग्राम हरनभटा</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>27000</v>
+        <v>151900</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>26922</v>
+        <v>99801.24</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>40890</v>
+        <v>39465</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>41234</v>
+        <v>40425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/9537 — नर्मदा / लक्ष्‍मी मेढबंधान निर्माण कार्य हरनभटा</t>
+          <t>1736006018/LD/8750 — परसराम / आतमशाह कूप निर्माण ग्राम लोहांगी</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>27000</v>
+        <v>151900</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>24417</v>
+        <v>133457</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>40890</v>
+        <v>39458</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>41234</v>
+        <v>40425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/9538 — सिपतलाल / भोला मेढबंधान निर्माण कार्य हरनभटा</t>
+          <t>1736006018/LD/8751 — संतोष / फूलभानशाह कूप निर्माण लोहांगी</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>27000</v>
+        <v>151900</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>18825</v>
+        <v>80728</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>40910</v>
+        <v>39458</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>41234</v>
+        <v>40425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/9539 — नंदाबाई / बिसनलाल मेढबंधान निर्माण कार्य हरनभटा</t>
+          <t>1736006018/LD/8752 — जमना / भूरा कूप निर्माण ग्राम लोहांगी</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>27000</v>
+        <v>151900</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>26018</v>
+        <v>105362.28</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>40903</v>
+        <v>39451</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>41234</v>
+        <v>40425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/9540 — सुमरन / मलूकचंद मेढबंधान निर्माण कार्य हरनभटा</t>
+          <t>1736006018/LD/8753 — दरेश / प्रेम कूप निर्माण ग्राम लोहांगी</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>27000</v>
+        <v>151900</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>22262</v>
+        <v>118321</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>40903</v>
+        <v>39458</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>41234</v>
+        <v>40425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/9721 — भाउलाल / गुंची मेढबंधान कार्य हरनभटा</t>
+          <t>1736006018/LD/8754 — मनीष / मानक कूप निर्माण ग्राम लोहांगी</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>52700</v>
+        <v>151900</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>23124</v>
+        <v>269815</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>40942</v>
+        <v>39485</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>41234</v>
+        <v>40877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/9722 — बिसनलाल / महीलाल मेढबंधान कार्य हरनभटा</t>
+          <t>1736006018/LD/9486 — खेल मैदान‍ निर्माण प्रा शाला लोंहागी हरनभटा</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>52500</v>
+        <v>493000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>50867</v>
+        <v>536611</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>40955</v>
+        <v>40854</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>41234</v>
+        <v>41606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/9725 — ग्रामीण क्रीडांगन भाग दो लोहांगी हरनभटा</t>
+          <t>1736006018/LD/9487 — शांतिधाम मोझधाम निर्माण हरनभटा</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>819000</v>
+        <v>478000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>469795</v>
+        <v>302174</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>40966</v>
+        <v>40854</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>41458</v>
+        <v>42134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/9782 — सुखवती / गोंडू मेढबंधान कार्य हरनभटा</t>
+          <t>1736006018/LD/9535 — मनोहर / पूरन मेढबंधान निर्माण कार्य हरनभटा</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>48400</v>
+        <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>51603</v>
+        <v>25880</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>41070</v>
+        <v>40890</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>41234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1736006018/LD/9834 — खेल मैदान प्राथमिक शाला लोहांगीढाना हरनभटा</t>
+          <t>1736006018/LD/9536 — दयालाल / महीलाल मेढबंधान निर्माण कार्य हरनभटा</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>459000</v>
+        <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>285155</v>
+        <v>26922</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>41310</v>
+        <v>40890</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>42134</v>
+        <v>41234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RC/22012034177931 — पंच परमेश्‍वर सी सी रोड वार्ड क्र 12-13 लोहांगीढान</t>
+          <t>1736006018/LD/9537 — नर्मदा / लक्ष्‍मी मेढबंधान निर्माण कार्य हरनभटा</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>110000</v>
+        <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>110968</v>
+        <v>24417</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>41528</v>
+        <v>40890</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>42147</v>
+        <v>41234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RC/22012034196751 — GSB MARG HARANBHATA SE MATAMANDIR</t>
+          <t>1736006018/LD/9538 — सिपतलाल / भोला मेढबंधान निर्माण कार्य हरनभटा</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>500000</v>
+        <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>376573.4</v>
+        <v>18825</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>41640</v>
+        <v>40910</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>42669</v>
+        <v>41234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RC/22012034302553 — C.C. ROOAD NIRMAN</t>
+          <t>1736006018/LD/9539 — नंदाबाई / बिसनलाल मेढबंधान निर्माण कार्य हरनभटा</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>0</v>
+        <v>26018</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K322" s="3"/>
+        <v>40903</v>
+      </c>
+      <c r="K322" s="3" t="n">
+        <v>41234</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RC/22012034302756 — SUDUR SADAK NIRMAD KARYA</t>
+          <t>1736006018/LD/9540 — सुमरन / मलूकचंद मेढबंधान निर्माण कार्य हरनभटा</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>0</v>
+        <v>22262</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K323" s="3"/>
+        <v>40903</v>
+      </c>
+      <c r="K323" s="3" t="n">
+        <v>41234</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RC/22012034370016 — सुदूर सडक निर्माण कार्य</t>
+          <t>1736006018/LD/9721 — भाउलाल / गुंची मेढबंधान कार्य हरनभटा</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>0</v>
+        <v>52700</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>0</v>
+        <v>23124</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K324" s="3"/>
+        <v>40942</v>
+      </c>
+      <c r="K324" s="3" t="n">
+        <v>41234</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RC/22012034675095 — सीसी रोड निर्माण कार्य हरनभटा</t>
+          <t>1736006018/LD/9722 — बिसनलाल / महीलाल मेढबंधान कार्य हरनभटा</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>0</v>
+        <v>52500</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>0</v>
+        <v>50867</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K325" s="3"/>
+        <v>40955</v>
+      </c>
+      <c r="K325" s="3" t="n">
+        <v>41234</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RC/22012034819372 — C c road nirman karyl ekhram ke ghar se ganesh marskole ke ghar tak</t>
+          <t>1736006018/LD/9725 — ग्रामीण क्रीडांगन भाग दो लोहांगी हरनभटा</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>49000</v>
+        <v>819000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>48843</v>
+        <v>469795</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>45466</v>
+        <v>40966</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>45508</v>
+        <v>41458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RC/22012034821825 — C.C Road Panchayat Bhavan se mean road Tak haranbhata</t>
+          <t>1736006018/LD/9782 — सुखवती / गोंडू मेढबंधान कार्य हरनभटा</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>37000</v>
+        <v>48400</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>0</v>
+        <v>51603</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>45453</v>
-[...1 lines deleted...]
-      <c r="K327" s="3"/>
+        <v>41070</v>
+      </c>
+      <c r="K327" s="3" t="n">
+        <v>41234</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RC/22012034821826 — C C Road Lekhram ke ghar se Sanjay gupta ke ghar Tak Haranbhata</t>
+          <t>1736006018/LD/9834 — खेल मैदान प्राथमिक शाला लोहांगीढाना हरनभटा</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>40000</v>
+        <v>459000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>285155</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>45444</v>
-[...1 lines deleted...]
-      <c r="K328" s="3"/>
+        <v>41310</v>
+      </c>
+      <c r="K328" s="3" t="n">
+        <v>42134</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RC/9362 — कन्‍वरजेंस सी सी रोड निर्माण हरनभटा</t>
+          <t>1736006018/RC/22012034177931 — पंच परमेश्‍वर सी सी रोड वार्ड क्र 12-13 लोहांगीढान</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>35000</v>
+        <v>110000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>31602</v>
+        <v>110968</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>40028</v>
+        <v>41528</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>40641</v>
+        <v>42147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RC/9392 — कन्‍वरजेंस सी सी रोड लोहांगी</t>
+          <t>1736006018/RC/22012034196751 — GSB MARG HARANBHATA SE MATAMANDIR</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>35000</v>
+        <v>500000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>32994</v>
+        <v>376573.4</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>40028</v>
+        <v>41640</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>40641</v>
+        <v>42669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RC/9447 — लोहांगी हेंडपंप से चैतू सूर्यवंशी के घर तक हरनभटा</t>
+          <t>1736006018/RC/22012034302553 — C.C. ROOAD NIRMAN</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>91060</v>
+        <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>40743</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RC/9490 — पंच परमेश्‍वर आंतरिक पथ कोमल पटेल के घर से श्रीचंद पटेल के घर तक हरनभटा</t>
+          <t>1736006018/RC/22012034302756 — SUDUR SADAK NIRMAD KARYA</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>195200</v>
+        <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>126249</v>
+        <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>41178</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RC/9529 — जीएसबी मार्ग हरनभटा ढाना हेंडपंप के पास से जंगल तक</t>
+          <t>1736006018/RC/22012034370016 — सुदूर सडक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>350718</v>
+        <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>41310</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/22012034538103 — सोकपिट निर्माण कार्य हेडपम्प के पास लोहांगी हरनभटा</t>
+          <t>1736006018/RC/22012034675095 — सीसी रोड निर्माण कार्य हरनभटा</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>42302.85</v>
+        <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>10840</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>44425</v>
-[...3 lines deleted...]
-      </c>
+        <v>45318</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/22012034538106 — सोकपिट निर्माण कार्य हेडपम्प के पास हरनभटा</t>
+          <t>1736006018/RC/22012034819372 — C c road nirman karyl ekhram ke ghar se ganesh marskole ke ghar tak</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>0</v>
+        <v>49000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>0</v>
+        <v>48843</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K335" s="3"/>
+        <v>45466</v>
+      </c>
+      <c r="K335" s="3" t="n">
+        <v>45508</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/55503 — NBA DAYALAL/MAHILAL SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RC/22012034821825 — C.C Road Panchayat Bhavan se mean road Tak haranbhata</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>4400</v>
+        <v>37000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>4308</v>
+        <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>41549</v>
-[...3 lines deleted...]
-      </c>
+        <v>45453</v>
+      </c>
+      <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/65090 — NBA SIYABAI/VEERBAL SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RC/22012034821826 — C C Road Lekhram ke ghar se Sanjay gupta ke ghar Tak Haranbhata</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>4400</v>
+        <v>40000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>4308</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>41549</v>
-[...3 lines deleted...]
-      </c>
+        <v>45444</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/65100 — NBA SITARAM/SAHILAL SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RC/9362 — कन्‍वरजेंस सी सी रोड निर्माण हरनभटा</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>4400</v>
+        <v>35000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>4308</v>
+        <v>31602</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>41549</v>
+        <v>40028</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>41764</v>
+        <v>40641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/65102 — NBA BISANLAL/MAHILAL SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RC/9392 — कन्‍वरजेंस सी सी रोड लोहांगी</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>4400</v>
+        <v>35000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>4308</v>
+        <v>32994</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>41549</v>
+        <v>40028</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>41764</v>
+        <v>40641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/70042 — NBA BHAILAL/MAHILAL SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RC/9447 — लोहांगी हेंडपंप से चैतू सूर्यवंशी के घर तक हरनभटा</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>4400</v>
+        <v>500000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>4308</v>
+        <v>91060</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>41549</v>
+        <v>40743</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>41764</v>
+        <v>42134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/70045 — NBA LAXMAN/GONDU SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RC/9490 — पंच परमेश्‍वर आंतरिक पथ कोमल पटेल के घर से श्रीचंद पटेल के घर तक हरनभटा</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>4400</v>
+        <v>195200</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>4308</v>
+        <v>126249</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>41549</v>
+        <v>41178</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>42129</v>
+        <v>41571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/70049 — NBA SADHU/GANPAT SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RC/9529 — जीएसबी मार्ग हरनभटा ढाना हेंडपंप के पास से जंगल तक</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>4400</v>
+        <v>498000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>4308</v>
+        <v>350718</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>41549</v>
+        <v>41310</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>41764</v>
+        <v>42525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/70051 — NBA SAROJ/MANOHAR SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RS/22012034538103 — सोकपिट निर्माण कार्य हेडपम्प के पास लोहांगी हरनभटा</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>4400</v>
+        <v>42302.85</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>4308</v>
+        <v>10840</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>41549</v>
+        <v>44425</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>41764</v>
+        <v>45506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/70053 — NBA NANHU/SEVA SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RS/22012034538106 — सोकपिट निर्माण कार्य हेडपम्प के पास हरनभटा</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>4308</v>
+        <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>41549</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/70054 — NBA PYARI/MISHRI SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RS/55503 — NBA DAYALAL/MAHILAL SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>4308</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/70058 — NBA LAXMI/JIVAN SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RS/65090 — NBA SIYABAI/VEERBAL SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>4308</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/70062 — NBA MINTU/ROOPCHAND SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RS/65100 — NBA SITARAM/SAHILAL SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>4308</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/70070 — NBA BISANLAL/MANKAR SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RS/65102 — NBA BISANLAL/MAHILAL SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>4308</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/70072 — NBA JOGI/GOBARDHAN SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RS/70042 — NBA BHAILAL/MAHILAL SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>4308</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/70073 — NBA CHAITRAM/SUKARLAL SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RS/70045 — NBA LAXMAN/GONDU SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>4308</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>41764</v>
+        <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/70075 — NBA CHHATARPAL/PANCHAM SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RS/70049 — NBA SADHU/GANPAT SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>4308</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/70078 — NBA DEENA/HARCHAND SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RS/70051 — NBA SAROJ/MANOHAR SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>4308</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/70079 — NBA JAMANA/BHURA UIKEY SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RS/70053 — NBA NANHU/SEVA SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>4308</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/70080 — NBA MANKA/BHURA UIKEY SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RS/70054 — NBA PYARI/MISHRI SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>4308</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1736006018/RS/70082 — NBA RAMCHARAN/PRAHLADI SHOUCHALAY NIRMAN</t>
+          <t>1736006018/RS/70058 — NBA LAXMI/JIVAN SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>4308</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K355" s="3" t="n">
         <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1736006018/SK/1654 — Bharat Nirman Rajeev Gandhi Sewa Kendra,HARANBHATA</t>
+          <t>1736006018/RS/70062 — NBA MINTU/ROOPCHAND SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>134000</v>
+        <v>4400</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>117626</v>
+        <v>4308</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>41843</v>
+        <v>41549</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>42669</v>
+        <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012034317344 — निर्मल नीर कूप निर्माण कार्य हरनभटा</t>
+          <t>1736006018/RS/70070 — NBA BISANLAL/MANKAR SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>0</v>
+        <v>4308</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>42410</v>
-[...1 lines deleted...]
-      <c r="K357" s="3"/>
+        <v>41549</v>
+      </c>
+      <c r="K357" s="3" t="n">
+        <v>41764</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012034488642 — शैलपर्ण कार्य प्राथमिक शाला के पीछे लोहांगी</t>
+          <t>1736006018/RS/70072 — NBA JOGI/GOBARDHAN SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>914930.69</v>
+        <v>4400</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>604428</v>
+        <v>4308</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>43734</v>
+        <v>41549</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>44521</v>
+        <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012034488650 — शैलपर्ण कार्य खेड़ापति मदिर पहाड़ी हरनभटा</t>
+          <t>1736006018/RS/70073 — NBA CHAITRAM/SUKARLAL SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>569953.76</v>
+        <v>4400</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>480104</v>
+        <v>4308</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>44157</v>
+        <v>41549</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>44725</v>
+        <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012034488752 — मण्डला नाला गहरीकरण कार्य हरनभटा</t>
+          <t>1736006018/RS/70075 — NBA CHHATARPAL/PANCHAM SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>0</v>
+        <v>4308</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K360" s="3"/>
+        <v>41549</v>
+      </c>
+      <c r="K360" s="3" t="n">
+        <v>41764</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012034563324 — बोल्डर चेक डेम संतोष के खेत के पास लोहांगी</t>
+          <t>1736006018/RS/70078 — NBA DEENA/HARCHAND SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>155489.93</v>
+        <v>4400</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>100920</v>
+        <v>4308</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>44454</v>
+        <v>41549</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>44586</v>
+        <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012034694153 — तालाब गहरीकरण कार्य हरनभटा ढाना</t>
+          <t>1736006018/RS/70079 — NBA JAMANA/BHURA UIKEY SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>0</v>
+        <v>4308</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K362" s="3"/>
+        <v>41549</v>
+      </c>
+      <c r="K362" s="3" t="n">
+        <v>41764</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012034909022 — ma ki bagiya ms lohangi</t>
+          <t>1736006018/RS/70080 — NBA MANKA/BHURA UIKEY SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>0</v>
+        <v>4308</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K363" s="3"/>
+        <v>41549</v>
+      </c>
+      <c r="K363" s="3" t="n">
+        <v>41764</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012034946608 — bolder chek dem mokshdham ke pass lohangi</t>
+          <t>1736006018/RS/70082 — NBA RAMCHARAN/PRAHLADI SHOUCHALAY NIRMAN</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>0</v>
+        <v>4308</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>44662</v>
-[...1 lines deleted...]
-      <c r="K364" s="3"/>
+        <v>41549</v>
+      </c>
+      <c r="K364" s="3" t="n">
+        <v>41764</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012034972125 — गली प्लग निर्माण कार्य १० नग    संतोष के खेत पास नाले में लोहगी</t>
+          <t>1736006018/SK/1654 — Bharat Nirman Rajeev Gandhi Sewa Kendra,HARANBHATA</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>53772</v>
+        <v>134000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>37507</v>
+        <v>117626</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>44708</v>
+        <v>41843</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>44918</v>
+        <v>42669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012035016214 — निर्मल नीर कार्य बस्ती हरनभटा</t>
+          <t>1736006018/WC/22012034317344 — निर्मल नीर कूप निर्माण कार्य हरनभटा</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>44791</v>
+        <v>42410</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012035016562 — निर्मल नीर कार्य बस्ती हरनभटा</t>
+          <t>1736006018/WC/22012034488642 — शैलपर्ण कार्य प्राथमिक शाला के पीछे लोहांगी</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>0</v>
+        <v>914930.69</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>0</v>
+        <v>604428</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>44791</v>
-[...1 lines deleted...]
-      <c r="K367" s="3"/>
+        <v>43734</v>
+      </c>
+      <c r="K367" s="3" t="n">
+        <v>44521</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012035016563 — निर्मल नीर कार्य बस्ती हरनभटा</t>
+          <t>1736006018/WC/22012034488650 — शैलपर्ण कार्य खेड़ापति मदिर पहाड़ी हरनभटा</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>0</v>
+        <v>569953.76</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>0</v>
+        <v>480104</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>44791</v>
-[...1 lines deleted...]
-      <c r="K368" s="3"/>
+        <v>44157</v>
+      </c>
+      <c r="K368" s="3" t="n">
+        <v>44725</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012035132306 — शैलपर्ण कार्य कूप वाली पहाड़ी पर हरनभटा</t>
+          <t>1736006018/WC/22012034488752 — मण्डला नाला गहरीकरण कार्य हरनभटा</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>296572.25</v>
+        <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>213008.34</v>
+        <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>45287</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012035141068 — बोल्डर डैम मंसू के घर के पास लोहांगी</t>
+          <t>1736006018/WC/22012034563324 — बोल्डर चेक डेम संतोष के खेत के पास लोहांगी</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>286218.93</v>
+        <v>155489.93</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>0</v>
+        <v>100920</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K370" s="3"/>
+        <v>44454</v>
+      </c>
+      <c r="K370" s="3" t="n">
+        <v>44586</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012035141092 — शैलपर्ण कार्य शारदा मंदिर पहाड़ी लोहांगी</t>
+          <t>1736006018/WC/22012034694153 — तालाब गहरीकरण कार्य हरनभटा ढाना</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>345350.82</v>
+        <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>245778.85</v>
+        <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>45567</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012035196731 — Bolder Chake Dam Mansu ke ghar pass lohangi</t>
+          <t>1736006018/WC/22012034909022 — ma ki bagiya ms lohangi</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>45318</v>
+        <v>44587</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012035196761 — NIRMAl NEER KARY LOHANGI</t>
+          <t>1736006018/WC/22012034946608 — bolder chek dem mokshdham ke pass lohangi</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>45318</v>
+        <v>44662</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012035212950 — Nala padopchar goru ke ghar ke paas se Lohangi</t>
+          <t>1736006018/WC/22012034972125 — गली प्लग निर्माण कार्य १० नग    संतोष के खेत पास नाले में लोहगी</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>196596.84</v>
+        <v>53772</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>145820.31</v>
+        <v>37507</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>45700</v>
+        <v>44708</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>46058</v>
+        <v>44918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012035212982 — Galli plug work mansu kr ghar paas Lohangi</t>
+          <t>1736006018/WC/22012035016214 — निर्मल नीर कार्य बस्ती हरनभटा</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>45448</v>
+        <v>44791</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012035257886 — NIRMAL NEER KOOP Chetu ke khet ke Pass Lohangi</t>
+          <t>1736006018/WC/22012035016562 — निर्मल नीर कार्य बस्ती हरनभटा</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>378674.93</v>
+        <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>45748</v>
+        <v>44791</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012035261556 — DUGWELL RECHARGE KOOP HARANBHATA BASTI</t>
+          <t>1736006018/WC/22012035016563 — निर्मल नीर कार्य बस्ती हरनभटा</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>45748</v>
+        <v>44791</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012035261564 — DUGWELL RECHARGE KOOP HARANBHATA DHANA</t>
+          <t>1736006018/WC/22012035132306 — शैलपर्ण कार्य कूप वाली पहाड़ी पर हरनभटा</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>0</v>
+        <v>296572.25</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>0</v>
+        <v>213008.34</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>45748</v>
-[...1 lines deleted...]
-      <c r="K378" s="3"/>
+        <v>45287</v>
+      </c>
+      <c r="K378" s="3" t="n">
+        <v>45803</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012035285764 — Dugwell Recharge well koop Haranbhata Basti</t>
+          <t>1736006018/WC/22012035141068 — बोल्डर डैम मंसू के घर के पास लोहांगी</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>25899.46</v>
+        <v>286218.93</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>15069.65</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>45777</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1736006018/WC/22012035285832 — DUGWELL recharge pit KOOP HARANBHATA DHANA</t>
+          <t>1736006018/WC/22012035141092 — शैलपर्ण कार्य शारदा मंदिर पहाड़ी लोहांगी</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>25899.46</v>
+        <v>345350.82</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>13765.59</v>
+        <v>245778.85</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>45777</v>
+        <v>45567</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>46091</v>
+        <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>PARASIA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C381" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D381" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E381" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F381" s="1" t="inlineStr">
+        <is>
+          <t>1736006018/WC/22012035196731 — Bolder Chake Dam Mansu ke ghar pass lohangi</t>
+        </is>
+      </c>
+      <c r="G381" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H381" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I381" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J381" s="3" t="n">
+        <v>45318</v>
+      </c>
+      <c r="K381" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>PARASIA</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C382" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D382" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E382" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F382" s="1" t="inlineStr">
+        <is>
+          <t>1736006018/WC/22012035196761 — NIRMAl NEER KARY LOHANGI</t>
+        </is>
+      </c>
+      <c r="G382" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H382" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I382" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J382" s="3" t="n">
+        <v>45318</v>
+      </c>
+      <c r="K382" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>PARASIA</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C383" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D383" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E383" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F383" s="1" t="inlineStr">
+        <is>
+          <t>1736006018/WC/22012035212950 — Nala padopchar goru ke ghar ke paas se Lohangi</t>
+        </is>
+      </c>
+      <c r="G383" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H383" s="2" t="n">
+        <v>196596.84</v>
+      </c>
+      <c r="I383" s="2" t="n">
+        <v>145820.31</v>
+      </c>
+      <c r="J383" s="3" t="n">
+        <v>45700</v>
+      </c>
+      <c r="K383" s="3" t="n">
+        <v>46058</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>PARASIA</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C384" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D384" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+        </is>
+      </c>
+      <c r="E384" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F384" s="1" t="inlineStr">
+        <is>
+          <t>1736006018/WC/22012035212982 — Galli plug work mansu kr ghar paas Lohangi</t>
+        </is>
+      </c>
+      <c r="G384" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H384" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I384" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J384" s="3" t="n">
+        <v>45448</v>
+      </c>
+      <c r="K384" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>PARASIA</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C385" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D385" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
+        </is>
+      </c>
+      <c r="E385" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F385" s="1" t="inlineStr">
+        <is>
+          <t>1736006018/WC/22012035257886 — NIRMAL NEER KOOP Chetu ke khet ke Pass Lohangi</t>
+        </is>
+      </c>
+      <c r="G385" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H385" s="2" t="n">
+        <v>378674.93</v>
+      </c>
+      <c r="I385" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J385" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K385" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>PARASIA</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C386" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D386" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E386" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F386" s="1" t="inlineStr">
+        <is>
+          <t>1736006018/WC/22012035261556 — DUGWELL RECHARGE KOOP HARANBHATA BASTI</t>
+        </is>
+      </c>
+      <c r="G386" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H386" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I386" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J386" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K386" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>PARASIA</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C387" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D387" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E387" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F387" s="1" t="inlineStr">
+        <is>
+          <t>1736006018/WC/22012035261564 — DUGWELL RECHARGE KOOP HARANBHATA DHANA</t>
+        </is>
+      </c>
+      <c r="G387" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H387" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I387" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J387" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K387" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>PARASIA</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C388" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D388" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E388" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F388" s="1" t="inlineStr">
+        <is>
+          <t>1736006018/WC/22012035285764 — Dugwell Recharge well koop Haranbhata Basti</t>
+        </is>
+      </c>
+      <c r="G388" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H388" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I388" s="2" t="n">
+        <v>15069.65</v>
+      </c>
+      <c r="J388" s="3" t="n">
+        <v>45777</v>
+      </c>
+      <c r="K388" s="3" t="n">
+        <v>46091</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>PARASIA</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C389" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D389" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E389" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F389" s="1" t="inlineStr">
+        <is>
+          <t>1736006018/WC/22012035285832 — DUGWELL recharge pit KOOP HARANBHATA DHANA</t>
+        </is>
+      </c>
+      <c r="G389" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H389" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I389" s="2" t="n">
+        <v>13765.59</v>
+      </c>
+      <c r="J389" s="3" t="n">
+        <v>45777</v>
+      </c>
+      <c r="K389" s="3" t="n">
+        <v>46091</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>PARASIA</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
           <t>2009-2010</t>
         </is>
       </c>
-      <c r="C381" s="1" t="inlineStr">
+      <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D381" s="1" t="inlineStr">
+      <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
-      <c r="E381" s="1" t="inlineStr">
+      <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
-      <c r="F381" s="1" t="inlineStr">
+      <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1736006018/WC/9792 — हीराचंद /  तिलोकचंद कूप निर्माण कार्य</t>
         </is>
       </c>
-      <c r="G381" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H381" s="2" t="n">
+      <c r="G390" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H390" s="2" t="n">
         <v>155000</v>
       </c>
-      <c r="I381" s="2" t="n">
+      <c r="I390" s="2" t="n">
         <v>143425</v>
       </c>
-      <c r="J381" s="3" t="n">
+      <c r="J390" s="3" t="n">
         <v>40036</v>
       </c>
-      <c r="K381" s="3" t="n">
+      <c r="K390" s="3" t="n">
         <v>40425</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>