--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K424"/>
+  <dimension ref="A1:K437"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 11:53:05</t>
+          <t>Exported on: 2026-10-19 22:47:03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHINDWARA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -418,51 +418,51 @@
         <v>2728</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44498</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1736008012/AV/22012034667504 — MOKCH DHAM NIRMAN KARYA SASKIYE KOOP KE PASS BIJORI KHURD GRAM PANCHYAT KACHARIYA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>237790.36</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45886</v>
@@ -1719,78 +1719,80 @@
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1736008012/DP/22012034604407 — बसुधा वंदन ग्राम में 75 पौधा रोपण कार्य पंचायत भवन के पास कचरिया</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>17791.64</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45205</v>
       </c>
-      <c r="K42" s="3"/>
+      <c r="K42" s="3" t="n">
+        <v>46304</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
@@ -1815,120 +1817,120 @@
       <c r="J43" s="3" t="n">
         <v>45345</v>
       </c>
       <c r="K43" s="3" t="n">
         <v>45639</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1736008012/DP/22012034622065 — ब्रक्चारोपन कार्य सेमर टोली भाग 1 कचरिया</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>423739.89</v>
       </c>
       <c r="I44" s="2" t="n">
-        <v>58918.14</v>
+        <v>63118.14</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45482</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1736008012/DP/22012034622459 — व्रछारोपण कार्य भजन कोटवार के खेत के पास बिजोरी खुर्द कचरिया</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>423739.89</v>
       </c>
       <c r="I45" s="2" t="n">
-        <v>99587.9</v>
+        <v>114287.9</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45482</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -12779,7426 +12781,8103 @@
       <c r="J269" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K269" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5948723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141487208</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>12528</v>
+        <v>19878</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K270" s="3"/>
+      <c r="K270" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5948725 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141493320</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>10764</v>
+        <v>20064</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K271" s="3"/>
+      <c r="K271" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5949213 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148172869</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>19128</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K272" s="3"/>
+      <c r="K272" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5950390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149154351</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5950466 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149168029</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>46222</v>
+        <v>46301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5951003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146387082</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>12528</v>
+        <v>19878</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K275" s="3"/>
+      <c r="K275" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5951004 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146402818</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>14157</v>
+        <v>18657</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46167</v>
       </c>
-      <c r="K276" s="3"/>
+      <c r="K276" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5951017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146419433</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5951455 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113763089</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5951784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148323088</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>46175</v>
       </c>
-      <c r="K279" s="3"/>
+      <c r="K279" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5951785 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148340500</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>12528</v>
+        <v>19728</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K280" s="3"/>
+      <c r="K280" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5951865 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105925441</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>10764</v>
+        <v>20064</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K281" s="3"/>
+      <c r="K281" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5951866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105925458</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>4500</v>
+        <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>46175</v>
       </c>
-      <c r="K282" s="3"/>
+      <c r="K282" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5951978 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146967558</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5952517 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145072114</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>46175</v>
       </c>
-      <c r="K284" s="3"/>
+      <c r="K284" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5953284 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148683721</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>12528</v>
+        <v>25128</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5953285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148818903</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5954072 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141820344</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>7308</v>
+        <v>14808</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>46178</v>
       </c>
-      <c r="K287" s="3"/>
+      <c r="K287" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5954177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148838987</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>10764</v>
+        <v>20064</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K288" s="3"/>
+      <c r="K288" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5954407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149129958</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>5742</v>
+        <v>14742</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>46183</v>
       </c>
-      <c r="K289" s="3"/>
+      <c r="K289" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5954653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146462539</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>46175</v>
       </c>
-      <c r="K290" s="3"/>
+      <c r="K290" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5955254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148846753</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K291" s="3"/>
+      <c r="K291" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5955540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146407667</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>24273</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>46222</v>
+        <v>46301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5956256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141823715</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>46183</v>
       </c>
-      <c r="K293" s="3"/>
+      <c r="K293" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5956257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141825180</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>22038</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K294" s="3"/>
+      <c r="K294" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5956282 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100904809</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>15138</v>
+        <v>24138</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K295" s="3"/>
+      <c r="K295" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5956601 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145058421</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>46178</v>
       </c>
-      <c r="K296" s="3"/>
+      <c r="K296" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5956602 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145077135</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K297" s="3"/>
+      <c r="K297" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5957036 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148192335</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K298" s="3"/>
+      <c r="K298" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5957410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141496542</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K299" s="3"/>
+      <c r="K299" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5957694 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148691680</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5957810 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148187997</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5959033 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148506896</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>46183</v>
       </c>
-      <c r="K302" s="3"/>
+      <c r="K302" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5959036 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148510668</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>46183</v>
       </c>
-      <c r="K303" s="3"/>
+      <c r="K303" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5959037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148512194</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>46183</v>
       </c>
-      <c r="K304" s="3"/>
+      <c r="K304" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5959039 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148527081</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5959323 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146398269</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5959331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145064038</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>12081</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>46183</v>
       </c>
-      <c r="K307" s="3"/>
+      <c r="K307" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5961445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146396047</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>46177</v>
       </c>
-      <c r="K308" s="3"/>
+      <c r="K308" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5961608 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148148173</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>46229</v>
+        <v>46301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5961873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148547362</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>12528</v>
+        <v>19728</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5962206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148531826</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5962944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146986354</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K312" s="3"/>
+      <c r="K312" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5963277 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149135685</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>6504</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5963595 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148842353</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>12528</v>
+        <v>20328</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K314" s="3"/>
+      <c r="K314" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5963596 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148844329</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>10764</v>
+        <v>20064</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K315" s="3"/>
+      <c r="K315" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5966287 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149170516</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>16965</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>46167</v>
       </c>
-      <c r="K316" s="3"/>
+      <c r="K316" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5966621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148501216</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>7308</v>
+        <v>25308</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46175</v>
       </c>
-      <c r="K317" s="3"/>
+      <c r="K317" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5966655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146979999</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1736008012/IF/IAY/5966656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141483481</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>18792</v>
+        <v>24792</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>46180</v>
       </c>
-      <c r="K319" s="3"/>
+      <c r="K319" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/1025 — कचरिया भुमीशिल्‍प कार्य श्रीराम/बलराम</t>
+          <t>1736008012/IF/IAY/6277177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149176717</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>30000</v>
+        <v>28500</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>25040</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>41059</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/1026 — कचरिया भुमीशिल्‍प कार्य मलखान/उदेलाल</t>
+          <t>1736008012/IF/IAY/6277613 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148837349</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>63000</v>
+        <v>28500</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>34697</v>
+        <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>41076</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/1027 — कचरिया भुमीशिल्‍प कार्य हरीओम/बलराम</t>
+          <t>1736008012/IF/IAY/6281746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146846357</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>30000</v>
+        <v>28500</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>28620</v>
+        <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>41045</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/1028 — कचरिया भुमीशिल्‍प कार्य बीरबल/नत्‍थूलाल</t>
+          <t>1736008012/IF/IAY/6283540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142120490</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>71000</v>
+        <v>28500</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>50230</v>
+        <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>41062</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/22012034294532 — Kachariya Khel Maidan Nirman Main Road Ke Pass (Bijori Khurd)</t>
+          <t>1736008012/IF/IAY/6343910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148521889</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>180000</v>
+        <v>28500</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>176315.31</v>
+        <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>42710</v>
-[...3 lines deleted...]
-      </c>
+        <v>46193</v>
+      </c>
+      <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Stone Terracing / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/22012034301858 — शान्तिधाम निर्माण कार्य कचरिया</t>
+          <t>1736008012/IF/IAY/6355385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148561974</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>180000</v>
+        <v>28500</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>179828.7</v>
+        <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>42773</v>
-[...3 lines deleted...]
-      </c>
+        <v>46198</v>
+      </c>
+      <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/22012034371158 — कचरिया खेत सड़क निर्माण कार्य जी एस बी रोड से प्रवीण खेत तक</t>
+          <t>1736008012/IF/IAY/6360372 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148524893</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>43491</v>
+        <v>46309</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/22012034938875 — खेल मैदान निर्माण कार्य आदित्य खेत के पास कचरिया</t>
+          <t>1736008012/IF/IAY/6361779 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148304956</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>45396</v>
+        <v>46309</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/22012034939231 — खेल मैदान के पास समतलीकरण कार्य कचरिया</t>
+          <t>1736008012/IF/IAY/6362090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146428024</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>45315</v>
+        <v>46309</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/228 — कचरि‍या  मेड़ बंधान कार्य सेवाराम/भग्‍गा</t>
+          <t>1736008012/IF/IAY/6362876 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148502818</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>3640</v>
+        <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>39960</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/229 — कचरि‍या  मेड़ बंधान कार्य मीन्‍तलाल/नेवालाल</t>
+          <t>1736008012/IF/IAY/6362958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146411476</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>14105</v>
+        <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>39963</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/230 — कचरि‍या  मेड़ बंधान कार्य रघुनाथ/रती</t>
+          <t>1736008012/IF/IAY/6377925 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148144925</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>22841</v>
+        <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>39888</v>
-[...3 lines deleted...]
-      </c>
+        <v>46091</v>
+      </c>
+      <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/231 — कचरि‍या  मेड़ बंधान कार्य झाडू/मोरचन्‍द</t>
+          <t>1736008012/IF/IAY/6378207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142123073</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>14105</v>
+        <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>39888</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/232 — कचरि‍या  मेड़ बंधान कार्य मलकू/प्रकाशचन्‍द्र</t>
+          <t>1736008012/LD/1025 — कचरिया भुमीशिल्‍प कार्य श्रीराम/बलराम</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>28028</v>
+        <v>25040</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>39971</v>
+        <v>41059</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>39473</v>
+        <v>41109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/233 — कचरि‍या  मेड़ बंधान कार्य कालका/चि‍न्‍तलाल</t>
+          <t>1736008012/LD/1026 — कचरिया भुमीशिल्‍प कार्य मलखान/उदेलाल</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>0</v>
+        <v>63000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>13377</v>
+        <v>34697</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>39977</v>
+        <v>41076</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>39473</v>
+        <v>41815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/234 — कचरि‍या  मेड़ बंधान कार्य रामता/चिन्‍‍तलाल</t>
+          <t>1736008012/LD/1027 — कचरिया भुमीशिल्‍प कार्य हरीओम/बलराम</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>13559</v>
+        <v>28620</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>39977</v>
+        <v>41045</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>39473</v>
+        <v>41109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/235 — कचरि‍या मेड़ बंधान कार्य संतकुमार/जयकुमार</t>
+          <t>1736008012/LD/1028 — कचरिया भुमीशिल्‍प कार्य बीरबल/नत्‍थूलाल</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>0</v>
+        <v>71000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>18473</v>
+        <v>50230</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>39986</v>
+        <v>41062</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>39473</v>
+        <v>41109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/25 — शमशानघाट मेंव़क्षारोपण कचरिया</t>
+          <t>1736008012/LD/22012034294532 — Kachariya Khel Maidan Nirman Main Road Ke Pass (Bijori Khurd)</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>281800</v>
+        <v>180000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>60613</v>
+        <v>176315.31</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>39663</v>
+        <v>42710</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>41298</v>
+        <v>42998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Stone Terracing / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/3799382091 — कचरिया खैल मैदान निर्माण कार्य बडवाली धाधर</t>
+          <t>1736008012/LD/22012034301858 — शान्तिधाम निर्माण कार्य कचरिया</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>499000</v>
+        <v>180000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>497958</v>
+        <v>179828.7</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>41270</v>
+        <v>42773</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>42098</v>
+        <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/3799384089 — कचरिया खैल मैदान निर्माण बड वाली धाधर भाग-2</t>
+          <t>1736008012/LD/22012034371158 — कचरिया खेत सड़क निर्माण कार्य जी एस बी रोड से प्रवीण खेत तक</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>439522.5</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>41381</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1736008012/LD/884 — कचरिया खेल मैदान निर्माण कार्य माध्‍यमिक शाला ग्रा</t>
+          <t>1736008012/LD/22012034938875 — खेल मैदान निर्माण कार्य आदित्य खेत के पास कचरिया</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>477000</v>
+        <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>270815.14</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>40940</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/167 — रोड निर्माण कार्य कचरिया से सोनखबा</t>
+          <t>1736008012/LD/22012034939231 — खेल मैदान के पास समतलीकरण कार्य कचरिया</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>39444</v>
+        <v>45315</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/168 — रोड निर्माण कार्य कचरिया से सोनखबा</t>
+          <t>1736008012/LD/228 — कचरि‍या  मेड़ बंधान कार्य सेवाराम/भग्‍गा</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>195200</v>
+        <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>390296</v>
+        <v>3640</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>39847</v>
+        <v>39960</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>39141</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034152049 — कचरिया जीएसबी मार्ग बिजौरी ढाना से सोनखवा मार्ग माता मदिर</t>
+          <t>1736008012/LD/229 — कचरि‍या  मेड़ बंधान कार्य मीन्‍तलाल/नेवालाल</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>472000</v>
+        <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>455179.66</v>
+        <v>14105</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>40665</v>
+        <v>39963</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>41081</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034152050 — कचरिया जीएसबी मार्ग कचरिया से सोनखवा मार्ग भाग 2</t>
+          <t>1736008012/LD/230 — कचरि‍या  मेड़ बंधान कार्य रघुनाथ/रती</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>467000</v>
+        <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>390627.1</v>
+        <v>22841</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>41590</v>
+        <v>39888</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>42408</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034186195 — कचरिया जीएसबी मुख्‍य मार्ग से खैल मैदान तक</t>
+          <t>1736008012/LD/231 — कचरि‍या  मेड़ बंधान कार्य झाडू/मोरचन्‍द</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>442443.7</v>
+        <v>14105</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>41548</v>
+        <v>39888</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>42098</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034186197 — कचरिया सीसीरोड सुकरू के घर से भद्दू के घर तक</t>
+          <t>1736008012/LD/232 — कचरि‍या  मेड़ बंधान कार्य मलकू/प्रकाशचन्‍द्र</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>123000</v>
+        <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>66206</v>
+        <v>28028</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>41548</v>
+        <v>39971</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>41655</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034186200 — कचरिया सीसीरोड मुख्‍य सडक से शुक्‍ला के घर तक</t>
+          <t>1736008012/LD/233 — कचरि‍या  मेड़ बंधान कार्य कालका/चि‍न्‍तलाल</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>123000</v>
+        <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>107929</v>
+        <v>13377</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>41548</v>
+        <v>39977</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>41655</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034284020 — खेत सड़क जी एस बी रोड से संतोष के घर तक इंदिरा आवास कालोनी के पीछे</t>
+          <t>1736008012/LD/234 — कचरि‍या  मेड़ बंधान कार्य रामता/चिन्‍‍तलाल</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>974000</v>
+        <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>438936.28</v>
+        <v>13559</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>42255</v>
+        <v>39977</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>42747</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034301868 — Kheat Sadak Bhadu yadav ke ghar se hohangi marg panch nadi tak</t>
+          <t>1736008012/LD/235 — कचरि‍या मेड़ बंधान कार्य संतकुमार/जयकुमार</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>0</v>
+        <v>18473</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K349" s="3"/>
+        <v>39986</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>39473</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034320313 — khet sadak road nirman bhaddu yadav ke ghar se gyani ke khet tak</t>
+          <t>1736008012/LD/25 — शमशानघाट मेंव़क्षारोपण कचरिया</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>947000</v>
+        <v>281800</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>0</v>
+        <v>60613</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>43011</v>
-[...1 lines deleted...]
-      <c r="K350" s="3"/>
+        <v>39663</v>
+      </c>
+      <c r="K350" s="3" t="n">
+        <v>41298</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034320314 — cc road</t>
+          <t>1736008012/LD/3799382091 — कचरिया खैल मैदान निर्माण कार्य बडवाली धाधर</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>0</v>
+        <v>497958</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K351" s="3"/>
+        <v>41270</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>42098</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034320315 — cc road</t>
+          <t>1736008012/LD/3799384089 — कचरिया खैल मैदान निर्माण बड वाली धाधर भाग-2</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>0</v>
+        <v>439522.5</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K352" s="3"/>
+        <v>41381</v>
+      </c>
+      <c r="K352" s="3" t="n">
+        <v>42098</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034369849 — खेत सड़क रोड निर्माण कार्य मेन रोड से छापर तक बिजोरी खुर्द</t>
+          <t>1736008012/LD/884 — कचरिया खेल मैदान निर्माण कार्य माध्‍यमिक शाला ग्रा</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>0</v>
+        <v>477000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>0</v>
+        <v>270815.14</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K353" s="3"/>
+        <v>40940</v>
+      </c>
+      <c r="K353" s="3" t="n">
+        <v>41086</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034479183 — सी सी रोड निर्माण कार्य तिज्जू के घर से रामदास के घर तक</t>
+          <t>1736008012/RC/167 — रोड निर्माण कार्य कचरिया से सोनखबा</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>43613</v>
+        <v>39444</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034479783 — सी सी रोड निर्माण कार्य तिज्‍जू के घर से रोड से रामदास के घर कचरिया  (कन्वर्जेंस )</t>
+          <t>1736008012/RC/168 — रोड निर्माण कार्य कचरिया से सोनखबा</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>76000</v>
+        <v>195200</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>73530</v>
+        <v>390296</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>43760</v>
+        <v>39847</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>44118</v>
+        <v>39141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034545111 — सी सी रोड निर्माण कार्य संतोष के घर से पुलिया तक कचरिया</t>
+          <t>1736008012/RC/22012034152049 — कचरिया जीएसबी मार्ग बिजौरी ढाना से सोनखवा मार्ग माता मदिर</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>87000</v>
+        <v>472000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>84980</v>
+        <v>455179.66</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>44125</v>
+        <v>40665</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>44211</v>
+        <v>41081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034586612 — सी सी रोड निर्माण कार्य मुन्नू के घर से आम के पेड़ तक</t>
+          <t>1736008012/RC/22012034152050 — कचरिया जीएसबी मार्ग कचरिया से सोनखवा मार्ग भाग 2</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>51500</v>
+        <v>467000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>26310</v>
+        <v>390627.1</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>44480</v>
+        <v>41590</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>44576</v>
+        <v>42408</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034605668 — सी सी रोड निर्माण कार्य बिजोरी फुल्ला रोड में बिजोरी खुर्द</t>
+          <t>1736008012/RC/22012034186195 — कचरिया जीएसबी मुख्‍य मार्ग से खैल मैदान तक</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>0</v>
+        <v>498000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>0</v>
+        <v>442443.7</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>44586</v>
-[...1 lines deleted...]
-      <c r="K358" s="3"/>
+        <v>41548</v>
+      </c>
+      <c r="K358" s="3" t="n">
+        <v>42098</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034605669 — सी सी रोड निर्माण कार्य बिजोरी फुल्ला रोड में बिजोरी खुर्द</t>
+          <t>1736008012/RC/22012034186197 — कचरिया सीसीरोड सुकरू के घर से भद्दू के घर तक</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>0</v>
+        <v>123000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>0</v>
+        <v>66206</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>44586</v>
-[...1 lines deleted...]
-      <c r="K359" s="3"/>
+        <v>41548</v>
+      </c>
+      <c r="K359" s="3" t="n">
+        <v>41655</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034653524 — सी सी रोड निर्माण कार्य पंडित जी के खेत के घर से मुन्नालाल के घर तक कचरिया</t>
+          <t>1736008012/RC/22012034186200 — कचरिया सीसीरोड मुख्‍य सडक से शुक्‍ला के घर तक</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>0</v>
+        <v>123000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>0</v>
+        <v>107929</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K360" s="3"/>
+        <v>41548</v>
+      </c>
+      <c r="K360" s="3" t="n">
+        <v>41655</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034653615 — सी सी रोड निर्माण कार्य पंडित जी के खेत के घर से मुन्नालाल के घर तक कचरिया</t>
+          <t>1736008012/RC/22012034284020 — खेत सड़क जी एस बी रोड से संतोष के घर तक इंदिरा आवास कालोनी के पीछे</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>38000</v>
+        <v>974000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>37996</v>
+        <v>438936.28</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>45195</v>
+        <v>42255</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>45356</v>
+        <v>42747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/22012034674804 — सी सी रोड निर्माण कार्य कचरिया</t>
+          <t>1736008012/RC/22012034301868 — Kheat Sadak Bhadu yadav ke ghar se hohangi marg panch nadi tak</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>45315</v>
+        <v>42279</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/474 — कचरिया सीसीरोड करिया से धुरू का घर (कन्‍वरजेन्‍स)</t>
+          <t>1736008012/RC/22012034320313 — khet sadak road nirman bhaddu yadav ke ghar se gyani ke khet tak</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>94000</v>
+        <v>947000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>55445</v>
+        <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>41142</v>
-[...3 lines deleted...]
-      </c>
+        <v>43011</v>
+      </c>
+      <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/538 — कचरिया सीसीरोड धुरू से संतलाल का घर(कन्‍वरजेन्‍स)</t>
+          <t>1736008012/RC/22012034320314 — cc road</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>69000</v>
+        <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>25710</v>
+        <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>41251</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RC/R1 — कचरि‍या से पलटवाडा</t>
+          <t>1736008012/RC/22012034320315 — cc road</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>632200</v>
+        <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>307066</v>
+        <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>39223</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RS/22012034640268 — सामुदायिक नाडेप निर्माण कार्य मध्या० शाला के पास कचरिया</t>
+          <t>1736008012/RC/22012034369849 — खेत सड़क रोड निर्माण कार्य मेन रोड से छापर तक बिजोरी खुर्द</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>44585</v>
+        <v>43010</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RS/22012034640269 — सामुदायिक नाडेप निर्माण कार्य मध्या० शाला के पास कचरिया</t>
+          <t>1736008012/RC/22012034479183 — सी सी रोड निर्माण कार्य तिज्जू के घर से रामदास के घर तक</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>44585</v>
+        <v>43613</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RS/22012034640270 — सामुदायिक नाडेप निर्माण कार्य मध्या० शाला के पास कचरिया</t>
+          <t>1736008012/RC/22012034479783 — सी सी रोड निर्माण कार्य तिज्‍जू के घर से रोड से रामदास के घर कचरिया  (कन्वर्जेंस )</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>0</v>
+        <v>76000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>0</v>
+        <v>73530</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K368" s="3"/>
+        <v>43760</v>
+      </c>
+      <c r="K368" s="3" t="n">
+        <v>44118</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RS/22012034640271 — सामुदायिक नाडेप निर्माण कार्य मध्या० शाला के पास कचरिया</t>
+          <t>1736008012/RC/22012034545111 — सी सी रोड निर्माण कार्य संतोष के घर से पुलिया तक कचरिया</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>0</v>
+        <v>87000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>0</v>
+        <v>84980</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K369" s="3"/>
+        <v>44125</v>
+      </c>
+      <c r="K369" s="3" t="n">
+        <v>44211</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RS/22012034640273 — सामुदायिक नाडेप निर्माण कार्य मध्या० शाला के पास कचरिया</t>
+          <t>1736008012/RC/22012034586612 — सी सी रोड निर्माण कार्य मुन्नू के घर से आम के पेड़ तक</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>0</v>
+        <v>51500</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>0</v>
+        <v>26310</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K370" s="3"/>
+        <v>44480</v>
+      </c>
+      <c r="K370" s="3" t="n">
+        <v>44576</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RS/22012034640274 — सामुदायिक नाडेप निर्माण कार्य मध्या० शाला के पास कचरिया</t>
+          <t>1736008012/RC/22012034605668 — सी सी रोड निर्माण कार्य बिजोरी फुल्ला रोड में बिजोरी खुर्द</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>44585</v>
+        <v>44586</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RS/22012034640276 — सामुदायिक नाडेप निर्माण कार्य मध्या० शाला के पास कचरिया</t>
+          <t>1736008012/RC/22012034605669 — सी सी रोड निर्माण कार्य बिजोरी फुल्ला रोड में बिजोरी खुर्द</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>44585</v>
+        <v>44586</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RS/22012034640277 — सामुदायिक नाडेप निर्माण कार्य मध्या० शाला के पास कचरिया</t>
+          <t>1736008012/RC/22012034653524 — सी सी रोड निर्माण कार्य पंडित जी के खेत के घर से मुन्नालाल के घर तक कचरिया</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>44585</v>
+        <v>45154</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RS/22012034640278 — सामुदायिक नाडेप निर्माण कार्य मध्या० शाला के पास कचरिया</t>
+          <t>1736008012/RC/22012034653615 — सी सी रोड निर्माण कार्य पंडित जी के खेत के घर से मुन्नालाल के घर तक कचरिया</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>0</v>
+        <v>38000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>0</v>
+        <v>37996</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K374" s="3"/>
+        <v>45195</v>
+      </c>
+      <c r="K374" s="3" t="n">
+        <v>45356</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RS/47800 — कचरिया मयार्दा अभियान संतलाल / बब्‍लू</t>
+          <t>1736008012/RC/22012034674804 — सी सी रोड निर्माण कार्य कचरिया</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>41478</v>
+        <v>45315</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RS/47803 — कचरिया मर्यादा अभियान खेमचंद / भुन्‍नी</t>
+          <t>1736008012/RC/474 — कचरिया सीसीरोड करिया से धुरू का घर (कन्‍वरजेन्‍स)</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>4400</v>
+        <v>94000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>0</v>
+        <v>55445</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>41478</v>
-[...1 lines deleted...]
-      <c r="K376" s="3"/>
+        <v>41142</v>
+      </c>
+      <c r="K376" s="3" t="n">
+        <v>41418</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RS/47805 — कचरिया  मर्यादा अभियान सरोज / दिलीप</t>
+          <t>1736008012/RC/538 — कचरिया सीसीरोड धुरू से संतलाल का घर(कन्‍वरजेन्‍स)</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>4400</v>
+        <v>69000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>0</v>
+        <v>25710</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K377" s="3"/>
+        <v>41251</v>
+      </c>
+      <c r="K377" s="3" t="n">
+        <v>41418</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RS/47807 — कचरिया मर्यादा अभियान सेखलाल  / मुंशी</t>
+          <t>1736008012/RC/R1 — कचरि‍या से पलटवाडा</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>4400</v>
+        <v>632200</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>4276</v>
+        <v>307066</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>41695</v>
+        <v>39223</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>42121</v>
+        <v>39162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RS/47808 — कचरिया मर्यादा अभियान  बलदेव / मिटठन</t>
+          <t>1736008012/RS/22012034640268 — सामुदायिक नाडेप निर्माण कार्य मध्या० शाला के पास कचरिया</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>41695</v>
+        <v>44585</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RS/47810 — कचरिया मर्यादा अभियान  नरेन्‍द्र / ओमकार</t>
+          <t>1736008012/RS/22012034640269 — सामुदायिक नाडेप निर्माण कार्य मध्या० शाला के पास कचरिया</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>41378</v>
+        <v>44585</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RS/47812 — कचरिया मर्यादा अभियान  अनिल / लक्ष्‍मण</t>
+          <t>1736008012/RS/22012034640270 — सामुदायिक नाडेप निर्माण कार्य मध्या० शाला के पास कचरिया</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>41478</v>
+        <v>44585</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RS/47814 — कचरिया  मर्यादा अभियान उत्‍तम / भभूत</t>
+          <t>1736008012/RS/22012034640271 — सामुदायिक नाडेप निर्माण कार्य मध्या० शाला के पास कचरिया</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>41478</v>
+        <v>44585</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RS/47817 — कचरिया मया्र्दा अभियान सुरेन्‍द्र / ओमकारप्रसाद</t>
+          <t>1736008012/RS/22012034640273 — सामुदायिक नाडेप निर्माण कार्य मध्या० शाला के पास कचरिया</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>4276</v>
+        <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>41842</v>
-[...3 lines deleted...]
-      </c>
+        <v>44585</v>
+      </c>
+      <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1736008012/RS/47819 — कचरिया मया्र्दा अभियान  शिवकुमार / मिटठन</t>
+          <t>1736008012/RS/22012034640274 — सामुदायिक नाडेप निर्माण कार्य मध्या० शाला के पास कचरिया</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>41478</v>
+        <v>44585</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012034447795 — Check Dam Nirman Karya Kapurchand Ke Khet Ke Pass (Bijori) GP-Kachariya WaterShed</t>
+          <t>1736008012/RS/22012034640276 — सामुदायिक नाडेप निर्माण कार्य मध्या० शाला के पास कचरिया</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>1115000</v>
+        <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>43491</v>
+        <v>44585</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012034564985 — बोल्डर बाल एवं सी पी टी कार्य नान्हो के खेत के पास कचरिया</t>
+          <t>1736008012/RS/22012034640277 — सामुदायिक नाडेप निर्माण कार्य मध्या० शाला के पास कचरिया</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>381413.36</v>
+        <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>352385</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>44161</v>
-[...3 lines deleted...]
-      </c>
+        <v>44585</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012034564986 — बोल्डर बाल एवं सी पी टी कार्य उत्तम के खेत के पास कचरिया</t>
+          <t>1736008012/RS/22012034640278 — सामुदायिक नाडेप निर्माण कार्य मध्या० शाला के पास कचरिया</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>316066.26</v>
+        <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>303141</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>44161</v>
-[...3 lines deleted...]
-      </c>
+        <v>44585</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012034598297 — रपटा निर्माण कार्य शुक्ला ढाना में</t>
+          <t>1736008012/RS/47800 — कचरिया मयार्दा अभियान संतलाल / बब्‍लू</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>29000</v>
+        <v>4400</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>29260</v>
+        <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>44187</v>
-[...3 lines deleted...]
-      </c>
+        <v>41478</v>
+      </c>
+      <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012034647347 — बोल्डर बाल कार्य शान्तिधाम कचरिया</t>
+          <t>1736008012/RS/47803 — कचरिया मर्यादा अभियान खेमचंद / भुन्‍नी</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>221265.02</v>
+        <v>4400</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>44217</v>
+        <v>41478</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012034647364 — सीपीटी निर्माण कार्य चुब्बी नाला के पास कचरिया</t>
+          <t>1736008012/RS/47805 — कचरिया  मर्यादा अभियान सरोज / दिलीप</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>54358.87</v>
+        <v>4400</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>61050</v>
+        <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>44380</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Earthen Gully Plugs for Comm / Repair and maintenance of Earthen Gully Plugs for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012034736006 — रूप हारवेस्टिंग कार्य पंचायत भवन /आंगनवाड़ी कचरिया</t>
+          <t>1736008012/RS/47807 — कचरिया मर्यादा अभियान सेखलाल  / मुंशी</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>0</v>
+        <v>4276</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>44335</v>
-[...1 lines deleted...]
-      <c r="K391" s="3"/>
+        <v>41695</v>
+      </c>
+      <c r="K391" s="3" t="n">
+        <v>42121</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Earthen Gully Plugs for Comm / Repair and maintenance of Earthen Gully Plugs for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012034736008 — रूप हारवेस्टिंग कार्य पंचायत भवन /आंगनवाड़ी कचरिया</t>
+          <t>1736008012/RS/47808 — कचरिया मर्यादा अभियान  बलदेव / मिटठन</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>44335</v>
+        <v>41695</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Earthen Gully Plugs for Comm / Repair and maintenance of Earthen Gully Plugs for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012034736011 — रूप हारवेस्टिंग कार्य पंचायत भवन /आंगनवाड़ी कचरिया</t>
+          <t>1736008012/RS/47810 — कचरिया मर्यादा अभियान  नरेन्‍द्र / ओमकार</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>44335</v>
+        <v>41378</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012034736014 — रूप हारवेस्टिंग कार्य आंगनवाड़ी भवन बिजोरीखुर्द</t>
+          <t>1736008012/RS/47812 — कचरिया मर्यादा अभियान  अनिल / लक्ष्‍मण</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>22229.14</v>
+        <v>4400</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>44335</v>
+        <v>41478</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012034736019 — रूप हारवेस्टिंग कार्य प्राथमिक शाला भवन बिजोरीखुर्द</t>
+          <t>1736008012/RS/47814 — कचरिया  मर्यादा अभियान उत्‍तम / भभूत</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>22229.14</v>
+        <v>4400</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>44335</v>
+        <v>41478</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012034908741 — नाला विस्तारीकरण कार्य अनिल के खेत के पास कचरिया</t>
+          <t>1736008012/RS/47817 — कचरिया मया्र्दा अभियान सुरेन्‍द्र / ओमकारप्रसाद</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>440828.6</v>
+        <v>4400</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>220165</v>
+        <v>4276</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>44659</v>
+        <v>41842</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>45354</v>
+        <v>42121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012034908745 — नाला विस्तारीकरण कार्य रमेश के खेत के पास कचरिया</t>
+          <t>1736008012/RS/47819 — कचरिया मया्र्दा अभियान  शिवकुमार / मिटठन</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>683171.4</v>
+        <v>4400</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>337820</v>
+        <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>44820</v>
-[...3 lines deleted...]
-      </c>
+        <v>41478</v>
+      </c>
+      <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012034923420 — मां की बगीया माध्यमिक शाला कचरिया</t>
+          <t>1736008012/WC/22012034447795 — Check Dam Nirman Karya Kapurchand Ke Khet Ke Pass (Bijori) GP-Kachariya WaterShed</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>0</v>
+        <v>1115000</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>44628</v>
+        <v>43491</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012034924845 — मां की बगीया प्राथमिक शाला बीजोरीखुर्द कचरिया</t>
+          <t>1736008012/WC/22012034564985 — बोल्डर बाल एवं सी पी टी कार्य नान्हो के खेत के पास कचरिया</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>0</v>
+        <v>381413.36</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>0</v>
+        <v>352385</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>44628</v>
-[...1 lines deleted...]
-      <c r="K399" s="3"/>
+        <v>44161</v>
+      </c>
+      <c r="K399" s="3" t="n">
+        <v>44656</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012034995099 — माँ की बगिया कार्य आंगनवाड़ी में कचरिया</t>
+          <t>1736008012/WC/22012034564986 — बोल्डर बाल एवं सी पी टी कार्य उत्तम के खेत के पास कचरिया</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>12305.4</v>
+        <v>316066.26</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>303141</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>44789</v>
-[...1 lines deleted...]
-      <c r="K400" s="3"/>
+        <v>44161</v>
+      </c>
+      <c r="K400" s="3" t="n">
+        <v>44656</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012034995102 — माँ की बगिया कार्य आंगनवाड़ी में बिजोरीखुर्द</t>
+          <t>1736008012/WC/22012034598297 — रपटा निर्माण कार्य शुक्ला ढाना में</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>12383.6</v>
+        <v>29000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>29260</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>44790</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>44187</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>44221</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012035075075 — सामुदायिक खेत तालाब शांति धाम में कचरिया</t>
+          <t>1736008012/WC/22012034647347 — बोल्डर बाल कार्य शान्तिधाम कचरिया</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>0</v>
+        <v>221265.02</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>45030</v>
+        <v>44217</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012035075076 — सामुदायिक खेत तालाब छापर नाला बिजोरी खुर्द कचरिया</t>
+          <t>1736008012/WC/22012034647364 — सीपीटी निर्माण कार्य चुब्बी नाला के पास कचरिया</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>483613.3</v>
+        <v>54358.87</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>441831.62</v>
+        <v>61050</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>45205</v>
+        <v>44380</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>45510</v>
+        <v>44392</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Repair &amp; maint of Earthen Gully Plugs for Comm / Repair and maintenance of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012035182772 — नाला विस्तारीकरण कार्य रघुवर खेत के पास बिजोरी खुर्द</t>
+          <t>1736008012/WC/22012034736006 — रूप हारवेस्टिंग कार्य पंचायत भवन /आंगनवाड़ी कचरिया</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>45396</v>
+        <v>44335</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Repair &amp; maint of Earthen Gully Plugs for Comm / Repair and maintenance of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012035182776 — नाला विस्तारीकरण कार्य खेल मैदान के पास बिजोरी खुर्द</t>
+          <t>1736008012/WC/22012034736008 — रूप हारवेस्टिंग कार्य पंचायत भवन /आंगनवाड़ी कचरिया</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>45396</v>
+        <v>44335</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Repair &amp; maint of Earthen Gully Plugs for Comm / Repair and maintenance of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012035189772 — नाला विस्तारीकरण कार्य रघुवर खेत के पास बिजोरीखुर्द</t>
+          <t>1736008012/WC/22012034736011 — रूप हारवेस्टिंग कार्य पंचायत भवन /आंगनवाड़ी कचरिया</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>322711.1</v>
+        <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>268985.55</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>45367</v>
-[...3 lines deleted...]
-      </c>
+        <v>44335</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012035189784 — नाला विस्तारीकरण कार्य खेल मैदान के पास बिजोरीखुर्द</t>
+          <t>1736008012/WC/22012034736014 — रूप हारवेस्टिंग कार्य आंगनवाड़ी भवन बिजोरीखुर्द</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>472637.66</v>
+        <v>22229.14</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>347075.46</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>45367</v>
-[...3 lines deleted...]
-      </c>
+        <v>44335</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012035286195 — RECHARGE PIT DUGWELL NIRMAN KARYA NIRMAL NEER KE PASS BIJORI KHURD KACHARIYA</t>
+          <t>1736008012/WC/22012034736019 — रूप हारवेस्टिंग कार्य प्राथमिक शाला भवन बिजोरीखुर्द</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>26586.21</v>
+        <v>22229.14</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>24575.07</v>
+        <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>45777</v>
-[...3 lines deleted...]
-      </c>
+        <v>44335</v>
+      </c>
+      <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/22012035326589 — कन्टूर ट्रेंच निर्माण कार्य बंटी खेत के पास कचरिया</t>
+          <t>1736008012/WC/22012034908741 — नाला विस्तारीकरण कार्य अनिल के खेत के पास कचरिया</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>0</v>
+        <v>440828.6</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>0</v>
+        <v>220165</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>46017</v>
-[...1 lines deleted...]
-      <c r="K409" s="3"/>
+        <v>44659</v>
+      </c>
+      <c r="K409" s="3" t="n">
+        <v>45354</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/374 — KACHARIYA kapil dhara koop nirmaad karaya Sarasvat</t>
+          <t>1736008012/WC/22012034908745 — नाला विस्तारीकरण कार्य रमेश के खेत के पास कचरिया</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>203000</v>
+        <v>683171.4</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>194879.25</v>
+        <v>337820</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>40668</v>
+        <v>44820</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>42121</v>
+        <v>45420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/9993621983 — निर्मल नीर उपयीजना कूप निर्माण कार्य (बिजीरीखुर्द)</t>
+          <t>1736008012/WC/22012034923420 — मां की बगीया माध्यमिक शाला कचरिया</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>40294</v>
+        <v>44628</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/9993621997 — र्निमलनीर सरकारी कूप निर्माण बिजोरीखुर्द</t>
+          <t>1736008012/WC/22012034924845 — मां की बगीया प्राथमिक शाला बीजोरीखुर्द कचरिया</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>283000</v>
+        <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>259716.21</v>
+        <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>40540</v>
-[...3 lines deleted...]
-      </c>
+        <v>44628</v>
+      </c>
+      <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/VB/22012035330295 — Construction of contour trench karya anil khet ke pass kachariya</t>
+          <t>1736008012/WC/22012034995099 — माँ की बगिया कार्य आंगनवाड़ी में कचरिया</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>199508.48</v>
+        <v>12305.4</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>1005</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>46237</v>
+        <v>44789</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/VB/22012035330358 — Construction of contour trench karya bhvan khet ke pass bijori khurd</t>
+          <t>1736008012/WC/22012034995102 — माँ की बगिया कार्य आंगनवाड़ी में बिजोरीखुर्द</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>0</v>
+        <v>12383.6</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>46126</v>
+        <v>44790</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/WC1 — कूप र्नि‍माण कार्य झाडू/मोरचन्‍द कचरि‍या</t>
+          <t>1736008012/WC/22012035075075 — सामुदायिक खेत तालाब शांति धाम में कचरिया</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>134700</v>
+        <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>199731</v>
+        <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>39469</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WC/WC2 — कूप र्नि‍माण कार्य रघुनाथ/रति‍ कचरि‍या</t>
+          <t>1736008012/WC/22012035075076 — सामुदायिक खेत तालाब छापर नाला बिजोरी खुर्द कचरिया</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>134700</v>
+        <v>483613.3</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>153932.5</v>
+        <v>441831.62</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>39429</v>
+        <v>45205</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>39424</v>
+        <v>45510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WH/22012034455830 — स्टॉप डेम जीर्णोधार कार्य महाबली के खेत के पास बिजोरीखुर्द</t>
+          <t>1736008012/WC/22012035182772 — नाला विस्तारीकरण कार्य रघुवर खेत के पास बिजोरी खुर्द</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>44863</v>
+        <v>45396</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WH/22012034455839 — स्टॉप डेम जीर्णोधार कार्य रोशन के खेत के पास कचरिया</t>
+          <t>1736008012/WC/22012035182776 — नाला विस्तारीकरण कार्य खेल मैदान के पास बिजोरी खुर्द</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>44863</v>
+        <v>45396</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WH/22012034458741 — तालाब निर्माण कार्य शांतिधाम के पास कचरिया</t>
+          <t>1736008012/WC/22012035189772 — नाला विस्तारीकरण कार्य रघुवर खेत के पास बिजोरीखुर्द</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>0</v>
+        <v>322711.1</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>0</v>
+        <v>268985.55</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K419" s="3"/>
+        <v>45367</v>
+      </c>
+      <c r="K419" s="3" t="n">
+        <v>46200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WH/22012034459562 — स्टॉप डेम नवीनीकरण कार्य महाबली के खेत के पास बिजोरिखुर्द</t>
+          <t>1736008012/WC/22012035189784 — नाला विस्तारीकरण कार्य खेल मैदान के पास बिजोरीखुर्द</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>386651.74</v>
+        <v>472637.66</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>207013.98</v>
+        <v>347075.46</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>44608</v>
+        <v>45367</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>45510</v>
+        <v>45771</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WH/22012034459563 — स्टॉप डेम नवीनीकरण कार्य रोशन  के खेत के पास कचरिया</t>
+          <t>1736008012/WC/22012035286195 — RECHARGE PIT DUGWELL NIRMAN KARYA NIRMAL NEER KE PASS BIJORI KHURD KACHARIYA</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>330745.79</v>
+        <v>26586.21</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>114984.32</v>
+        <v>24575.07</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>44608</v>
+        <v>45777</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>45534</v>
+        <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WH/22012034459622 — चेकडेम नवीनीकरण कार्य चीता नाला कचरिया</t>
+          <t>1736008012/WC/22012035326589 — कन्टूर ट्रेंच निर्माण कार्य बंटी खेत के पास कचरिया</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>44585</v>
+        <v>46017</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1736008012/WH/22012034931592 — चेक डेम नवीनीकरण चीता नाला कचरिया</t>
+          <t>1736008012/WC/374 — KACHARIYA kapil dhara koop nirmaad karaya Sarasvat</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>355000</v>
+        <v>203000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>146845</v>
+        <v>194879.25</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>44702</v>
+        <v>40668</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>45510</v>
+        <v>42121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C424" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D424" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E424" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F424" s="1" t="inlineStr">
+        <is>
+          <t>1736008012/WC/9993621983 — निर्मल नीर उपयीजना कूप निर्माण कार्य (बिजीरीखुर्द)</t>
+        </is>
+      </c>
+      <c r="G424" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H424" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I424" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J424" s="3" t="n">
+        <v>40294</v>
+      </c>
+      <c r="K424" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C425" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D425" s="1" t="inlineStr">
+        <is>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E425" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F425" s="1" t="inlineStr">
+        <is>
+          <t>1736008012/WC/9993621997 — र्निमलनीर सरकारी कूप निर्माण बिजोरीखुर्द</t>
+        </is>
+      </c>
+      <c r="G425" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H425" s="2" t="n">
+        <v>283000</v>
+      </c>
+      <c r="I425" s="2" t="n">
+        <v>259716.21</v>
+      </c>
+      <c r="J425" s="3" t="n">
+        <v>40540</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>40789</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C426" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D426" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E426" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F426" s="1" t="inlineStr">
+        <is>
+          <t>1736008012/WC/VB/22012035330295 — Construction of contour trench karya anil khet ke pass kachariya</t>
+        </is>
+      </c>
+      <c r="G426" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H426" s="2" t="n">
+        <v>199508.48</v>
+      </c>
+      <c r="I426" s="2" t="n">
+        <v>1005</v>
+      </c>
+      <c r="J426" s="3" t="n">
+        <v>46237</v>
+      </c>
+      <c r="K426" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C427" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D427" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E427" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F427" s="1" t="inlineStr">
+        <is>
+          <t>1736008012/WC/VB/22012035330358 — Construction of contour trench karya bhvan khet ke pass bijori khurd</t>
+        </is>
+      </c>
+      <c r="G427" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H427" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I427" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J427" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K427" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C428" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D428" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E428" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F428" s="1" t="inlineStr">
+        <is>
+          <t>1736008012/WC/WC1 — कूप र्नि‍माण कार्य झाडू/मोरचन्‍द कचरि‍या</t>
+        </is>
+      </c>
+      <c r="G428" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H428" s="2" t="n">
+        <v>134700</v>
+      </c>
+      <c r="I428" s="2" t="n">
+        <v>199731</v>
+      </c>
+      <c r="J428" s="3" t="n">
+        <v>39469</v>
+      </c>
+      <c r="K428" s="3" t="n">
+        <v>39460</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C429" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D429" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E429" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F429" s="1" t="inlineStr">
+        <is>
+          <t>1736008012/WC/WC2 — कूप र्नि‍माण कार्य रघुनाथ/रति‍ कचरि‍या</t>
+        </is>
+      </c>
+      <c r="G429" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H429" s="2" t="n">
+        <v>134700</v>
+      </c>
+      <c r="I429" s="2" t="n">
+        <v>153932.5</v>
+      </c>
+      <c r="J429" s="3" t="n">
+        <v>39429</v>
+      </c>
+      <c r="K429" s="3" t="n">
+        <v>39424</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C430" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D430" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E430" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F430" s="1" t="inlineStr">
+        <is>
+          <t>1736008012/WH/22012034455830 — स्टॉप डेम जीर्णोधार कार्य महाबली के खेत के पास बिजोरीखुर्द</t>
+        </is>
+      </c>
+      <c r="G430" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H430" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I430" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J430" s="3" t="n">
+        <v>44863</v>
+      </c>
+      <c r="K430" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C431" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D431" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E431" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F431" s="1" t="inlineStr">
+        <is>
+          <t>1736008012/WH/22012034455839 — स्टॉप डेम जीर्णोधार कार्य रोशन के खेत के पास कचरिया</t>
+        </is>
+      </c>
+      <c r="G431" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H431" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I431" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J431" s="3" t="n">
+        <v>44863</v>
+      </c>
+      <c r="K431" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C432" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D432" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E432" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F432" s="1" t="inlineStr">
+        <is>
+          <t>1736008012/WH/22012034458741 — तालाब निर्माण कार्य शांतिधाम के पास कचरिया</t>
+        </is>
+      </c>
+      <c r="G432" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H432" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I432" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J432" s="3" t="n">
+        <v>44585</v>
+      </c>
+      <c r="K432" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C433" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D433" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E433" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F433" s="1" t="inlineStr">
+        <is>
+          <t>1736008012/WH/22012034459562 — स्टॉप डेम नवीनीकरण कार्य महाबली के खेत के पास बिजोरिखुर्द</t>
+        </is>
+      </c>
+      <c r="G433" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H433" s="2" t="n">
+        <v>386651.74</v>
+      </c>
+      <c r="I433" s="2" t="n">
+        <v>207013.98</v>
+      </c>
+      <c r="J433" s="3" t="n">
+        <v>44608</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>45510</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C434" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D434" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E434" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F434" s="1" t="inlineStr">
+        <is>
+          <t>1736008012/WH/22012034459563 — स्टॉप डेम नवीनीकरण कार्य रोशन  के खेत के पास कचरिया</t>
+        </is>
+      </c>
+      <c r="G434" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H434" s="2" t="n">
+        <v>330745.79</v>
+      </c>
+      <c r="I434" s="2" t="n">
+        <v>114984.32</v>
+      </c>
+      <c r="J434" s="3" t="n">
+        <v>44608</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>45534</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C435" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D435" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E435" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F435" s="1" t="inlineStr">
+        <is>
+          <t>1736008012/WH/22012034459622 — चेकडेम नवीनीकरण कार्य चीता नाला कचरिया</t>
+        </is>
+      </c>
+      <c r="G435" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H435" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I435" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J435" s="3" t="n">
+        <v>44585</v>
+      </c>
+      <c r="K435" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C436" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D436" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E436" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F436" s="1" t="inlineStr">
+        <is>
+          <t>1736008012/WH/22012034931592 — चेक डेम नवीनीकरण चीता नाला कचरिया</t>
+        </is>
+      </c>
+      <c r="G436" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H436" s="2" t="n">
+        <v>355000</v>
+      </c>
+      <c r="I436" s="2" t="n">
+        <v>146845</v>
+      </c>
+      <c r="J436" s="3" t="n">
+        <v>44702</v>
+      </c>
+      <c r="K436" s="3" t="n">
+        <v>45510</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
           <t>2017-2018</t>
         </is>
       </c>
-      <c r="C424" s="1" t="inlineStr">
+      <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D424" s="1" t="inlineStr">
+      <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E424" s="1" t="inlineStr">
+      <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F424" s="1" t="inlineStr">
+      <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1736/WC/22012034320843 — Kachariya Stop Dam Jirodhaar Karya (Cheeta Nala)</t>
         </is>
       </c>
-      <c r="G424" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H424" s="2" t="n">
+      <c r="G437" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H437" s="2" t="n">
         <v>295000</v>
       </c>
-      <c r="I424" s="2" t="n">
+      <c r="I437" s="2" t="n">
         <v>237844</v>
       </c>
-      <c r="J424" s="3" t="n">
+      <c r="J437" s="3" t="n">
         <v>42898</v>
       </c>
-      <c r="K424" s="3" t="n">
+      <c r="K437" s="3" t="n">
         <v>43769</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>