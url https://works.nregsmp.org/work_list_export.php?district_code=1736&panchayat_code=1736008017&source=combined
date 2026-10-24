--- v0 (2026-09-04)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K486"/>
+  <dimension ref="A1:K487"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 07:11:44</t>
+          <t>Exported on: 2026-10-24 04:49:17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHINDWARA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -757,73 +757,73 @@
       <c r="J21" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>45582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1736008017/DP/22012034624019 — बृक्षारोपण कार्य मोक्षधाम के पास नेर</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>133772.73</v>
+        <v>136544.73</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -5887,192 +5887,192 @@
       <c r="J127" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K127" s="3" t="n">
         <v>46090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1736008017/IF/22012035542157 — KAPIL DHARA KOOP NIRMAN KARYA - SURENDRA CHOURE / MEHTU CHOURE</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>319254.05</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1736008017/IF/22012035542180 — KAPIL DHARA KOOP NIRMAN KARYA - NEEMA / VINOD DOHLE</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>318893.09</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1736008017/IF/22012035547110 — कपिल धरा कूप निर्माण कार्य - नीमा डोहले / विनोद डोहले नेर</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>347294.39</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>268156.71</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1736008017/IF/22012035547297 — कपिल धारा कूप निर्माण कार्य - सुरेंद्र चौरे / मेह्तु चौरे</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>349987.57</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>116078.08</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45805</v>
@@ -10800,51 +10800,51 @@
       <c r="J228" s="3" t="n">
         <v>44762</v>
       </c>
       <c r="K228" s="3" t="n">
         <v>45415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1736008017/IF/IAY/3671362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106450300</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>44679</v>
@@ -10896,51 +10896,51 @@
       <c r="J230" s="3" t="n">
         <v>44951</v>
       </c>
       <c r="K230" s="3" t="n">
         <v>45194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1736008017/IF/IAY/3676398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106493155</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>44679</v>
@@ -11041,51 +11041,51 @@
       <c r="J233" s="3" t="n">
         <v>44902</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>45138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1736008017/IF/IAY/3692127 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106653726</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>13185</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>44902</v>
@@ -11333,51 +11333,51 @@
       <c r="J239" s="3" t="n">
         <v>45084</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>45415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1736008017/IF/IAY/4140833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114208470</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>44705</v>
@@ -11625,51 +11625,51 @@
       <c r="J245" s="3" t="n">
         <v>44839</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>45181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1736008017/IF/IAY/4304078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121686691</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>44741</v>
@@ -14014,9241 +14014,9288 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>46082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1736008017/IF/IAY/749836 — Construction of IAY House -IAY REG. NO. MP2532354</t>
+          <t>1736008017/IF/IAY/6392558 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123840563</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>16340</v>
+        <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1736008017/IF/IAY/750679 — Construction of IAY House -IAY REG. NO. MP2566416</t>
+          <t>1736008017/IF/IAY/749836 — Construction of IAY House -IAY REG. NO. MP2532354</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>28500</v>
+        <v>15865</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>0</v>
+        <v>16340</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>42813</v>
-[...1 lines deleted...]
-      <c r="K296" s="3"/>
+        <v>42872</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>43171</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1736008017/IF/IAY/751108 — Construction of IAY House -IAY REG. NO. MP2582870</t>
+          <t>1736008017/IF/IAY/750679 — Construction of IAY House -IAY REG. NO. MP2566416</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>16168</v>
+        <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>42813</v>
+      </c>
+      <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1736008017/IF/IAY/761424 — Construction of IAY House -IAY REG. NO. MP3027593</t>
+          <t>1736008017/IF/IAY/751108 — Construction of IAY House -IAY REG. NO. MP2582870</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>15136</v>
+        <v>16168</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>42956</v>
+        <v>42872</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>43103</v>
+        <v>43143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1736008017/IF/IAY/768381 — Construction of IAY House -IAY REG. NO. MP3354093</t>
+          <t>1736008017/IF/IAY/761424 — Construction of IAY House -IAY REG. NO. MP3027593</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>18050</v>
+        <v>15865</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>17944</v>
+        <v>15136</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>44335</v>
+        <v>42956</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>44869</v>
+        <v>43103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1736008017/IF/IAY/768481 — Construction of IAY House -IAY REG. NO. MP3358155</t>
+          <t>1736008017/IF/IAY/768381 — Construction of IAY House -IAY REG. NO. MP3354093</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>15865</v>
+        <v>18050</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>15308</v>
+        <v>17944</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>42872</v>
+        <v>44335</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>43178</v>
+        <v>44869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1736008017/IF/IAY/769029 — Construction of IAY House -IAY REG. NO. MP3386944</t>
+          <t>1736008017/IF/IAY/768481 — Construction of IAY House -IAY REG. NO. MP3358155</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>16406</v>
+        <v>15308</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>42872</v>
       </c>
       <c r="K301" s="3" t="n">
-        <v>43240</v>
+        <v>43178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1736008017/IF/IAY/769891 — Construction of IAY House -IAY REG. NO. MP3428595</t>
+          <t>1736008017/IF/IAY/769029 — Construction of IAY House -IAY REG. NO. MP3386944</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>16340</v>
+        <v>16406</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>42872</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>43038</v>
+        <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1736008017/IF/IAY/879317 — Construction of IAY House -IAY REG. NO. MP1853746</t>
+          <t>1736008017/IF/IAY/769891 — Construction of IAY House -IAY REG. NO. MP3428595</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
+        <v>15865</v>
+      </c>
+      <c r="I303" s="2" t="n">
         <v>16340</v>
-      </c>
-[...1 lines deleted...]
-        <v>15824</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>42872</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>43103</v>
+        <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1736008017/IF/IAY/900084 — Construction of IAY House -IAY REG. NO. MP2138230</t>
+          <t>1736008017/IF/IAY/879317 — Construction of IAY House -IAY REG. NO. MP1853746</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>15480</v>
+        <v>15824</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>42872</v>
       </c>
       <c r="K304" s="3" t="n">
-        <v>43092</v>
+        <v>43103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1736008017/IF/IAY/947920 — Construction of IAY House -IAY REG. NO. MP2992641</t>
+          <t>1736008017/IF/IAY/900084 — Construction of IAY House -IAY REG. NO. MP2138230</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>18050</v>
+        <v>16340</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>18050</v>
+        <v>15480</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>44335</v>
+        <v>42872</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>44518</v>
+        <v>43092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1736008017/IF/IAY/954500 — Construction of IAY House -IAY REG. NO. MP3160155</t>
+          <t>1736008017/IF/IAY/947920 — Construction of IAY House -IAY REG. NO. MP2992641</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>16340</v>
+        <v>18050</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>15480</v>
+        <v>18050</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>42872</v>
+        <v>44335</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>43128</v>
+        <v>44518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1736008017/IF/IAY/954997 — Construction of IAY House -IAY REG. NO. MP3172631</t>
+          <t>1736008017/IF/IAY/954500 — Construction of IAY House -IAY REG. NO. MP3160155</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>16340</v>
+        <v>15480</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>43012</v>
+        <v>42872</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>43103</v>
+        <v>43128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1736008017/IF/IAY/966149 — Construction of IAY House -IAY REG. NO. MP3450144</t>
+          <t>1736008017/IF/IAY/954997 — Construction of IAY House -IAY REG. NO. MP3172631</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>42872</v>
+        <v>43012</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>43045</v>
+        <v>43103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/1055 — नेर भूमीशि‍ल्‍प कार्य रामेश्‍वर/घूडो</t>
+          <t>1736008017/IF/IAY/966149 — Construction of IAY House -IAY REG. NO. MP3450144</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>53000</v>
+        <v>16340</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>51861</v>
+        <v>16340</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>41073</v>
+        <v>42872</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>42205</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/127 — नेर मेढ बंधान कार्य झुकिया/मत्‍था</t>
+          <t>1736008017/LD/1055 — नेर भूमीशि‍ल्‍प कार्य रामेश्‍वर/घूडो</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>20000</v>
+        <v>53000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>0</v>
+        <v>51861</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>39866</v>
-[...1 lines deleted...]
-      <c r="K310" s="3"/>
+        <v>41073</v>
+      </c>
+      <c r="K310" s="3" t="n">
+        <v>42205</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/128 — नेर मेढ बंधान कार्य जयपाल/ सीताराम</t>
+          <t>1736008017/LD/127 — नेर मेढ बंधान कार्य झुकिया/मत्‍था</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>510</v>
+        <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>39884</v>
-[...3 lines deleted...]
-      </c>
+        <v>39866</v>
+      </c>
+      <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/211 — नेर मेढ बंधान कार्य गनपत/सोफी</t>
+          <t>1736008017/LD/128 — नेर मेढ बंधान कार्य जयपाल/ सीताराम</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>17850</v>
+        <v>510</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>39972</v>
+        <v>39884</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>39473</v>
+        <v>39552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/212 — नेर मेढ बंधान कार्य वि‍सेक/जबरसि‍ग‍</t>
+          <t>1736008017/LD/211 — नेर मेढ बंधान कार्य गनपत/सोफी</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>0</v>
+        <v>17850</v>
       </c>
       <c r="J313" s="3" t="n">
+        <v>39972</v>
+      </c>
+      <c r="K313" s="3" t="n">
         <v>39473</v>
       </c>
-      <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/213 — नेर मेढ बंधान कार्य रमेश/नारायण</t>
+          <t>1736008017/LD/212 — नेर मेढ बंधान कार्य वि‍सेक/जबरसि‍ग‍</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>13515</v>
+        <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>39959</v>
-[...1 lines deleted...]
-      <c r="K314" s="3" t="n">
         <v>39473</v>
       </c>
+      <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/214 — नेर मेढ बंधान कार्य लेखराम/खुमान</t>
+          <t>1736008017/LD/213 — नेर मेढ बंधान कार्य रमेश/नारायण</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>19380</v>
+        <v>13515</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>39972</v>
+        <v>39959</v>
       </c>
       <c r="K315" s="3" t="n">
         <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/215 — नेर मेढ बंधान कार्य लेखराम/अटल</t>
+          <t>1736008017/LD/214 — नेर मेढ बंधान कार्य लेखराम/खुमान</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>19134</v>
+        <v>19380</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>39944</v>
+        <v>39972</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034231643 — Ner Khel Maidaan Nirman Middle School Ke Pass</t>
+          <t>1736008017/LD/215 — नेर मेढ बंधान कार्य लेखराम/अटल</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>996000</v>
+        <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>923869.8</v>
+        <v>19134</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>42312</v>
+        <v>39944</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>42936</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034258132 — khel maidan panchyat ke pas</t>
+          <t>1736008017/LD/22012034231643 — Ner Khel Maidaan Nirman Middle School Ke Pass</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>0</v>
+        <v>996000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>0</v>
+        <v>923869.8</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K318" s="3"/>
+        <v>42312</v>
+      </c>
+      <c r="K318" s="3" t="n">
+        <v>42936</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034277206 — Ner Moshadhaam Nirman Talab Ke Pass</t>
+          <t>1736008017/LD/22012034258132 — khel maidan panchyat ke pas</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>917000</v>
+        <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>584550.9</v>
+        <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>42550</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034298707 — Ner Moksha Dhaam Nirman Karya Talab Ke Paas</t>
+          <t>1736008017/LD/22012034277206 — Ner Moshadhaam Nirman Talab Ke Pass</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>245000</v>
+        <v>917000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>242533</v>
+        <v>584550.9</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>42826</v>
+        <v>42550</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>42961</v>
+        <v>42979</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034298908 — Ner Khel Maidan Nirman Karya Panchyat Bhavan Ke Pass</t>
+          <t>1736008017/LD/22012034298707 — Ner Moksha Dhaam Nirman Karya Talab Ke Paas</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>180000</v>
+        <v>245000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>0</v>
+        <v>242533</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K321" s="3"/>
+        <v>42826</v>
+      </c>
+      <c r="K321" s="3" t="n">
+        <v>42961</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034539923 — भूमि  समतलीकरण  कार्य - आंगनवाड़ी केंद्र क्रं 2 के पास नेर</t>
+          <t>1736008017/LD/22012034298908 — Ner Khel Maidan Nirman Karya Panchyat Bhavan Ke Pass</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>378751.8</v>
+        <v>180000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>367636.99</v>
+        <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>44636</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034572869 — खेल मैदान समतलीकरण - पंचायत भवन के पास नेर</t>
+          <t>1736008017/LD/22012034539923 — भूमि  समतलीकरण  कार्य - आंगनवाड़ी केंद्र क्रं 2 के पास नेर</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>0</v>
+        <v>378751.8</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>0</v>
+        <v>367636.99</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K323" s="3"/>
+        <v>44636</v>
+      </c>
+      <c r="K323" s="3" t="n">
+        <v>45686</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034572871 — खेल मैदान समतलीकरण - आंगनवाड़ी केंद्र क्र. 2 के पास नेर</t>
+          <t>1736008017/LD/22012034572869 — खेल मैदान समतलीकरण - पंचायत भवन के पास नेर</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034574378 — भूमि समतलीकरण - पंचायत भवन के पास</t>
+          <t>1736008017/LD/22012034572871 — खेल मैदान समतलीकरण - आंगनवाड़ी केंद्र क्र. 2 के पास नेर</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034574380 — भूमि समतलीकरण -आंगनवाड़ी केंद्र क्रमांक २  के पास</t>
+          <t>1736008017/LD/22012034574378 — भूमि समतलीकरण - पंचायत भवन के पास</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034579750 — भूमि समतलीकरण कार्य - शमशान घाट नेर</t>
+          <t>1736008017/LD/22012034574380 — भूमि समतलीकरण -आंगनवाड़ी केंद्र क्रमांक २  के पास</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>44665</v>
+        <v>44423</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034586011 — पुलिया निर्माण कार्य - मरघट पहुँच मार्ग नेर</t>
+          <t>1736008017/LD/22012034579750 — भूमि समतलीकरण कार्य - शमशान घाट नेर</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>44921</v>
+        <v>44665</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034586012 — पुलिया निर्माण कार्य - मरघट पहुँच मार्ग नेर</t>
+          <t>1736008017/LD/22012034586011 — पुलिया निर्माण कार्य - मरघट पहुँच मार्ग नेर</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>44921</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034586013 — पुलिया निर्माण कार्य - सुरेंद्र चौरे के खेत के पास नेर</t>
+          <t>1736008017/LD/22012034586012 — पुलिया निर्माण कार्य - मरघट पहुँच मार्ग नेर</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>44921</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034596519 — सी पी टी बोल्डर बँधान  - नई आवादी  तलाव के पास नेर</t>
+          <t>1736008017/LD/22012034586013 — पुलिया निर्माण कार्य - सुरेंद्र चौरे के खेत के पास नेर</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>45030</v>
+        <v>44921</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034940498 — BOLDER BANDHAN KARYA MOKSHDHAM PAR NER</t>
+          <t>1736008017/LD/22012034596519 — सी पी टी बोल्डर बँधान  - नई आवादी  तलाव के पास नेर</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>45453</v>
+        <v>45030</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034941487 — पुलिया  निर्माण कार्य - सुरेंद्र चौरे  खेत के पास</t>
+          <t>1736008017/LD/22012034940498 — BOLDER BANDHAN KARYA MOKSHDHAM PAR NER</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>45448</v>
+        <v>45453</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034942793 — सी पी टी  बंधान कार्य  - मोक्षधाम के पास नेर</t>
+          <t>1736008017/LD/22012034941487 — पुलिया  निर्माण कार्य - सुरेंद्र चौरे  खेत के पास</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>45453</v>
+        <v>45448</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034942795 — वृक्षारोपण कार्य  - मोक्षधाम के पास नेर</t>
+          <t>1736008017/LD/22012034942793 — सी पी टी  बंधान कार्य  - मोक्षधाम के पास नेर</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/22012034944189 — सी पी टी निर्माण कार्य - मोक्षधाम के पास</t>
+          <t>1736008017/LD/22012034942795 — वृक्षारोपण कार्य  - मोक्षधाम के पास नेर</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>191454.31</v>
+        <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>166256.39</v>
+        <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>45566</v>
-[...3 lines deleted...]
-      </c>
+        <v>45453</v>
+      </c>
+      <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/3799409216 — नैर शमसानघाट में टीन शेड निर्माण</t>
+          <t>1736008017/LD/22012034944189 — सी पी टी निर्माण कार्य - मोक्षधाम के पास</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>107000</v>
+        <v>191454.31</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>0</v>
+        <v>166256.39</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>41553</v>
-[...1 lines deleted...]
-      <c r="K337" s="3"/>
+        <v>45566</v>
+      </c>
+      <c r="K337" s="3" t="n">
+        <v>46090</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/3799409219 — नैर खैल मैदान निर्माण कार्य हाईस्‍कूल के पास</t>
+          <t>1736008017/LD/3799409216 — नैर शमसानघाट में टीन शेड निर्माण</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>500000</v>
+        <v>107000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>41552</v>
+        <v>41553</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/60 — व़क्षारोपण एवं फेंसिंग मोक्षधाम नेर</t>
+          <t>1736008017/LD/3799409219 — नैर खैल मैदान निर्माण कार्य हाईस्‍कूल के पास</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>376400</v>
+        <v>500000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>12534</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>40015</v>
-[...3 lines deleted...]
-      </c>
+        <v>41552</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1736008017/LD/652 — NER  Grameen Kridangan school ke paas (khel maidaa</t>
+          <t>1736008017/LD/60 — व़क्षारोपण एवं फेंसिंग मोक्षधाम नेर</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>495000</v>
+        <v>376400</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>531876</v>
+        <v>12534</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>40802</v>
+        <v>40015</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>41345</v>
+        <v>42205</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1736008017/PG/22012034306278 — खेल मैदान निर्माण पंचायत भवन के पास नेर</t>
+          <t>1736008017/LD/652 — NER  Grameen Kridangan school ke paas (khel maidaa</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>186600</v>
+        <v>495000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>0</v>
+        <v>531876</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>42855</v>
-[...1 lines deleted...]
-      <c r="K341" s="3"/>
+        <v>40802</v>
+      </c>
+      <c r="K341" s="3" t="n">
+        <v>41345</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/139 — पुलिया निर्माण नेर से जमुनिया पहुचमार्ग पर</t>
+          <t>1736008017/PG/22012034306278 — खेल मैदान निर्माण पंचायत भवन के पास नेर</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>498200</v>
+        <v>186600</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>483031</v>
+        <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>39413</v>
-[...3 lines deleted...]
-      </c>
+        <v>42855</v>
+      </c>
+      <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/140 — जीएसबी नेर से चन्हिया पहुचमार्ग</t>
+          <t>1736008017/RC/139 — पुलिया निर्माण नेर से जमुनिया पहुचमार्ग पर</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>488000</v>
+        <v>498200</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>1050485.45</v>
+        <v>483031</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>39666</v>
+        <v>39413</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>40936</v>
+        <v>42267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034173136 — नेर जीएसबी सुरेन्‍द्र के खेत से मेघराज के खेत तक</t>
+          <t>1736008017/RC/140 — जीएसबी नेर से चन्हिया पहुचमार्ग</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>499000</v>
+        <v>488000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>456760</v>
+        <v>1050485.45</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>41458</v>
+        <v>39666</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>42163</v>
+        <v>40936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034180388 — नेर सीसीरोड घूडो के घर से दौलत के घर तक</t>
+          <t>1736008017/RC/22012034173136 — नेर जीएसबी सुरेन्‍द्र के खेत से मेघराज के खेत तक</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>62000</v>
+        <v>499000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>61668</v>
+        <v>456760</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>41542</v>
+        <v>41458</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>41588</v>
+        <v>42163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034180390 — नेर सीसीरोड दौलत के घर से मुनिया बाई के घर तक</t>
+          <t>1736008017/RC/22012034180388 — नेर सीसीरोड घूडो के घर से दौलत के घर तक</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>62000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>60988</v>
+        <v>61668</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>41570</v>
+        <v>41542</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>41624</v>
+        <v>41588</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034188791 — नैर जीएसबी नैर से छोटा महादेव पहुंच मार्ग</t>
+          <t>1736008017/RC/22012034180390 — नेर सीसीरोड दौलत के घर से मुनिया बाई के घर तक</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>499000</v>
+        <v>62000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>0</v>
+        <v>60988</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>41504</v>
-[...1 lines deleted...]
-      <c r="K347" s="3"/>
+        <v>41570</v>
+      </c>
+      <c r="K347" s="3" t="n">
+        <v>41624</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034188793 — नैर जीएसबी नैर से छोटा महादेव पहुंच मार्ग भाग-2</t>
+          <t>1736008017/RC/22012034188791 — नैर जीएसबी नैर से छोटा महादेव पहुंच मार्ग</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>498000</v>
+        <v>499000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>41504</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034188825 — GSB Meharban ke Khet Se Puliya Tak</t>
+          <t>1736008017/RC/22012034188793 — नैर जीएसबी नैर से छोटा महादेव पहुंच मार्ग भाग-2</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>500000</v>
+        <v>498000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>430194</v>
+        <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>41552</v>
-[...3 lines deleted...]
-      </c>
+        <v>41504</v>
+      </c>
+      <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034202495 — नेर जीएसबी रोड तालाब से बहादुर रघुवंशी के खेत तक</t>
+          <t>1736008017/RC/22012034188825 — GSB Meharban ke Khet Se Puliya Tak</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>499000</v>
+        <v>500000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>0</v>
+        <v>430194</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K350" s="3"/>
+        <v>41552</v>
+      </c>
+      <c r="K350" s="3" t="n">
+        <v>42163</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034202497 — नेर जीएसबी रोड रविसिंह के खेत से मेहरबान पटेल के ख</t>
+          <t>1736008017/RC/22012034202495 — नेर जीएसबी रोड तालाब से बहादुर रघुवंशी के खेत तक</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>1488000</v>
+        <v>499000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>467643.87</v>
+        <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>41675</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034227200 — नेर सीसीरोड जगदीश के घर से प्रेम धुर्वे के घर तक(अ</t>
+          <t>1736008017/RC/22012034202497 — नेर जीएसबी रोड रविसिंह के खेत से मेहरबान पटेल के ख</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>115000</v>
+        <v>1488000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>102065</v>
+        <v>467643.87</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>41871</v>
+        <v>41675</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>41917</v>
+        <v>42519</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034301814 — khet sadak youjna</t>
+          <t>1736008017/RC/22012034227200 — नेर सीसीरोड जगदीश के घर से प्रेम धुर्वे के घर तक(अ</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>0</v>
+        <v>115000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>0</v>
+        <v>102065</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K353" s="3"/>
+        <v>41871</v>
+      </c>
+      <c r="K353" s="3" t="n">
+        <v>41917</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034301815 — khet sadak youjna - II</t>
+          <t>1736008017/RC/22012034301814 — khet sadak youjna</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>42279</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034344443 — Khet Sadak Marghat Se Bhaduur Sing Ke Khet Tak (NER)</t>
+          <t>1736008017/RC/22012034301815 — khet sadak youjna - II</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>1273000</v>
+        <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>136496.63</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>42935</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034369815 — सुदूर सड़क कार्य - स्कूल से दूबघटा घाट</t>
+          <t>1736008017/RC/22012034344443 — Khet Sadak Marghat Se Bhaduur Sing Ke Khet Tak (NER)</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>0</v>
+        <v>1273000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>0</v>
+        <v>136496.63</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K356" s="3"/>
+        <v>42935</v>
+      </c>
+      <c r="K356" s="3" t="n">
+        <v>43697</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034371180 — सुदूर सड़क कार्य - नवलसिंह के घर से दुबघटा नदी तक</t>
+          <t>1736008017/RC/22012034369815 — सुदूर सड़क कार्य - स्कूल से दूबघटा घाट</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>43041</v>
+        <v>43010</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034443258 — खेत सड़क निर्माण कार्य -</t>
+          <t>1736008017/RC/22012034371180 — सुदूर सड़क कार्य - नवलसिंह के घर से दुबघटा नदी तक</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>43375</v>
+        <v>43041</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034443267 — खेत सड़क निर्माण कार्य</t>
+          <t>1736008017/RC/22012034443258 — खेत सड़क निर्माण कार्य -</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034444162 — खेत सड़क कार्य -वीरेंद्रसिंग के घर से जीवनसिंग के खेत तक</t>
+          <t>1736008017/RC/22012034443267 — खेत सड़क निर्माण कार्य</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034444163 — खेत सड़क कार्य - बनगांव रोड से रघुवीर के खेत तक</t>
+          <t>1736008017/RC/22012034444162 — खेत सड़क कार्य -वीरेंद्रसिंग के घर से जीवनसिंग के खेत तक</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034444164 — खेत सड़क कार्य - अलकेश के घर से शीला के घर तक</t>
+          <t>1736008017/RC/22012034444163 — खेत सड़क कार्य - बनगांव रोड से रघुवीर के खेत तक</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034445457 — सी सी रोड सेह नाली निर्माण कार्य - भारत के घर से कुबेर के घर तक</t>
+          <t>1736008017/RC/22012034444164 — खेत सड़क कार्य - अलकेश के घर से शीला के घर तक</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>11280</v>
+        <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>12558</v>
+        <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>43530</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034445458 — सी सी रोड सेह नाली निर्माण कार्य - उत्तम के घर से गनाराम के घर तक</t>
+          <t>1736008017/RC/22012034445457 — सी सी रोड सेह नाली निर्माण कार्य - भारत के घर से कुबेर के घर तक</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>45900</v>
+        <v>11280</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>45924</v>
+        <v>12558</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>43530</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>43860</v>
+        <v>43579</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034448364 — नाली निर्माण कार्य -रंजीत के  घर से घनराज के घर तक</t>
+          <t>1736008017/RC/22012034445458 — सी सी रोड सेह नाली निर्माण कार्य - उत्तम के घर से गनाराम के घर तक</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>6400</v>
+        <v>45900</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>174</v>
+        <v>45924</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>43530</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>45267</v>
+        <v>43860</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034448366 — सी सी रोड सह नाली निर्माण कार्य -रंजीत के  घर से भरतसिंग के घर तक</t>
+          <t>1736008017/RC/22012034448364 — नाली निर्माण कार्य -रंजीत के  घर से घनराज के घर तक</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>25500</v>
+        <v>6400</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>25424</v>
+        <v>174</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>43530</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>44057</v>
+        <v>45267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034448367 — सी सी रोड सह नाली निर्माण कार्य -रामसिंग के  घर से रामजी के घर तक</t>
+          <t>1736008017/RC/22012034448366 — सी सी रोड सह नाली निर्माण कार्य -रंजीत के  घर से भरतसिंग के घर तक</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>19800</v>
+        <v>25500</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>19524</v>
+        <v>25424</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>43530</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>43962</v>
+        <v>44057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034448369 — सी सी रोड सह नाली निर्माण कार्य -लेखराम के  घर से सतीश के घर तक</t>
+          <t>1736008017/RC/22012034448367 — सी सी रोड सह नाली निर्माण कार्य -रामसिंग के  घर से रामजी के घर तक</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>42400</v>
+        <v>19800</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>28674</v>
+        <v>19524</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>43530</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>43860</v>
+        <v>43962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034503397 — नाली निर्माण कार्य - जीवनसिंग के घर से नंदकिशोर के घर तक नेर</t>
+          <t>1736008017/RC/22012034448369 — सी सी रोड सह नाली निर्माण कार्य -लेखराम के  घर से सतीश के घर तक</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>5400</v>
+        <v>42400</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>0</v>
+        <v>28674</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K369" s="3"/>
+        <v>43530</v>
+      </c>
+      <c r="K369" s="3" t="n">
+        <v>43860</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034504187 — नाली सह  पुलिया निर्माण कार्य - बैजनाथ के घर से जगदीश के घर तक</t>
+          <t>1736008017/RC/22012034503397 — नाली निर्माण कार्य - जीवनसिंग के घर से नंदकिशोर के घर तक नेर</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>38400</v>
+        <v>5400</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>38305</v>
+        <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>43796</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034504189 — पुलिया निर्माण कार्य - आंगनवाड़ी केंद्र 02 के पास  नेर</t>
+          <t>1736008017/RC/22012034504187 — नाली सह  पुलिया निर्माण कार्य - बैजनाथ के घर से जगदीश के घर तक</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>29400</v>
+        <v>38400</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>29310</v>
+        <v>38305</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>43796</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>44202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034515112 — नाली निर्माण कार्य - जीवनसिंग के घर से नंदकिशोर के घर तक नेर</t>
+          <t>1736008017/RC/22012034504189 — पुलिया निर्माण कार्य - आंगनवाड़ी केंद्र 02 के पास  नेर</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>23400</v>
+        <v>29400</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>0</v>
+        <v>29310</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K372" s="3"/>
+        <v>43796</v>
+      </c>
+      <c r="K372" s="3" t="n">
+        <v>44202</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034515690 — सी सी रोड निर्माण कार्य गोठल के घर से मनऊ के घर तक , नेर</t>
+          <t>1736008017/RC/22012034515112 — नाली निर्माण कार्य - जीवनसिंग के घर से नंदकिशोर के घर तक नेर</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>18000</v>
+        <v>23400</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>17900</v>
+        <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>43866</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034515692 — फर्शीकरण एवं नाली निर्माण कार्य सामुदायिक भवन के सामने नेर</t>
+          <t>1736008017/RC/22012034515690 — सी सी रोड निर्माण कार्य गोठल के घर से मनऊ के घर तक , नेर</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>17700</v>
+        <v>18000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>17655</v>
+        <v>17900</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>43873</v>
+        <v>43866</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>43997</v>
+        <v>44104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034557114 — सी सी रोड सह नाली निर्माण कार्य - मोक्षधाम गेट से मोक्षधाम शेड तक</t>
+          <t>1736008017/RC/22012034515692 — फर्शीकरण एवं नाली निर्माण कार्य सामुदायिक भवन के सामने नेर</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>65000</v>
+        <v>17700</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>51360</v>
+        <v>17655</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>44223</v>
+        <v>43873</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>44569</v>
+        <v>43997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034559004 — सी सी सड़क निर्माण कार्य - शमशान घाट शेड के पास नेर</t>
+          <t>1736008017/RC/22012034557114 — सी सी रोड सह नाली निर्माण कार्य - मोक्षधाम गेट से मोक्षधाम शेड तक</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>39000</v>
+        <v>65000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>18670</v>
+        <v>51360</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>44244</v>
+        <v>44223</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>44573</v>
+        <v>44569</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034588029 — सी सी रोड निर्माण कार्य - दीपक के घर से विनोद के घर तक</t>
+          <t>1736008017/RC/22012034559004 — सी सी सड़क निर्माण कार्य - शमशान घाट शेड के पास नेर</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>30000</v>
+        <v>39000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>25620</v>
+        <v>18670</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>44489</v>
+        <v>44244</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>44569</v>
+        <v>44573</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034594207 — आर सी सी नाली निर्माण कार्य - मेहरवान के घर के पीछे से पुलिया तक</t>
+          <t>1736008017/RC/22012034588029 — सी सी रोड निर्माण कार्य - दीपक के घर से विनोद के घर तक</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>31500</v>
+        <v>30000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>31230</v>
+        <v>25620</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>44524</v>
+        <v>44489</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>44568</v>
+        <v>44569</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034598445 — सी सी रोड निर्माण कार्य - मुन्ना के घर से महत्वती के घर तक</t>
+          <t>1736008017/RC/22012034594207 — आर सी सी नाली निर्माण कार्य - मेहरवान के घर के पीछे से पुलिया तक</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>18500</v>
+        <v>31500</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>18360</v>
+        <v>31230</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>44552</v>
+        <v>44524</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>44569</v>
+        <v>44568</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034663098 — पुलिया निर्माण कार्य - सुरेंद्र चौरे के खेत के पास</t>
+          <t>1736008017/RC/22012034598445 — सी सी रोड निर्माण कार्य - मुन्ना के घर से महत्वती के घर तक</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>0</v>
+        <v>18500</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>0</v>
+        <v>18360</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K380" s="3"/>
+        <v>44552</v>
+      </c>
+      <c r="K380" s="3" t="n">
+        <v>44569</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034682829 — पुलिया निर्माण कार्य - मगरकसा रोड</t>
+          <t>1736008017/RC/22012034663098 — पुलिया निर्माण कार्य - सुरेंद्र चौरे के खेत के पास</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>45316</v>
+        <v>45201</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034682831 — पुलिया निर्माण कार्य - यशवंत रघुवंशी के खेत के पास</t>
+          <t>1736008017/RC/22012034682829 — पुलिया निर्माण कार्य - मगरकसा रोड</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034684215 — NALI NIRMAN KARYA SEH PIPE - NAYI ABADI DURGESH YADAV KE GHAR SE NIRMAL NEER TAK</t>
+          <t>1736008017/RC/22012034682831 — पुलिया निर्माण कार्य - यशवंत रघुवंशी के खेत के पास</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>27900</v>
+        <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>27624</v>
+        <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>45649</v>
-[...3 lines deleted...]
-      </c>
+        <v>45316</v>
+      </c>
+      <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034684230 — NALI NIRMAN KARYA - JAYPAL RAGHUWANSHI KE GHAR SE SARLA KE GHAR TAK</t>
+          <t>1736008017/RC/22012034684215 — NALI NIRMAN KARYA SEH PIPE - NAYI ABADI DURGESH YADAV KE GHAR SE NIRMAL NEER TAK</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>12700</v>
+        <v>27900</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>12700</v>
+        <v>27624</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>45399</v>
+        <v>45649</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>45430</v>
+        <v>45686</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034833496 — CC ROAD NIRMAN KARYA - MOHAN YADAV KE GHAR SE RAMESH SALLAM KE GHAR TAK NER</t>
+          <t>1736008017/RC/22012034684230 — NALI NIRMAN KARYA - JAYPAL RAGHUWANSHI KE GHAR SE SARLA KE GHAR TAK</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>12000</v>
+        <v>12700</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>0</v>
+        <v>12700</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>45569</v>
-[...1 lines deleted...]
-      <c r="K385" s="3"/>
+        <v>45399</v>
+      </c>
+      <c r="K385" s="3" t="n">
+        <v>45430</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/22012034846863 — TEST USER CC ROAD BAZAR CHOUK SE ANGANWADI KENDRA TAK</t>
+          <t>1736008017/RC/22012034833496 — CC ROAD NIRMAN KARYA - MOHAN YADAV KE GHAR SE RAMESH SALLAM KE GHAR TAK NER</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>12500</v>
+        <v>12000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>45761</v>
+        <v>45569</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/253 — नैर जी एस बी नैर से चन्‍हियाकला पहुंच मार्ग</t>
+          <t>1736008017/RC/22012034846863 — TEST USER CC ROAD BAZAR CHOUK SE ANGANWADI KENDRA TAK</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>492000</v>
+        <v>12500</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>314617</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>40162</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/323 — नेर जी एस बी हरीराम के खेत से बोहना नाला तक</t>
+          <t>1736008017/RC/253 — नैर जी एस बी नैर से चन्‍हियाकला पहुंच मार्ग</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>491000</v>
+        <v>492000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>544881.76</v>
+        <v>314617</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>40343</v>
+        <v>40162</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>40945</v>
+        <v>40340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/461 — नेर सीसीरोड रामजी से राजेन्‍द्र घर (कन्‍वरजेन्‍स)</t>
+          <t>1736008017/RC/323 — नेर जी एस बी हरीराम के खेत से बोहना नाला तक</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>144000</v>
+        <v>491000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>79036</v>
+        <v>544881.76</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>41108</v>
+        <v>40343</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>41533</v>
+        <v>40945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RC/R1 — नेर से मरघटी तक पहुुच मार्ग</t>
+          <t>1736008017/RC/461 — नेर सीसीरोड रामजी से राजेन्‍द्र घर (कन्‍वरजेन्‍स)</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>488000</v>
+        <v>144000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>546195</v>
+        <v>79036</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>39259</v>
+        <v>41108</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>39218</v>
+        <v>41533</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034284437 — स्वच्छ भारत मिशन नान्हो /माखन</t>
+          <t>1736008017/RC/R1 — नेर से मरघटी तक पहुुच मार्ग</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>2000</v>
+        <v>488000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>1272</v>
+        <v>546195</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>42270</v>
+        <v>39259</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>42587</v>
+        <v>39218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034284449 — स्वच्छ भारत मिशंन मनीराम /बलकु</t>
+          <t>1736008017/RS/22012034284437 — स्वच्छ भारत मिशन नान्हो /माखन</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>0</v>
+        <v>1272</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>42129</v>
-[...1 lines deleted...]
-      <c r="K392" s="3"/>
+        <v>42270</v>
+      </c>
+      <c r="K392" s="3" t="n">
+        <v>42587</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034479507 — सी सी नाली निर्माण कार्य दिनेश के घर से पतिराम के घर तक नेर</t>
+          <t>1736008017/RS/22012034284449 — स्वच्छ भारत मिशंन मनीराम /बलकु</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>9000</v>
+        <v>2000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>10350</v>
+        <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>43866</v>
-[...3 lines deleted...]
-      </c>
+        <v>42129</v>
+      </c>
+      <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034479508 — सी सी नाली निर्माण कार्य जीवनसिंह के घर से नंदकिशोर के घर तक नेर</t>
+          <t>1736008017/RS/22012034479507 — सी सी नाली निर्माण कार्य दिनेश के घर से पतिराम के घर तक नेर</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>23400</v>
+        <v>9000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>23140</v>
+        <v>10350</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>43866</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>44057</v>
+        <v>44229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668419 — शिवमंदिर के पीछे - नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034479508 — सी सी नाली निर्माण कार्य जीवनसिंह के घर से नंदकिशोर के घर तक नेर</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>20231.44</v>
+        <v>23400</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>15551.5</v>
+        <v>23140</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>44902</v>
+        <v>43866</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>45678</v>
+        <v>44057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668438 — आंगनवाड़ी केंद्र क्रमांक २ के पास  - नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668419 — शिवमंदिर के पीछे - नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>20231.44</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>3384</v>
+        <v>15551.5</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>44902</v>
       </c>
-      <c r="K396" s="3"/>
+      <c r="K396" s="3" t="n">
+        <v>45678</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668441 — हाई स्कूल  के पास  - नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668438 — आंगनवाड़ी केंद्र क्रमांक २ के पास  - नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>20234</v>
+        <v>20231.44</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>14819.5</v>
+        <v>3384</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>45157</v>
-[...3 lines deleted...]
-      </c>
+        <v>44902</v>
+      </c>
+      <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668445 — हाई सेकेंडरी स्कूल  के पास  - नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668441 — हाई स्कूल  के पास  - नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>20234</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>2892</v>
+        <v>14819.5</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>44930</v>
-[...1 lines deleted...]
-      <c r="K398" s="3"/>
+        <v>45157</v>
+      </c>
+      <c r="K398" s="3" t="n">
+        <v>45678</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668446 — प्राथमिक शाला  के पास  - नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668445 — हाई सेकेंडरी स्कूल  के पास  - नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>20234</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>2892</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>44930</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668449 — शिक्षा गांरंटी स्कूल  के पास  - नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668446 — प्राथमिक शाला  के पास  - नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>20234</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>2892</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>44788</v>
+        <v>44930</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668451 — आंगनवाड़ी केंद्र क्रमांक १   के पास  - नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668449 — शिक्षा गांरंटी स्कूल  के पास  - नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>20234</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>15047.5</v>
+        <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>44916</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668454 — अमित रघुवंशी के घर के पास  - नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668451 — आंगनवाड़ी केंद्र क्रमांक १   के पास  - नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>20115.85</v>
+        <v>20234</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>3276</v>
+        <v>15047.5</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>44916</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>45678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668456 — दीनदयाल पार्क में   - नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668454 — अमित रघुवंशी के घर के पास  - नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>20234</v>
+        <v>20115.85</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>14819.5</v>
+        <v>3276</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>45157</v>
+        <v>44916</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>45678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668459 — चौरे मोहल्ला में   - नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668456 — दीनदयाल पार्क में   - नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>20234</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>0</v>
+        <v>14819.5</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K404" s="3"/>
+        <v>45157</v>
+      </c>
+      <c r="K404" s="3" t="n">
+        <v>45678</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668461 — हरिसिंह रघुवंशी के घर के पास   -  नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668459 — चौरे मोहल्ला में   - नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>20234</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668462 — मुन्ना यादव  के घर के पास   -  नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668461 — हरिसिंह रघुवंशी के घर के पास   -  नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>0</v>
+        <v>20234</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668463 — नीलेश रघुवंशी  के घर के पास   -  नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668462 — मुन्ना यादव  के घर के पास   -  नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668464 — नीलेश रघुवंशी  के घर के पास   -  नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668463 — नीलेश रघुवंशी  के घर के पास   -  नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668465 — निर्मलनीर तलाव  के घर के पास   -  नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668464 — नीलेश रघुवंशी  के घर के पास   -  नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668466 — नंदकिशोर रघुवंशी   के घर के पास   -  नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668465 — निर्मलनीर तलाव  के घर के पास   -  नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668467 — शमशान घाट में.  -  नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668466 — नंदकिशोर रघुवंशी   के घर के पास   -  नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668470 — जग्गू यादव के घर के पास  -  नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668467 — शमशान घाट में.  -  नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668471 — नंदकिशोर वंशकार  के घर के पास  -  नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668470 — जग्गू यादव के घर के पास  -  नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668473 — संगीता  वंशकार  के घर के पास  -  नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668471 — नंदकिशोर वंशकार  के घर के पास  -  नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668474 — मनोज साहू की दुकान के पास  -  नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668473 — संगीता  वंशकार  के घर के पास  -  नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034668476 — सोसायटी के पीछे   -  नाडेप निर्माण कार्य नेर</t>
+          <t>1736008017/RS/22012034668474 — मनोज साहू की दुकान के पास  -  नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034702715 — नाडेप निर्माण कार्य - निर्मल नीर के पास</t>
+          <t>1736008017/RS/22012034668476 — सोसायटी के पीछे   -  नाडेप निर्माण कार्य नेर</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>45154</v>
+        <v>44788</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034702716 — नाडेप निर्माण कार्य - शामशान घाट में नेर</t>
+          <t>1736008017/RS/22012034702715 — नाडेप निर्माण कार्य - निर्मल नीर के पास</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034702717 — नाडेप निर्माण कार्य - मनोज साहू की दुकान के पास</t>
+          <t>1736008017/RS/22012034702716 — नाडेप निर्माण कार्य - शामशान घाट में नेर</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012034702718 — नाडेप निर्माण कार्य - सोसायटी के पीछे नेर</t>
+          <t>1736008017/RS/22012034702717 — नाडेप निर्माण कार्य - मनोज साहू की दुकान के पास</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012035135182 — CC NALI NIRMAN KARYA - MEHTAAB KE GHAR SE DEVENDRA VISHWAKARMA KE GHAR TAK NER</t>
+          <t>1736008017/RS/22012034702718 — नाडेप निर्माण कार्य - सोसायटी के पीछे नेर</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>52500</v>
+        <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>45658</v>
+        <v>45154</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1736008017/RS/22012035135183 — CC NALI NIRMAN KARYA  - MANNU YADAV KE GHAR SE RADHESHYAM YADAV KE GHAR TAK NER</t>
+          <t>1736008017/RS/22012035135182 — CC NALI NIRMAN KARYA - MEHTAAB KE GHAR SE DEVENDRA VISHWAKARMA KE GHAR TAK NER</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>28400</v>
+        <v>52500</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/169 — दुबघटा नदी पर स्‍टाप डेम निर्माण</t>
+          <t>1736008017/RS/22012035135183 — CC NALI NIRMAN KARYA  - MANNU YADAV KE GHAR SE RADHESHYAM YADAV KE GHAR TAK NER</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>500000</v>
+        <v>28400</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>492499.99</v>
+        <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>39570</v>
-[...3 lines deleted...]
-      </c>
+        <v>45658</v>
+      </c>
+      <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034316802 — तालाब निर्माण कार्य - बोडरानी के पास</t>
+          <t>1736008017/WC/169 — दुबघटा नदी पर स्‍टाप डेम निर्माण</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>492499.99</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K424" s="3"/>
+        <v>39570</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>39473</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034380140 — तालाब निर्माण कार्य - बोडरानी के पास</t>
+          <t>1736008017/WC/22012034316802 — तालाब निर्माण कार्य - बोडरानी के पास</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>43010</v>
+        <v>42645</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034380755 — तालाब निर्माण कार्य - बोड़रानी के पास</t>
+          <t>1736008017/WC/22012034380140 — तालाब निर्माण कार्य - बोडरानी के पास</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034438561 — चेक डेम निर्माण कार्य -</t>
+          <t>1736008017/WC/22012034380755 — तालाब निर्माण कार्य - बोड़रानी के पास</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>43375</v>
+        <v>43010</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034626566 — दुवघटा नाला पदोपचार कार्य- नेर</t>
+          <t>1736008017/WC/22012034438561 — चेक डेम निर्माण कार्य -</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>529114.8</v>
+        <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>500330.2</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>44594</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034626591 — पुलिया निर्माण कार्य  नेर - शीला देवी के खेत के पास</t>
+          <t>1736008017/WC/22012034626566 — दुवघटा नाला पदोपचार कार्य- नेर</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>0</v>
+        <v>529114.8</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>0</v>
+        <v>500330.2</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K429" s="3"/>
+        <v>44594</v>
+      </c>
+      <c r="K429" s="3" t="n">
+        <v>45512</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034705156 — नाला पदौपचार कार्य - दुबघटा नाला पर भाग - 01</t>
+          <t>1736008017/WC/22012034626591 — पुलिया निर्माण कार्य  नेर - शीला देवी के खेत के पास</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>279671</v>
+        <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>275472.84</v>
+        <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>44370</v>
-[...3 lines deleted...]
-      </c>
+        <v>44217</v>
+      </c>
+      <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034721969 — सोख फिट निर्माण कार्य - बलवीर पटेल के घर के सामने बाला हैण्डपम्प</t>
+          <t>1736008017/WC/22012034705156 — नाला पदौपचार कार्य - दुबघटा नाला पर भाग - 01</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>19073.25</v>
+        <v>279671</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>0</v>
+        <v>275472.84</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K431" s="3"/>
+        <v>44370</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>44809</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034721981 — सोख फिट निर्माण कार्य -आंगनबाड़ी केंद्र क्रमांक 02  के सामने बाला हैण्डपम्प</t>
+          <t>1736008017/WC/22012034721969 — सोख फिट निर्माण कार्य - बलवीर पटेल के घर के सामने बाला हैण्डपम्प</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>0</v>
+        <v>19073.25</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034722002 — सोख फिट निर्माण कार्य -चण्डी माता मंदिर  के सामने बाला हैण्डपम्प</t>
+          <t>1736008017/WC/22012034721981 — सोख फिट निर्माण कार्य -आंगनबाड़ी केंद्र क्रमांक 02  के सामने बाला हैण्डपम्प</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>5248.94</v>
+        <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034722012 — सोख फिट निर्माण कार्य -  लेखराम रघुवंशी केघर के  सामने बाला हैण्डपम्प</t>
+          <t>1736008017/WC/22012034722002 — सोख फिट निर्माण कार्य -चण्डी माता मंदिर  के सामने बाला हैण्डपम्प</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>0</v>
+        <v>5248.94</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034722021 — सोख फिट निर्माण कार्य -  हैण्डपम्प ( पतिराम साहू केघर के पीछे )</t>
+          <t>1736008017/WC/22012034722012 — सोख फिट निर्माण कार्य -  लेखराम रघुवंशी केघर के  सामने बाला हैण्डपम्प</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034722034 — निर्मल नीर निर्माण कार्य -(शिवमंदिर के पास )</t>
+          <t>1736008017/WC/22012034722021 — सोख फिट निर्माण कार्य -  हैण्डपम्प ( पतिराम साहू केघर के पीछे )</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034722044 — निर्मल नीर निर्माण कार्य -(प्रकाश सोनी के घर पास )</t>
+          <t>1736008017/WC/22012034722034 — निर्मल नीर निर्माण कार्य -(शिवमंदिर के पास )</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034722052 — निर्मल नीर निर्माण कार्य -(बलवीर पटेल के घर पास )</t>
+          <t>1736008017/WC/22012034722044 — निर्मल नीर निर्माण कार्य -(प्रकाश सोनी के घर पास )</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034853064 — सोख फिट निर्माण कार्य -हेण्डपम्प ( आशीष साव के खेत के पास )</t>
+          <t>1736008017/WC/22012034722052 — निर्मल नीर निर्माण कार्य -(बलवीर पटेल के घर पास )</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>44423</v>
+        <v>44300</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034853068 — सोख फिट निर्माण कार्य -हेण्डपम्प (आंगनवाड़ी केंद्र २ के सामने )</t>
+          <t>1736008017/WC/22012034853064 — सोख फिट निर्माण कार्य -हेण्डपम्प ( आशीष साव के खेत के पास )</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034853071 — सोख फिट निर्माण कार्य -हेण्डपम्प (शिव मंदिर के पास )</t>
+          <t>1736008017/WC/22012034853068 — सोख फिट निर्माण कार्य -हेण्डपम्प (आंगनवाड़ी केंद्र २ के सामने )</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>19073.25</v>
+        <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>18549.64</v>
+        <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>44587</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034853077 — सोख फिट निर्माण कार्य -हेण्डपम्प (पतिराम साहू के घर के पीछे )</t>
+          <t>1736008017/WC/22012034853071 — सोख फिट निर्माण कार्य -हेण्डपम्प (शिव मंदिर के पास )</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>19073.25</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>0</v>
+        <v>18549.64</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K442" s="3"/>
+        <v>44587</v>
+      </c>
+      <c r="K442" s="3" t="n">
+        <v>45183</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034853090 — वॉटर हार्वेस्टिंग निर्माण - आँगनवाड़ी भवन केंद्र १ नेर</t>
+          <t>1736008017/WC/22012034853077 — सोख फिट निर्माण कार्य -हेण्डपम्प (पतिराम साहू के घर के पीछे )</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>22229.14</v>
+        <v>19073.25</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>21859.16</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>44573</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034853094 — वॉटर हार्वेस्टिंग निर्माण - आँगनवाड़ी भवन केंद्र 2  नेर</t>
+          <t>1736008017/WC/22012034853090 — वॉटर हार्वेस्टिंग निर्माण - आँगनवाड़ी भवन केंद्र १ नेर</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>22229.14</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>21679.98</v>
+        <v>21859.16</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>44566</v>
+        <v>44573</v>
       </c>
       <c r="K444" s="3" t="n">
         <v>45183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034889872 — नाला पथोपचार दुवघटा नदी - सुरेंद्र के खेत से कैलाश साहू के खेत तक</t>
+          <t>1736008017/WC/22012034853094 — वॉटर हार्वेस्टिंग निर्माण - आँगनवाड़ी भवन केंद्र 2  नेर</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>0</v>
+        <v>22229.14</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>21679.98</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K445" s="3"/>
+        <v>44566</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>45183</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034892927 — नाला पथोपचार दुवघटा  नदी  -  सुरेंद्र  के खेत से सानिया बाई के खेत तक</t>
+          <t>1736008017/WC/22012034889872 — नाला पथोपचार दुवघटा नदी - सुरेंद्र के खेत से कैलाश साहू के खेत तक</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034971041 — नाला विस्तारीकरण कार्य - सनिया के खेत के पास</t>
+          <t>1736008017/WC/22012034892927 — नाला पथोपचार दुवघटा  नदी  -  सुरेंद्र  के खेत से सानिया बाई के खेत तक</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>44665</v>
+        <v>44423</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012034971051 — नाला विस्तारीकरण कार्य - मगरकसा नदी पर नेर</t>
+          <t>1736008017/WC/22012034971041 — नाला विस्तारीकरण कार्य - सनिया के खेत के पास</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012035040482 — नाला पथोपचार कार्य - रामस्वरूप के खेत से बबलू के खेत तक</t>
+          <t>1736008017/WC/22012034971051 — नाला विस्तारीकरण कार्य - मगरकसा नदी पर नेर</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>44921</v>
+        <v>44665</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012035049357 — चेक डेम निर्माण कार्य - लक्ष्मीचंद पटेल के खेत के पास</t>
+          <t>1736008017/WC/22012035040482 — नाला पथोपचार कार्य - रामस्वरूप के खेत से बबलू के खेत तक</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>44953</v>
+        <v>44921</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012035049372 — पुलिया निर्माण कार्य - हनुमान मंदिर के बाजू में नेर</t>
+          <t>1736008017/WC/22012035049357 — चेक डेम निर्माण कार्य - लक्ष्मीचंद पटेल के खेत के पास</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>29100</v>
+        <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>28860</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>45058</v>
-[...3 lines deleted...]
-      </c>
+        <v>44953</v>
+      </c>
+      <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012035057078 — नाला पथोपचार मगरकसा नदी नेर</t>
+          <t>1736008017/WC/22012035049372 — पुलिया निर्माण कार्य - हनुमान मंदिर के बाजू में नेर</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>0</v>
+        <v>29100</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>28860</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>45029</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>45058</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>45183</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012035057086 — चेक डेम निर्माण कार्य  - रामभरोस पटेल के खेत के पास नेर</t>
+          <t>1736008017/WC/22012035057078 — नाला पथोपचार मगरकसा नदी नेर</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>45029</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012035063602 — पुलिया निर्माण कार्य - हनुमान मंदिर के पास</t>
+          <t>1736008017/WC/22012035057086 — चेक डेम निर्माण कार्य  - रामभरोस पटेल के खेत के पास नेर</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>45030</v>
+        <v>45029</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012035071497 — चेक डेम निर्माण कार्य - लक्ष्मीचंद पटेल के खेत के पास नेर</t>
+          <t>1736008017/WC/22012035063602 — पुलिया निर्माण कार्य - हनुमान मंदिर के पास</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>45040</v>
+        <v>45030</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012035075988 — चेक डेम निर्माण कार्य - लक्ष्मीचंद पटेल के खेत के पास नेर</t>
+          <t>1736008017/WC/22012035071497 — चेक डेम निर्माण कार्य - लक्ष्मीचंद पटेल के खेत के पास नेर</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>45040</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012035076045 — सामुदायिक खेत तालाब निर्माण कार्य - लाल माटी नदी के पास</t>
+          <t>1736008017/WC/22012035075988 — चेक डेम निर्माण कार्य - लक्ष्मीचंद पटेल के खेत के पास नेर</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>45040</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012035076047 — सामुदायिक खेत तालाब निर्माण कार्य - बोड़रानी के पास नेर</t>
+          <t>1736008017/WC/22012035076045 — सामुदायिक खेत तालाब निर्माण कार्य - लाल माटी नदी के पास</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>409244.65</v>
+        <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>215565.1</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>45273</v>
-[...3 lines deleted...]
-      </c>
+        <v>45040</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012035076713 — नाला पथोपचार -  मगर कसा नाला में नेर</t>
+          <t>1736008017/WC/22012035076047 — सामुदायिक खेत तालाब निर्माण कार्य - बोड़रानी के पास नेर</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>0</v>
+        <v>409244.65</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>215565.1</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>45040</v>
-[...1 lines deleted...]
-      <c r="K459" s="3"/>
+        <v>45273</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>46202</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012035133466 — नाला पदोपचार - लालमाटी नाला नेर</t>
+          <t>1736008017/WC/22012035076713 — नाला पथोपचार -  मगर कसा नाला में नेर</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>45201</v>
+        <v>45040</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012035165033 — नाला पदोपचार कार्य - लाल माटी नदी के पास</t>
+          <t>1736008017/WC/22012035133466 — नाला पदोपचार - लालमाटी नाला नेर</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>45317</v>
+        <v>45201</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012035184718 — नाला पदोपचार- मगरकसा नदी नेर</t>
+          <t>1736008017/WC/22012035165033 — नाला पदोपचार कार्य - लाल माटी नदी के पास</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>1158259.16</v>
+        <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012035184727 — नाला पदोपचार- लालमाटी नदी नेर</t>
+          <t>1736008017/WC/22012035184718 — नाला पदोपचार- मगरकसा नदी नेर</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>1078256.07</v>
+        <v>1158259.16</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>405128.98</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>45448</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012035210376 — रिटर्निंग वाल - नारायण डेहरिया के खेत के पास नेर</t>
+          <t>1736008017/WC/22012035184727 — नाला पदोपचार- लालमाटी नदी नेर</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>0</v>
+        <v>1078256.07</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>405128.98</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45448</v>
       </c>
-      <c r="K464" s="3"/>
+      <c r="K464" s="3" t="n">
+        <v>46129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012035263396 — RECHARGE PIT (DUG WELL) NIRMAN KARYA - SHASKIYA KOOP PRAKASH SONI KE GHAR KE PAAS NER</t>
+          <t>1736008017/WC/22012035210376 — रिटर्निंग वाल - नारायण डेहरिया के खेत के पास नेर</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>26586.21</v>
+        <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>24640.34</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>45766</v>
-[...3 lines deleted...]
-      </c>
+        <v>45448</v>
+      </c>
+      <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/22012035272791 — RECHARGE PIT(DUG WELL) NIRMAN KARYA NIRMAL NEER TALAB KE PAAS NER</t>
+          <t>1736008017/WC/22012035263396 — RECHARGE PIT (DUG WELL) NIRMAN KARYA - SHASKIYA KOOP PRAKASH SONI KE GHAR KE PAAS NER</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>26586.21</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>24953.27</v>
+        <v>24640.34</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>45768</v>
+        <v>45766</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>46175</v>
+        <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/349 — नेर र्निमलनीर कूप र्निमाण कार्य धूपघटा रोड पर</t>
+          <t>1736008017/WC/22012035272791 — RECHARGE PIT(DUG WELL) NIRMAN KARYA NIRMAL NEER TALAB KE PAAS NER</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>309000</v>
+        <v>26586.21</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>97975</v>
+        <v>24953.27</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>40513</v>
+        <v>45768</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>42581</v>
+        <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/350 — नेर र्निमलनीर कूप र्निमाण कार्य निस्‍तारी तालाब के</t>
+          <t>1736008017/WC/349 — नेर र्निमलनीर कूप र्निमाण कार्य धूपघटा रोड पर</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>302000</v>
+        <v>309000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>311910.11</v>
+        <v>97975</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>40502</v>
+        <v>40513</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>42267</v>
+        <v>42581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/9993622123 — नेर कपिलधारा कूप निर्माण कार्य धनलाल/नौलीसिंग</t>
+          <t>1736008017/WC/350 — नेर र्निमलनीर कूप र्निमाण कार्य निस्‍तारी तालाब के</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>180000</v>
+        <v>302000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>241417.47</v>
+        <v>311910.11</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>40562</v>
+        <v>40502</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>41346</v>
+        <v>42267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/9993622124 — नेर कपिलधारा कूप निर्माण कार्य पुष्‍पा/विनोद</t>
+          <t>1736008017/WC/9993622123 — नेर कपिलधारा कूप निर्माण कार्य धनलाल/नौलीसिंग</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>303000</v>
+        <v>180000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>302386.8</v>
+        <v>241417.47</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>40562</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>42581</v>
+        <v>41346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/9993622125 — नेर कपिलधारा कूप निर्माण कार्य टन्‍टू/गोविंद</t>
+          <t>1736008017/WC/9993622124 — नेर कपिलधारा कूप निर्माण कार्य पुष्‍पा/विनोद</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>203000</v>
+        <v>303000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>305002.98</v>
+        <v>302386.8</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>40562</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>41346</v>
+        <v>42581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/WC1 — कूप र्नि‍माण कार्य रघुवीर/कोमल प्रसाद नेर</t>
+          <t>1736008017/WC/9993622125 — नेर कपिलधारा कूप निर्माण कार्य टन्‍टू/गोविंद</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>134700</v>
+        <v>203000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>174879.5</v>
+        <v>305002.98</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>39434</v>
+        <v>40562</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>39399</v>
+        <v>41346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WC/WC2 — कूप र्नि‍माण कार्य रामेश्‍वर/घूडो्  नेर</t>
+          <t>1736008017/WC/WC1 — कूप र्नि‍माण कार्य रघुवीर/कोमल प्रसाद नेर</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>134700</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>141006</v>
+        <v>174879.5</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>39428</v>
+        <v>39434</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>39404</v>
+        <v>39399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WH/11 — तालाब निर्माण बोडरानी में</t>
+          <t>1736008017/WC/WC2 — कूप र्नि‍माण कार्य रामेश्‍वर/घूडो्  नेर</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>496400</v>
+        <v>134700</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>460573</v>
+        <v>141006</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>39958</v>
+        <v>39428</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>41345</v>
+        <v>39404</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WH/19959639 — तालाब जीर्णोधार मरघट के पास नेर</t>
+          <t>1736008017/WH/11 — तालाब निर्माण बोडरानी में</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>517000</v>
+        <v>496400</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>304060.25</v>
+        <v>460573</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>42872</v>
+        <v>39958</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>43486</v>
+        <v>41345</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WH/22012034907391 — चेकडेम नवीनीकरण एवं गहरीकरण कार्य - सानिया साहू के खेत के पास नेर</t>
+          <t>1736008017/WH/19959639 — तालाब जीर्णोधार मरघट के पास नेर</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>0</v>
+        <v>517000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>0</v>
+        <v>304060.25</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K476" s="3"/>
+        <v>42872</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>43486</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WH/22012034907392 — चेकडेम नवीनीकरण एवं गहरीकरण कार्य - सानिया साहू के खेत के पास नेर</t>
+          <t>1736008017/WH/22012034907391 — चेकडेम नवीनीकरण एवं गहरीकरण कार्य - सानिया साहू के खेत के पास नेर</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WH/22012034907394 — स्टापडेम नवीनीकरण एवं गहरीकरण कार्य - मगरकसा नदी में नेर</t>
+          <t>1736008017/WH/22012034907392 — चेकडेम नवीनीकरण एवं गहरीकरण कार्य - सानिया साहू के खेत के पास नेर</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WH/22012034907396 — स्टापडेम नवीनीकरण एवं गहरीकरण कार्य - मगरकसा नदी में नेर</t>
+          <t>1736008017/WH/22012034907394 — स्टापडेम नवीनीकरण एवं गहरीकरण कार्य - मगरकसा नदी में नेर</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WH/22012034907400 — चेकडेम नवीनीकरण एवं गहरीकरण कार्य - गजानंद साहू के खेत के पास</t>
+          <t>1736008017/WH/22012034907396 — स्टापडेम नवीनीकरण एवं गहरीकरण कार्य - मगरकसा नदी में नेर</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WH/22012034931890 — Check Dam Renovation Work - Gajanand sahu ke Khet ke Pass Ner</t>
+          <t>1736008017/WH/22012034907400 — चेकडेम नवीनीकरण एवं गहरीकरण कार्य - गजानंद साहू के खेत के पास</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>564000</v>
+        <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>407117.78</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44692</v>
-[...3 lines deleted...]
-      </c>
+        <v>44585</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WH/22012034931893 — Check Dam Renovation Work - Saniya sahu ke Khet ke Pass Ner</t>
+          <t>1736008017/WH/22012034931890 — Check Dam Renovation Work - Gajanand sahu ke Khet ke Pass Ner</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>480000</v>
+        <v>564000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>420514.08</v>
+        <v>407117.78</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44699</v>
+        <v>44692</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>45134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WH/22012034934823 — RENOVATION WORK FOR EXISTING STOP DAM AT MAGARKASA</t>
+          <t>1736008017/WH/22012034931893 — Check Dam Renovation Work - Saniya sahu ke Khet ke Pass Ner</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>64000</v>
+        <v>480000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>43652</v>
+        <v>420514.08</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>45336</v>
+        <v>44699</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>45766</v>
+        <v>45134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WH/22012034936876 — चेक डेम में अतिरिक्त कार्य नेर</t>
+          <t>1736008017/WH/22012034934823 — RENOVATION WORK FOR EXISTING STOP DAM AT MAGARKASA</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>51700</v>
+        <v>64000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>0</v>
+        <v>43652</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44952</v>
-[...1 lines deleted...]
-      <c r="K484" s="3"/>
+        <v>45336</v>
+      </c>
+      <c r="K484" s="3" t="n">
+        <v>45766</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1736008017/WH/22012034936918 — चेक डेम अतिरिक्त कार्य - नेर 1</t>
+          <t>1736008017/WH/22012034936876 — चेक डेम में अतिरिक्त कार्य नेर</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>51700</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>51560</v>
+        <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>45077</v>
-[...3 lines deleted...]
-      </c>
+        <v>44952</v>
+      </c>
+      <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>CHHINDWARA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C486" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D486" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E486" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F486" s="1" t="inlineStr">
+        <is>
+          <t>1736008017/WH/22012034936918 — चेक डेम अतिरिक्त कार्य - नेर 1</t>
+        </is>
+      </c>
+      <c r="G486" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H486" s="2" t="n">
+        <v>51700</v>
+      </c>
+      <c r="I486" s="2" t="n">
+        <v>51560</v>
+      </c>
+      <c r="J486" s="3" t="n">
+        <v>45077</v>
+      </c>
+      <c r="K486" s="3" t="n">
+        <v>45267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>CHHINDWARA</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
           <t>2022-2023</t>
         </is>
       </c>
-      <c r="C486" s="1" t="inlineStr">
+      <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D486" s="1" t="inlineStr">
+      <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E486" s="1" t="inlineStr">
+      <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F486" s="1" t="inlineStr">
+      <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1736008017/WH/22012034936944 — स्टॉप डेम रेनोवेशन कार्य - मगरकसा नदी पर नेर</t>
         </is>
       </c>
-      <c r="G486" s="1" t="inlineStr">
+      <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="H486" s="2" t="n">
-[...5 lines deleted...]
-      <c r="J486" s="3" t="n">
+      <c r="H487" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I487" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J487" s="3" t="n">
         <v>44953</v>
       </c>
-      <c r="K486" s="3"/>
+      <c r="K487" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>