--- v1 (2026-10-24)
+++ v2 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K487"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-24 04:49:17</t>
+          <t>Exported on: 2026-10-28 19:03:43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHINDWARA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">