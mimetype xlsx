--- v0 (2026-09-03)
+++ v1 (2026-10-20)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K620"/>
+  <dimension ref="A1:K623"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 23:10:56</t>
+          <t>Exported on: 2026-10-20 07:41:58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHINDWARA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1278,51 +1278,51 @@
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1736010018/DP/22012034604492 — VASUDHA BANDHAN NIRMAN KARYA GRAM DOLA MOXCHH DHAM ME GP GWARIMAL</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>16356</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45154</v>
@@ -1372,192 +1372,192 @@
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1736010018/DP/22012034622726 — सामुदायिक पौधारोपण कार्य मोक्ष धाम डोला पांजरा  ग्राम  पंचायत ग्वारीमाल</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>168305.98</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>41102.92</v>
+        <v>62702.92</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45503</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1736010018/DP/22012034623088 — सामुदायिक पौधारोपण कार्य   सी टी आर कनटूर टेंच दयाराम के खेत पास   डोला ग्राम  पंचायत ग्वारीमाल</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1736010018/DP/22012034623922 — सामुदायिक पौधारोपण कार्य कनटूर टेरनच दयाराम के खेत के पास डोला पांजरा  ग्राम  पंचायत ग्वारीमाल</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>599957.6</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>38257.2</v>
+        <v>79957.2</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45495</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1736010018/DP/22012034624184 — Road Side Planetesion  Panchayat Bhavan se Moxchh Dham tak gram Gwarimal Gp Gwarimal</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>168305.98</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>44309.4</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45489</v>
@@ -10382,51 +10382,51 @@
       <c r="J220" s="3" t="n">
         <v>43971</v>
       </c>
       <c r="K220" s="3" t="n">
         <v>44229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/22012034574305 — Neno archid Bhagbat</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>59000</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>950</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>44064</v>
@@ -10478,98 +10478,98 @@
       <c r="J222" s="3" t="n">
         <v>44037</v>
       </c>
       <c r="K222" s="3" t="n">
         <v>45445</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/22012034577853 — Neno archie katya  kishanlal /Bhopat panjra Dolan Gp Gwarimal Dola gp Ge</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>59000</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>950</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>44064</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/22012034578081 — Neno auarchid norman karya  Mayaram /Sukhram</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>59000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>950</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>44064</v>
@@ -10768,51 +10768,51 @@
       <c r="J228" s="3" t="n">
         <v>44125</v>
       </c>
       <c r="K228" s="3" t="n">
         <v>45371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/22012034601866 — Neno aruchd nirman karaya Lekhram/Pyarelal dehriya Gram panjra dola Gp Gwarimal</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>59000</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>1140</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>44125</v>
@@ -12159,51 +12159,51 @@
       <c r="J257" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/22012035307589 — Nadep NIRMAN karya Ghyaprasad bharti gram gwarimal</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45681</v>
@@ -12469,51 +12469,51 @@
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/22012035582403 — Eak Bagiya maa ke name RAJKUMARI DEHARIYA  Dola panjara</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>277508.93</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>130067.94</v>
+        <v>144767.94</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -15206,51 +15206,51 @@
       <c r="J320" s="3" t="n">
         <v>44368</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>45135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/IAY/3262410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4310755</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>44481</v>
@@ -16427,51 +16427,51 @@
       <c r="J345" s="3" t="n">
         <v>44817</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>45124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/IAY/4307452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124258922</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>1224</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>44817</v>
@@ -16768,51 +16768,51 @@
       <c r="J352" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/IAY/4586346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120409095</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>21015</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45618</v>
@@ -16913,51 +16913,51 @@
       <c r="J355" s="3" t="n">
         <v>45602</v>
       </c>
       <c r="K355" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/IAY/4609946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125523760</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45674</v>
@@ -17352,98 +17352,98 @@
       <c r="J364" s="3" t="n">
         <v>45587</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>45698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/IAY/4711953 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126815562</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/IAY/4712059 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126104860</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>1458</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45623</v>
@@ -17691,51 +17691,51 @@
       <c r="J371" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/IAY/5160685 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120408935</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45764</v>
@@ -17885,51 +17885,51 @@
       <c r="J375" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/IAY/5193386 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124259302</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>23751</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45791</v>
@@ -18081,51 +18081,51 @@
       <c r="J379" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/IAY/5370152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121754585</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45750</v>
@@ -18177,100 +18177,100 @@
       <c r="J381" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>46081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/IAY/5506641 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125523436</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/IAY/5507479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121379637</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45784</v>
@@ -18322,51 +18322,51 @@
       <c r="J384" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/IAY/5508708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126081100</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>13596</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45784</v>
@@ -18467,98 +18467,98 @@
       <c r="J387" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K387" s="3" t="n">
         <v>45960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/IAY/5509364 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120988321</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1736010018/IF/IAY/5509365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120988462</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>21519</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45784</v>
@@ -23816,51 +23816,51 @@
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>44348</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1736010018/RS/22012035129574 — Samudaik Nadep NIRMAN karya ms ps school ke  pas  dola gp Gwarimal</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>45483</v>
@@ -28268,145 +28268,145 @@
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
           <t>1736010018/WC/22012035278720 — Dug Well Reacharge Pit nirman Karya pay Jal  Samudaik koop Gwari rayyat Gp Gwarimal</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
           <t>1736010018/WC/22012035278826 — Dug Well Reacharge Pit Nirman Karya Samudaik Pey Jal koop Nirman karya Middle School ke puchhe Dola</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
           <t>1736010018/WC/22012035279000 — Dug well Reacharge Pit Nirman Karya Samudaik Pey Jal koop moxchh Sham Dola GP Gwarimal</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>45761</v>
@@ -28456,51 +28456,51 @@
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
           <t>1736010018/WC/22012035286318 — Jal Ganga Dugwell Reacharge Pit Samudaik koop Gwari  rayyat Gp Gwarimal</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>45779</v>
@@ -28981,764 +28981,905 @@
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>164000</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1736010018/WH/19962413 — JIRNUDHAR / MARAMAT TALAB GAWARIMAL KISHANPUR ROAD PAR</t>
+          <t>1736010018/WC/VB/YD/22012035336972 — Gully pluge nirman dolat dehariya panjra Gwari</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>344000</v>
+        <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>80615</v>
+        <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>42891</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1736010018/WH/19962418 — TALAB GAHRI KARAN KARY JIRN UDHAR / MARAMT KARY PIPARDAHI DOLA</t>
+          <t>1736010018/WC/VB/YD/22012035336973 — Gully pluge nirman Sumeti Salame ke khet pass Gwari riyyat</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>220812</v>
+        <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>42891</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1736010018/WH/22012034456273 — CHEK DAM NIRMAN KARYA LALBSTI KE KHET KE PAS GRAM GWARIMAL GP GWARIMAL</t>
+          <t>1736010018/WC/VB/YD/22012035336974 — Contour tranch Mokshdham ke pass panjra Gwarimal</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>44471</v>
+        <v>46249</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1736010018/WH/22012034456465 — CHEK DAM NIRMAN KARY LALBATI KE KHET KE PASS GWARIMAL GP GWARIMAL</t>
+          <t>1736010018/WH/19962413 — JIRNUDHAR / MARAMAT TALAB GAWARIMAL KISHANPUR ROAD PAR</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>0</v>
+        <v>344000</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>0</v>
+        <v>80615</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K609" s="3"/>
+        <v>42891</v>
+      </c>
+      <c r="K609" s="3" t="n">
+        <v>43403</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1736010018/WH/25 — तलाब गहरीकरण कार्य डोला पाजरा</t>
+          <t>1736010018/WH/19962418 — TALAB GAHRI KARAN KARY JIRN UDHAR / MARAMT KARY PIPARDAHI DOLA</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>398000</v>
+        <v>498000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>136678</v>
+        <v>220812</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>39916</v>
+        <v>42891</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>40102</v>
+        <v>43403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1736010/LD/22012034249908 — form bunding dola</t>
+          <t>1736010018/WH/22012034456273 — CHEK DAM NIRMAN KARYA LALBSTI KE KHET KE PAS GRAM GWARIMAL GP GWARIMAL</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>481000</v>
+        <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>197162</v>
+        <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>42380</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1736010/LD/3799412996 — Boulder Chek Dem</t>
+          <t>1736010018/WH/22012034456465 — CHEK DAM NIRMAN KARY LALBATI KE KHET KE PASS GWARIMAL GP GWARIMAL</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>351000</v>
+        <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>251430</v>
+        <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>41610</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1736010/WC/22012034526798 — Nistari Talab Nirman Dola</t>
+          <t>1736010018/WH/25 — तलाब गहरीकरण कार्य डोला पाजरा</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>4996000</v>
+        <v>398000</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>4978186.59</v>
+        <v>136678</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>43892</v>
+        <v>39916</v>
       </c>
       <c r="K613" s="3" t="n">
-        <v>44215</v>
+        <v>40102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1736010/WC/9993628332 — Palabandhan</t>
+          <t>1736010/LD/22012034249908 — form bunding dola</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>468000</v>
+        <v>481000</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>0</v>
+        <v>197162</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>41255</v>
-[...1 lines deleted...]
-      <c r="K614" s="3"/>
+        <v>42380</v>
+      </c>
+      <c r="K614" s="3" t="n">
+        <v>43008</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1736010/WC/9993630162 — LBS</t>
+          <t>1736010/LD/3799412996 — Boulder Chek Dem</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>386000</v>
+        <v>351000</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>60750</v>
+        <v>251430</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>41352</v>
+        <v>41610</v>
       </c>
       <c r="K615" s="3" t="n">
         <v>43008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1736010/WC/9993639554 — Boulder chek dem</t>
+          <t>1736010/WC/22012034526798 — Nistari Talab Nirman Dola</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>0</v>
+        <v>4996000</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>0</v>
+        <v>4978186.59</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>41593</v>
-[...1 lines deleted...]
-      <c r="K616" s="3"/>
+        <v>43892</v>
+      </c>
+      <c r="K616" s="3" t="n">
+        <v>44215</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1736010/WC/9993639555 — Boulder chek dem</t>
+          <t>1736010/WC/9993628332 — Palabandhan</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>351000</v>
+        <v>468000</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>41501</v>
+        <v>41255</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1736010/WC/9993652040 — Misnari check dem dolapanjra</t>
+          <t>1736010/WC/9993630162 — LBS</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>499000</v>
+        <v>386000</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>364314</v>
+        <v>60750</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>41827</v>
+        <v>41352</v>
       </c>
       <c r="K618" s="3" t="n">
         <v>43008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1736/RC/22012034152296 — construction of grawal road Gwarimal to Gwariraiyat</t>
+          <t>1736010/WC/9993639554 — Boulder chek dem</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>1289000</v>
+        <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>872099.3</v>
+        <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>40515</v>
-[...3 lines deleted...]
-      </c>
+        <v>41593</v>
+      </c>
+      <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C620" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D620" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E620" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check/Gully Plug</t>
+        </is>
+      </c>
+      <c r="F620" s="1" t="inlineStr">
+        <is>
+          <t>1736010/WC/9993639555 — Boulder chek dem</t>
+        </is>
+      </c>
+      <c r="G620" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H620" s="2" t="n">
+        <v>351000</v>
+      </c>
+      <c r="I620" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J620" s="3" t="n">
+        <v>41501</v>
+      </c>
+      <c r="K620" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
+      <c r="A621" s="1" t="inlineStr">
+        <is>
+          <t>BICHHUA</t>
+        </is>
+      </c>
+      <c r="B621" s="1" t="inlineStr">
+        <is>
+          <t>2014-2015</t>
+        </is>
+      </c>
+      <c r="C621" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D621" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E621" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F621" s="1" t="inlineStr">
+        <is>
+          <t>1736010/WC/9993652040 — Misnari check dem dolapanjra</t>
+        </is>
+      </c>
+      <c r="G621" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H621" s="2" t="n">
+        <v>499000</v>
+      </c>
+      <c r="I621" s="2" t="n">
+        <v>364314</v>
+      </c>
+      <c r="J621" s="3" t="n">
+        <v>41827</v>
+      </c>
+      <c r="K621" s="3" t="n">
+        <v>43008</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
+      <c r="A622" s="1" t="inlineStr">
+        <is>
+          <t>BICHHUA</t>
+        </is>
+      </c>
+      <c r="B622" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C622" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D622" s="1" t="inlineStr">
+        <is>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E622" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F622" s="1" t="inlineStr">
+        <is>
+          <t>1736/RC/22012034152296 — construction of grawal road Gwarimal to Gwariraiyat</t>
+        </is>
+      </c>
+      <c r="G622" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H622" s="2" t="n">
+        <v>1289000</v>
+      </c>
+      <c r="I622" s="2" t="n">
+        <v>872099.3</v>
+      </c>
+      <c r="J622" s="3" t="n">
+        <v>40515</v>
+      </c>
+      <c r="K622" s="3" t="n">
+        <v>41800</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
+      <c r="A623" s="1" t="inlineStr">
+        <is>
+          <t>BICHHUA</t>
+        </is>
+      </c>
+      <c r="B623" s="1" t="inlineStr">
+        <is>
           <t>2020-2021</t>
         </is>
       </c>
-      <c r="C620" s="1" t="inlineStr">
+      <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D620" s="1" t="inlineStr">
+      <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
-      <c r="E620" s="1" t="inlineStr">
+      <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F620" s="1" t="inlineStr">
+      <c r="F623" s="1" t="inlineStr">
         <is>
           <t>1736/RC/22012034555716 — SUDUR SADAK NIRMAN KARYA DOLA MAIN ROAD TO JAMUNIYA</t>
         </is>
       </c>
-      <c r="G620" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H620" s="2" t="n">
+      <c r="G623" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H623" s="2" t="n">
         <v>4184000</v>
       </c>
-      <c r="I620" s="2" t="n">
+      <c r="I623" s="2" t="n">
         <v>3834245.28</v>
       </c>
-      <c r="J620" s="3" t="n">
+      <c r="J623" s="3" t="n">
         <v>44210</v>
       </c>
-      <c r="K620" s="3" t="n">
+      <c r="K623" s="3" t="n">
         <v>44956</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>