--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K713"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 05:18:04</t>
+          <t>Exported on: 2026-10-21 23:45:11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHINDWARA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1431,120 +1431,120 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45096</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1736010027/DP/22012034621900 — सामुदायिक पौधा रोपण निर्माण कार्य ग्राम पंचायत कढैया ग्राम देनी शामसान घाट के पास</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>173305.98</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>46246.53</v>
+        <v>51758.8</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45485</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1736010027/DP/22012034624081 — सामुदायिक पौधा रोपण निर्माण कार्य ग्राम पंचायत कढैया ग्राम देनी पिपर घौंढढी पहाड टावर के पास</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>588193.71</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>243270.83</v>
+        <v>286373</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45492</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -1766,51 +1766,51 @@
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>43941</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1736010027/IC/22012034887947 — Samudayik Sichayi Koop Gram Kadeiya</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>588165.42</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45611</v>
@@ -9641,98 +9641,98 @@
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1736010027/IF/22012035610480 — Ek Bagiya Ma Ke Naam Girja Salame/Ghanshyam Salame GP Kadhaiya Gram Kadhaiya</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>277406.25</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>102597.38</v>
+        <v>113621.98</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1736010027/IF/22012035610504 — Ek Bagiya Ma Ke Naam Ramakbati/Fulchand Uikey GP Kadhaiya Gram Deni</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>277406.25</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>96958.96</v>
+        <v>111284.67</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
@@ -18520,51 +18520,51 @@
       <c r="J388" s="3" t="n">
         <v>44736</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>45116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1736010027/IF/IAY/4013660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119651322</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>44687</v>
@@ -22879,51 +22879,51 @@
       <c r="J477" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K477" s="3" t="n">
         <v>45825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1736010027/IF/IAY/5312686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105365854</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>45743</v>
@@ -25180,51 +25180,51 @@
       <c r="J524" s="3" t="n">
         <v>45929</v>
       </c>
       <c r="K524" s="3" t="n">
         <v>46015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1736010027/IF/IAY/5830540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105371526</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>45929</v>
@@ -29796,51 +29796,51 @@
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
           <t>1736010027/RC/22012034218819 — KHET SADAK ROAD (BHAURAO KE KHET SE SUKHPAL KE KHE</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>1160000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>1025521.21</v>
+        <v>1025521.2</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>41782</v>
       </c>
       <c r="K619" s="3" t="n">
         <v>43988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
@@ -32425,51 +32425,51 @@
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>45031</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
           <t>1736010027/WC/22012035158491 — conture tranch nirman</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>45201</v>
@@ -33849,108 +33849,108 @@
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
           <t>1736010027/WC/VB/22012035330743 — Contour Trench Nirman Kary Gram  Kadhaiya GP Kadhaiya  Shobhelal Ke Khet Ke Pas</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>628655.42</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>0</v>
+        <v>77892.23</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>46126</v>
+        <v>46283</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
           <t>1736010027/WC/VB/22012035330800 — Contour Trench Nirman Kary Gram  Deni GP Kadhaiya Bhaurav Godane Ke Khet Ke Pas</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>611016.83</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>0</v>
+        <v>148954.35</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>46126</v>
+        <v>46269</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
@@ -34318,51 +34318,51 @@
       <c r="J712" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K712" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
           <t>1736/WC/22012035313351 — Phase 2 Naveen Amrit Sarovar Kamalsingh ke Khet pas Kadhaiya</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>3981000</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>2208463.47</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>45816</v>