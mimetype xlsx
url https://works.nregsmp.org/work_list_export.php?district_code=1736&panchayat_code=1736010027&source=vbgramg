--- v0 (2026-09-03)
+++ v1 (2026-10-18)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K23"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 01:07:01</t>
+          <t>Exported on: 2026-10-18 18:46:15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHINDWARA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,145 +273,145 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Agro Forestry Block Plantation in Waste Lands for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1736010027/DP/22012034621900 — सामुदायिक पौधा रोपण निर्माण कार्य ग्राम पंचायत कढैया ग्राम देनी शामसान घाट के पास</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>173305.98</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>0</v>
+        <v>5512.27</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45485</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1736010027/DP/22012034624081 — सामुदायिक पौधा रोपण निर्माण कार्य ग्राम पंचायत कढैया ग्राम देनी पिपर घौंढढी पहाड टावर के पास</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>588193.71</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>18685.95</v>
+        <v>48707.97</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45492</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1736010027/IC/22012034887947 — Samudayik Sichayi Koop Gram Kadeiya</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>588165.42</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45611</v>
@@ -436,264 +436,264 @@
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1736010027/IF/22012035610480 — Ek Bagiya Ma Ke Naam Girja Salame/Ghanshyam Salame GP Kadhaiya Gram Kadhaiya</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>277406.25</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>3363.44</v>
+        <v>14388.04</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1736010027/IF/22012035610504 — Ek Bagiya Ma Ke Naam Ramakbati/Fulchand Uikey GP Kadhaiya Gram Deni</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>277406.25</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>1090</v>
+        <v>15415.71</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1736010027/IF/IAY/4013660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119651322</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44687</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1736010027/IF/IAY/5312686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105365854</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45743</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1736010027/IF/IAY/5830540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105371526</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45929</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1736010027/WC/22012035158491 — conture tranch nirman</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45201</v>
@@ -711,130 +711,130 @@
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1736010027/WC/VB/22012035330743 — Contour Trench Nirman Kary Gram  Kadhaiya GP Kadhaiya  Shobhelal Ke Khet Ke Pas</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>628655.42</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>0</v>
+        <v>77892.23</v>
       </c>
       <c r="J21" s="3" t="n">
-        <v>46126</v>
+        <v>46283</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1736010027/WC/VB/22012035330800 — Contour Trench Nirman Kary Gram  Deni GP Kadhaiya Bhaurav Godane Ke Khet Ke Pas</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>611016.83</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>0</v>
+        <v>148954.35</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>46269</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1736/WC/22012035313351 — Phase 2 Naveen Amrit Sarovar Kamalsingh ke Khet pas Kadhaiya</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>3981000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45816</v>