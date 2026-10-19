--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K528"/>
+  <dimension ref="A1:K530"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 00:20:48</t>
+          <t>Exported on: 2026-10-19 17:40:33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHINDWARA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1233,73 +1233,73 @@
       <c r="J31" s="3" t="n">
         <v>45164</v>
       </c>
       <c r="K31" s="3" t="n">
         <v>45488</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1736010031/DP/22012034621554 — सामुदायिक पौधरोपण कंटूर ट्रेंच भीमसन नाला तुमडागड़ी</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>312545.19</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>133190.89</v>
+        <v>146037.57</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45530</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Rural Drinking Water</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>DUGWELLS / Construction of Irrigation Open Well for Community</t>
@@ -12014,98 +12014,98 @@
       <c r="J254" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>46125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1736010031/IF/22012035320128 — FRA Kapildhara Koop Poonaram Raysing Dhodakhapa</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1736010031/IF/22012035320147 — FRA Kapildhara Koop Poonaram Raysing Dhodakhapa</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>205020.38</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45771</v>
@@ -12351,51 +12351,51 @@
       <c r="J261" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>46125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1736010031/IF/22012035445779 — Khet Talab Nirman Karya Chabidar / Galiram Tumdagadi</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>254.39</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45779</v>
@@ -12467,51 +12467,51 @@
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1736010031/IF/22012035603777 — Ek Bagiya Maa k Naam Hitgrahi  Chandrakanta / Sunil Sharma Tumdagadi</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>277406.25</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>169905.14</v>
+        <v>185102.86</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -15450,51 +15450,51 @@
       <c r="J326" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1736010031/IF/IAY/108369 — Construction of IAY House -IAY REG. NO. MP-36-010-031-001/14</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>42320</v>
@@ -15595,51 +15595,51 @@
       <c r="J329" s="3" t="n">
         <v>42767</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>42865</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1736010031/IF/IAY/108372 — Construction of IAY House -IAY REG. NO. MP-36-010-031-002/44</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>42320</v>
@@ -15691,51 +15691,51 @@
       <c r="J331" s="3" t="n">
         <v>42636</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>42768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1736010031/IF/IAY/108374 — Construction of IAY House -IAY REG. NO. MP-36-010-031-002/56</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>42320</v>
@@ -19058,6185 +19058,6279 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>46028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1736010031/IF/IAY/652640 — Construction of IAY House -IAY REG. NO. MP2431363</t>
+          <t>1736010031/IF/IAY/6359689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118770384</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>15516</v>
+        <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>42866</v>
-[...3 lines deleted...]
-      </c>
+        <v>45706</v>
+      </c>
+      <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1736010031/IF/IAY/654669 — Construction of IAY House -IAY REG. NO. MP2409205</t>
+          <t>1736010031/IF/IAY/652640 — Construction of IAY House -IAY REG. NO. MP2431363</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>14448</v>
+        <v>15516</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>43101</v>
+        <v>43331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1736010031/IF/IAY/946956 — Construction of IAY House -IAY REG. NO. MP2965499</t>
+          <t>1736010031/IF/IAY/654669 — Construction of IAY House -IAY REG. NO. MP2409205</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>15480</v>
+        <v>14448</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/22012034243246 — Medbandhan Kashibai / Ramdayal tumdagadi</t>
+          <t>1736010031/IF/IAY/946956 — Construction of IAY House -IAY REG. NO. MP2965499</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>0</v>
+        <v>16340</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K404" s="3"/>
+        <v>42866</v>
+      </c>
+      <c r="K404" s="3" t="n">
+        <v>43101</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/22012034243249 — Medbandhan Kashubai / Ramdayal Tumdagai</t>
+          <t>1736010031/LD/22012034243246 — Medbandhan Kashibai / Ramdayal tumdagadi</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>42279</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/22012034243254 — Medbandhan Kashibai/Ramdayal</t>
+          <t>1736010031/LD/22012034243249 — Medbandhan Kashubai / Ramdayal Tumdagai</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>42000</v>
+        <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>35775</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>42348</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/22012034243260 — Medbandhan Sirasvati / Bahadur tumdagadi</t>
+          <t>1736010031/LD/22012034243254 — Medbandhan Kashibai/Ramdayal</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>42000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>41340</v>
+        <v>35775</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>42348</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/22012034243375 — Medbandhan Shersing / Jhgdu</t>
+          <t>1736010031/LD/22012034243260 — Medbandhan Sirasvati / Bahadur tumdagadi</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>42000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>40863</v>
+        <v>41340</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>42355</v>
+        <v>42348</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/22012034245154 — Medbandhan Pachulal / Jumman Tumdagadi</t>
+          <t>1736010031/LD/22012034243375 — Medbandhan Shersing / Jhgdu</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>55000</v>
+        <v>42000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>51198</v>
+        <v>40863</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>42355</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/22012034245157 — Medbandhan Ramsing / Mohan Dhodakhapa</t>
+          <t>1736010031/LD/22012034245154 — Medbandhan Pachulal / Jumman Tumdagadi</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>110000</v>
+        <v>55000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>13833</v>
+        <v>51198</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>42369</v>
+        <v>42355</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>42841</v>
+        <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/22012034246815 — Medbandhaan Kripal/ Bhagrathi</t>
+          <t>1736010031/LD/22012034245157 — Medbandhan Ramsing / Mohan Dhodakhapa</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>42000</v>
+        <v>110000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>38478</v>
+        <v>13833</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>42362</v>
+        <v>42369</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>42388</v>
+        <v>42841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/22012034268658 — Medbandhan Jhanakram / Nokhelal Dhodaakhapa</t>
+          <t>1736010031/LD/22012034246815 — Medbandhaan Kripal/ Bhagrathi</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>0</v>
+        <v>42000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>0</v>
+        <v>38478</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>42309</v>
-[...1 lines deleted...]
-      <c r="K412" s="3"/>
+        <v>42362</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>42388</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/22012034268659 — Medbandhan Saburao / parsu Dhodaakhapa</t>
+          <t>1736010031/LD/22012034268658 — Medbandhan Jhanakram / Nokhelal Dhodaakhapa</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>42309</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/22012034268660 — Medbandhan Saburao / parsu Dhodaakhapa</t>
+          <t>1736010031/LD/22012034268659 — Medbandhan Saburao / parsu Dhodaakhapa</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>42309</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/22012034268661 — Medbandhan Parasram / Manglu Dhodaakhapa</t>
+          <t>1736010031/LD/22012034268660 — Medbandhan Saburao / parsu Dhodaakhapa</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>42309</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/22012034268662 — Medbandhan Kripal / Bhaagrathi Tumdagadi</t>
+          <t>1736010031/LD/22012034268661 — Medbandhan Parasram / Manglu Dhodaakhapa</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>42309</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/22012034268663 — Medbandhan Bisanlal / pusu Tumdagadi</t>
+          <t>1736010031/LD/22012034268662 — Medbandhan Kripal / Bhaagrathi Tumdagadi</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>55000</v>
+        <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>51269</v>
+        <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>42523</v>
-[...3 lines deleted...]
-      </c>
+        <v>42309</v>
+      </c>
+      <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/22012034268664 — Madbandhan Pannalal / Ghansur Tumdagadi</t>
+          <t>1736010031/LD/22012034268663 — Medbandhan Bisanlal / pusu Tumdagadi</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>0</v>
+        <v>55000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>0</v>
+        <v>51269</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>42309</v>
-[...1 lines deleted...]
-      <c r="K418" s="3"/>
+        <v>42523</v>
+      </c>
+      <c r="K418" s="3" t="n">
+        <v>42736</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/22012034268665 — Madbandhan Yuvrajshah / Chimanshah Tumdagadi</t>
+          <t>1736010031/LD/22012034268664 — Madbandhan Pannalal / Ghansur Tumdagadi</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>42309</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/22012034268667 — Madbandhan Bhada / Jagan Dhodakhapa</t>
+          <t>1736010031/LD/22012034268665 — Madbandhan Yuvrajshah / Chimanshah Tumdagadi</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>42309</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/22012034268668 — Madbandhan Ghansram / chamra tumdagadi</t>
+          <t>1736010031/LD/22012034268667 — Madbandhan Bhada / Jagan Dhodakhapa</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>42309</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>AWC / Construction of Anganwadi Building for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/22012034309480 — Shanti dham tumdagadi</t>
+          <t>1736010031/LD/22012034268668 — Madbandhan Ghansram / chamra tumdagadi</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>179264.98</v>
+        <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>42832</v>
-[...3 lines deleted...]
-      </c>
+        <v>42309</v>
+      </c>
+      <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>AWC / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/293 — मेढ बधान कार्य/चिमनशाह/भूलनशाह</t>
+          <t>1736010031/LD/22012034309480 — Shanti dham tumdagadi</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>13000</v>
+        <v>180000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>12970</v>
+        <v>179264.98</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>39979</v>
+        <v>42832</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>40480</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/294 — मेढ बधान कार्य/रखमी/काशीराम</t>
+          <t>1736010031/LD/293 — मेढ बधान कार्य/चिमनशाह/भूलनशाह</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>12970</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>39979</v>
       </c>
       <c r="K424" s="3" t="n">
         <v>40480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/295 — मेढ बधान कार्य/विलास/गणपत</t>
+          <t>1736010031/LD/294 — मेढ बधान कार्य/रखमी/काशीराम</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>7146</v>
+        <v>12970</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>39979</v>
       </c>
       <c r="K425" s="3" t="n">
         <v>40480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/296 — मेढ बधान कार्य/परदेशी/घसूर</t>
+          <t>1736010031/LD/295 — मेढ बधान कार्य/विलास/गणपत</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>10513</v>
+        <v>7146</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>39979</v>
       </c>
       <c r="K426" s="3" t="n">
         <v>40480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/3799415066 — MEDBANDHAN BHAGVAN / SUBHAN TUMDAGADI</t>
+          <t>1736010031/LD/296 — मेढ बधान कार्य/परदेशी/घसूर</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>42800</v>
+        <v>13000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>36660</v>
+        <v>10513</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>41627</v>
+        <v>39979</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>41698</v>
+        <v>40480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/3799421406 — MEDBANDHAN SIRASLAL BINGAT TUMDAGADI</t>
+          <t>1736010031/LD/3799415066 — MEDBANDHAN BHAGVAN / SUBHAN TUMDAGADI</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>42000</v>
+        <v>42800</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>41756</v>
+        <v>36660</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>41662</v>
+        <v>41627</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>41912</v>
+        <v>41698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/3799421433 — Medbandhan jaanki bhaiyalal tumdagadi</t>
+          <t>1736010031/LD/3799421406 — MEDBANDHAN SIRASLAL BINGAT TUMDAGADI</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>42000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>41795</v>
+        <v>41756</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>41676</v>
+        <v>41662</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/3799421434 — MEDBANDHAN JAANKI BHAIYALAL TUMDAGADI</t>
+          <t>1736010031/LD/3799421433 — Medbandhan jaanki bhaiyalal tumdagadi</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>42000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>41795</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K430" s="3"/>
+        <v>41676</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>41912</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/388 — मेण् बंधान/चिरोजी/शिवराम/तुमणागउी</t>
+          <t>1736010031/LD/3799421434 — MEDBANDHAN JAANKI BHAIYALAL TUMDAGADI</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>13000</v>
+        <v>42000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>39984</v>
+        <v>41501</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/389 — मेण् बंधान/मलकशा/रेंजू/तुमणागउी</t>
+          <t>1736010031/LD/388 — मेण् बंधान/चिरोजी/शिवराम/तुमणागउी</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>39979</v>
+        <v>39984</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/390 — मेण् बंधान/आशाराम/रवुन्‍नू/तुमणागउी</t>
+          <t>1736010031/LD/389 — मेण् बंधान/मलकशा/रेंजू/तुमणागउी</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>39979</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/391 — मेण बंधान/सबधलाल/भैयालाल/तुमणागउी</t>
+          <t>1736010031/LD/390 — मेण् बंधान/आशाराम/रवुन्‍नू/तुमणागउी</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>39984</v>
+        <v>39979</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/392 — मेण बंधान/झिमाबाई/भोपत/तुमणागउी</t>
+          <t>1736010031/LD/391 — मेण बंधान/सबधलाल/भैयालाल/तुमणागउी</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>39984</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/393 — मेण बंधान/रामलाल/अंकुश/तुमणागउी</t>
+          <t>1736010031/LD/392 — मेण बंधान/झिमाबाई/भोपत/तुमणागउी</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>39984</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/394 — मेण बंधान/सुकराम/रघ्‍घु/तुमणागउी</t>
+          <t>1736010031/LD/393 — मेण बंधान/रामलाल/अंकुश/तुमणागउी</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>39979</v>
+        <v>39984</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/395 — मेण बंधान/अमरजीत /पंचराम /तुमणागउी</t>
+          <t>1736010031/LD/394 — मेण बंधान/सुकराम/रघ्‍घु/तुमणागउी</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>0</v>
+        <v>13000</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>39953</v>
+        <v>39979</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/580 — मेड बंधान/सुखराम /रध्‍धु/तुमडागडी</t>
+          <t>1736010031/LD/395 — मेण बंधान/अमरजीत /पंचराम /तुमणागउी</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>13000</v>
+        <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>10500</v>
+        <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>40177</v>
-[...3 lines deleted...]
-      </c>
+        <v>39953</v>
+      </c>
+      <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/581 — मेड बंधान/आशराम /खुन्‍नु /तुमडागडी</t>
+          <t>1736010031/LD/580 — मेड बंधान/सुखराम /रध्‍धु/तुमडागडी</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>40218</v>
+        <v>40177</v>
       </c>
       <c r="K440" s="3" t="n">
         <v>40480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/942 — मेड बंधान कार्य जानकी कीशन तुमडागडी</t>
+          <t>1736010031/LD/581 — मेड बंधान/आशराम /खुन्‍नु /तुमडागडी</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>27400</v>
+        <v>13000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>17700</v>
+        <v>10500</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>40894</v>
+        <v>40218</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>41193</v>
+        <v>40480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/943 — मेणबंधान पंचम कीशनू तुमडागडी</t>
+          <t>1736010031/LD/942 — मेड बंधान कार्य जानकी कीशन तुमडागडी</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>39000</v>
+        <v>27400</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>19276</v>
+        <v>17700</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>40894</v>
       </c>
       <c r="K442" s="3" t="n">
         <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/944 — मेणबंधान दयाराम जेठू तुमडागडी</t>
+          <t>1736010031/LD/943 — मेणबंधान पंचम कीशनू तुमडागडी</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>27000</v>
+        <v>39000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>17312</v>
+        <v>19276</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>40909</v>
+        <v>40894</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/945 — मेणबंधान जयराम जेठू तुमडागडी</t>
+          <t>1736010031/LD/944 — मेणबंधान दयाराम जेठू तुमडागडी</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>20496</v>
+        <v>17312</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>40907</v>
+        <v>40909</v>
       </c>
       <c r="K444" s="3" t="n">
         <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/946 — मेणबंधान दुर्गेपाल सुला‍भ तुमडागडी</t>
+          <t>1736010031/LD/945 — मेणबंधान जयराम जेठू तुमडागडी</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>22570</v>
+        <v>20496</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>40879</v>
+        <v>40907</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/947 — मेणबंधान अकलवती सेवकराम तुमडागडी</t>
+          <t>1736010031/LD/946 — मेणबंधान दुर्गेपाल सुला‍भ तुमडागडी</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>16104</v>
+        <v>22570</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>40880</v>
+        <v>40879</v>
       </c>
       <c r="K446" s="3" t="n">
         <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/948 — मेणबंधान जंगलवती सुखराम तुमडागडी</t>
+          <t>1736010031/LD/947 — मेणबंधान अकलवती सेवकराम तुमडागडी</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>20496</v>
+        <v>16104</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>40884</v>
+        <v>40880</v>
       </c>
       <c r="K447" s="3" t="n">
         <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/949 — शांतीधाम तुमडागडी</t>
+          <t>1736010031/LD/948 — मेणबंधान जंगलवती सुखराम तुमडागडी</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>364000</v>
+        <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>122274</v>
+        <v>20496</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>40915</v>
+        <v>40884</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>42592</v>
+        <v>41193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1736010031/LD/970 — मेड बंधान अमरजीत पंचम तुमडागडी</t>
+          <t>1736010031/LD/949 — शांतीधाम तुमडागडी</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>27400</v>
+        <v>364000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>8568</v>
+        <v>122274</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>40888</v>
+        <v>40915</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>40893</v>
+        <v>42592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RC/22012034187606 — SECOND GRADE ROAD TUMDAGADI SE SANKARVAN PART-2 TU</t>
+          <t>1736010031/LD/970 — मेड बंधान अमरजीत पंचम तुमडागडी</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>499000</v>
+        <v>27400</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>235923</v>
+        <v>8568</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>41557</v>
+        <v>40888</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>42605</v>
+        <v>40893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RC/22012034212214 — SUDUR SAMPARK GREVL ROAD TUMDAGADI SE AMATOLA</t>
+          <t>1736010031/RC/22012034187606 — SECOND GRADE ROAD TUMDAGADI SE SANKARVAN PART-2 TU</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>1438000</v>
+        <v>499000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>78886</v>
+        <v>235923</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>41704</v>
+        <v>41557</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>42778</v>
+        <v>42605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RC/22012034303327 — KHET SADAK NIRMAN KARYA, TUMDAGADI SE DHONDA KHAPA, TUMDAGADI</t>
+          <t>1736010031/RC/22012034212214 — SUDUR SAMPARK GREVL ROAD TUMDAGADI SE AMATOLA</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>0</v>
+        <v>1438000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>78886</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>42778</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RC/22012034364840 — Sudur sadak Nirman kary men road se jamuntola (Tumdagadi)</t>
+          <t>1736010031/RC/22012034303327 — KHET SADAK NIRMAN KARYA, TUMDAGADI SE DHONDA KHAPA, TUMDAGADI</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>320000</v>
+        <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42882</v>
+        <v>42279</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RC/22012034364843 — Sudur sadak Nirman kary men road se jamuntola (Tumdagadi)</t>
+          <t>1736010031/RC/22012034364840 — Sudur sadak Nirman kary men road se jamuntola (Tumdagadi)</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>320000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>257183</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>43034</v>
-[...3 lines deleted...]
-      </c>
+        <v>42882</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RC/22012034371356 — Sudur sadak Nirman karya p.w.d. rode se ps school jamuntola tak</t>
+          <t>1736010031/RC/22012034364843 — Sudur sadak Nirman kary men road se jamuntola (Tumdagadi)</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>1300000</v>
+        <v>320000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>916751.15</v>
+        <v>257183</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>43097</v>
+        <v>43034</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>44091</v>
+        <v>43941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RC/22012034521091 — Sudur sadak nirman karya Tumdagadi se shankarvan 1 km</t>
+          <t>1736010031/RC/22012034371356 — Sudur sadak Nirman karya p.w.d. rode se ps school jamuntola tak</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>0</v>
+        <v>1300000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>0</v>
+        <v>916751.15</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>43899</v>
-[...1 lines deleted...]
-      <c r="K456" s="3"/>
+        <v>43097</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>44091</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RC/22012034521980 — Sudur sadak nirman karya</t>
+          <t>1736010031/RC/22012034521091 — Sudur sadak nirman karya Tumdagadi se shankarvan 1 km</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>43922</v>
+        <v>43899</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RC/22012034560503 — cc road</t>
+          <t>1736010031/RC/22012034521980 — Sudur sadak nirman karya</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44222</v>
+        <v>43922</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RC/22012034606448 — C C ROAD NIRMAN KARYA</t>
+          <t>1736010031/RC/22012034560503 — cc road</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44587</v>
+        <v>44222</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RC/22012034648227 — CC Rode Nirman Karya PWD Se sarvjanik koop karya tak</t>
+          <t>1736010031/RC/22012034606448 — C C ROAD NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>45030</v>
+        <v>44587</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RC/22012034649589 — CC Rode Nirman Karya PWD Se sarvjanik koop karya tak</t>
+          <t>1736010031/RC/22012034648227 — CC Rode Nirman Karya PWD Se sarvjanik koop karya tak</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RC/22012034649590 — CC Rode Nirman Karya PWD Se sarvjanik koop karya tak</t>
+          <t>1736010031/RC/22012034649589 — CC Rode Nirman Karya PWD Se sarvjanik koop karya tak</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RC/22012034649592 — CC Rode Nirman Karya PWD Se sarvjanik koop karya tak</t>
+          <t>1736010031/RC/22012034649590 — CC Rode Nirman Karya PWD Se sarvjanik koop karya tak</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RC/22012034649881 — CC Rode Nirman Karya PWD Se sarvjanik koop karya tak</t>
+          <t>1736010031/RC/22012034649592 — CC Rode Nirman Karya PWD Se sarvjanik koop karya tak</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>39000</v>
+        <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>36465</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>45196</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RC/31/05 — द्वितीय श्रेणी मार्ग निमार्ण कार्य भीमसेन नाला से शंकरवन तक</t>
+          <t>1736010031/RC/22012034649881 — CC Rode Nirman Karya PWD Se sarvjanik koop karya tak</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>481000</v>
+        <v>39000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>417482</v>
+        <v>36465</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>39225</v>
+        <v>45196</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>40536</v>
+        <v>45327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RC/512 — दितीय श्रेणी मार्ग जामुन टोला स्‍कूल के पास शंकरवन 1कि तुमडागढी</t>
+          <t>1736010031/RC/31/05 — द्वितीय श्रेणी मार्ग निमार्ण कार्य भीमसेन नाला से शंकरवन तक</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>490000</v>
+        <v>481000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>401067.96</v>
+        <v>417482</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>39874</v>
+        <v>39225</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>40984</v>
+        <v>40536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RC/563 — द्वितीय श्रेणी मार्ग तुमडागडी से शंकरवन890मी/तुमडागडी</t>
+          <t>1736010031/RC/512 — दितीय श्रेणी मार्ग जामुन टोला स्‍कूल के पास शंकरवन 1कि तुमडागढी</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>499000</v>
+        <v>490000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>614635</v>
+        <v>401067.96</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>40441</v>
+        <v>39874</v>
       </c>
       <c r="K467" s="3" t="n">
         <v>40984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RC/626 — सी सी रोड तुमडागडी</t>
+          <t>1736010031/RC/563 — द्वितीय श्रेणी मार्ग तुमडागडी से शंकरवन890मी/तुमडागडी</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>156000</v>
+        <v>499000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>17400</v>
+        <v>614635</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>40644</v>
+        <v>40441</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>40891</v>
+        <v>40984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RS/22012034202771 — NBA LETRING CUNTRUCTION TUMDAGADI Hitgrahi 10 (Gru</t>
+          <t>1736010031/RC/626 — सी सी रोड तुमडागडी</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>44000</v>
+        <v>156000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>0</v>
+        <v>17400</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K469" s="3"/>
+        <v>40644</v>
+      </c>
+      <c r="K469" s="3" t="n">
+        <v>40891</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RS/22012034209836 — NBA GRUP1(TUMDAGADI)</t>
+          <t>1736010031/RS/22012034202771 — NBA LETRING CUNTRUCTION TUMDAGADI Hitgrahi 10 (Gru</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>22000</v>
+        <v>44000</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RS/22012034209856 — NBA GRUP2 (TUMDAGADI)</t>
+          <t>1736010031/RS/22012034209836 — NBA GRUP1(TUMDAGADI)</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>9420</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>41825</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RS/22012034230010 — NBA PANDURANG/GALIT TUMDAGARI</t>
+          <t>1736010031/RS/22012034209856 — NBA GRUP2 (TUMDAGADI)</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>4400</v>
+        <v>22000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>1727</v>
+        <v>9420</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>41765</v>
+        <v>41825</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>42480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RS/22012034247892 — nba group 4 tumdagadi</t>
+          <t>1736010031/RS/22012034230010 — NBA PANDURANG/GALIT TUMDAGARI</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>0</v>
+        <v>1727</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K473" s="3"/>
+        <v>41765</v>
+      </c>
+      <c r="K473" s="3" t="n">
+        <v>42480</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RS/22012034248452 — nba group 5 tumdagadi</t>
+          <t>1736010031/RS/22012034247892 — nba group 4 tumdagadi</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>41136</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RS/22012034250669 — NBA GROUP 6 TUMDAGADI</t>
+          <t>1736010031/RS/22012034248452 — nba group 5 tumdagadi</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>22000</v>
+        <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>9420</v>
+        <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>41844</v>
-[...3 lines deleted...]
-      </c>
+        <v>41136</v>
+      </c>
+      <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RS/22012034568035 — C T R NADEP MATA MANDIR KE PASS DHODAKHAPA GP TUMDAGADI</t>
+          <t>1736010031/RS/22012034250669 — NBA GROUP 6 TUMDAGADI</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>16000.39</v>
+        <v>22000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>12606</v>
+        <v>9420</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>44477</v>
+        <v>41844</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>44833</v>
+        <v>42480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RS/22012034568038 — CTR NADEP ANGANWADI BHAVAN KE PASS DHODAKHAPA GP TUMDAGADI</t>
+          <t>1736010031/RS/22012034568035 — C T R NADEP MATA MANDIR KE PASS DHODAKHAPA GP TUMDAGADI</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>0</v>
+        <v>16000.39</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>0</v>
+        <v>12606</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K477" s="3"/>
+        <v>44477</v>
+      </c>
+      <c r="K477" s="3" t="n">
+        <v>44833</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RS/22012034568039 — CTR NADEP PS SCHHOL KE PASS DODAKHAPA GP TUMDAGADI</t>
+          <t>1736010031/RS/22012034568038 — CTR NADEP ANGANWADI BHAVAN KE PASS DHODAKHAPA GP TUMDAGADI</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>16000.39</v>
+        <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>12606</v>
+        <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>44477</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RS/22012034568045 — CTR SOKHTA GADDA BASTI ME DODHAKHAPA  GP TUMDAGADI</t>
+          <t>1736010031/RS/22012034568039 — CTR NADEP PS SCHHOL KE PASS DODAKHAPA GP TUMDAGADI</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>21068.14</v>
+        <v>16000.39</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>15059.23</v>
+        <v>12606</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>44498</v>
+        <v>44477</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>44833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RS/22012034568049 — CTR SOKHTA GADDA CHHINDIKEDA DODHAKHAPA GP TUMDAGADI</t>
+          <t>1736010031/RS/22012034568045 — CTR SOKHTA GADDA BASTI ME DODHAKHAPA  GP TUMDAGADI</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>21068.14</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>17568.23</v>
+        <v>15059.23</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>44498</v>
       </c>
       <c r="K480" s="3" t="n">
         <v>44833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RS/22012034577133 — NADEP TAKA NIRMAN WORK ANGANWADI BHAWAN KE PASS DHODAKHAPA GP TUMDAGADI</t>
+          <t>1736010031/RS/22012034568049 — CTR SOKHTA GADDA CHHINDIKEDA DODHAKHAPA GP TUMDAGADI</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>14006.51</v>
+        <v>21068.14</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>12606</v>
+        <v>17568.23</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44561</v>
+        <v>44498</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>44833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1736010031/RS/22012034577186 — CTR SOKHTA GADDA NIRMAN WORK PANCHAYAT BHAWAN ME  TUMDAGADI</t>
+          <t>1736010031/RS/22012034577133 — NADEP TAKA NIRMAN WORK ANGANWADI BHAWAN KE PASS DHODAKHAPA GP TUMDAGADI</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>0</v>
+        <v>14006.51</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>0</v>
+        <v>12606</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44453</v>
-[...1 lines deleted...]
-      <c r="K482" s="3"/>
+        <v>44561</v>
+      </c>
+      <c r="K482" s="3" t="n">
+        <v>44833</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012034493974 — Shelparn wark</t>
+          <t>1736010031/RS/22012034577186 — CTR SOKHTA GADDA NIRMAN WORK PANCHAYAT BHAWAN ME  TUMDAGADI</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>1094115.8</v>
+        <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>952143.44</v>
+        <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>43878</v>
-[...3 lines deleted...]
-      </c>
+        <v>44453</v>
+      </c>
+      <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012034497858 — Shelparn work gudguda nala tumdagadi</t>
+          <t>1736010031/WC/22012034493974 — Shelparn wark</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>0</v>
+        <v>1094115.8</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>0</v>
+        <v>952143.44</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K484" s="3"/>
+        <v>43878</v>
+      </c>
+      <c r="K484" s="3" t="n">
+        <v>44190</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012034786475 — Steggerd Trench Gurdola Pahadi Tumdagadi</t>
+          <t>1736010031/WC/22012034497858 — Shelparn work gudguda nala tumdagadi</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>693919.48</v>
+        <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>637865</v>
+        <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44435</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012034796968 — CTR sokhta gadda dhodakhapa ps school</t>
+          <t>1736010031/WC/22012034786475 — Steggerd Trench Gurdola Pahadi Tumdagadi</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>21068.14</v>
+        <v>693919.48</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>15059.23</v>
+        <v>637865</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44505</v>
+        <v>44435</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>44833</v>
+        <v>44579</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012034796972 — CTR sokhta gadda dhodakhapa basti me</t>
+          <t>1736010031/WC/22012034796968 — CTR sokhta gadda dhodakhapa ps school</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>0</v>
+        <v>21068.14</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>0</v>
+        <v>15059.23</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K487" s="3"/>
+        <v>44505</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>44833</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012034798174 — Sokhta gadda chindikheda dhodakhapa</t>
+          <t>1736010031/WC/22012034796972 — CTR sokhta gadda dhodakhapa basti me</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012034798185 — Sokhta gadda dhodakhapa</t>
+          <t>1736010031/WC/22012034798174 — Sokhta gadda chindikheda dhodakhapa</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012034856936 — CTR WATER HARWESTING GRAM SWARAJ BHAWAN  TUMDAGADI</t>
+          <t>1736010031/WC/22012034798185 — Sokhta gadda dhodakhapa</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>22229.14</v>
+        <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44423</v>
+        <v>44300</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012034899052 — Talab Jirnodhar work Jaware nadi me Shrichand ke khet ke paas gram tumdagadi G pTumdagadi</t>
+          <t>1736010031/WC/22012034856936 — CTR WATER HARWESTING GRAM SWARAJ BHAWAN  TUMDAGADI</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>0</v>
+        <v>22229.14</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44494</v>
+        <v>44423</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012034899053 — Talab Jirnodhar work Jaware nadi me Shrichand ke khet ke paas gram tumdagadi G pTumdagadi</t>
+          <t>1736010031/WC/22012034899052 — Talab Jirnodhar work Jaware nadi me Shrichand ke khet ke paas gram tumdagadi G pTumdagadi</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>44494</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012034931070 — नाला उपचार कार्य ढोडानाला तुमडागड़ी</t>
+          <t>1736010031/WC/22012034899053 — Talab Jirnodhar work Jaware nadi me Shrichand ke khet ke paas gram tumdagadi G pTumdagadi</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>44628</v>
+        <v>44494</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012034951816 — निस्तारी तालाब निर्माण कार्य ढोडानाला ग्राम तुमडागड़ी</t>
+          <t>1736010031/WC/22012034931070 — नाला उपचार कार्य ढोडानाला तुमडागड़ी</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>1974030.22</v>
+        <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>1825101.73</v>
+        <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>44671</v>
-[...3 lines deleted...]
-      </c>
+        <v>44628</v>
+      </c>
+      <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012034985445 — Amrit sarover dhodanala pichment ariya tritment karya tumdagadi</t>
+          <t>1736010031/WC/22012034951816 — निस्तारी तालाब निर्माण कार्य ढोडानाला ग्राम तुमडागड़ी</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>0</v>
+        <v>1974030.22</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>1825101.73</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>44671</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>45226</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012034985448 — Amrit sarover dhodanala pichment ariya tritment karya tumdagadi</t>
+          <t>1736010031/WC/22012034985445 — Amrit sarover dhodanala pichment ariya tritment karya tumdagadi</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012034985450 — Amrit sarover dhodanala pichment ariya tritment karya tumdagadi</t>
+          <t>1736010031/WC/22012034985448 — Amrit sarover dhodanala pichment ariya tritment karya tumdagadi</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012034985453 — Amrit sarover dhodanala pichment ariya tritment karya tumdagadi</t>
+          <t>1736010031/WC/22012034985450 — Amrit sarover dhodanala pichment ariya tritment karya tumdagadi</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012034986098 — Amrit sarover dhodanala catchment area treatment kary tumdagadi</t>
+          <t>1736010031/WC/22012034985453 — Amrit sarover dhodanala pichment ariya tritment karya tumdagadi</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012034986101 — Amrit sarover dhodanala catchment area treatment kary tumdagadi</t>
+          <t>1736010031/WC/22012034986098 — Amrit sarover dhodanala catchment area treatment kary tumdagadi</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012034987820 — Kntoor trench karya dhodanala tumagadi</t>
+          <t>1736010031/WC/22012034986101 — Amrit sarover dhodanala catchment area treatment kary tumdagadi</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>607236.1</v>
+        <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>532722</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44809</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012035021498 — Nala pathopchar karya nistari talab k pas tumdagadi</t>
+          <t>1736010031/WC/22012034987820 — Kntoor trench karya dhodanala tumagadi</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>724118.6</v>
+        <v>607236.1</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>587628.38</v>
+        <v>532722</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>45092</v>
+        <v>44809</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>45582</v>
+        <v>45320</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012035040734 — Kantoor trench nirman karya bhimsan nala tumdagadi</t>
+          <t>1736010031/WC/22012035021498 — Nala pathopchar karya nistari talab k pas tumdagadi</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>0</v>
+        <v>724118.6</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>587628.38</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>44950</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>45092</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>45582</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012035116481 — Kantoor trench Nirman Karya Bhimsannala Tumdagadi</t>
+          <t>1736010031/WC/22012035040734 — Kantoor trench nirman karya bhimsan nala tumdagadi</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>818583.49</v>
+        <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>669578</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>45202</v>
-[...3 lines deleted...]
-      </c>
+        <v>44950</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012035148312 — Contoor tranch karya dhodanala tumdagadi bhag 2</t>
+          <t>1736010031/WC/22012035116481 — Kantoor trench Nirman Karya Bhimsannala Tumdagadi</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>0</v>
+        <v>818583.49</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>669578</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>45202</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>45474</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012035148313 — Contoor tranch karya dhodanala tumdagadi bhag 2</t>
+          <t>1736010031/WC/22012035148312 — Contoor tranch karya dhodanala tumdagadi bhag 2</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012035154353 — CTR Amrit Sarover Catchment Tritment Dhodanala Tumdagadi</t>
+          <t>1736010031/WC/22012035148313 — Contoor tranch karya dhodanala tumdagadi bhag 2</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>896542.55</v>
+        <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>568260.19</v>
+        <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>45367</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012035167533 — Stapdem Nirman Karya Toranala Dhodakhapa Tumdagadi</t>
+          <t>1736010031/WC/22012035154353 — CTR Amrit Sarover Catchment Tritment Dhodanala Tumdagadi</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>0</v>
+        <v>896542.55</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>568260.19</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>45367</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>45800</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012035168288 — Chek dem nirman karya Toranala Dhodakhapa Tumdagadi</t>
+          <t>1736010031/WC/22012035167533 — Stapdem Nirman Karya Toranala Dhodakhapa Tumdagadi</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>1990860.52</v>
+        <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>1835488.9</v>
+        <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45432</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012035185915 — Nistari Talab NIrman Karya Aamanala Tumdagadi</t>
+          <t>1736010031/WC/22012035168288 — Chek dem nirman karya Toranala Dhodakhapa Tumdagadi</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>1997394.07</v>
+        <v>1990860.52</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>1913124.21</v>
+        <v>1835488.9</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>45451</v>
+        <v>45432</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>46122</v>
+        <v>45582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012035218123 — Cantoor Trench Karya Bhimsannala Pahadi Tumdagadi</t>
+          <t>1736010031/WC/22012035185915 — Nistari Talab NIrman Karya Aamanala Tumdagadi</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>497159.48</v>
+        <v>1997394.07</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>254957.4</v>
+        <v>1913124.21</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45560</v>
+        <v>45451</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>45800</v>
+        <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012035236486 — NISTARI TALAB NIRMAN WORK SHIVRAM DHURVE KE KHET KE PASS MORAN NALA TUMDAGADI</t>
+          <t>1736010031/WC/22012035218123 — Cantoor Trench Karya Bhimsannala Pahadi Tumdagadi</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>2496993.25</v>
+        <v>497159.48</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>0</v>
+        <v>254957.4</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K512" s="3"/>
+        <v>45560</v>
+      </c>
+      <c r="K512" s="3" t="n">
+        <v>45800</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012035260874 — Dugwell recharg pit Tumdagadi</t>
+          <t>1736010031/WC/22012035236486 — NISTARI TALAB NIRMAN WORK SHIVRAM DHURVE KE KHET KE PASS MORAN NALA TUMDAGADI</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>25899.46</v>
+        <v>2496993.25</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>45749</v>
+        <v>45567</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012035266436 — Dugwell Recharg pit sarvjanik Koop Mata ma chouk jamuntola Tumdagadi</t>
+          <t>1736010031/WC/22012035260874 — Dugwell recharg pit Tumdagadi</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>45761</v>
+        <v>45749</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012035294090 — Jal ganga dugwell Nirman karya Sarvjanik koop Tumdagafi</t>
+          <t>1736010031/WC/22012035266436 — Dugwell Recharg pit sarvjanik Koop Mata ma chouk jamuntola Tumdagadi</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>25743.69</v>
+        <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>45780</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012035320574 — Stegard Trench Seh Bolder Chek Dem Tumdisoda Nala Tumdagadi</t>
+          <t>1736010031/WC/22012035294090 — Jal ganga dugwell Nirman karya Sarvjanik koop Tumdagafi</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>0</v>
+        <v>25743.69</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>45883</v>
-[...1 lines deleted...]
-      <c r="K516" s="3"/>
+        <v>45780</v>
+      </c>
+      <c r="K516" s="3" t="n">
+        <v>46125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/22012035320575 — Stegerd Trench Seh Bolder Chek Dem Bhimsannala Jamuntola Tumdagadi</t>
+          <t>1736010031/WC/22012035320574 — Stegard Trench Seh Bolder Chek Dem Tumdisoda Nala Tumdagadi</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45883</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/31/401 — तुमडागढी/कपिल धारा कूप निर्माण/पितरू/दशरथ/तुमडागढी</t>
+          <t>1736010031/WC/22012035320575 — Stegerd Trench Seh Bolder Chek Dem Bhimsannala Jamuntola Tumdagadi</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>15468</v>
+        <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>39498</v>
-[...3 lines deleted...]
-      </c>
+        <v>45883</v>
+      </c>
+      <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/31/402 — तुमडागढी/कपिल धारा कूप निर्माण/दिनीया/सुक्‍कल/तुमडागढी</t>
+          <t>1736010031/WC/31/401 — तुमडागढी/कपिल धारा कूप निर्माण/पितरू/दशरथ/तुमडागढी</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>51686</v>
+        <v>15468</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>39498</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>40950</v>
+        <v>39423</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/31/403 — तुमडागढी/कपिल धारा कूप निर्माण/जानकी/भैयालाल/तुमडागढी</t>
+          <t>1736010031/WC/31/402 — तुमडागढी/कपिल धारा कूप निर्माण/दिनीया/सुक्‍कल/तुमडागढी</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>65171.72</v>
+        <v>51686</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>39485</v>
+        <v>39498</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>40984</v>
+        <v>40950</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/31/404 — तुमडागढी/कपिल धारा कूप निर्माण/श्‍यामराव/लालमन/तुमडागढी</t>
+          <t>1736010031/WC/31/403 — तुमडागढी/कपिल धारा कूप निर्माण/जानकी/भैयालाल/तुमडागढी</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>8949</v>
+        <v>65171.72</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>39498</v>
+        <v>39485</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>41222</v>
+        <v>40984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/31/441 — तुमडागडी/कपिलधारा कूप निर्माण/सहरबती/कलीराम/तुमडागडी</t>
+          <t>1736010031/WC/31/404 — तुमडागढी/कपिल धारा कूप निर्माण/श्‍यामराव/लालमन/तुमडागढी</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>101604</v>
+        <v>8949</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>39482</v>
+        <v>39498</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>40984</v>
+        <v>41222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/31/442 — तुमडागडी/कपिलधारा कूप निर्माण /दुलारिया/लाला/तुमडागडी</t>
+          <t>1736010031/WC/31/441 — तुमडागडी/कपिलधारा कूप निर्माण/सहरबती/कलीराम/तुमडागडी</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>6040</v>
+        <v>101604</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>39486</v>
+        <v>39482</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>41222</v>
+        <v>40984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WC/VB/22012035332433 — Staggerd Contour Tranch Bhimsannala Jamuntola Tumdagadi</t>
+          <t>1736010031/WC/31/442 — तुमडागडी/कपिलधारा कूप निर्माण /दुलारिया/लाला/तुमडागडी</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>0</v>
+        <v>6040</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>46126</v>
-[...1 lines deleted...]
-      <c r="K524" s="3"/>
+        <v>39486</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>41222</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WH/22012034938700 — Talab Jinoudhar nirman</t>
+          <t>1736010031/WC/VB/22012035332433 — Staggerd Contour Tranch Bhimsannala Jamuntola Tumdagadi</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>45201</v>
+        <v>46126</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1736010031/WH/22012034942536 — Nistari Talab Nirman Karya Moran Nala Tumdagdai</t>
+          <t>1736010031/WC/VB/YD/22012035335007 — contur tranch nirman karya tumdagadi</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>0</v>
+        <v>989682.16</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>0</v>
+        <v>648676.35</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>45567</v>
+        <v>46283</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling and Shaping / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1736010047/IF/9993701427 — medbhandhan wark Kaliram /Bogdha</t>
+          <t>1736010031/WH/22012034938700 — Talab Jinoudhar nirman</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>42234</v>
+        <v>45201</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C528" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D528" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E528" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F528" s="1" t="inlineStr">
+        <is>
+          <t>1736010031/WH/22012034942536 — Nistari Talab Nirman Karya Moran Nala Tumdagdai</t>
+        </is>
+      </c>
+      <c r="G528" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H528" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I528" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J528" s="3" t="n">
+        <v>45567</v>
+      </c>
+      <c r="K528" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>BICHHUA</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C529" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D529" s="1" t="inlineStr">
+        <is>
+          <t>Land Leveling and Shaping / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+        </is>
+      </c>
+      <c r="E529" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F529" s="1" t="inlineStr">
+        <is>
+          <t>1736010047/IF/9993701427 — medbhandhan wark Kaliram /Bogdha</t>
+        </is>
+      </c>
+      <c r="G529" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H529" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I529" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J529" s="3" t="n">
+        <v>42234</v>
+      </c>
+      <c r="K529" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>BICHHUA</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
           <t>2020-2021</t>
         </is>
       </c>
-      <c r="C528" s="1" t="inlineStr">
+      <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D528" s="1" t="inlineStr">
+      <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
-      <c r="E528" s="1" t="inlineStr">
+      <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
-      <c r="F528" s="1" t="inlineStr">
+      <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1736/WC/22012034590646 — Nistari Talab Tumdagadi</t>
         </is>
       </c>
-      <c r="G528" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H528" s="2" t="n">
+      <c r="G530" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H530" s="2" t="n">
         <v>4920000</v>
       </c>
-      <c r="I528" s="2" t="n">
+      <c r="I530" s="2" t="n">
         <v>4863755.39</v>
       </c>
-      <c r="J528" s="3" t="n">
+      <c r="J530" s="3" t="n">
         <v>44141</v>
       </c>
-      <c r="K528" s="3" t="n">
+      <c r="K530" s="3" t="n">
         <v>44737</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>