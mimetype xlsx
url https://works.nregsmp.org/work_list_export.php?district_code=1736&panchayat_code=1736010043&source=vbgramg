--- v0 (2026-10-07)
+++ v1 (2026-10-08)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K54"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-07 12:44:14</t>
+          <t>Exported on: 2026-10-08 09:58:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHINDWARA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -765,51 +765,51 @@
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1736010043/IF/22012035607338 — Ek Bagiya Maa ke Naam Kavita / Shivlal Navreti Gram Jamuniya khurd</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>271530.25</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>25200</v>
+        <v>28800</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -2281,56 +2281,56 @@
           <t>BICHHUA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>1736010043/WC/VB/YD/22012035335038 — Constr of Stone boulder Gully Plugs for Comm</t>
+          <t>1736010043/WC/VB/YD/22012035335038 — Constr of Stone boulder Gully Plugs Sakarlal ke khet pass jamuniya khurd</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>46178</v>
       </c>
       <c r="K54" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>