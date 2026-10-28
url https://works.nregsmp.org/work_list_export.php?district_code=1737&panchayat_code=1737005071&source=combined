--- v0 (2026-09-04)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K492"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 17:40:53</t>
+          <t>Exported on: 2026-10-28 04:45:51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SEONI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1135,98 +1135,98 @@
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1737005071/DP/22012034567213 — bada talab bandeli ke bandha par vrachharopan kary GP bandeli</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>408718.19</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>21867</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>44826</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1737005071/DP/22012034588788 — वसुदा वन्दन अमृत वाटिका विकास कार्य पुष्कर तालाब के पास ग्राम बन्देली ग्राम पंचायत बन्देली</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>16605.37</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45148</v>
@@ -2628,145 +2628,145 @@
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1737005071/IC/22012034884428 — Nirmal Neer Nirman Karya GP Bandeli</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1737005071/IC/22012034885579 — Nirmal neer kup nirman kary bandeli</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1737005071/IC/22012034885751 — NIRMAL NEER NIRMAN KARY BANDELI</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45567</v>
@@ -4703,51 +4703,51 @@
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45196</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/22012035245451 — NANDAN FALOUDHYAN KARY SAROJ BAI RAJPOOT  GP BANDELI</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>189911.41</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>40573.74</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45532</v>
@@ -4797,145 +4797,145 @@
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/22012035247907 — NANDAN FALOUDHYAN KARY RAJKUMARI /DEVENDRA SING  GP BANDELI</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>180975.3</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>31142.88</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45534</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/22012035298410 — pashu sed nirman kary vikram sing /kamal sing bandeli</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/22012035298415 — pashu sed nirman kary vikram /kamal shing  GP Bandeli</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>139459.81</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>130211.56</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45738</v>
@@ -5379,194 +5379,194 @@
       <c r="J117" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/22012035643497 — Kapildhara koop nirman kary kamal singh/lakhansingh gram Bandeli</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/22012035657213 — pashu sed nirman kary Rohan sing /mahpal sing gp bandeli</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>146307.16</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>132487.16</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K119" s="3" t="n">
         <v>46251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/22012035657214 — pashu sed nirman kary devendra /badan sing</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/22012035657215 — pashu sed nirman kary devendra /badan sing</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45932</v>
@@ -15821,51 +15821,51 @@
       <c r="J331" s="3" t="n">
         <v>45871</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>46008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/IAY/5823455 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119438294</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45742</v>
@@ -15917,51 +15917,51 @@
       <c r="J333" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K333" s="3" t="n">
         <v>46043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/IAY/5847011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147408720</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45712</v>
@@ -16160,51 +16160,51 @@
       <c r="J338" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>46034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/IAY/5847018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147429718</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>16610.65</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45975</v>
@@ -16258,73 +16258,73 @@
       <c r="J340" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K340" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/IAY/5847027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148533817</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>8501</v>
+        <v>15094</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16403,51 +16403,51 @@
       <c r="J343" s="3" t="n">
         <v>45958</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>46016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/IAY/5847124 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148003465</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45700</v>
@@ -16695,98 +16695,98 @@
       <c r="J349" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>46034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/IAY/5847219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147428687</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>15362</v>
+        <v>17740.04</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/IAY/5847220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147428760</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>5474.7</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45975</v>
@@ -16838,51 +16838,51 @@
       <c r="J352" s="3" t="n">
         <v>45958</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>46008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/IAY/5847222 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148539730</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45716</v>
@@ -16934,51 +16934,51 @@
       <c r="J354" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/IAY/5847312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147425829</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45707</v>
@@ -17030,149 +17030,149 @@
       <c r="J356" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/IAY/5847354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148004524</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>22941.82</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>46235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/IAY/5847355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148004736</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>23437.77</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>46235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/IAY/5847365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148011639</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45715</v>
@@ -17273,51 +17273,51 @@
       <c r="J361" s="3" t="n">
         <v>45965</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>46043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/IAY/5847384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147209371</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45716</v>
@@ -17369,73 +17369,73 @@
       <c r="J363" s="3" t="n">
         <v>45982</v>
       </c>
       <c r="K363" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/IAY/5847409 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147642680</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>0</v>
+        <v>12474</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46002</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17465,73 +17465,73 @@
       <c r="J365" s="3" t="n">
         <v>45958</v>
       </c>
       <c r="K365" s="3" t="n">
         <v>46024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1737005071/IF/IAY/5847421 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148004073</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>4485</v>
+        <v>17422</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>KEOLARI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>