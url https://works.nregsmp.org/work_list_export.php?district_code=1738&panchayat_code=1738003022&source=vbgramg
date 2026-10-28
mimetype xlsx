--- v0 (2026-09-11)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K28"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-11 22:36:18</t>
+          <t>Exported on: 2026-10-28 21:46:30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BALAGHAT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -790,192 +790,192 @@
         <v>600</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>46039</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>LALBARRA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1738003022/IF/IAY/2032432 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3262019</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>43635</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>LALBARRA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1738003022/IF/IAY/844104 — Construction of IAY House -IAY REG. NO. MP1412455</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>42836</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>LALBARRA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1738003022/IF/IAY/858464 — Construction of IAY House -IAY REG. NO. MP1593601</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>42836</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>LALBARRA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1738003022/RC/22012034854146 — Salhe La Chicgaon Main Road se Khairgondi naka tak Sudur Sadak Nirman Karya</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46202</v>
@@ -1000,98 +1000,98 @@
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1738003022/WC/VB/22012035330682 — Rain Water Harvesting karya Samudaik Bhawan Salhe la</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>29459.08</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>0</v>
+        <v>3900</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46241</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>LALBARRA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1738003022/WC/VB/22012035330686 — Rain Water Harvesting karya CLF Bhawan Salhe la</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>29459.08</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>0</v>
+        <v>9600</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46241</v>
       </c>
       <c r="K28" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>