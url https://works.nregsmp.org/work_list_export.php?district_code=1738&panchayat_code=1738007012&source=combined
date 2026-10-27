--- v0 (2026-09-04)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K879"/>
+  <dimension ref="A1:K893"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 15:13:57</t>
+          <t>Exported on: 2026-10-27 17:02:52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BALAGHAT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -504,41770 +504,42428 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>1450017.56</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>1366257</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K16" s="3" t="n">
         <v>45530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>1738007012/DP/12445 — लातरी विमला/चमरू मेढबंधान निमार्ण कार्य</t>
+          <t>1738007012/AV/VB/22012034669732 — Kichan shed nirman latri</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
-        <v>0</v>
+        <v>425001.81</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
-        <v>40304</v>
+        <v>46311</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>1738007012/DP/12447 — लातरी पुनुसिंह/मेहतर मेढबंधान निमार्ण कार्य</t>
+          <t>1738007012/AV/VB/22012034669733 — Kichen shed nirman kary gp latri</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
-        <v>0</v>
+        <v>424961.36</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
-        <v>40304</v>
+        <v>46311</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>1738007012/DP/12451 — लातरी चमरूसिंह/पवन मेढबंधान निमार्ण कार्य</t>
+          <t>1738007012/AV/VB/22012034669734 — GP Latri cuvert nirma Dongaria poundi road</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
-        <v>0</v>
+        <v>1499548.96</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
-        <v>40304</v>
+        <v>46126</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>1738007012/DP/12453 — लातरी मोहनसिंह/शेषासिंह मेढबंधान निमार्ण कार्य</t>
+          <t>1738007012/AV/VB/22012034669735 — GP Latri Hume pipe culver  surjan ke ghar ke pass</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
-        <v>0</v>
+        <v>496056.67</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
-        <v>40311</v>
+        <v>46309</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>1738007012/DP/22012034408289 — latri lathiyatola fata se aganwari tak plantetion</t>
+          <t>1738007012/AV/VB/22012034669742 — GP Latri  kitchen shed</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
-        <v>342000</v>
+        <v>424659.81</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>7482</v>
+        <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
-        <v>43337</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>1738007012/DP/22012034408290 — latri mandwa thunnu ke ghar se sukhdev ke khet tak plantetion</t>
+          <t>1738007012/AV/VB/22012034669743 — GP Latri  kitchen shed</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
-        <v>342000</v>
+        <v>424336.76</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
-        <v>43204</v>
+        <v>46311</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>1738007012/DP/22012034526513 — GP LATRI NEERMAL NEER  DONGARIA</t>
+          <t>1738007012/DP/12445 — लातरी विमला/चमरू मेढबंधान निमार्ण कार्य</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
-        <v>269355.3</v>
+        <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
-        <v>99027</v>
+        <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
-        <v>44324</v>
-[...3 lines deleted...]
-      </c>
+        <v>40304</v>
+      </c>
+      <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>1738007012/DP/22012034526711 — GP LATRI Neermal neer dongariya ward no10</t>
+          <t>1738007012/DP/12447 — लातरी पुनुसिंह/मेहतर मेढबंधान निमार्ण कार्य</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
-        <v>269355.3</v>
+        <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>131928</v>
+        <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
-        <v>44324</v>
-[...3 lines deleted...]
-      </c>
+        <v>40304</v>
+      </c>
+      <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Raising of Nursery for Community / Raising of Nursery for Community</t>
+          <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>Nursery Development</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>1738007012/DP/22012034543781 — माँ की बगिया</t>
+          <t>1738007012/DP/12451 — लातरी चमरूसिंह/पवन मेढबंधान निमार्ण कार्य</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
-        <v>8000</v>
+        <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>6120</v>
+        <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
-        <v>44657</v>
-[...3 lines deleted...]
-      </c>
+        <v>40304</v>
+      </c>
+      <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>1738007012/DP/22012034588245 — GP Latri Vasudha vandan Plantation</t>
+          <t>1738007012/DP/12453 — लातरी मोहनसिंह/शेषासिंह मेढबंधान निमार्ण कार्य</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
-        <v>55847.4</v>
+        <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
-        <v>45139</v>
+        <v>40311</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>1738007012/DP/9926699657 — pasu awrod khanti CPT SCI8</t>
+          <t>1738007012/DP/22012034408289 — latri lathiyatola fata se aganwari tak plantetion</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
-        <v>0</v>
+        <v>342000</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>0</v>
+        <v>7482</v>
       </c>
       <c r="J27" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K27" s="3"/>
+        <v>43337</v>
+      </c>
+      <c r="K27" s="3" t="n">
+        <v>43718</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>1738007012/DP/9926699664 — pasu awrod khanti CPT SCI8</t>
+          <t>1738007012/DP/22012034408290 — latri mandwa thunnu ke ghar se sukhdev ke khet tak plantetion</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
-        <v>0</v>
+        <v>342000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
-        <v>41665</v>
+        <v>43204</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034302526 — Latri Jhankar singh/Nanhu singh laghutalab</t>
+          <t>1738007012/DP/22012034526513 — GP LATRI NEERMAL NEER  DONGARIA</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>295000</v>
+        <v>269355.3</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>253418.6</v>
+        <v>99027</v>
       </c>
       <c r="J29" s="3" t="n">
-        <v>42681</v>
+        <v>44324</v>
       </c>
       <c r="K29" s="3" t="n">
-        <v>43290</v>
+        <v>45549</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034302533 — Latri Fagu/chhatru Laghutalab</t>
+          <t>1738007012/DP/22012034526711 — GP LATRI Neermal neer dongariya ward no10</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
-        <v>295000</v>
+        <v>269355.3</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>269374.25</v>
+        <v>131928</v>
       </c>
       <c r="J30" s="3" t="n">
-        <v>42690</v>
+        <v>44324</v>
       </c>
       <c r="K30" s="3" t="n">
-        <v>42804</v>
+        <v>44920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Raising of Nursery for Community / Raising of Nursery for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Nursery Development</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034302557 — LATARI CHHITOBAI/DHONDHAL URF RAMA LAGHUTALAB</t>
+          <t>1738007012/DP/22012034543781 — माँ की बगिया</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
-        <v>295000</v>
+        <v>8000</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>275313.4</v>
+        <v>6120</v>
       </c>
       <c r="J31" s="3" t="n">
-        <v>42690</v>
+        <v>44657</v>
       </c>
       <c r="K31" s="3" t="n">
-        <v>42804</v>
+        <v>44986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste/Fallow Land / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034303367 — Latri keshar/Dhirpal medbandhan</t>
+          <t>1738007012/DP/22012034588245 — GP Latri Vasudha vandan Plantation</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>28000</v>
+        <v>55847.4</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>23380</v>
+        <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
-        <v>42691</v>
-[...3 lines deleted...]
-      </c>
+        <v>45139</v>
+      </c>
+      <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste/Fallow Land / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034303368 — Latri Sukhlal/Mehtar Medbandhan</t>
+          <t>1738007012/DP/9926699657 — pasu awrod khanti CPT SCI8</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>40000</v>
+        <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
-        <v>37575</v>
+        <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
-        <v>42691</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034322599 — Latri Bhadu/Haresingh laghu talab</t>
+          <t>1738007012/DP/9926699664 — pasu awrod khanti CPT SCI8</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
-        <v>295000</v>
+        <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>209473.58</v>
+        <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
-        <v>42799</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034351658 — Latri panchayat bhawan se harratola marg varaksharopan kary</t>
+          <t>1738007012/IF/22012034302526 — Latri Jhankar singh/Nanhu singh laghutalab</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
-        <v>335000</v>
+        <v>295000</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>0</v>
+        <v>253418.6</v>
       </c>
       <c r="J35" s="3" t="n">
-        <v>42904</v>
-[...1 lines deleted...]
-      <c r="K35" s="3"/>
+        <v>42681</v>
+      </c>
+      <c r="K35" s="3" t="n">
+        <v>43290</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034389227 — latri-kapil dhara kup nirman bilamsingh/kushal</t>
+          <t>1738007012/IF/22012034302533 — Latri Fagu/chhatru Laghutalab</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
-        <v>0</v>
+        <v>295000</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>0</v>
+        <v>269374.25</v>
       </c>
       <c r="J36" s="3" t="n">
-        <v>43012</v>
-[...1 lines deleted...]
-      <c r="K36" s="3"/>
+        <v>42690</v>
+      </c>
+      <c r="K36" s="3" t="n">
+        <v>42804</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034517102 — Latri Ujjiyar/dablu khet talab nirman kary dongiya</t>
+          <t>1738007012/IF/22012034302557 — LATARI CHHITOBAI/DHONDHAL URF RAMA LAGHUTALAB</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
-        <v>310386.65</v>
+        <v>295000</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>0</v>
+        <v>275313.4</v>
       </c>
       <c r="J37" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K37" s="3"/>
+        <v>42690</v>
+      </c>
+      <c r="K37" s="3" t="n">
+        <v>42804</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Development of Waste/Fallow Land / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034517108 — Latri bhawarsingh/maharu laghu talab nirman kary latri</t>
+          <t>1738007012/IF/22012034303367 — Latri keshar/Dhirpal medbandhan</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
-        <v>310386.65</v>
+        <v>28000</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>0</v>
+        <v>23380</v>
       </c>
       <c r="J38" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K38" s="3"/>
+        <v>42691</v>
+      </c>
+      <c r="K38" s="3" t="n">
+        <v>42747</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
+          <t>Development of Waste/Fallow Land / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034517112 — Latri Jogan/pancham laghu talab nirman kary latri</t>
+          <t>1738007012/IF/22012034303368 — Latri Sukhlal/Mehtar Medbandhan</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
-        <v>0</v>
+        <v>40000</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>0</v>
+        <v>37575</v>
       </c>
       <c r="J39" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K39" s="3"/>
+        <v>42691</v>
+      </c>
+      <c r="K39" s="3" t="n">
+        <v>43110</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034517122 — Latri Jogan bai/pancham khet talab nirman kary latri</t>
+          <t>1738007012/IF/22012034322599 — Latri Bhadu/Haresingh laghu talab</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
-        <v>310386.65</v>
+        <v>295000</v>
       </c>
       <c r="I40" s="2" t="n">
-        <v>0</v>
+        <v>209473.58</v>
       </c>
       <c r="J40" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K40" s="3"/>
+        <v>42799</v>
+      </c>
+      <c r="K40" s="3" t="n">
+        <v>43348</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034517123 — Latri Jogan bai/pancham khet talab nirman kary</t>
+          <t>1738007012/IF/22012034351658 — Latri panchayat bhawan se harratola marg varaksharopan kary</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
-        <v>0</v>
+        <v>335000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
-        <v>43740</v>
+        <v>42904</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034517124 — Latri parwati/diwal khet talab nirman kary mandwa</t>
+          <t>1738007012/IF/22012034389227 — latri-kapil dhara kup nirman bilamsingh/kushal</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
-        <v>310386.65</v>
+        <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
-        <v>43740</v>
+        <v>43012</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Individuals / Construction of Brushwood Check Dam for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034538337 — Latri-Ujjiyar/Dablu Khet talab niraman kary Dongriya</t>
+          <t>1738007012/IF/22012034517102 — Latri Ujjiyar/dablu khet talab nirman kary dongiya</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>310386.65</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>171380</v>
+        <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
-        <v>43948</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034538345 — Latri-Jogan bai/Pancham khet talab nirman kary latri</t>
+          <t>1738007012/IF/22012034517108 — Latri bhawarsingh/maharu laghu talab nirman kary latri</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
-        <v>332572.21</v>
+        <v>310386.65</v>
       </c>
       <c r="I44" s="2" t="n">
-        <v>242659</v>
+        <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
-        <v>43955</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034538349 — Latri-Tirath/pancham khet talab nirman kary Latri</t>
+          <t>1738007012/IF/22012034517112 — Latri Jogan/pancham laghu talab nirman kary latri</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
-        <v>43856</v>
+        <v>43740</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034538350 — Latri-Parwati/diwal khet talab nrman kary mandwa</t>
+          <t>1738007012/IF/22012034517122 — Latri Jogan bai/pancham khet talab nirman kary latri</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
-        <v>0</v>
+        <v>310386.65</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
-        <v>43859</v>
+        <v>43740</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034548967 — Parvati/Diwal Khet Talab</t>
+          <t>1738007012/IF/22012034517123 — Latri Jogan bai/pancham khet talab nirman kary</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
-        <v>308759.4</v>
+        <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
-        <v>209000</v>
+        <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
-        <v>43961</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034620424 — GP LATRI MEHTRIN/AMILAL LAGHU TALAB</t>
+          <t>1738007012/IF/22012034517124 — Latri parwati/diwal khet talab nirman kary mandwa</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
-        <v>293378.13</v>
+        <v>310386.65</v>
       </c>
       <c r="I48" s="2" t="n">
-        <v>269535.26</v>
+        <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
-        <v>44121</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Brushwood Check Dam for Individuals / Construction of Brushwood Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034620425 — GP LATRRI SIYALAL/TILLU LAGHU TALAB</t>
+          <t>1738007012/IF/22012034538337 — Latri-Ujjiyar/Dablu Khet talab niraman kary Dongriya</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
-        <v>293378.13</v>
+        <v>310386.65</v>
       </c>
       <c r="I49" s="2" t="n">
-        <v>283598.02</v>
+        <v>171380</v>
       </c>
       <c r="J49" s="3" t="n">
-        <v>44123</v>
+        <v>43948</v>
       </c>
       <c r="K49" s="3" t="n">
-        <v>44378</v>
+        <v>45109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034620427 — GP LATRI AAMRU/GOPAL LAGHU TALAB</t>
+          <t>1738007012/IF/22012034538345 — Latri-Jogan bai/Pancham khet talab nirman kary latri</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
-        <v>0</v>
+        <v>332572.21</v>
       </c>
       <c r="I50" s="2" t="n">
-        <v>0</v>
+        <v>242659</v>
       </c>
       <c r="J50" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K50" s="3"/>
+        <v>43955</v>
+      </c>
+      <c r="K50" s="3" t="n">
+        <v>45097</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034622201 — GP LATRI LAGHU TALAB SUNAU/RIGNU</t>
+          <t>1738007012/IF/22012034538349 — Latri-Tirath/pancham khet talab nirman kary Latri</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
-        <v>299941.19</v>
+        <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
-        <v>294176.99</v>
+        <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
-        <v>44122</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034624136 — GP LATRI LAGHU TALAB AAMRU/GOPAL</t>
+          <t>1738007012/IF/22012034538350 — Latri-Parwati/diwal khet talab nrman kary mandwa</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
-        <v>300241.19</v>
+        <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
-        <v>283081.01</v>
+        <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
-        <v>44126</v>
-[...3 lines deleted...]
-      </c>
+        <v>43859</v>
+      </c>
+      <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034626723 — GP LATRI MED BANDHAN SATISH/JHADU</t>
+          <t>1738007012/IF/22012034548967 — Parvati/Diwal Khet Talab</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
-        <v>80023.11</v>
+        <v>308759.4</v>
       </c>
       <c r="I53" s="2" t="n">
-        <v>64980</v>
+        <v>209000</v>
       </c>
       <c r="J53" s="3" t="n">
-        <v>44157</v>
+        <v>43961</v>
       </c>
       <c r="K53" s="3" t="n">
-        <v>44296</v>
+        <v>45110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034632738 — GP LATRI MED BANDHAN SATISH/JHRRU</t>
+          <t>1738007012/IF/22012034620424 — GP LATRI MEHTRIN/AMILAL LAGHU TALAB</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
-        <v>0</v>
+        <v>293378.13</v>
       </c>
       <c r="I54" s="2" t="n">
-        <v>0</v>
+        <v>269535.26</v>
       </c>
       <c r="J54" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K54" s="3"/>
+        <v>44121</v>
+      </c>
+      <c r="K54" s="3" t="n">
+        <v>44354</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034632739 — GP LATRI MED BANDHAN BHDARU/SAMPAT</t>
+          <t>1738007012/IF/22012034620425 — GP LATRRI SIYALAL/TILLU LAGHU TALAB</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
-        <v>78205.75</v>
+        <v>293378.13</v>
       </c>
       <c r="I55" s="2" t="n">
-        <v>64790</v>
+        <v>283598.02</v>
       </c>
       <c r="J55" s="3" t="n">
-        <v>44168</v>
+        <v>44123</v>
       </c>
       <c r="K55" s="3" t="n">
-        <v>44296</v>
+        <v>44378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034632740 — GP LATRI MED BANDHAN GARIBDAS/CHINDIYA</t>
+          <t>1738007012/IF/22012034620427 — GP LATRI AAMRU/GOPAL LAGHU TALAB</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
-        <v>78205.75</v>
+        <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
-        <v>60420</v>
+        <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
-        <v>44168</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral bund for indiv / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034632741 — GP LATRI MED BANDHAN SANOTA/SUKHDEV</t>
+          <t>1738007012/IF/22012034622201 — GP LATRI LAGHU TALAB SUNAU/RIGNU</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
-        <v>78205.75</v>
+        <v>299941.19</v>
       </c>
       <c r="I57" s="2" t="n">
-        <v>63111</v>
+        <v>294176.99</v>
       </c>
       <c r="J57" s="3" t="n">
-        <v>44524</v>
+        <v>44122</v>
       </c>
       <c r="K57" s="3" t="n">
-        <v>45087</v>
+        <v>44378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034632742 — GP LATRI LAGHUTALAB SADHURAM/CHAATRU</t>
+          <t>1738007012/IF/22012034624136 — GP LATRI LAGHU TALAB AAMRU/GOPAL</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>300241.19</v>
       </c>
       <c r="I58" s="2" t="n">
-        <v>298640</v>
+        <v>283081.01</v>
       </c>
       <c r="J58" s="3" t="n">
-        <v>44168</v>
+        <v>44126</v>
       </c>
       <c r="K58" s="3" t="n">
-        <v>44893</v>
+        <v>44354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034632743 — GP LATRI LAGHUTALAB MANSHARAM/UMENDRA</t>
+          <t>1738007012/IF/22012034626723 — GP LATRI MED BANDHAN SATISH/JHADU</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
-        <v>300241.19</v>
+        <v>80023.11</v>
       </c>
       <c r="I59" s="2" t="n">
-        <v>290512</v>
+        <v>64980</v>
       </c>
       <c r="J59" s="3" t="n">
-        <v>44168</v>
+        <v>44157</v>
       </c>
       <c r="K59" s="3" t="n">
-        <v>44571</v>
+        <v>44296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034632744 — GP LATRI LAGHUTALAB JETULAL/AAGAMU</t>
+          <t>1738007012/IF/22012034632738 — GP LATRI MED BANDHAN SATISH/JHRRU</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
-        <v>300241.19</v>
+        <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
-        <v>278477.09</v>
+        <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
-        <v>44180</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034634953 — GP LATRI LAGHU TALAB BATAN BAI/SOHAN</t>
+          <t>1738007012/IF/22012034632739 — GP LATRI MED BANDHAN BHDARU/SAMPAT</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
-        <v>300241.19</v>
+        <v>78205.75</v>
       </c>
       <c r="I61" s="2" t="n">
-        <v>294232</v>
+        <v>64790</v>
       </c>
       <c r="J61" s="3" t="n">
-        <v>44196</v>
+        <v>44168</v>
       </c>
       <c r="K61" s="3" t="n">
-        <v>44844</v>
+        <v>44296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034636596 — GP LATRI LAGHU TALAB JUGMA/DONDAL</t>
+          <t>1738007012/IF/22012034632740 — GP LATRI MED BANDHAN GARIBDAS/CHINDIYA</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
-        <v>0</v>
+        <v>78205.75</v>
       </c>
       <c r="I62" s="2" t="n">
-        <v>0</v>
+        <v>60420</v>
       </c>
       <c r="J62" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K62" s="3"/>
+        <v>44168</v>
+      </c>
+      <c r="K62" s="3" t="n">
+        <v>44296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen peripheral bund for indiv / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034636599 — GP LATRI LAGHU TALAB  SUKMAN/RAMLAL</t>
+          <t>1738007012/IF/22012034632741 — GP LATRI MED BANDHAN SANOTA/SUKHDEV</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
-        <v>0</v>
+        <v>78205.75</v>
       </c>
       <c r="I63" s="2" t="n">
-        <v>0</v>
+        <v>63111</v>
       </c>
       <c r="J63" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K63" s="3"/>
+        <v>44524</v>
+      </c>
+      <c r="K63" s="3" t="n">
+        <v>45087</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034636600 — GP LATRI LAGHUTALAB MAHASING/FIRTU</t>
+          <t>1738007012/IF/22012034632742 — GP LATRI LAGHUTALAB SADHURAM/CHAATRU</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>300241.19</v>
       </c>
       <c r="I64" s="2" t="n">
-        <v>276511.01</v>
+        <v>298640</v>
       </c>
       <c r="J64" s="3" t="n">
-        <v>44183</v>
+        <v>44168</v>
       </c>
       <c r="K64" s="3" t="n">
-        <v>44378</v>
+        <v>44893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034641134 — GP LATRI MED BABDHAN JUGYA/RAMA</t>
+          <t>1738007012/IF/22012034632743 — GP LATRI LAGHUTALAB MANSHARAM/UMENDRA</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
-        <v>79980.81</v>
+        <v>300241.19</v>
       </c>
       <c r="I65" s="2" t="n">
-        <v>55198</v>
+        <v>290512</v>
       </c>
       <c r="J65" s="3" t="n">
-        <v>44289</v>
+        <v>44168</v>
       </c>
       <c r="K65" s="3" t="n">
-        <v>45078</v>
+        <v>44571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034641135 — GP LATRI LAGHU TALAB ITWARI/DADU</t>
+          <t>1738007012/IF/22012034632744 — GP LATRI LAGHUTALAB JETULAL/AAGAMU</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
-        <v>301816.19</v>
+        <v>300241.19</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>279867</v>
+        <v>278477.09</v>
       </c>
       <c r="J66" s="3" t="n">
-        <v>44186</v>
+        <v>44180</v>
       </c>
       <c r="K66" s="3" t="n">
         <v>44378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034641136 — GP LATRI MED BANDHAN SUKMAN/RAMLAL</t>
+          <t>1738007012/IF/22012034634953 — GP LATRI LAGHU TALAB BATAN BAI/SOHAN</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
-        <v>79980.81</v>
+        <v>300241.19</v>
       </c>
       <c r="I67" s="2" t="n">
-        <v>59090</v>
+        <v>294232</v>
       </c>
       <c r="J67" s="3" t="n">
-        <v>44227</v>
+        <v>44196</v>
       </c>
       <c r="K67" s="3" t="n">
-        <v>45078</v>
+        <v>44844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034641138 — GP LATRI MED BANDHAN SURJAN/ BUDHRAM</t>
+          <t>1738007012/IF/22012034636596 — GP LATRI LAGHU TALAB JUGMA/DONDAL</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
-        <v>79980.81</v>
+        <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
-        <v>61750</v>
+        <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
-        <v>44236</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034642278 — GP LATRI med bandhan tirth/pancham</t>
+          <t>1738007012/IF/22012034636599 — GP LATRI LAGHU TALAB  SUKMAN/RAMLAL</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
-        <v>79980.81</v>
+        <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
-        <v>67550</v>
+        <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
-        <v>44289</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034642279 — GP LATRI MED BANDHAN MEHTRIN/CHATTAR</t>
+          <t>1738007012/IF/22012034636600 — GP LATRI LAGHUTALAB MAHASING/FIRTU</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
-        <v>79980.81</v>
+        <v>300241.19</v>
       </c>
       <c r="I70" s="2" t="n">
-        <v>68129</v>
+        <v>276511.01</v>
       </c>
       <c r="J70" s="3" t="n">
-        <v>44309</v>
+        <v>44183</v>
       </c>
       <c r="K70" s="3" t="n">
-        <v>44418</v>
+        <v>44378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034642280 — GP LATRI LAGHU TALAB  DULAM/GUHDAD</t>
+          <t>1738007012/IF/22012034641134 — GP LATRI MED BABDHAN JUGYA/RAMA</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
-        <v>302316.19</v>
+        <v>79980.81</v>
       </c>
       <c r="I71" s="2" t="n">
-        <v>260281</v>
+        <v>55198</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>44289</v>
       </c>
       <c r="K71" s="3" t="n">
-        <v>44571</v>
+        <v>45078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034642281 — GP LATR LAGHU TALAB HIRAT/BUDHRAM</t>
+          <t>1738007012/IF/22012034641135 — GP LATRI LAGHU TALAB ITWARI/DADU</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>301816.19</v>
       </c>
       <c r="I72" s="2" t="n">
-        <v>276511.99</v>
+        <v>279867</v>
       </c>
       <c r="J72" s="3" t="n">
-        <v>44190</v>
+        <v>44186</v>
       </c>
       <c r="K72" s="3" t="n">
         <v>44378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034642282 — GP LATRI MED BANDHAN  MOHAN/MANSING</t>
+          <t>1738007012/IF/22012034641136 — GP LATRI MED BANDHAN SUKMAN/RAMLAL</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
-        <v>0</v>
+        <v>79980.81</v>
       </c>
       <c r="I73" s="2" t="n">
-        <v>0</v>
+        <v>59090</v>
       </c>
       <c r="J73" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K73" s="3"/>
+        <v>44227</v>
+      </c>
+      <c r="K73" s="3" t="n">
+        <v>45078</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034642284 — GP LATRI MED BANDHAN DEVLAL/MANSIG</t>
+          <t>1738007012/IF/22012034641138 — GP LATRI MED BANDHAN SURJAN/ BUDHRAM</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>79980.81</v>
       </c>
       <c r="I74" s="2" t="n">
-        <v>65170</v>
+        <v>61750</v>
       </c>
       <c r="J74" s="3" t="n">
-        <v>44187</v>
+        <v>44236</v>
       </c>
       <c r="K74" s="3" t="n">
-        <v>44288</v>
+        <v>45087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034646596 — GP LATRI med bandhan karan/suklu</t>
+          <t>1738007012/IF/22012034642278 — GP LATRI med bandhan tirth/pancham</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
-        <v>79480.81</v>
+        <v>79980.81</v>
       </c>
       <c r="I75" s="2" t="n">
-        <v>66778</v>
+        <v>67550</v>
       </c>
       <c r="J75" s="3" t="n">
-        <v>44288</v>
+        <v>44289</v>
       </c>
       <c r="K75" s="3" t="n">
         <v>44418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034646597 — GP LATRI MED BANDHAN PREMSING/BIDDESING</t>
+          <t>1738007012/IF/22012034642279 — GP LATRI MED BANDHAN MEHTRIN/CHATTAR</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
-        <v>79480.81</v>
+        <v>79980.81</v>
       </c>
       <c r="I76" s="2" t="n">
-        <v>66971</v>
+        <v>68129</v>
       </c>
       <c r="J76" s="3" t="n">
-        <v>44324</v>
+        <v>44309</v>
       </c>
       <c r="K76" s="3" t="n">
         <v>44418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034646598 — DP LATRI  laghu talab suksing/dasharath</t>
+          <t>1738007012/IF/22012034642280 — GP LATRI LAGHU TALAB  DULAM/GUHDAD</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
-        <v>301816.19</v>
+        <v>302316.19</v>
       </c>
       <c r="I77" s="2" t="n">
-        <v>298938</v>
+        <v>260281</v>
       </c>
       <c r="J77" s="3" t="n">
-        <v>44264</v>
+        <v>44289</v>
       </c>
       <c r="K77" s="3" t="n">
-        <v>44893</v>
+        <v>44571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034646599 — GP LATRI LAGHU TALAB DULAM/ GUHDAD</t>
+          <t>1738007012/IF/22012034642281 — GP LATR LAGHU TALAB HIRAT/BUDHRAM</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
-        <v>0</v>
+        <v>301816.19</v>
       </c>
       <c r="I78" s="2" t="n">
-        <v>0</v>
+        <v>276511.99</v>
       </c>
       <c r="J78" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K78" s="3"/>
+        <v>44190</v>
+      </c>
+      <c r="K78" s="3" t="n">
+        <v>44378</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034647050 — GP LATRI MED BANDHAN PAWAN/AANDHER</t>
+          <t>1738007012/IF/22012034642282 — GP LATRI MED BANDHAN  MOHAN/MANSING</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
-        <v>79980.81</v>
+        <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
-        <v>74290</v>
+        <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
-        <v>44230</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034647051 — GP LATRI MED BANDHAN SAVANI/BALSING</t>
+          <t>1738007012/IF/22012034642284 — GP LATRI MED BANDHAN DEVLAL/MANSIG</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
-        <v>0</v>
+        <v>79980.81</v>
       </c>
       <c r="I80" s="2" t="n">
-        <v>0</v>
+        <v>65170</v>
       </c>
       <c r="J80" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K80" s="3"/>
+        <v>44187</v>
+      </c>
+      <c r="K80" s="3" t="n">
+        <v>44288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034647053 — GP LATRI LAGHU TALAB KOUTIK/GUHDAD</t>
+          <t>1738007012/IF/22012034646596 — GP LATRI med bandhan karan/suklu</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
-        <v>301816.19</v>
+        <v>79480.81</v>
       </c>
       <c r="I81" s="2" t="n">
-        <v>277835</v>
+        <v>66778</v>
       </c>
       <c r="J81" s="3" t="n">
-        <v>44294</v>
+        <v>44288</v>
       </c>
       <c r="K81" s="3" t="n">
-        <v>44571</v>
+        <v>44418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034689386 — GP LATRI Laghu talab Rupsing/doliya</t>
+          <t>1738007012/IF/22012034646597 — GP LATRI MED BANDHAN PREMSING/BIDDESING</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
-        <v>309090.2</v>
+        <v>79480.81</v>
       </c>
       <c r="I82" s="2" t="n">
-        <v>276063</v>
+        <v>66971</v>
       </c>
       <c r="J82" s="3" t="n">
-        <v>44296</v>
+        <v>44324</v>
       </c>
       <c r="K82" s="3" t="n">
-        <v>44844</v>
+        <v>44418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034692763 — GP Latri Laghu talab Bhavansing/andher</t>
+          <t>1738007012/IF/22012034646598 — DP LATRI  laghu talab suksing/dasharath</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
-        <v>309590.2</v>
+        <v>301816.19</v>
       </c>
       <c r="I83" s="2" t="n">
-        <v>317160</v>
+        <v>298938</v>
       </c>
       <c r="J83" s="3" t="n">
-        <v>44305</v>
+        <v>44264</v>
       </c>
       <c r="K83" s="3" t="n">
-        <v>44835</v>
+        <v>44893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034716570 — GP Latri med bandhan manik/bahadar</t>
+          <t>1738007012/IF/22012034646599 — GP LATRI LAGHU TALAB DULAM/ GUHDAD</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
-        <v>73424.95</v>
+        <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
-        <v>65234</v>
+        <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
-        <v>44324</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034716571 — GP Latri med bandhan sohan/ramu</t>
+          <t>1738007012/IF/22012034647050 — GP LATRI MED BANDHAN PAWAN/AANDHER</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
-        <v>73424.95</v>
+        <v>79980.81</v>
       </c>
       <c r="I85" s="2" t="n">
-        <v>54426</v>
+        <v>74290</v>
       </c>
       <c r="J85" s="3" t="n">
-        <v>44322</v>
+        <v>44230</v>
       </c>
       <c r="K85" s="3" t="n">
-        <v>45078</v>
+        <v>44288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034716573 — GP Latri med bandhan tirath/budhram</t>
+          <t>1738007012/IF/22012034647051 — GP LATRI MED BANDHAN SAVANI/BALSING</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
-        <v>73424.95</v>
+        <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
-        <v>53075</v>
+        <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
-        <v>44532</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034771808 — GP Lahangakanar med bandhan Dnesh/dhansing</t>
+          <t>1738007012/IF/22012034647053 — GP LATRI LAGHU TALAB KOUTIK/GUHDAD</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
-        <v>0</v>
+        <v>301816.19</v>
       </c>
       <c r="I87" s="2" t="n">
-        <v>0</v>
+        <v>277835</v>
       </c>
       <c r="J87" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K87" s="3"/>
+        <v>44294</v>
+      </c>
+      <c r="K87" s="3" t="n">
+        <v>44571</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034771816 — GP Latri med bandhan Orsing/manganu</t>
+          <t>1738007012/IF/22012034689386 — GP LATRI Laghu talab Rupsing/doliya</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
-        <v>78356.5</v>
+        <v>309090.2</v>
       </c>
       <c r="I88" s="2" t="n">
-        <v>66778</v>
+        <v>276063</v>
       </c>
       <c r="J88" s="3" t="n">
-        <v>44365</v>
+        <v>44296</v>
       </c>
       <c r="K88" s="3" t="n">
-        <v>44418</v>
+        <v>44844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034773344 — GP Latri med bandhan Dinesh/dhansing</t>
+          <t>1738007012/IF/22012034692763 — GP Latri Laghu talab Bhavansing/andher</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
-        <v>78356.5</v>
+        <v>309590.2</v>
       </c>
       <c r="I89" s="2" t="n">
-        <v>59830</v>
+        <v>317160</v>
       </c>
       <c r="J89" s="3" t="n">
-        <v>44356</v>
+        <v>44305</v>
       </c>
       <c r="K89" s="3" t="n">
-        <v>45078</v>
+        <v>44835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034794718 — GP Latri med bandhan dwarka/chandrakant</t>
+          <t>1738007012/IF/22012034716570 — GP Latri med bandhan manik/bahadar</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
-        <v>40178.25</v>
+        <v>73424.95</v>
       </c>
       <c r="I90" s="2" t="n">
-        <v>31845</v>
+        <v>65234</v>
       </c>
       <c r="J90" s="3" t="n">
-        <v>44450</v>
+        <v>44324</v>
       </c>
       <c r="K90" s="3" t="n">
-        <v>45078</v>
+        <v>44418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034798139 — GP Latri med bandhan sonsing/chaitu</t>
+          <t>1738007012/IF/22012034716571 — GP Latri med bandhan sohan/ramu</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
-        <v>78356.5</v>
+        <v>73424.95</v>
       </c>
       <c r="I91" s="2" t="n">
-        <v>64076</v>
+        <v>54426</v>
       </c>
       <c r="J91" s="3" t="n">
-        <v>44523</v>
+        <v>44322</v>
       </c>
       <c r="K91" s="3" t="n">
-        <v>45087</v>
+        <v>45078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034854810 — GP Latri nandan falloudhan budhari/salik</t>
+          <t>1738007012/IF/22012034716573 — GP Latri med bandhan tirath/budhram</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
-        <v>118000</v>
+        <v>73424.95</v>
       </c>
       <c r="I92" s="2" t="n">
-        <v>28336</v>
+        <v>53075</v>
       </c>
       <c r="J92" s="3" t="n">
-        <v>44657</v>
+        <v>44532</v>
       </c>
       <c r="K92" s="3" t="n">
-        <v>46151</v>
+        <v>44986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034854812 — GP Latri nandan falloudhan fagu/chhatru</t>
+          <t>1738007012/IF/22012034771808 — GP Lahangakanar med bandhan Dnesh/dhansing</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
-        <v>118000</v>
+        <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
-        <v>31330</v>
+        <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
-        <v>44657</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034854899 — GP Latri nandan falloudhan bastu/maharu</t>
+          <t>1738007012/IF/22012034771816 — GP Latri med bandhan Orsing/manganu</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
-        <v>118000</v>
+        <v>78356.5</v>
       </c>
       <c r="I94" s="2" t="n">
-        <v>31126</v>
+        <v>66778</v>
       </c>
       <c r="J94" s="3" t="n">
-        <v>44657</v>
+        <v>44365</v>
       </c>
       <c r="K94" s="3" t="n">
-        <v>46151</v>
+        <v>44418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034854905 — GP Latri nandan falloudhan shivru/tilok</t>
+          <t>1738007012/IF/22012034773344 — GP Latri med bandhan Dinesh/dhansing</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
-        <v>118000</v>
+        <v>78356.5</v>
       </c>
       <c r="I95" s="2" t="n">
-        <v>22834</v>
+        <v>59830</v>
       </c>
       <c r="J95" s="3" t="n">
-        <v>44657</v>
+        <v>44356</v>
       </c>
       <c r="K95" s="3" t="n">
-        <v>46134</v>
+        <v>45078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034854907 — GP Latri nandan falloudhan aantram/sampat</t>
+          <t>1738007012/IF/22012034794718 — GP Latri med bandhan dwarka/chandrakant</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
-        <v>118000</v>
+        <v>40178.25</v>
       </c>
       <c r="I96" s="2" t="n">
-        <v>26721.06</v>
+        <v>31845</v>
       </c>
       <c r="J96" s="3" t="n">
-        <v>44657</v>
+        <v>44450</v>
       </c>
       <c r="K96" s="3" t="n">
-        <v>46134</v>
+        <v>45078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034924926 — GP Latri LaguTalab Mahipal/Baldev</t>
+          <t>1738007012/IF/22012034798139 — GP Latri med bandhan sonsing/chaitu</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
-        <v>311646.18</v>
+        <v>78356.5</v>
       </c>
       <c r="I97" s="2" t="n">
-        <v>233899.87</v>
+        <v>64076</v>
       </c>
       <c r="J97" s="3" t="n">
-        <v>44537</v>
+        <v>44523</v>
       </c>
       <c r="K97" s="3" t="n">
-        <v>44901</v>
+        <v>45087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034924928 — GP Latri Laghu Talab Ravnibai/Teksingh</t>
+          <t>1738007012/IF/22012034854810 — GP Latri nandan falloudhan budhari/salik</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
-        <v>311646.18</v>
+        <v>118000</v>
       </c>
       <c r="I98" s="2" t="n">
-        <v>267624</v>
+        <v>28336</v>
       </c>
       <c r="J98" s="3" t="n">
-        <v>44537</v>
+        <v>44657</v>
       </c>
       <c r="K98" s="3" t="n">
-        <v>44893</v>
+        <v>46151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034924930 — GP latri LaghuTalab LikhanSingh/Fagnusingh</t>
+          <t>1738007012/IF/22012034854812 — GP Latri nandan falloudhan fagu/chhatru</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
-        <v>311646.18</v>
+        <v>118000</v>
       </c>
       <c r="I99" s="2" t="n">
-        <v>234345.87</v>
+        <v>31330</v>
       </c>
       <c r="J99" s="3" t="n">
-        <v>44535</v>
+        <v>44657</v>
       </c>
       <c r="K99" s="3" t="n">
-        <v>44901</v>
+        <v>46151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034924934 — GP Latri LaghuTalab RashiBai/jaisingh</t>
+          <t>1738007012/IF/22012034854899 — GP Latri nandan falloudhan bastu/maharu</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
-        <v>311646.18</v>
+        <v>118000</v>
       </c>
       <c r="I100" s="2" t="n">
-        <v>299092</v>
+        <v>31126</v>
       </c>
       <c r="J100" s="3" t="n">
-        <v>44535</v>
+        <v>44657</v>
       </c>
       <c r="K100" s="3" t="n">
-        <v>45411</v>
+        <v>46151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034984711 — GP Latri Laghu talab</t>
+          <t>1738007012/IF/22012034854905 — GP Latri nandan falloudhan shivru/tilok</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
-        <v>0</v>
+        <v>118000</v>
       </c>
       <c r="I101" s="2" t="n">
-        <v>0</v>
+        <v>22834</v>
       </c>
       <c r="J101" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K101" s="3"/>
+        <v>44657</v>
+      </c>
+      <c r="K101" s="3" t="n">
+        <v>46134</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012034991491 — GP Latri laghu talab chhotelal budhram</t>
+          <t>1738007012/IF/22012034854907 — GP Latri nandan falloudhan aantram/sampat</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
-        <v>337960.93</v>
+        <v>118000</v>
       </c>
       <c r="I102" s="2" t="n">
-        <v>283704</v>
+        <v>26721.06</v>
       </c>
       <c r="J102" s="3" t="n">
-        <v>44909</v>
+        <v>44657</v>
       </c>
       <c r="K102" s="3" t="n">
-        <v>45109</v>
+        <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035042693 — Laghu talab nirman kary-Chotelal&amp;budhram kurrejhodi</t>
+          <t>1738007012/IF/22012034924926 — GP Latri LaguTalab Mahipal/Baldev</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
-        <v>0</v>
+        <v>311646.18</v>
       </c>
       <c r="I103" s="2" t="n">
-        <v>0</v>
+        <v>233899.87</v>
       </c>
       <c r="J103" s="3" t="n">
-        <v>44837</v>
-[...1 lines deleted...]
-      <c r="K103" s="3"/>
+        <v>44537</v>
+      </c>
+      <c r="K103" s="3" t="n">
+        <v>44901</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Individuals / Construction of Brushwood Check Dam for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035042695 — Laghu talab nirman kary-Kodray&amp;Damdi mandwa</t>
+          <t>1738007012/IF/22012034924928 — GP Latri Laghu Talab Ravnibai/Teksingh</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
-        <v>336009.16</v>
+        <v>311646.18</v>
       </c>
       <c r="I104" s="2" t="n">
-        <v>242895</v>
+        <v>267624</v>
       </c>
       <c r="J104" s="3" t="n">
-        <v>44947</v>
+        <v>44537</v>
       </c>
       <c r="K104" s="3" t="n">
-        <v>45574</v>
+        <v>44893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035044882 — Laghu talab nirman kary-Devlal(Mansingh Mandwa</t>
+          <t>1738007012/IF/22012034924930 — GP latri LaghuTalab LikhanSingh/Fagnusingh</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
-        <v>339277.12</v>
+        <v>311646.18</v>
       </c>
       <c r="I105" s="2" t="n">
-        <v>287911</v>
+        <v>234345.87</v>
       </c>
       <c r="J105" s="3" t="n">
-        <v>45052</v>
+        <v>44535</v>
       </c>
       <c r="K105" s="3" t="n">
-        <v>45574</v>
+        <v>44901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035044887 — Laghu talab nirman kary-Devlal(Mansingh Mandwa</t>
+          <t>1738007012/IF/22012034924934 — GP Latri LaghuTalab RashiBai/jaisingh</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
-        <v>0</v>
+        <v>311646.18</v>
       </c>
       <c r="I106" s="2" t="n">
-        <v>0</v>
+        <v>299092</v>
       </c>
       <c r="J106" s="3" t="n">
-        <v>44837</v>
-[...1 lines deleted...]
-      <c r="K106" s="3"/>
+        <v>44535</v>
+      </c>
+      <c r="K106" s="3" t="n">
+        <v>45411</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035050312 — Laghu talab nirman kary-Ramprasad /Kadi Dongriya</t>
+          <t>1738007012/IF/22012034984711 — GP Latri Laghu talab</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
-        <v>340127.76</v>
+        <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
-        <v>259892</v>
+        <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
-        <v>44955</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035066269 — Laghu talab nirman kary-Omkar/Kunjelal (harratola) Latri</t>
+          <t>1738007012/IF/22012034991491 — GP Latri laghu talab chhotelal budhram</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
-        <v>0</v>
+        <v>337960.93</v>
       </c>
       <c r="I108" s="2" t="n">
-        <v>0</v>
+        <v>283704</v>
       </c>
       <c r="J108" s="3" t="n">
-        <v>44957</v>
-[...1 lines deleted...]
-      <c r="K108" s="3"/>
+        <v>44909</v>
+      </c>
+      <c r="K108" s="3" t="n">
+        <v>45109</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035076952 — Laghu talab nirman kary-Omkar/Kunjelal (harratola) Latri</t>
+          <t>1738007012/IF/22012035042693 — Laghu talab nirman kary-Chotelal&amp;budhram kurrejhodi</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
-        <v>350072.67</v>
+        <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
-        <v>242636</v>
+        <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
-        <v>45059</v>
-[...3 lines deleted...]
-      </c>
+        <v>44837</v>
+      </c>
+      <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
+          <t>Constr of Brushwood Check Dam for Individuals / Construction of Brushwood Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035077555 — Laghu talab nirman kary-Shashikala/DebilalLatri</t>
+          <t>1738007012/IF/22012035042695 — Laghu talab nirman kary-Kodray&amp;Damdi mandwa</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
-        <v>350083.5</v>
+        <v>336009.16</v>
       </c>
       <c r="I110" s="2" t="n">
-        <v>328679</v>
+        <v>242895</v>
       </c>
       <c r="J110" s="3" t="n">
-        <v>45052</v>
+        <v>44947</v>
       </c>
       <c r="K110" s="3" t="n">
         <v>45574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035077568 — Laghu talab nirman kary-Shashikala/DebilalLatri</t>
+          <t>1738007012/IF/22012035044882 — Laghu talab nirman kary-Devlal(Mansingh Mandwa</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
-        <v>330000.66</v>
+        <v>339277.12</v>
       </c>
       <c r="I111" s="2" t="n">
-        <v>0</v>
+        <v>287911</v>
       </c>
       <c r="J111" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K111" s="3"/>
+        <v>45052</v>
+      </c>
+      <c r="K111" s="3" t="n">
+        <v>45574</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035094480 — Latri Laghu talab Nirman kary Laxman/Gangji Dongriya harratola</t>
+          <t>1738007012/IF/22012035044887 — Laghu talab nirman kary-Devlal(Mansingh Mandwa</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
-        <v>359999.86</v>
+        <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
-        <v>309400</v>
+        <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
-        <v>45270</v>
-[...3 lines deleted...]
-      </c>
+        <v>44837</v>
+      </c>
+      <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035106133 — Laghu talab nirman kary-Bastulal/MaharuLatri</t>
+          <t>1738007012/IF/22012035050312 — Laghu talab nirman kary-Ramprasad /Kadi Dongriya</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
-        <v>330088.66</v>
+        <v>340127.76</v>
       </c>
       <c r="I113" s="2" t="n">
-        <v>283767.46</v>
+        <v>259892</v>
       </c>
       <c r="J113" s="3" t="n">
-        <v>45277</v>
+        <v>44955</v>
       </c>
       <c r="K113" s="3" t="n">
-        <v>46026</v>
+        <v>45109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen graded Bund for Individuals / Construction of Earthen graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035178892 — Laghu talab nirman kary-Amru/Ghuldu</t>
+          <t>1738007012/IF/22012035066269 — Laghu talab nirman kary-Omkar/Kunjelal (harratola) Latri</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
-        <v>300077.88</v>
+        <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
-        <v>265881</v>
+        <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
-        <v>45318</v>
-[...3 lines deleted...]
-      </c>
+        <v>44957</v>
+      </c>
+      <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035178915 — Laghu talab nirman kary-Chainsingh/Jhamu Krejhodi Latri</t>
+          <t>1738007012/IF/22012035076952 — Laghu talab nirman kary-Omkar/Kunjelal (harratola) Latri</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
-        <v>330001.66</v>
+        <v>350072.67</v>
       </c>
       <c r="I115" s="2" t="n">
-        <v>267259</v>
+        <v>242636</v>
       </c>
       <c r="J115" s="3" t="n">
-        <v>45273</v>
+        <v>45059</v>
       </c>
       <c r="K115" s="3" t="n">
-        <v>45576</v>
+        <v>45574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035179036 — Laghu talab nirman kary CHamru/Pawan(harratola) Latri</t>
+          <t>1738007012/IF/22012035077555 — Laghu talab nirman kary-Shashikala/DebilalLatri</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
-        <v>300086.34</v>
+        <v>350083.5</v>
       </c>
       <c r="I116" s="2" t="n">
-        <v>240023</v>
+        <v>328679</v>
       </c>
       <c r="J116" s="3" t="n">
-        <v>45409</v>
+        <v>45052</v>
       </c>
       <c r="K116" s="3" t="n">
-        <v>45576</v>
+        <v>45574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035179063 — Laghu talab nirman karyAndan/Nohru (harratola) Latri</t>
+          <t>1738007012/IF/22012035077568 — Laghu talab nirman kary-Shashikala/DebilalLatri</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
-        <v>300076.3</v>
+        <v>330000.66</v>
       </c>
       <c r="I117" s="2" t="n">
-        <v>247612</v>
+        <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
-        <v>45409</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035179095 — Laghu talab nirman karySukman/Sohan (harratola) Latri</t>
+          <t>1738007012/IF/22012035094480 — Latri Laghu talab Nirman kary Laxman/Gangji Dongriya harratola</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
-        <v>300076.3</v>
+        <v>359999.86</v>
       </c>
       <c r="I118" s="2" t="n">
-        <v>256710</v>
+        <v>309400</v>
       </c>
       <c r="J118" s="3" t="n">
-        <v>45294</v>
+        <v>45270</v>
       </c>
       <c r="K118" s="3" t="n">
-        <v>45576</v>
+        <v>45574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of earthen contour bunds for individuals / Construction of Earthen contour Bund for Individuals</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035204927 — GP Latri khet talab</t>
+          <t>1738007012/IF/22012035106133 — Laghu talab nirman kary-Bastulal/MaharuLatri</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
-        <v>0</v>
+        <v>330088.66</v>
       </c>
       <c r="I119" s="2" t="n">
-        <v>0</v>
+        <v>283767.46</v>
       </c>
       <c r="J119" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K119" s="3"/>
+        <v>45277</v>
+      </c>
+      <c r="K119" s="3" t="n">
+        <v>46026</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035225597 — Laghu talab nirman kary-Shadhuram/ghudan dongriya</t>
+          <t>1738007012/IF/22012035178892 — Laghu talab nirman kary-Amru/Ghuldu</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
-        <v>0</v>
+        <v>300077.88</v>
       </c>
       <c r="I120" s="2" t="n">
-        <v>0</v>
+        <v>265881</v>
       </c>
       <c r="J120" s="3" t="n">
-        <v>45320</v>
-[...1 lines deleted...]
-      <c r="K120" s="3"/>
+        <v>45318</v>
+      </c>
+      <c r="K120" s="3" t="n">
+        <v>45576</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plntation Horti-TreesIndividual / Wasteland Block Plantation of Horticulture Trees for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035234081 — GP Latri n fallodhan pawan</t>
+          <t>1738007012/IF/22012035178915 — Laghu talab nirman kary-Chainsingh/Jhamu Krejhodi Latri</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
-        <v>173308.58</v>
+        <v>330001.66</v>
       </c>
       <c r="I121" s="2" t="n">
-        <v>0</v>
+        <v>267259</v>
       </c>
       <c r="J121" s="3" t="n">
-        <v>45383</v>
-[...1 lines deleted...]
-      <c r="K121" s="3"/>
+        <v>45273</v>
+      </c>
+      <c r="K121" s="3" t="n">
+        <v>45576</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plntation Horti-TreesIndividual / Wasteland Block Plantation of Horticulture Trees for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035234089 — GP Latri n falloudhhan nainsing</t>
+          <t>1738007012/IF/22012035179036 — Laghu talab nirman kary CHamru/Pawan(harratola) Latri</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
-        <v>173308.58</v>
+        <v>300086.34</v>
       </c>
       <c r="I122" s="2" t="n">
-        <v>0</v>
+        <v>240023</v>
       </c>
       <c r="J122" s="3" t="n">
-        <v>45383</v>
-[...1 lines deleted...]
-      <c r="K122" s="3"/>
+        <v>45409</v>
+      </c>
+      <c r="K122" s="3" t="n">
+        <v>45576</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plntation Horti-TreesIndividual / Wasteland Block Plantation of Horticulture Trees for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035234094 — GP Latri nfalloudhan laxman</t>
+          <t>1738007012/IF/22012035179063 — Laghu talab nirman karyAndan/Nohru (harratola) Latri</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
-        <v>173308.58</v>
+        <v>300076.3</v>
       </c>
       <c r="I123" s="2" t="n">
-        <v>0</v>
+        <v>247612</v>
       </c>
       <c r="J123" s="3" t="n">
-        <v>45383</v>
-[...1 lines deleted...]
-      <c r="K123" s="3"/>
+        <v>45409</v>
+      </c>
+      <c r="K123" s="3" t="n">
+        <v>45576</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035267279 — Gp latri sadhuram/ghudan grram dongriya laghu talab</t>
+          <t>1738007012/IF/22012035179095 — Laghu talab nirman karySukman/Sohan (harratola) Latri</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
-        <v>349980.58</v>
+        <v>300076.3</v>
       </c>
       <c r="I124" s="2" t="n">
-        <v>289105.25</v>
+        <v>256710</v>
       </c>
       <c r="J124" s="3" t="n">
-        <v>45608</v>
+        <v>45294</v>
       </c>
       <c r="K124" s="3" t="n">
-        <v>46026</v>
+        <v>45576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035267281 — Gp latri Nandlal/Mansharam grram mandwa laghu talab</t>
+          <t>1738007012/IF/22012035204927 — GP Latri khet talab</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
-        <v>349980.58</v>
+        <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
-        <v>324907.33</v>
+        <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
-        <v>45609</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035269315 — Gp latri Munna/samaru grram latri laghu talab</t>
+          <t>1738007012/IF/22012035225597 — Laghu talab nirman kary-Shadhuram/ghudan dongriya</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
-        <v>349926.17</v>
+        <v>0</v>
       </c>
       <c r="I126" s="2" t="n">
-        <v>279088.55</v>
+        <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
-        <v>45618</v>
-[...3 lines deleted...]
-      </c>
+        <v>45320</v>
+      </c>
+      <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Wasteland Block Plntation Horti-TreesIndividual / Wasteland Block Plantation of Horticulture Trees for Individuals</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035270151 — Gp latri Chandan/noharu mandwa latri laghu talab</t>
+          <t>1738007012/IF/22012035234081 — GP Latri n fallodhan pawan</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
-        <v>0</v>
+        <v>173308.58</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
-        <v>45520</v>
+        <v>45383</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Wasteland Block Plntation Horti-TreesIndividual / Wasteland Block Plantation of Horticulture Trees for Individuals</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035270154 — Gp latri Chandan/noharu mandwa latri laghu talab</t>
+          <t>1738007012/IF/22012035234089 — GP Latri n falloudhhan nainsing</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
-        <v>349926.17</v>
+        <v>173308.58</v>
       </c>
       <c r="I128" s="2" t="n">
-        <v>327401</v>
+        <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
-        <v>45626</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>Wasteland Block Plntation Horti-TreesIndividual / Wasteland Block Plantation of Horticulture Trees for Individuals</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035270162 — Gp latri Ashok/Balsingh Latri laghu talab</t>
+          <t>1738007012/IF/22012035234094 — GP Latri nfalloudhan laxman</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
-        <v>299961.4</v>
+        <v>173308.58</v>
       </c>
       <c r="I129" s="2" t="n">
-        <v>205551.45</v>
+        <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
-        <v>45645</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035277567 — Gp latri pramila/bhojlal kurrejhodi laghu talab</t>
+          <t>1738007012/IF/22012035267279 — Gp latri sadhuram/ghudan grram dongriya laghu talab</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
-        <v>349926.17</v>
+        <v>349980.58</v>
       </c>
       <c r="I130" s="2" t="n">
-        <v>328267</v>
+        <v>289105.25</v>
       </c>
       <c r="J130" s="3" t="n">
-        <v>45689</v>
+        <v>45608</v>
       </c>
       <c r="K130" s="3" t="n">
-        <v>46126</v>
+        <v>46026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035278469 — Gp latri Ujjiyar/Dablu grram dongriya laghu talab</t>
+          <t>1738007012/IF/22012035267281 — Gp latri Nandlal/Mansharam grram mandwa laghu talab</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
-        <v>349926.17</v>
+        <v>349980.58</v>
       </c>
       <c r="I131" s="2" t="n">
-        <v>311577</v>
+        <v>324907.33</v>
       </c>
       <c r="J131" s="3" t="n">
-        <v>45689</v>
+        <v>45609</v>
       </c>
       <c r="K131" s="3" t="n">
-        <v>46126</v>
+        <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035278477 — Gp latri Pramila/bhojlal kurrejhodi laghu talab</t>
+          <t>1738007012/IF/22012035269315 — Gp latri Munna/samaru grram latri laghu talab</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
-        <v>0</v>
+        <v>349926.17</v>
       </c>
       <c r="I132" s="2" t="n">
-        <v>0</v>
+        <v>279088.55</v>
       </c>
       <c r="J132" s="3" t="n">
-        <v>45520</v>
-[...1 lines deleted...]
-      <c r="K132" s="3"/>
+        <v>45618</v>
+      </c>
+      <c r="K132" s="3" t="n">
+        <v>46026</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035278485 — Gp latri Teklal/Sukhlal grram mandwa laghu talab</t>
+          <t>1738007012/IF/22012035270151 — Gp latri Chandan/noharu mandwa latri laghu talab</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
-        <v>349950.38</v>
+        <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
-        <v>327328</v>
+        <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
-        <v>45800</v>
-[...3 lines deleted...]
-      </c>
+        <v>45520</v>
+      </c>
+      <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035278494 — Gp latri Samelal/Surapsingh grram mandwa laghu talab</t>
+          <t>1738007012/IF/22012035270154 — Gp latri Chandan/noharu mandwa latri laghu talab</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>349926.17</v>
       </c>
       <c r="I134" s="2" t="n">
-        <v>327240</v>
+        <v>327401</v>
       </c>
       <c r="J134" s="3" t="n">
-        <v>45689</v>
+        <v>45626</v>
       </c>
       <c r="K134" s="3" t="n">
-        <v>46134</v>
+        <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035297686 — Gp latri Ramsingh /Sampat latri laghu talab</t>
+          <t>1738007012/IF/22012035270162 — Gp latri Ashok/Balsingh Latri laghu talab</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
-        <v>299953.46</v>
+        <v>299961.4</v>
       </c>
       <c r="I135" s="2" t="n">
-        <v>282547</v>
+        <v>205551.45</v>
       </c>
       <c r="J135" s="3" t="n">
-        <v>45796</v>
+        <v>45645</v>
       </c>
       <c r="K135" s="3" t="n">
-        <v>46134</v>
+        <v>45820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035316476 — Gp latri Lalsingh/Sukhlal harratola latri khet talab kary</t>
+          <t>1738007012/IF/22012035277567 — Gp latri pramila/bhojlal kurrejhodi laghu talab</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
-        <v>299956.36</v>
+        <v>349926.17</v>
       </c>
       <c r="I136" s="2" t="n">
-        <v>223155</v>
+        <v>328267</v>
       </c>
       <c r="J136" s="3" t="n">
-        <v>46125</v>
+        <v>45689</v>
       </c>
       <c r="K136" s="3" t="n">
-        <v>46170</v>
+        <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of pebble peripheral bund for indiv / Construction of Pebble peripheral/farm/field Bund for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035331296 — mandwa me  sahdev ke khet ke pass parculetion tank mandwa</t>
+          <t>1738007012/IF/22012035278469 — Gp latri Ujjiyar/Dablu grram dongriya laghu talab</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
-        <v>199929.45</v>
+        <v>349926.17</v>
       </c>
       <c r="I137" s="2" t="n">
-        <v>0</v>
+        <v>311577</v>
       </c>
       <c r="J137" s="3" t="n">
-        <v>45755</v>
-[...1 lines deleted...]
-      <c r="K137" s="3"/>
+        <v>45689</v>
+      </c>
+      <c r="K137" s="3" t="n">
+        <v>46126</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035331298 — Gp latri Bhadu/sampat khet talabn Latri</t>
+          <t>1738007012/IF/22012035278477 — Gp latri Pramila/bhojlal kurrejhodi laghu talab</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
-        <v>299903.86</v>
+        <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>261696</v>
+        <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
-        <v>45775</v>
-[...3 lines deleted...]
-      </c>
+        <v>45520</v>
+      </c>
+      <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035331299 — GP latri Gagat/nanhu khet talab nirman kary latri</t>
+          <t>1738007012/IF/22012035278485 — Gp latri Teklal/Sukhlal grram mandwa laghu talab</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
-        <v>300003.86</v>
+        <v>349950.38</v>
       </c>
       <c r="I139" s="2" t="n">
-        <v>247080</v>
+        <v>327328</v>
       </c>
       <c r="J139" s="3" t="n">
-        <v>45790</v>
+        <v>45800</v>
       </c>
       <c r="K139" s="3" t="n">
-        <v>46126</v>
+        <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035427269 — GP Latri khet talab kisan/surpat</t>
+          <t>1738007012/IF/22012035278494 — Gp latri Samelal/Surapsingh grram mandwa laghu talab</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
-        <v>299920.36</v>
+        <v>349926.17</v>
       </c>
       <c r="I140" s="2" t="n">
-        <v>268743</v>
+        <v>327240</v>
       </c>
       <c r="J140" s="3" t="n">
-        <v>45804</v>
+        <v>45689</v>
       </c>
       <c r="K140" s="3" t="n">
-        <v>46126</v>
+        <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035427319 — GP Latri khet talab aantram/sampat</t>
+          <t>1738007012/IF/22012035297686 — Gp latri Ramsingh /Sampat latri laghu talab</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
-        <v>299920.36</v>
+        <v>299953.46</v>
       </c>
       <c r="I141" s="2" t="n">
-        <v>255954</v>
+        <v>282547</v>
       </c>
       <c r="J141" s="3" t="n">
-        <v>45804</v>
+        <v>45796</v>
       </c>
       <c r="K141" s="3" t="n">
-        <v>46126</v>
+        <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035427358 — GP Larti khet talab pancham/chhataru</t>
+          <t>1738007012/IF/22012035316476 — Gp latri Lalsingh/Sukhlal harratola latri khet talab kary</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
-        <v>299931.2</v>
+        <v>299956.36</v>
       </c>
       <c r="I142" s="2" t="n">
-        <v>267699</v>
+        <v>223155</v>
       </c>
       <c r="J142" s="3" t="n">
-        <v>45780</v>
+        <v>46125</v>
       </c>
       <c r="K142" s="3" t="n">
-        <v>46126</v>
+        <v>46170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of pebble peripheral bund for indiv / Construction of Pebble peripheral/farm/field Bund for Individuals</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035427397 — GP latri khet talab biriya/sikaru</t>
+          <t>1738007012/IF/22012035331296 — mandwa me  sahdev ke khet ke pass parculetion tank mandwa</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
-        <v>299963.55</v>
+        <v>199929.45</v>
       </c>
       <c r="I143" s="2" t="n">
-        <v>261</v>
+        <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
-        <v>45780</v>
+        <v>45755</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035435984 — GP Latri khet talab budhram chaitu</t>
+          <t>1738007012/IF/22012035331298 — Gp latri Bhadu/sampat khet talabn Latri</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
-        <v>299920.36</v>
+        <v>299903.86</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>268482.08</v>
+        <v>261696</v>
       </c>
       <c r="J144" s="3" t="n">
-        <v>45804</v>
+        <v>45775</v>
       </c>
       <c r="K144" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035436010 — GP Latri khet talab utam/gouthar</t>
+          <t>1738007012/IF/22012035331299 — GP latri Gagat/nanhu khet talab nirman kary latri</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
-        <v>299920.36</v>
+        <v>300003.86</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>522</v>
+        <v>247080</v>
       </c>
       <c r="J145" s="3" t="n">
-        <v>45800</v>
-[...1 lines deleted...]
-      <c r="K145" s="3"/>
+        <v>45790</v>
+      </c>
+      <c r="K145" s="3" t="n">
+        <v>46126</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035526237 — Gp latri Keshar/Dhirpal Khet  talab Mandwa</t>
+          <t>1738007012/IF/22012035427269 — GP Latri khet talab kisan/surpat</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
-        <v>150043.84</v>
+        <v>299920.36</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>0</v>
+        <v>268743</v>
       </c>
       <c r="J146" s="3" t="n">
-        <v>45755</v>
-[...1 lines deleted...]
-      <c r="K146" s="3"/>
+        <v>45804</v>
+      </c>
+      <c r="K146" s="3" t="n">
+        <v>46126</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035526322 — Gp latri Hiralal/Baishaku khet talab Mandwa</t>
+          <t>1738007012/IF/22012035427319 — GP Latri khet talab aantram/sampat</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
-        <v>0</v>
+        <v>299920.36</v>
       </c>
       <c r="I147" s="2" t="n">
-        <v>0</v>
+        <v>255954</v>
       </c>
       <c r="J147" s="3" t="n">
-        <v>45755</v>
-[...1 lines deleted...]
-      <c r="K147" s="3"/>
+        <v>45804</v>
+      </c>
+      <c r="K147" s="3" t="n">
+        <v>46126</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035575906 — sukman/Ramlal kurrejhodi khet talab Latri</t>
+          <t>1738007012/IF/22012035427358 — GP Larti khet talab pancham/chhataru</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
-        <v>59960.13</v>
+        <v>299931.2</v>
       </c>
       <c r="I148" s="2" t="n">
-        <v>49068</v>
+        <v>267699</v>
       </c>
       <c r="J148" s="3" t="n">
-        <v>45834</v>
+        <v>45780</v>
       </c>
       <c r="K148" s="3" t="n">
-        <v>46185</v>
+        <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035575914 — Bastulal/Mansingh Latri Khet Talab Latri</t>
+          <t>1738007012/IF/22012035427397 — GP latri khet talab biriya/sikaru</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
-        <v>59960.13</v>
+        <v>299963.55</v>
       </c>
       <c r="I149" s="2" t="n">
-        <v>36540</v>
+        <v>261</v>
       </c>
       <c r="J149" s="3" t="n">
-        <v>45834</v>
-[...3 lines deleted...]
-      </c>
+        <v>45780</v>
+      </c>
+      <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035575917 — Pawan/Andher Madwa Khet Talab Latri</t>
+          <t>1738007012/IF/22012035435984 — GP Latri khet talab budhram chaitu</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
-        <v>59960.13</v>
+        <v>299920.36</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>46458</v>
+        <v>268482.08</v>
       </c>
       <c r="J150" s="3" t="n">
-        <v>45834</v>
+        <v>45804</v>
       </c>
       <c r="K150" s="3" t="n">
-        <v>46111</v>
+        <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035575925 — Ramlal/Mansingh Mandwa Khet talab Latri</t>
+          <t>1738007012/IF/22012035436010 — GP Latri khet talab utam/gouthar</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
-        <v>59960.13</v>
+        <v>299920.36</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>49329</v>
+        <v>522</v>
       </c>
       <c r="J151" s="3" t="n">
-        <v>45834</v>
-[...3 lines deleted...]
-      </c>
+        <v>45800</v>
+      </c>
+      <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/22012035660878 — Gp latri chatar/jharu khet talab kary kurrejhodi</t>
+          <t>1738007012/IF/22012035526237 — Gp latri Keshar/Dhirpal Khet  talab Mandwa</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
-        <v>0</v>
+        <v>150043.84</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
-        <v>46048</v>
+        <v>45755</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/9993728023 — MANDWA PASHU SED SAHDEV/DHUNDHA</t>
+          <t>1738007012/IF/22012035526322 — Gp latri Hiralal/Baishaku khet talab Mandwa</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
-        <v>42398</v>
+        <v>45755</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/9993728026 — LATARI PASHU SHED MOHAN/BALA</t>
+          <t>1738007012/IF/22012035575906 — sukman/Ramlal kurrejhodi khet talab Latri</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
-        <v>0</v>
+        <v>59960.13</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>0</v>
+        <v>49068</v>
       </c>
       <c r="J154" s="3" t="n">
-        <v>42397</v>
-[...1 lines deleted...]
-      <c r="K154" s="3"/>
+        <v>45834</v>
+      </c>
+      <c r="K154" s="3" t="n">
+        <v>46185</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/9993728028 — LATARI PASHU SHED BAJARU/SUDHRAM</t>
+          <t>1738007012/IF/22012035575914 — Bastulal/Mansingh Latri Khet Talab Latri</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
-        <v>0</v>
+        <v>59960.13</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>0</v>
+        <v>36540</v>
       </c>
       <c r="J155" s="3" t="n">
-        <v>42397</v>
-[...1 lines deleted...]
-      <c r="K155" s="3"/>
+        <v>45834</v>
+      </c>
+      <c r="K155" s="3" t="n">
+        <v>46173</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/9993728036 — DONGARIYA PASHU SHED KARAN/SUKLOO</t>
+          <t>1738007012/IF/22012035575917 — Pawan/Andher Madwa Khet Talab Latri</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
-        <v>0</v>
+        <v>59960.13</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>0</v>
+        <v>46458</v>
       </c>
       <c r="J156" s="3" t="n">
-        <v>42398</v>
-[...1 lines deleted...]
-      <c r="K156" s="3"/>
+        <v>45834</v>
+      </c>
+      <c r="K156" s="3" t="n">
+        <v>46111</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/9993728041 — LATARI PASHU SHED SUKDEV/TAMSINGH</t>
+          <t>1738007012/IF/22012035575925 — Ramlal/Mansingh Mandwa Khet talab Latri</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
-        <v>0</v>
+        <v>59960.13</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>0</v>
+        <v>49329</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>42397</v>
-[...1 lines deleted...]
-      <c r="K157" s="3"/>
+        <v>45834</v>
+      </c>
+      <c r="K157" s="3" t="n">
+        <v>46111</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/9993739027 — Latari Sukhdev/Thunnu Pashushed</t>
+          <t>1738007012/IF/22012035660878 — Gp latri chatar/jharu khet talab kary kurrejhodi</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
-        <v>86000</v>
+        <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>85115</v>
+        <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
-        <v>42606</v>
-[...3 lines deleted...]
-      </c>
+        <v>46048</v>
+      </c>
+      <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/9993739028 — Latri Parbati/Diwalsingh Pashushed</t>
+          <t>1738007012/IF/9993728023 — MANDWA PASHU SED SAHDEV/DHUNDHA</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
-        <v>86000</v>
+        <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>81898.6</v>
+        <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
-        <v>42626</v>
-[...3 lines deleted...]
-      </c>
+        <v>42398</v>
+      </c>
+      <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/9993739029 — Latri Ramsingh/Mehtar Pashushed</t>
+          <t>1738007012/IF/9993728026 — LATARI PASHU SHED MOHAN/BALA</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
-        <v>86000</v>
+        <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>13861</v>
+        <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>42626</v>
-[...3 lines deleted...]
-      </c>
+        <v>42397</v>
+      </c>
+      <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/9993739031 — Latri Pachalusingh/ringnu Pashushed</t>
+          <t>1738007012/IF/9993728028 — LATARI PASHU SHED BAJARU/SUDHRAM</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
-        <v>86000</v>
+        <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
-        <v>70469.8</v>
+        <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>42626</v>
-[...3 lines deleted...]
-      </c>
+        <v>42397</v>
+      </c>
+      <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/9993739032 — Latri Bastulal/Maansingh Pashushed</t>
+          <t>1738007012/IF/9993728036 — DONGARIYA PASHU SHED KARAN/SUKLOO</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
-        <v>86000</v>
+        <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>167</v>
+        <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
-        <v>42626</v>
-[...3 lines deleted...]
-      </c>
+        <v>42398</v>
+      </c>
+      <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/108852 — Construction of IAY House -IAY REG. NO. MP-38-007-012-001/11331</t>
+          <t>1738007012/IF/9993728041 — LATARI PASHU SHED SUKDEV/TAMSINGH</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
-        <v>15105</v>
+        <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>13026</v>
+        <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>42495</v>
-[...3 lines deleted...]
-      </c>
+        <v>42397</v>
+      </c>
+      <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/108853 — Construction of IAY House -IAY REG. NO. MP-38-007-012-002/11454</t>
+          <t>1738007012/IF/9993739027 — Latari Sukhdev/Thunnu Pashushed</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
-        <v>15105</v>
+        <v>86000</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>13026</v>
+        <v>85115</v>
       </c>
       <c r="J164" s="3" t="n">
-        <v>42497</v>
+        <v>42606</v>
       </c>
       <c r="K164" s="3" t="n">
-        <v>43284</v>
+        <v>43070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/108854 — Construction of IAY House -IAY REG. NO. MP-38-007-012-003/11414</t>
+          <t>1738007012/IF/9993739028 — Latri Parbati/Diwalsingh Pashushed</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>15105</v>
+        <v>86000</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>13026</v>
+        <v>81898.6</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>42497</v>
+        <v>42626</v>
       </c>
       <c r="K165" s="3" t="n">
-        <v>43284</v>
+        <v>42809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/108855 — Construction of IAY House -IAY REG. NO. MP-38-007-012-004/11252</t>
+          <t>1738007012/IF/9993739029 — Latri Ramsingh/Mehtar Pashushed</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
-        <v>15105</v>
+        <v>86000</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>13026</v>
+        <v>13861</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>42495</v>
+        <v>42626</v>
       </c>
       <c r="K166" s="3" t="n">
-        <v>43284</v>
+        <v>43348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/108856 — Construction of IAY House -IAY REG. NO. MP-38-007-012-004/11280</t>
+          <t>1738007012/IF/9993739031 — Latri Pachalusingh/ringnu Pashushed</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
-        <v>15105</v>
+        <v>86000</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>13026</v>
+        <v>70469.8</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>42497</v>
+        <v>42626</v>
       </c>
       <c r="K167" s="3" t="n">
-        <v>43284</v>
+        <v>43081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/108857 — Construction of IAY House -IAY REG. NO. MP-38-007-012-004/11303</t>
+          <t>1738007012/IF/9993739032 — Latri Bastulal/Maansingh Pashushed</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>15105</v>
+        <v>86000</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>13026</v>
+        <v>167</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>42495</v>
+        <v>42626</v>
       </c>
       <c r="K168" s="3" t="n">
-        <v>43284</v>
+        <v>43348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1138573 — Construction of IAY House -IAY REG. NO. MP3013939</t>
+          <t>1738007012/IF/IAY/108852 — Construction of IAY House -IAY REG. NO. MP-38-007-012-001/11331</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
-        <v>16340</v>
+        <v>15105</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>15892</v>
+        <v>13026</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>42993</v>
+        <v>42495</v>
       </c>
       <c r="K169" s="3" t="n">
-        <v>43306</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1177269 — Construction of IAY House -IAY REG. NO. MP1445966</t>
+          <t>1738007012/IF/IAY/108853 — Construction of IAY House -IAY REG. NO. MP-38-007-012-002/11454</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
-        <v>16340</v>
+        <v>15105</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>15414</v>
+        <v>13026</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>43118</v>
+        <v>42497</v>
       </c>
       <c r="K170" s="3" t="n">
-        <v>43329</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1746786 — Construction of IAY House -IAY REG. NO. MP4005044</t>
+          <t>1738007012/IF/IAY/108854 — Construction of IAY House -IAY REG. NO. MP-38-007-012-003/11414</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>16530</v>
+        <v>15105</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>13224</v>
+        <v>13026</v>
       </c>
       <c r="J171" s="3" t="n">
-        <v>43289</v>
+        <v>42497</v>
       </c>
       <c r="K171" s="3" t="n">
-        <v>43467</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1747281 — Construction of IAY House -IAY REG. NO. MP4014685</t>
+          <t>1738007012/IF/IAY/108855 — Construction of IAY House -IAY REG. NO. MP-38-007-012-004/11252</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>16530</v>
+        <v>15105</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>14268</v>
+        <v>13026</v>
       </c>
       <c r="J172" s="3" t="n">
-        <v>43295</v>
+        <v>42495</v>
       </c>
       <c r="K172" s="3" t="n">
-        <v>43419</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1747504 — Construction of IAY House -IAY REG. NO. MP4017342</t>
+          <t>1738007012/IF/IAY/108856 — Construction of IAY House -IAY REG. NO. MP-38-007-012-004/11280</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>16530</v>
+        <v>15105</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>15660</v>
+        <v>13026</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>43289</v>
+        <v>42497</v>
       </c>
       <c r="K173" s="3" t="n">
-        <v>43467</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1748297 — Construction of IAY House -IAY REG. NO. MP4028894</t>
+          <t>1738007012/IF/IAY/108857 — Construction of IAY House -IAY REG. NO. MP-38-007-012-004/11303</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>16530</v>
+        <v>15105</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>14268</v>
+        <v>13026</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>43295</v>
+        <v>42495</v>
       </c>
       <c r="K174" s="3" t="n">
-        <v>43419</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1748372 — Construction of IAY House -IAY REG. NO. MP4030061</t>
+          <t>1738007012/IF/IAY/1138573 — Construction of IAY House -IAY REG. NO. MP3013939</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
-        <v>16530</v>
+        <v>16340</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>15486</v>
+        <v>15892</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>43289</v>
+        <v>42993</v>
       </c>
       <c r="K175" s="3" t="n">
-        <v>43467</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1748375 — Construction of IAY House -IAY REG. NO. MP4030088</t>
+          <t>1738007012/IF/IAY/1177269 — Construction of IAY House -IAY REG. NO. MP1445966</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>16530</v>
+        <v>16340</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>14268</v>
+        <v>15414</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>43295</v>
+        <v>43118</v>
       </c>
       <c r="K176" s="3" t="n">
-        <v>43419</v>
+        <v>43329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1748393 — Construction of IAY House -IAY REG. NO. MP4030619</t>
+          <t>1738007012/IF/IAY/1746786 — Construction of IAY House -IAY REG. NO. MP4005044</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>14268</v>
+        <v>13224</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>43289</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>43467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1753120 — Construction of IAY House -IAY REG. NO. MP4970695</t>
+          <t>1738007012/IF/IAY/1747281 — Construction of IAY House -IAY REG. NO. MP4014685</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>16530</v>
+        <v>14268</v>
       </c>
       <c r="J178" s="3" t="n">
-        <v>43289</v>
+        <v>43295</v>
       </c>
       <c r="K178" s="3" t="n">
-        <v>43446</v>
+        <v>43419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1759958 — Construction of IAY House -IAY REG. NO. MP1459537</t>
+          <t>1738007012/IF/IAY/1747504 — Construction of IAY House -IAY REG. NO. MP4017342</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>14268</v>
+        <v>15660</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>43280</v>
+        <v>43289</v>
       </c>
       <c r="K179" s="3" t="n">
-        <v>43419</v>
+        <v>43467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1832022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4028899</t>
+          <t>1738007012/IF/IAY/1748297 — Construction of IAY House -IAY REG. NO. MP4028894</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
-        <v>28500</v>
+        <v>16530</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>0</v>
+        <v>14268</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>43250</v>
-[...1 lines deleted...]
-      <c r="K180" s="3"/>
+        <v>43295</v>
+      </c>
+      <c r="K180" s="3" t="n">
+        <v>43419</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1832028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4017349</t>
+          <t>1738007012/IF/IAY/1748372 — Construction of IAY House -IAY REG. NO. MP4030061</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>15834</v>
+        <v>15486</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>43364</v>
+        <v>43289</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>43467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1832031 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4014988</t>
+          <t>1738007012/IF/IAY/1748375 — Construction of IAY House -IAY REG. NO. MP4030088</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>16356</v>
+        <v>14268</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>43289</v>
+        <v>43295</v>
       </c>
       <c r="K182" s="3" t="n">
-        <v>43393</v>
+        <v>43419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1832033 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4005050</t>
+          <t>1738007012/IF/IAY/1748393 — Construction of IAY House -IAY REG. NO. MP4030619</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>16356</v>
+        <v>14268</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>43295</v>
+        <v>43289</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>43467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1846233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1293056</t>
+          <t>1738007012/IF/IAY/1753120 — Construction of IAY House -IAY REG. NO. MP4970695</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>43284</v>
+        <v>43289</v>
       </c>
       <c r="K184" s="3" t="n">
-        <v>43371</v>
+        <v>43446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1846236 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1265972</t>
+          <t>1738007012/IF/IAY/1759958 — Construction of IAY House -IAY REG. NO. MP1459537</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>13050</v>
+        <v>14268</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>43295</v>
+        <v>43280</v>
       </c>
       <c r="K185" s="3" t="n">
-        <v>43428</v>
+        <v>43419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1846338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3064859</t>
+          <t>1738007012/IF/IAY/1832022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4028899</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>16530</v>
+        <v>28500</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>16356</v>
+        <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>43284</v>
-[...3 lines deleted...]
-      </c>
+        <v>43250</v>
+      </c>
+      <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1846473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3441780</t>
+          <t>1738007012/IF/IAY/1832028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4017349</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>16530</v>
+        <v>15834</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>43289</v>
+        <v>43364</v>
       </c>
       <c r="K187" s="3" t="n">
-        <v>43466</v>
+        <v>43467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1940758 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4029708</t>
+          <t>1738007012/IF/IAY/1832031 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4014988</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>14616</v>
+        <v>16356</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>43429</v>
+        <v>43289</v>
       </c>
       <c r="K188" s="3" t="n">
-        <v>43510</v>
+        <v>43393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1943262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1201410</t>
+          <t>1738007012/IF/IAY/1832033 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4005050</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>18050</v>
+        <v>16530</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>13304</v>
+        <v>16356</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>43528</v>
+        <v>43295</v>
       </c>
       <c r="K189" s="3" t="n">
-        <v>45634</v>
+        <v>43467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1958386 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1762432</t>
+          <t>1738007012/IF/IAY/1846233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1293056</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>16720</v>
+        <v>16530</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>16368</v>
+        <v>16530</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>43736</v>
+        <v>43284</v>
       </c>
       <c r="K190" s="3" t="n">
-        <v>43961</v>
+        <v>43371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1965588 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1998513</t>
+          <t>1738007012/IF/IAY/1846236 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1265972</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>18050</v>
+        <v>16530</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>17415</v>
+        <v>13050</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>43771</v>
+        <v>43295</v>
       </c>
       <c r="K191" s="3" t="n">
-        <v>44354</v>
+        <v>43428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1968154 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2115909</t>
+          <t>1738007012/IF/IAY/1846338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3064859</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>16720</v>
+        <v>16530</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>14432</v>
+        <v>16356</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>43736</v>
+        <v>43284</v>
       </c>
       <c r="K192" s="3" t="n">
-        <v>43961</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/1969740 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2150938</t>
+          <t>1738007012/IF/IAY/1846473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3441780</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>18050</v>
+        <v>16530</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>21910</v>
+        <v>16530</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>43816</v>
+        <v>43289</v>
       </c>
       <c r="K193" s="3" t="n">
-        <v>44306</v>
+        <v>43466</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2026040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3163143</t>
+          <t>1738007012/IF/IAY/1940758 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4029708</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>18050</v>
+        <v>16530</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>17056</v>
+        <v>14616</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>43736</v>
+        <v>43429</v>
       </c>
       <c r="K194" s="3" t="n">
-        <v>44354</v>
+        <v>43510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/214415 — Construction of IAY House -IAY REG. NO. MP1127574</t>
+          <t>1738007012/IF/IAY/1943262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1201410</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>15865</v>
+        <v>18050</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>15076</v>
+        <v>13304</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>42846</v>
+        <v>43528</v>
       </c>
       <c r="K195" s="3" t="n">
-        <v>43204</v>
+        <v>45634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/214887 — Construction of IAY House -IAY REG. NO. MP1133572</t>
+          <t>1738007012/IF/IAY/1958386 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1762432</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>15865</v>
+        <v>16720</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>15852</v>
+        <v>16368</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>42866</v>
+        <v>43736</v>
       </c>
       <c r="K196" s="3" t="n">
-        <v>43257</v>
+        <v>43961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/215388 — Construction of IAY House -IAY REG. NO. MP1140276</t>
+          <t>1738007012/IF/IAY/1965588 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1998513</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>15865</v>
+        <v>18050</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>15644</v>
+        <v>17415</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>42790</v>
+        <v>43771</v>
       </c>
       <c r="K197" s="3" t="n">
-        <v>43094</v>
+        <v>44354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/216426 — Construction of IAY House -IAY REG. NO. MP1154138</t>
+          <t>1738007012/IF/IAY/1968154 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2115909</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>15865</v>
+        <v>16720</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>15448</v>
+        <v>14432</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>42833</v>
+        <v>43736</v>
       </c>
       <c r="K198" s="3" t="n">
-        <v>43284</v>
+        <v>43961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/216601 — Construction of IAY House -IAY REG. NO. MP1156132</t>
+          <t>1738007012/IF/IAY/1969740 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2150938</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>17768</v>
+        <v>21910</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>43109</v>
+        <v>43816</v>
       </c>
       <c r="K199" s="3" t="n">
-        <v>45051</v>
+        <v>44306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/216922 — Construction of IAY House -IAY REG. NO. MP1160063</t>
+          <t>1738007012/IF/IAY/2026040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3163143</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>15865</v>
+        <v>18050</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>15124</v>
+        <v>17056</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>42846</v>
+        <v>43736</v>
       </c>
       <c r="K200" s="3" t="n">
-        <v>43348</v>
+        <v>44354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/217247 — Construction of IAY House -IAY REG. NO. MP1164197</t>
+          <t>1738007012/IF/IAY/214415 — Construction of IAY House -IAY REG. NO. MP1127574</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>15136</v>
+        <v>15076</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>42866</v>
+        <v>42846</v>
       </c>
       <c r="K201" s="3" t="n">
-        <v>43202</v>
+        <v>43204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/218475 — Construction of IAY House -IAY REG. NO. MP1179687</t>
+          <t>1738007012/IF/IAY/214887 — Construction of IAY House -IAY REG. NO. MP1133572</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>14640</v>
+        <v>15852</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>42810</v>
+        <v>42866</v>
       </c>
       <c r="K202" s="3" t="n">
-        <v>43285</v>
+        <v>43257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/218860 — Construction of IAY House -IAY REG. NO. MP1185027</t>
+          <t>1738007012/IF/IAY/215388 — Construction of IAY House -IAY REG. NO. MP1140276</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>15324</v>
+        <v>15644</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>42790</v>
       </c>
       <c r="K203" s="3" t="n">
-        <v>43306</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2323008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4323614</t>
+          <t>1738007012/IF/IAY/216426 — Construction of IAY House -IAY REG. NO. MP1154138</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>16720</v>
+        <v>15865</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>15840</v>
+        <v>15448</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>43771</v>
+        <v>42833</v>
       </c>
       <c r="K204" s="3" t="n">
-        <v>43961</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/234982 — Construction of IAY House -IAY REG. NO. MP1404597</t>
+          <t>1738007012/IF/IAY/216601 — Construction of IAY House -IAY REG. NO. MP1156132</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>15865</v>
+        <v>18050</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>14702</v>
+        <v>17768</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>42846</v>
+        <v>43109</v>
       </c>
       <c r="K205" s="3" t="n">
-        <v>43284</v>
+        <v>45051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2480408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4029309</t>
+          <t>1738007012/IF/IAY/216922 — Construction of IAY House -IAY REG. NO. MP1160063</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>18050</v>
+        <v>15865</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>17290</v>
+        <v>15124</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>43981</v>
+        <v>42846</v>
       </c>
       <c r="K206" s="3" t="n">
-        <v>44354</v>
+        <v>43348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2547874 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5311218</t>
+          <t>1738007012/IF/IAY/217247 — Construction of IAY House -IAY REG. NO. MP1164197</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>18050</v>
+        <v>15865</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>17290</v>
+        <v>15136</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>43981</v>
+        <v>42866</v>
       </c>
       <c r="K207" s="3" t="n">
-        <v>44354</v>
+        <v>43202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/256158 — Construction of IAY House -IAY REG. NO. MP2149671</t>
+          <t>1738007012/IF/IAY/218475 — Construction of IAY House -IAY REG. NO. MP1179687</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>15240</v>
+        <v>14640</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>42790</v>
+        <v>42810</v>
       </c>
       <c r="K208" s="3" t="n">
-        <v>43133</v>
+        <v>43285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2645990 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4150576</t>
+          <t>1738007012/IF/IAY/218860 — Construction of IAY House -IAY REG. NO. MP1185027</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>18050</v>
+        <v>15865</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>18081</v>
+        <v>15324</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>44295</v>
+        <v>42790</v>
       </c>
       <c r="K209" s="3" t="n">
-        <v>44757</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2647064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4489563</t>
+          <t>1738007012/IF/IAY/2323008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4323614</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>18050</v>
+        <v>16720</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>17563</v>
+        <v>15840</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>44287</v>
+        <v>43771</v>
       </c>
       <c r="K210" s="3" t="n">
-        <v>44571</v>
+        <v>43961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2651446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4116554</t>
+          <t>1738007012/IF/IAY/234982 — Construction of IAY House -IAY REG. NO. MP1404597</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>18050</v>
+        <v>15865</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>18125</v>
+        <v>14702</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>44287</v>
+        <v>42846</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>44757</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2660115 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4017337</t>
+          <t>1738007012/IF/IAY/2480408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4029309</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>17774</v>
+        <v>17290</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>44281</v>
+        <v>43981</v>
       </c>
       <c r="K212" s="3" t="n">
-        <v>45017</v>
+        <v>44354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2664092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4104098</t>
+          <t>1738007012/IF/IAY/2547874 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5311218</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>18533</v>
+        <v>17290</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>44430</v>
+        <v>43981</v>
       </c>
       <c r="K213" s="3" t="n">
-        <v>44757</v>
+        <v>44354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2665336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4125354</t>
+          <t>1738007012/IF/IAY/256158 — Construction of IAY House -IAY REG. NO. MP2149671</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>18050</v>
+        <v>15865</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>17998</v>
+        <v>15240</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>44287</v>
+        <v>42790</v>
       </c>
       <c r="K214" s="3" t="n">
-        <v>44749</v>
+        <v>43133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2665337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4125389</t>
+          <t>1738007012/IF/IAY/2645990 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4150576</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>28500</v>
+        <v>18050</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>0</v>
+        <v>18081</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>44128</v>
-[...1 lines deleted...]
-      <c r="K215" s="3"/>
+        <v>44295</v>
+      </c>
+      <c r="K215" s="3" t="n">
+        <v>44757</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2667018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4116533</t>
+          <t>1738007012/IF/IAY/2647064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4489563</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>28500</v>
+        <v>18050</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>0</v>
+        <v>17563</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>44128</v>
-[...1 lines deleted...]
-      <c r="K216" s="3"/>
+        <v>44287</v>
+      </c>
+      <c r="K216" s="3" t="n">
+        <v>44571</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2670229 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4931935</t>
+          <t>1738007012/IF/IAY/2651446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4116554</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>17563</v>
+        <v>18125</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>44571</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2677445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5212694</t>
+          <t>1738007012/IF/IAY/2660115 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4017337</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>17992</v>
+        <v>17774</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>44282</v>
+        <v>44281</v>
       </c>
       <c r="K218" s="3" t="n">
-        <v>44757</v>
+        <v>45017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2677453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5212863</t>
+          <t>1738007012/IF/IAY/2664092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4104098</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>18014</v>
+        <v>18533</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>44287</v>
+        <v>44430</v>
       </c>
       <c r="K219" s="3" t="n">
-        <v>44749</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2682288 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4924976</t>
+          <t>1738007012/IF/IAY/2665336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4125354</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>17949</v>
+        <v>17998</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>44531</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2688433 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4968571</t>
+          <t>1738007012/IF/IAY/2665337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4125389</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>18050</v>
+        <v>28500</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>18081</v>
+        <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>44287</v>
-[...3 lines deleted...]
-      </c>
+        <v>44128</v>
+      </c>
+      <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2690759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5220224</t>
+          <t>1738007012/IF/IAY/2667018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4116533</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>18050</v>
+        <v>28500</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>18513</v>
+        <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>44281</v>
-[...3 lines deleted...]
-      </c>
+        <v>44128</v>
+      </c>
+      <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2691109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4945670</t>
+          <t>1738007012/IF/IAY/2670229 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4931935</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>17949</v>
+        <v>17563</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>44571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2693643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5178927</t>
+          <t>1738007012/IF/IAY/2677445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5212694</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>18142</v>
+        <v>17992</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>44287</v>
+        <v>44282</v>
       </c>
       <c r="K224" s="3" t="n">
-        <v>44571</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2694234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4897164</t>
+          <t>1738007012/IF/IAY/2677453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5212863</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>17177</v>
+        <v>18014</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K225" s="3" t="n">
-        <v>44571</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2761650 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4232764</t>
+          <t>1738007012/IF/IAY/2682288 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4924976</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>18334</v>
+        <v>17949</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>44562</v>
+        <v>44287</v>
       </c>
       <c r="K226" s="3" t="n">
-        <v>44757</v>
+        <v>44531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2762241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4124860</t>
+          <t>1738007012/IF/IAY/2688433 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4968571</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>18142</v>
+        <v>18081</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>44295</v>
+        <v>44287</v>
       </c>
       <c r="K227" s="3" t="n">
-        <v>44531</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2766362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4516613</t>
+          <t>1738007012/IF/IAY/2690759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5220224</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>17342</v>
+        <v>18513</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>44287</v>
+        <v>44281</v>
       </c>
       <c r="K228" s="3" t="n">
-        <v>45078</v>
+        <v>44652</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2779847 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4277125</t>
+          <t>1738007012/IF/IAY/2691109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4945670</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>18241</v>
+        <v>17949</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>44295</v>
+        <v>44287</v>
       </c>
       <c r="K229" s="3" t="n">
-        <v>44757</v>
+        <v>44571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/2785029 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4403768</t>
+          <t>1738007012/IF/IAY/2693643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5178927</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>18050</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>17647</v>
+        <v>18142</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>44491</v>
+        <v>44287</v>
       </c>
       <c r="K230" s="3" t="n">
-        <v>45078</v>
+        <v>44571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3230882 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4913921</t>
+          <t>1738007012/IF/IAY/2694234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4897164</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>18335</v>
+        <v>18050</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>18257</v>
+        <v>17177</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>44442</v>
+        <v>44287</v>
       </c>
       <c r="K231" s="3" t="n">
-        <v>44757</v>
+        <v>44571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3230995 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4980945</t>
+          <t>1738007012/IF/IAY/2761650 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4232764</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>28500</v>
+        <v>18050</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>0</v>
+        <v>18334</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>44402</v>
-[...1 lines deleted...]
-      <c r="K232" s="3"/>
+        <v>44562</v>
+      </c>
+      <c r="K232" s="3" t="n">
+        <v>44757</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3231086 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5564244</t>
+          <t>1738007012/IF/IAY/2762241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4124860</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>18335</v>
+        <v>18050</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>17921</v>
+        <v>18142</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>44450</v>
+        <v>44295</v>
       </c>
       <c r="K233" s="3" t="n">
-        <v>44905</v>
+        <v>44531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3231217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4087870</t>
+          <t>1738007012/IF/IAY/2766362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4516613</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>18335</v>
+        <v>18050</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>18918</v>
+        <v>17342</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>44491</v>
+        <v>44287</v>
       </c>
       <c r="K234" s="3" t="n">
-        <v>44749</v>
+        <v>45078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3231223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5725805</t>
+          <t>1738007012/IF/IAY/2779847 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4277125</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>18335</v>
+        <v>18050</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>18086</v>
+        <v>18241</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>44442</v>
+        <v>44295</v>
       </c>
       <c r="K235" s="3" t="n">
-        <v>44762</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3231241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4366578</t>
+          <t>1738007012/IF/IAY/2785029 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4403768</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>18335</v>
+        <v>18050</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>18086</v>
+        <v>17647</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>44513</v>
+        <v>44491</v>
       </c>
       <c r="K236" s="3" t="n">
-        <v>44762</v>
+        <v>45078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3231252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4938154</t>
+          <t>1738007012/IF/IAY/3230882 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4913921</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>18510</v>
+        <v>18257</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>44491</v>
+        <v>44442</v>
       </c>
       <c r="K237" s="3" t="n">
-        <v>44749</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3231306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5734063</t>
+          <t>1738007012/IF/IAY/3230995 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4980945</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>18335</v>
+        <v>28500</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>18588</v>
+        <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>44442</v>
-[...3 lines deleted...]
-      </c>
+        <v>44402</v>
+      </c>
+      <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3269614 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4938387</t>
+          <t>1738007012/IF/IAY/3231086 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5564244</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>19248</v>
+        <v>17921</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>44646</v>
+        <v>44450</v>
       </c>
       <c r="K239" s="3" t="n">
-        <v>44757</v>
+        <v>44905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3306528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1110504</t>
+          <t>1738007012/IF/IAY/3231217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4087870</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>18830</v>
+        <v>18918</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>44562</v>
+        <v>44491</v>
       </c>
       <c r="K240" s="3" t="n">
         <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3306554 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1210349</t>
+          <t>1738007012/IF/IAY/3231223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5725805</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>18896</v>
+        <v>18086</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>44562</v>
+        <v>44442</v>
       </c>
       <c r="K241" s="3" t="n">
-        <v>44749</v>
+        <v>44762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3306654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1461097</t>
+          <t>1738007012/IF/IAY/3231241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4366578</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>18360</v>
+        <v>18086</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>44652</v>
+        <v>44513</v>
       </c>
       <c r="K242" s="3" t="n">
-        <v>44757</v>
+        <v>44762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3307050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2152067</t>
+          <t>1738007012/IF/IAY/3231252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4938154</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>17544</v>
+        <v>18510</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>44652</v>
+        <v>44491</v>
       </c>
       <c r="K243" s="3" t="n">
-        <v>44762</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3308441 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4026211</t>
+          <t>1738007012/IF/IAY/3231306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5734063</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>17314</v>
+        <v>18588</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>44579</v>
+        <v>44442</v>
       </c>
       <c r="K244" s="3" t="n">
-        <v>44673</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3308886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4292839</t>
+          <t>1738007012/IF/IAY/3269614 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4938387</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>18173</v>
+        <v>19248</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>44652</v>
+        <v>44646</v>
       </c>
       <c r="K245" s="3" t="n">
-        <v>45117</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3308925 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4312411</t>
+          <t>1738007012/IF/IAY/3306528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1110504</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>17748</v>
+        <v>18830</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>44562</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>45130</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3308994 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4338831</t>
+          <t>1738007012/IF/IAY/3306554 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1210349</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>18305</v>
+        <v>18896</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>44562</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>45073</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4345329</t>
+          <t>1738007012/IF/IAY/3306654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1461097</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>24795</v>
+        <v>18335</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>0</v>
+        <v>18360</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>44500</v>
-[...1 lines deleted...]
-      <c r="K248" s="3"/>
+        <v>44652</v>
+      </c>
+      <c r="K248" s="3" t="n">
+        <v>44757</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4355337</t>
+          <t>1738007012/IF/IAY/3307050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2152067</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>19050</v>
+        <v>17544</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>44596</v>
+        <v>44652</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>44749</v>
+        <v>44762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309055 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4358100</t>
+          <t>1738007012/IF/IAY/3308441 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4026211</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>18664</v>
+        <v>17314</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>44607</v>
+        <v>44579</v>
       </c>
       <c r="K250" s="3" t="n">
-        <v>44749</v>
+        <v>44673</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4392357</t>
+          <t>1738007012/IF/IAY/3308886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4292839</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>19099</v>
+        <v>18173</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>44644</v>
+        <v>44652</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>44749</v>
+        <v>45117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4392555</t>
+          <t>1738007012/IF/IAY/3308925 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4312411</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>18335</v>
+        <v>17748</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>44596</v>
+        <v>44562</v>
       </c>
       <c r="K252" s="3" t="n">
-        <v>45037</v>
+        <v>45130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4394346</t>
+          <t>1738007012/IF/IAY/3308994 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4338831</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>17314</v>
+        <v>18305</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>44579</v>
+        <v>44562</v>
       </c>
       <c r="K253" s="3" t="n">
-        <v>44673</v>
+        <v>45073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309188 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4394441</t>
+          <t>1738007012/IF/IAY/3309014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4345329</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>18335</v>
+        <v>24795</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>18752</v>
+        <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>44579</v>
-[...3 lines deleted...]
-      </c>
+        <v>44500</v>
+      </c>
+      <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4395336</t>
+          <t>1738007012/IF/IAY/3309046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4355337</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>17759.2</v>
+        <v>19050</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>44596</v>
       </c>
       <c r="K255" s="3" t="n">
-        <v>45132</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4400836</t>
+          <t>1738007012/IF/IAY/3309055 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4358100</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>19116</v>
+        <v>18664</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>44596</v>
+        <v>44607</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4401466</t>
+          <t>1738007012/IF/IAY/3309181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4392357</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>19380</v>
+        <v>19099</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>44652</v>
+        <v>44644</v>
       </c>
       <c r="K257" s="3" t="n">
-        <v>44757</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4401621</t>
+          <t>1738007012/IF/IAY/3309182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4392555</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>18399</v>
+        <v>18335</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>44562</v>
+        <v>44596</v>
       </c>
       <c r="K258" s="3" t="n">
-        <v>44757</v>
+        <v>45037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4403423</t>
+          <t>1738007012/IF/IAY/3309186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4394346</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>18037</v>
+        <v>17314</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>44654</v>
+        <v>44579</v>
       </c>
       <c r="K259" s="3" t="n">
-        <v>45078</v>
+        <v>44673</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309216 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4403432</t>
+          <t>1738007012/IF/IAY/3309188 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4394441</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>19380</v>
+        <v>18752</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>44652</v>
+        <v>44579</v>
       </c>
       <c r="K260" s="3" t="n">
-        <v>44757</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4403700</t>
+          <t>1738007012/IF/IAY/3309192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4395336</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>17952</v>
+        <v>17759.2</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>44654</v>
+        <v>44596</v>
       </c>
       <c r="K261" s="3" t="n">
-        <v>44801</v>
+        <v>45132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309218 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4403778</t>
+          <t>1738007012/IF/IAY/3309202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4400836</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>19380</v>
+        <v>19116</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>44652</v>
+        <v>44596</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>44757</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4403783</t>
+          <t>1738007012/IF/IAY/3309205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4401466</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>18774</v>
+        <v>19380</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>44585</v>
+        <v>44652</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4403787</t>
+          <t>1738007012/IF/IAY/3309207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4401621</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>19050</v>
+        <v>18399</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>44562</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>44749</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4403803</t>
+          <t>1738007012/IF/IAY/3309215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4403423</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>19050</v>
+        <v>18037</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>44596</v>
+        <v>44654</v>
       </c>
       <c r="K265" s="3" t="n">
-        <v>44749</v>
+        <v>45078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4406499</t>
+          <t>1738007012/IF/IAY/3309216 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4403432</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>18774</v>
+        <v>19380</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>44579</v>
+        <v>44652</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>44749</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309229 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4406509</t>
+          <t>1738007012/IF/IAY/3309217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4403700</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>19176</v>
+        <v>17952</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>44653</v>
+        <v>44654</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>44768</v>
+        <v>44801</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309232 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4406580</t>
+          <t>1738007012/IF/IAY/3309218 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4403778</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>18564</v>
+        <v>19380</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>44654</v>
+        <v>44652</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>44768</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4407303</t>
+          <t>1738007012/IF/IAY/3309219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4403783</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>19292</v>
+        <v>18774</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K269" s="3" t="n">
         <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4411350</t>
+          <t>1738007012/IF/IAY/3309220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4403787</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>17748</v>
+        <v>19050</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>44654</v>
+        <v>44562</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>45132</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309247 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4412416</t>
+          <t>1738007012/IF/IAY/3309221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4403803</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>19380</v>
+        <v>19050</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>44652</v>
+        <v>44596</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>44757</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4412933</t>
+          <t>1738007012/IF/IAY/3309228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4406499</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>19380</v>
+        <v>18774</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>44652</v>
+        <v>44579</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>44757</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4413124</t>
+          <t>1738007012/IF/IAY/3309229 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4406509</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>17544</v>
+        <v>19176</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>44654</v>
+        <v>44653</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>44801</v>
+        <v>44768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4413286</t>
+          <t>1738007012/IF/IAY/3309232 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4406580</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>19099</v>
+        <v>18564</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>44585</v>
+        <v>44654</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>44757</v>
+        <v>44768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4413817</t>
+          <t>1738007012/IF/IAY/3309233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4407303</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>19182</v>
+        <v>19292</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>44596</v>
+        <v>44585</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>44749</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3309258 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4414430</t>
+          <t>1738007012/IF/IAY/3309243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4411350</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>18984</v>
+        <v>17748</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>44579</v>
+        <v>44654</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>44757</v>
+        <v>45132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3310082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4669374</t>
+          <t>1738007012/IF/IAY/3309247 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4412416</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>18768</v>
+        <v>19380</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>44654</v>
+        <v>44652</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3310087 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4670121</t>
+          <t>1738007012/IF/IAY/3309249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4412933</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>18768</v>
+        <v>19380</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>44654</v>
+        <v>44652</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3310091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4671506</t>
+          <t>1738007012/IF/IAY/3309250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4413124</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>19050</v>
+        <v>17544</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>44585</v>
+        <v>44654</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>44757</v>
+        <v>44801</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3310111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4676458</t>
+          <t>1738007012/IF/IAY/3309252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4413286</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>18768</v>
+        <v>19099</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>44654</v>
+        <v>44585</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3310116 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4676869</t>
+          <t>1738007012/IF/IAY/3309256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4413817</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>18768</v>
+        <v>19182</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>44654</v>
+        <v>44596</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>44757</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3310155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4684509</t>
+          <t>1738007012/IF/IAY/3309258 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4414430</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>19215</v>
+        <v>18984</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>44596</v>
+        <v>44579</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>44749</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3310157 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4684792</t>
+          <t>1738007012/IF/IAY/3310082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4669374</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>18360</v>
+        <v>18768</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>44654</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3310336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4750461</t>
+          <t>1738007012/IF/IAY/3310087 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4670121</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>18195</v>
+        <v>18768</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>44596</v>
+        <v>44654</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>44749</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3310351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4753336</t>
+          <t>1738007012/IF/IAY/3310091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4671506</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>18002</v>
+        <v>19050</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>44644</v>
+        <v>44585</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>45037</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3310355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4754121</t>
+          <t>1738007012/IF/IAY/3310111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4676458</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>18714</v>
+        <v>18768</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>44607</v>
+        <v>44654</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>44749</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3310381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4761290</t>
+          <t>1738007012/IF/IAY/3310116 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4676869</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>19314</v>
+        <v>18768</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>44579</v>
+        <v>44654</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3310384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4764728</t>
+          <t>1738007012/IF/IAY/3310155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4684509</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>19215</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>44596</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3310389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4765755</t>
+          <t>1738007012/IF/IAY/3310157 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4684792</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>18140</v>
+        <v>18360</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>44579</v>
+        <v>44654</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>44762</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3310392 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4766425</t>
+          <t>1738007012/IF/IAY/3310336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4750461</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>18292</v>
+        <v>18195</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>44654</v>
+        <v>44596</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>45078</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3310398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4768007</t>
+          <t>1738007012/IF/IAY/3310351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4753336</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>19022</v>
+        <v>18002</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>44607</v>
+        <v>44644</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>44749</v>
+        <v>45037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3310444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4784128</t>
+          <t>1738007012/IF/IAY/3310355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4754121</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>18564</v>
+        <v>18714</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>44654</v>
+        <v>44607</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>44757</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3311023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4968520</t>
+          <t>1738007012/IF/IAY/3310381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4761290</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>18940</v>
+        <v>19314</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>44607</v>
+        <v>44579</v>
       </c>
       <c r="K293" s="3" t="n">
-        <v>44749</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3311321 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5058556</t>
+          <t>1738007012/IF/IAY/3310384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4764728</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>18564</v>
+        <v>19215</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>44654</v>
+        <v>44596</v>
       </c>
       <c r="K294" s="3" t="n">
-        <v>44757</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3311341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5062323</t>
+          <t>1738007012/IF/IAY/3310389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4765755</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>18714</v>
+        <v>18140</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>44579</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>44757</v>
+        <v>44762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3311934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5225409</t>
+          <t>1738007012/IF/IAY/3310392 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4766425</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>28500</v>
+        <v>18335</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>14820</v>
+        <v>18292</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>44654</v>
       </c>
-      <c r="K296" s="3"/>
+      <c r="K296" s="3" t="n">
+        <v>45078</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3312195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5304975</t>
+          <t>1738007012/IF/IAY/3310398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4768007</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>18664</v>
+        <v>19022</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>44579</v>
+        <v>44607</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>44757</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3312243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5317255</t>
+          <t>1738007012/IF/IAY/3310444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4784128</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>18714</v>
+        <v>18564</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>44596</v>
+        <v>44654</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>44749</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3312248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5317662</t>
+          <t>1738007012/IF/IAY/3311023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4968520</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>18984</v>
+        <v>18940</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>44562</v>
+        <v>44607</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>45097</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3312249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5317665</t>
+          <t>1738007012/IF/IAY/3311321 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5058556</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>18830</v>
+        <v>18564</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>44579</v>
+        <v>44654</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3312265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5320866</t>
+          <t>1738007012/IF/IAY/3311341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5062323</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>18658</v>
+        <v>18714</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>44579</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3312285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5325849</t>
+          <t>1738007012/IF/IAY/3311934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5225409</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>18335</v>
+        <v>28500</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>18984</v>
+        <v>14820</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>44596</v>
-[...3 lines deleted...]
-      </c>
+        <v>44654</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3312312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5329996</t>
+          <t>1738007012/IF/IAY/3312195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5304975</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>19050</v>
+        <v>18664</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>44585</v>
+        <v>44579</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3312313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5330006</t>
+          <t>1738007012/IF/IAY/3312243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5317255</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>18054</v>
+        <v>18714</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>44607</v>
+        <v>44596</v>
       </c>
       <c r="K304" s="3" t="n">
-        <v>45130</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3312319 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5330801</t>
+          <t>1738007012/IF/IAY/3312248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5317662</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>18510</v>
+        <v>18984</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>44585</v>
+        <v>44562</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>44905</v>
+        <v>45097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3312328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5332904</t>
+          <t>1738007012/IF/IAY/3312249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5317665</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>18664</v>
+        <v>18830</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>44607</v>
+        <v>44579</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>44749</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3312393 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5347202</t>
+          <t>1738007012/IF/IAY/3312265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5320866</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>18360</v>
+        <v>18658</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>44654</v>
+        <v>44579</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>44915</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3312405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5349763</t>
+          <t>1738007012/IF/IAY/3312285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5325849</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>19050</v>
+        <v>18984</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>44596</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3312406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5349992</t>
+          <t>1738007012/IF/IAY/3312312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5329996</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>19380</v>
+        <v>19050</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>44654</v>
+        <v>44585</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3312414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5350862</t>
+          <t>1738007012/IF/IAY/3312313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5330006</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>18962</v>
+        <v>18054</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>44585</v>
+        <v>44607</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>44757</v>
+        <v>45130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3312424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5354780</t>
+          <t>1738007012/IF/IAY/3312319 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5330801</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>19022</v>
+        <v>18510</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>44644</v>
+        <v>44585</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>44757</v>
+        <v>44905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3312425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5354941</t>
+          <t>1738007012/IF/IAY/3312328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5332904</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>18758</v>
+        <v>18664</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>44585</v>
+        <v>44607</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>44757</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3312439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5358059</t>
+          <t>1738007012/IF/IAY/3312393 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5347202</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>18896</v>
+        <v>18360</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>44596</v>
+        <v>44654</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>44749</v>
+        <v>44915</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3360223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4747405</t>
+          <t>1738007012/IF/IAY/3312405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5349763</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>18224</v>
+        <v>19050</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>44652</v>
+        <v>44596</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>45130</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3360328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4763781</t>
+          <t>1738007012/IF/IAY/3312406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5349992</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>19380</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>44652</v>
+        <v>44654</v>
       </c>
       <c r="K315" s="3" t="n">
         <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3361627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4940269</t>
+          <t>1738007012/IF/IAY/3312414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5350862</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>18692</v>
+        <v>18962</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>44562</v>
+        <v>44585</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>44749</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3362320 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5031494</t>
+          <t>1738007012/IF/IAY/3312424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5354780</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>19380</v>
+        <v>19022</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>44652</v>
+        <v>44644</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3365197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5305247</t>
+          <t>1738007012/IF/IAY/3312425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5354941</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>16112</v>
+        <v>18758</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>44607</v>
+        <v>44585</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>45547</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3365206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5305567</t>
+          <t>1738007012/IF/IAY/3312439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5358059</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>18002</v>
+        <v>18896</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>44644</v>
+        <v>44596</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>44762</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3365252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5311100</t>
+          <t>1738007012/IF/IAY/3360223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4747405</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>19176</v>
+        <v>18224</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>44757</v>
+        <v>45130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3365274 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5314158</t>
+          <t>1738007012/IF/IAY/3360328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4763781</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>18984</v>
+        <v>19380</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>44607</v>
+        <v>44652</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>44749</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3365333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5325642</t>
+          <t>1738007012/IF/IAY/3361627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4940269</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>18940</v>
+        <v>18692</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>44607</v>
+        <v>44562</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3365338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5325832</t>
+          <t>1738007012/IF/IAY/3362320 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5031494</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>19380</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>44749</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3365407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5334367</t>
+          <t>1738007012/IF/IAY/3365197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5305247</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>19050</v>
+        <v>16112</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>44585</v>
+        <v>44607</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>44757</v>
+        <v>45547</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3365971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5388164</t>
+          <t>1738007012/IF/IAY/3365206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5305567</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>19050</v>
+        <v>18002</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>44585</v>
+        <v>44644</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>44757</v>
+        <v>44762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3365972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5388248</t>
+          <t>1738007012/IF/IAY/3365252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5311100</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>19380</v>
+        <v>19176</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3365974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5388255</t>
+          <t>1738007012/IF/IAY/3365274 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5314158</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>18984</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>44579</v>
+        <v>44607</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>44768</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3366019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5392060</t>
+          <t>1738007012/IF/IAY/3365333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5325642</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>18257</v>
+        <v>18940</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>44644</v>
+        <v>44607</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>45078</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3366045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5395156</t>
+          <t>1738007012/IF/IAY/3365338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5325832</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>19380</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3366119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5405542</t>
+          <t>1738007012/IF/IAY/3365407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5334367</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>18940</v>
+        <v>19050</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>44607</v>
+        <v>44585</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>44749</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3366143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5409329</t>
+          <t>1738007012/IF/IAY/3365971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5388164</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>19050</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>44596</v>
+        <v>44585</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>44768</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3366147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5409544</t>
+          <t>1738007012/IF/IAY/3365972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5388248</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>18940</v>
+        <v>19380</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>44607</v>
+        <v>44652</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>44749</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3366148 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5409555</t>
+          <t>1738007012/IF/IAY/3365974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5388255</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>19270</v>
+        <v>18984</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>44607</v>
+        <v>44579</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>44749</v>
+        <v>44768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3366168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5412776</t>
+          <t>1738007012/IF/IAY/3366019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5392060</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>18972</v>
+        <v>18257</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>44652</v>
+        <v>44644</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>44757</v>
+        <v>45078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3366170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5412833</t>
+          <t>1738007012/IF/IAY/3366045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5395156</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>19061</v>
+        <v>19380</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>44579</v>
+        <v>44652</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>44757</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3366833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5499918</t>
+          <t>1738007012/IF/IAY/3366119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5405542</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>18972</v>
+        <v>18940</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>44652</v>
+        <v>44607</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3367856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5634739</t>
+          <t>1738007012/IF/IAY/3366143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5409329</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>18769</v>
+        <v>19050</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>44596</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>44749</v>
+        <v>44768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3367870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5636537</t>
+          <t>1738007012/IF/IAY/3366147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5409544</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>18642</v>
+        <v>18940</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>44596</v>
+        <v>44607</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3367924 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5644339</t>
+          <t>1738007012/IF/IAY/3366148 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5409555</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>17161</v>
+        <v>19270</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44614</v>
+        <v>44607</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>45547</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3367946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5646789</t>
+          <t>1738007012/IF/IAY/3366168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5412776</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>19050</v>
+        <v>18972</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>44596</v>
+        <v>44652</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>44749</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3367958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5648183</t>
+          <t>1738007012/IF/IAY/3366170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5412833</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>18896</v>
+        <v>19061</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44596</v>
+        <v>44579</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>44749</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/338872 — Construction of IAY House -IAY REG. NO. MP1107485</t>
+          <t>1738007012/IF/IAY/3366833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5499918</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>15865</v>
+        <v>18335</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>15136</v>
+        <v>18972</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>42866</v>
+        <v>44652</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>43200</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3398451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4109107</t>
+          <t>1738007012/IF/IAY/3367856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5634739</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>18564</v>
+        <v>18769</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44654</v>
+        <v>44596</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>44768</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3471316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4457144</t>
+          <t>1738007012/IF/IAY/3367870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5636537</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>19248</v>
+        <v>18642</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>44644</v>
+        <v>44596</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3471416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4481054</t>
+          <t>1738007012/IF/IAY/3367924 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5644339</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>19380</v>
+        <v>17161</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>44654</v>
+        <v>44614</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>44757</v>
+        <v>45547</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3473013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4757739</t>
+          <t>1738007012/IF/IAY/3367946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5646789</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>18360</v>
+        <v>19050</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>44704</v>
+        <v>44596</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>44768</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3473181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4771737</t>
+          <t>1738007012/IF/IAY/3367958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5648183</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>19314</v>
+        <v>18896</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>44644</v>
+        <v>44596</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>44768</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3474890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5017384</t>
+          <t>1738007012/IF/IAY/338872 — Construction of IAY House -IAY REG. NO. MP1107485</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>18335</v>
+        <v>15865</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>17952</v>
+        <v>15136</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>44657</v>
+        <v>42866</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>45078</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3478170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5447545</t>
+          <t>1738007012/IF/IAY/3398451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4109107</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>19176</v>
+        <v>18564</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>44653</v>
+        <v>44654</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>44757</v>
+        <v>44768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3478652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5500183</t>
+          <t>1738007012/IF/IAY/3471316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4457144</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>18226</v>
+        <v>19248</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>44644</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>45078</v>
+        <v>44749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3478656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5500566</t>
+          <t>1738007012/IF/IAY/3471416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4481054</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>18768</v>
+        <v>19380</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>44654</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3625324 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5734885</t>
+          <t>1738007012/IF/IAY/3473013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4757739</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>24795</v>
+        <v>18335</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>21924</v>
+        <v>18360</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>45757</v>
+        <v>44704</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>45979</v>
+        <v>44768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3643986 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4973043</t>
+          <t>1738007012/IF/IAY/3473181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4771737</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>18335</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>18360</v>
+        <v>19314</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>44657</v>
+        <v>44644</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>44757</v>
+        <v>44768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3752348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120239999</t>
+          <t>1738007012/IF/IAY/3474890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5017384</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>19380</v>
+        <v>18335</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>14178</v>
+        <v>17952</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>44824</v>
+        <v>44657</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>45607</v>
+        <v>45078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3752401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120245363</t>
+          <t>1738007012/IF/IAY/3478170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5447545</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>19380</v>
+        <v>18335</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>19244</v>
+        <v>19176</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>44714</v>
+        <v>44653</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>45051</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3752405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120245691</t>
+          <t>1738007012/IF/IAY/3478652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5500183</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>19380</v>
+        <v>18335</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>19380</v>
+        <v>18226</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>44740</v>
+        <v>44644</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>45073</v>
+        <v>45078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3757289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120252939</t>
+          <t>1738007012/IF/IAY/3478656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5500566</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>19380</v>
+        <v>18335</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>19040</v>
+        <v>18768</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>44805</v>
+        <v>44654</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>45037</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3757348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120259973</t>
+          <t>1738007012/IF/IAY/3625324 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5734885</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>19380</v>
+        <v>24795</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>19295</v>
+        <v>21924</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>44805</v>
+        <v>45757</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>45051</v>
+        <v>45979</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3759538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120282189</t>
+          <t>1738007012/IF/IAY/3643986 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4973043</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>19380</v>
+        <v>18335</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>44805</v>
+        <v>44657</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>45017</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3759553 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120283807</t>
+          <t>1738007012/IF/IAY/3752348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120239999</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>19380</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>19159</v>
+        <v>14178</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>44824</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>45051</v>
+        <v>45607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3759568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120285144</t>
+          <t>1738007012/IF/IAY/3752401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120245363</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>19380</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>19057</v>
+        <v>19244</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>44805</v>
+        <v>44714</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>45986</v>
+        <v>45051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3759639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120294927</t>
+          <t>1738007012/IF/IAY/3752405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120245691</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>19380</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>18615</v>
+        <v>19380</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>44714</v>
+        <v>44740</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>45037</v>
+        <v>45073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/3772241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123862124</t>
+          <t>1738007012/IF/IAY/3757289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120252939</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>19380</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>19380</v>
+        <v>19040</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>44721</v>
+        <v>44805</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>45073</v>
+        <v>45037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/421973 — Construction of IAY House -IAY REG. NO. MP1340112</t>
+          <t>1738007012/IF/IAY/3757348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120259973</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>15865</v>
+        <v>19380</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>15136</v>
+        <v>19295</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>42866</v>
+        <v>44805</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>43200</v>
+        <v>45051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/440323 — Construction of IAY House -IAY REG. NO. MP1469321</t>
+          <t>1738007012/IF/IAY/3759538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120282189</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>15865</v>
+        <v>19380</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>13374</v>
+        <v>18360</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>43118</v>
+        <v>44805</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>43353</v>
+        <v>45017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4464748 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151929559</t>
+          <t>1738007012/IF/IAY/3759553 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120283807</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>20995</v>
+        <v>19380</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>20282</v>
+        <v>19159</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>45360</v>
+        <v>44824</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>45436</v>
+        <v>45051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4489311 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151951760</t>
+          <t>1738007012/IF/IAY/3759568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120285144</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>24795</v>
+        <v>19380</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>22968</v>
+        <v>19057</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>45875</v>
+        <v>44805</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>46016</v>
+        <v>45986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4494359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151951751</t>
+          <t>1738007012/IF/IAY/3759639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120294927</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>23085</v>
+        <v>19380</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>21870</v>
+        <v>18615</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>45557</v>
+        <v>44714</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>45662</v>
+        <v>45037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4494886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151981680</t>
+          <t>1738007012/IF/IAY/3772241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123862124</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>24795</v>
+        <v>19380</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>22410</v>
+        <v>19380</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>45575</v>
+        <v>44721</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>45820</v>
+        <v>45073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4496321 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151929264</t>
+          <t>1738007012/IF/IAY/421973 — Construction of IAY House -IAY REG. NO. MP1340112</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>24795</v>
+        <v>15865</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>22410</v>
+        <v>15136</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>45575</v>
+        <v>42866</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>45820</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4496327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151929440</t>
+          <t>1738007012/IF/IAY/440323 — Construction of IAY House -IAY REG. NO. MP1469321</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>24795</v>
+        <v>15865</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>19386</v>
+        <v>13374</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>45591</v>
+        <v>43118</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>45986</v>
+        <v>43353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4497459 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151981096</t>
+          <t>1738007012/IF/IAY/4464748 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151929559</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>23085</v>
+        <v>20995</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>21870</v>
+        <v>20282</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>45542</v>
+        <v>45360</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>45593</v>
+        <v>45436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4498314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151929668</t>
+          <t>1738007012/IF/IAY/4489311 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151951760</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>23085</v>
+        <v>24795</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>21870</v>
+        <v>22968</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>45542</v>
+        <v>45875</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>45593</v>
+        <v>46016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4498328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151930130</t>
+          <t>1738007012/IF/IAY/4494359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151951751</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>24795</v>
+        <v>23085</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>22410</v>
+        <v>21870</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>45575</v>
+        <v>45557</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>45986</v>
+        <v>45662</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4499304 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151951763</t>
+          <t>1738007012/IF/IAY/4494886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151981680</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>22410</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45575</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>45986</v>
+        <v>45820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4499305 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151951769</t>
+          <t>1738007012/IF/IAY/4496321 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151929264</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>23085</v>
+        <v>24795</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>14580</v>
+        <v>22410</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45575</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>45708</v>
+        <v>45820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4499606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151962413</t>
+          <t>1738007012/IF/IAY/4496327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151929440</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>22410</v>
+        <v>19386</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>45575</v>
+        <v>45591</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>45973</v>
+        <v>45986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4499655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151774624</t>
+          <t>1738007012/IF/IAY/4497459 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151981096</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>23085</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45542</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>45593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4587668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120245053</t>
+          <t>1738007012/IF/IAY/4498314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151929668</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>24795</v>
+        <v>23085</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>22680</v>
+        <v>21870</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>45616</v>
+        <v>45542</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>45820</v>
+        <v>45593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4587708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120250773</t>
+          <t>1738007012/IF/IAY/4498328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151930130</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>22410</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>45700</v>
+        <v>45575</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>45973</v>
+        <v>45986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4588887 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120280514</t>
+          <t>1738007012/IF/IAY/4499304 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151951763</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>21636</v>
+        <v>22410</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>45616</v>
+        <v>45575</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>46180</v>
+        <v>45986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4595114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122520439</t>
+          <t>1738007012/IF/IAY/4499305 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151951769</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>24795</v>
+        <v>23085</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>22680</v>
+        <v>14580</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>45616</v>
+        <v>45575</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>45820</v>
+        <v>45708</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4595657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122803881</t>
+          <t>1738007012/IF/IAY/4499606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151962413</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>22410</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>45645</v>
+        <v>45575</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4703385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120252635</t>
+          <t>1738007012/IF/IAY/4499655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151774624</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>24795</v>
+        <v>23085</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>22680</v>
+        <v>21870</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>45616</v>
+        <v>45542</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>45820</v>
+        <v>45593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4760421 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120250074</t>
+          <t>1738007012/IF/IAY/4587668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120245053</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>23733</v>
+        <v>22680</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>45740</v>
+        <v>45616</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>46000</v>
+        <v>45820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4814431 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152064287</t>
+          <t>1738007012/IF/IAY/4587708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120250773</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>22707</v>
+        <v>22410</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>45798</v>
+        <v>45700</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>46229</v>
+        <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4814432 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152064288</t>
+          <t>1738007012/IF/IAY/4588887 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120280514</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>23490</v>
+        <v>21636</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>45906</v>
+        <v>45616</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>46120</v>
+        <v>46291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4814434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152064292</t>
+          <t>1738007012/IF/IAY/4595114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122520439</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>21924</v>
+        <v>22680</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>45992</v>
+        <v>45616</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>46123</v>
+        <v>45820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4814436 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152064297</t>
+          <t>1738007012/IF/IAY/4595657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122803881</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>23490</v>
+        <v>22410</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>45798</v>
+        <v>45645</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4953878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120251708</t>
+          <t>1738007012/IF/IAY/4703385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120252635</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>23733</v>
+        <v>22680</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>45740</v>
+        <v>45616</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>45973</v>
+        <v>45820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4956472 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120282369</t>
+          <t>1738007012/IF/IAY/4760421 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120250074</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>28500</v>
+        <v>24795</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>0</v>
+        <v>23733</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>45684</v>
-[...1 lines deleted...]
-      <c r="K391" s="3"/>
+        <v>45740</v>
+      </c>
+      <c r="K391" s="3" t="n">
+        <v>46000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4956473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120282527</t>
+          <t>1738007012/IF/IAY/4814431 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152064287</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>23733</v>
+        <v>22707</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>45740</v>
+        <v>45798</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>45973</v>
+        <v>46291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4956477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120283182</t>
+          <t>1738007012/IF/IAY/4814432 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152064288</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>15660</v>
+        <v>23490</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>45945</v>
+        <v>45906</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>46109</v>
+        <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4956490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120291538</t>
+          <t>1738007012/IF/IAY/4814434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152064292</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>23733</v>
+        <v>21924</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>45740</v>
+        <v>45992</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>46107</v>
+        <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4956530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120314611</t>
+          <t>1738007012/IF/IAY/4814436 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152064297</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>7830</v>
+        <v>23490</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>45906</v>
+        <v>45798</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>46040</v>
+        <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4956656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122797071</t>
+          <t>1738007012/IF/IAY/4953878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120251708</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>23490</v>
+        <v>23733</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>45906</v>
+        <v>45740</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4956663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122798940</t>
+          <t>1738007012/IF/IAY/4956472 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120282369</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>23490</v>
+        <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>45784</v>
-[...3 lines deleted...]
-      </c>
+        <v>45684</v>
+      </c>
+      <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/4958970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122806799</t>
+          <t>1738007012/IF/IAY/4956473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120282527</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>23490</v>
+        <v>23733</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>45906</v>
+        <v>45740</v>
       </c>
       <c r="K398" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/5001554 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117623119</t>
+          <t>1738007012/IF/IAY/4956477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120283182</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>23733</v>
+        <v>15660</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>45740</v>
+        <v>45945</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>45973</v>
+        <v>46109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/5006372 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120241117</t>
+          <t>1738007012/IF/IAY/4956490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120291538</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>7830</v>
+        <v>23733</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>45757</v>
+        <v>45740</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>46109</v>
+        <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/5006390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120247856</t>
+          <t>1738007012/IF/IAY/4956530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120314611</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>23490</v>
+        <v>7830</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>45798</v>
+        <v>45906</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>45973</v>
+        <v>46040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/5006404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120254004</t>
+          <t>1738007012/IF/IAY/4956656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122797071</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>23733</v>
+        <v>23490</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>45740</v>
+        <v>45906</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/5006417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120260746</t>
+          <t>1738007012/IF/IAY/4956663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122798940</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>23733</v>
+        <v>23490</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>45740</v>
+        <v>45784</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/5007240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120287328</t>
+          <t>1738007012/IF/IAY/4958970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122806799</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>23733</v>
+        <v>23490</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>45740</v>
+        <v>45906</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>45979</v>
+        <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/5007278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120302048</t>
+          <t>1738007012/IF/IAY/5001554 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117623119</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>23733</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K405" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/5013424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122807310</t>
+          <t>1738007012/IF/IAY/5006372 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120241117</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>23733</v>
+        <v>7830</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>45740</v>
+        <v>45757</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>45820</v>
+        <v>46109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/544104 — Construction of IAY House -IAY REG. NO. MP1011323</t>
+          <t>1738007012/IF/IAY/5006390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120247856</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>28500</v>
+        <v>24795</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>0</v>
+        <v>23490</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>42760</v>
-[...1 lines deleted...]
-      <c r="K407" s="3"/>
+        <v>45798</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>45973</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/544105 — Construction of IAY House -IAY REG. NO. MP1021673</t>
+          <t>1738007012/IF/IAY/5006404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120254004</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>15865</v>
+        <v>24795</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>12740</v>
+        <v>23733</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>42846</v>
+        <v>45740</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>43353</v>
+        <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/544106 — Construction of IAY House -IAY REG. NO. MP1021754</t>
+          <t>1738007012/IF/IAY/5006417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120260746</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>15865</v>
+        <v>24795</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>14700</v>
+        <v>23733</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>42833</v>
+        <v>45740</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>43284</v>
+        <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/5621018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152087476</t>
+          <t>1738007012/IF/IAY/5007240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120287328</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>23490</v>
+        <v>23733</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>45921</v>
+        <v>45740</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>46120</v>
+        <v>45979</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/5675728 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120259210</t>
+          <t>1738007012/IF/IAY/5007278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120302048</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>28500</v>
+        <v>24795</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>23733</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>45684</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>45740</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>45973</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/5769799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152087489</t>
+          <t>1738007012/IF/IAY/5013424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122807310</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>23490</v>
+        <v>23733</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>45992</v>
+        <v>45740</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>46188</v>
+        <v>45820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/5876388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120245997</t>
+          <t>1738007012/IF/IAY/544104 — Construction of IAY House -IAY REG. NO. MP1011323</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>45684</v>
+        <v>42760</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/610462 — Construction of IAY House -IAY REG. NO. MP1247590</t>
+          <t>1738007012/IF/IAY/544105 — Construction of IAY House -IAY REG. NO. MP1021673</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>16616</v>
+        <v>12740</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>42833</v>
+        <v>42846</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>43099</v>
+        <v>43353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/622552 — Construction of IAY House -IAY REG. NO. MP1006685</t>
+          <t>1738007012/IF/IAY/544106 — Construction of IAY House -IAY REG. NO. MP1021754</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>7224</v>
+        <v>14700</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>42888</v>
+        <v>42833</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>43971</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/622615 — Construction of IAY House -IAY REG. NO. MP1011252</t>
+          <t>1738007012/IF/IAY/5621018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152087476</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>15865</v>
+        <v>24795</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>14702</v>
+        <v>23490</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>42879</v>
+        <v>45921</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>43306</v>
+        <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/622786 — Construction of IAY House -IAY REG. NO. MP1025160</t>
+          <t>1738007012/IF/IAY/5675728 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120259210</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>11578</v>
+        <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>42866</v>
-[...3 lines deleted...]
-      </c>
+        <v>45684</v>
+      </c>
+      <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/622788 — Construction of IAY House -IAY REG. NO. MP1025178</t>
+          <t>1738007012/IF/IAY/5769799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152087489</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>15865</v>
+        <v>24795</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>15236</v>
+        <v>23490</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>43015</v>
+        <v>45992</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>43329</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/781422 — Construction of IAY House -IAY REG. NO. MP1122884</t>
+          <t>1738007012/IF/IAY/5876388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120245997</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>16340</v>
+        <v>28500</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>16284</v>
+        <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>43109</v>
-[...3 lines deleted...]
-      </c>
+        <v>45684</v>
+      </c>
+      <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/781445 — Construction of IAY House -IAY REG. NO. MP1133566</t>
+          <t>1738007012/IF/IAY/610462 — Construction of IAY House -IAY REG. NO. MP1247590</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>16284</v>
+        <v>16616</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>43109</v>
+        <v>42833</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>43303</v>
+        <v>43099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/790535 — Construction of IAY House -IAY REG. NO. MP1834903</t>
+          <t>1738007012/IF/IAY/622552 — Construction of IAY House -IAY REG. NO. MP1006685</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>14616</v>
+        <v>7224</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>43280</v>
+        <v>42888</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>43348</v>
+        <v>43971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/796112 — Construction of IAY House -IAY REG. NO. MP2251878</t>
+          <t>1738007012/IF/IAY/622615 — Construction of IAY House -IAY REG. NO. MP1011252</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>14820</v>
+        <v>14702</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>42993</v>
+        <v>42879</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>43587</v>
+        <v>43306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/796309 — Construction of IAY House -IAY REG. NO. MP2265042</t>
+          <t>1738007012/IF/IAY/622786 — Construction of IAY House -IAY REG. NO. MP1025160</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>16544</v>
+        <v>11578</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>43736</v>
+        <v>42866</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>43832</v>
+        <v>43443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/796929 — Construction of IAY House -IAY REG. NO. MP2313654</t>
+          <t>1738007012/IF/IAY/622788 — Construction of IAY House -IAY REG. NO. MP1025178</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>14544</v>
+        <v>15236</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>43109</v>
+        <v>43015</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>43587</v>
+        <v>43329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/802880 — Construction of IAY House -IAY REG. NO. MP3030790</t>
+          <t>1738007012/IF/IAY/781422 — Construction of IAY House -IAY REG. NO. MP1122884</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>16216</v>
+        <v>16284</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>42941</v>
+        <v>43109</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>43257</v>
+        <v>43303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/803105 — Construction of IAY House -IAY REG. NO. MP3067522</t>
+          <t>1738007012/IF/IAY/781445 — Construction of IAY House -IAY REG. NO. MP1133566</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>14268</v>
+        <v>16284</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>43284</v>
+        <v>43109</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>43419</v>
+        <v>43303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/803106 — Construction of IAY House -IAY REG. NO. MP3067543</t>
+          <t>1738007012/IF/IAY/790535 — Construction of IAY House -IAY REG. NO. MP1834903</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>43280</v>
       </c>
       <c r="K427" s="3" t="n">
         <v>43348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1738007012/IF/IAY/803837 — Construction of IAY House -IAY REG. NO. MP3179708</t>
+          <t>1738007012/IF/IAY/796112 — Construction of IAY House -IAY REG. NO. MP2251878</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>14964</v>
+        <v>14820</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>43280</v>
+        <v>42993</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>43348</v>
+        <v>43587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034244866 — Latari Med Bandhan Nirman kary Sikru/Trilok</t>
+          <t>1738007012/IF/IAY/796309 — Construction of IAY House -IAY REG. NO. MP2265042</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>43000</v>
+        <v>16340</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>37842</v>
+        <v>16544</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>42362</v>
+        <v>43736</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>42525</v>
+        <v>43832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034244871 — Latri Med Bandhan Nirman Kary OmKar/KunjeLal</t>
+          <t>1738007012/IF/IAY/796929 — Construction of IAY House -IAY REG. NO. MP2313654</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>80000</v>
+        <v>16340</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>7155</v>
+        <v>14544</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>42386</v>
+        <v>43109</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>43081</v>
+        <v>43587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034249587 — latari med bandhan nirman kary shaduram/gudan</t>
+          <t>1738007012/IF/IAY/802880 — Construction of IAY House -IAY REG. NO. MP3030790</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>71000</v>
+        <v>16340</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>0</v>
+        <v>16216</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>42139</v>
-[...1 lines deleted...]
-      <c r="K431" s="3"/>
+        <v>42941</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>43257</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034249589 — latari med bandhan nirman kary bhursibai/mehatar</t>
+          <t>1738007012/IF/IAY/803105 — Construction of IAY House -IAY REG. NO. MP3067522</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>71000</v>
+        <v>16340</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>59592</v>
+        <v>14268</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>42404</v>
+        <v>43284</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>42525</v>
+        <v>43419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034249591 — latari med bandhan nirman kary dukhiya/nannusing</t>
+          <t>1738007012/IF/IAY/803106 — Construction of IAY House -IAY REG. NO. MP3067543</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>71000</v>
+        <v>16340</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>60579</v>
+        <v>14616</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>42382</v>
+        <v>43280</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>42525</v>
+        <v>43348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034249881 — LATRI  med bandhan nirman kary sonbati/mehatar</t>
+          <t>1738007012/IF/IAY/803837 — Construction of IAY House -IAY REG. NO. MP3179708</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>71000</v>
+        <v>16340</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>59953</v>
+        <v>14964</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>42524</v>
+        <v>43280</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>42755</v>
+        <v>43348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034249882 — LATRI med bhandhan nirman kary  RAMSING/MEHATAR</t>
+          <t>1738007012/LD/22012034244866 — Latari Med Bandhan Nirman kary Sikru/Trilok</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>86000</v>
+        <v>43000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>37842</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>42378</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>42362</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>42525</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034249886 — LATRI med bandhan nirman kary mansharam/Umend</t>
+          <t>1738007012/LD/22012034244871 — Latri Med Bandhan Nirman Kary OmKar/KunjeLal</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>63000</v>
+        <v>80000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>58989</v>
+        <v>7155</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>42386</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>42566</v>
+        <v>43081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034249892 — LATRI med bandhan nirman kary Bilamsing/kushalsing</t>
+          <t>1738007012/LD/22012034249587 — latari med bandhan nirman kary shaduram/gudan</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>60000</v>
+        <v>71000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>51269</v>
+        <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>42499</v>
-[...3 lines deleted...]
-      </c>
+        <v>42139</v>
+      </c>
+      <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034249899 — LATRI med bandhan nirman kary keshar/Deplal</t>
+          <t>1738007012/LD/22012034249589 — latari med bandhan nirman kary bhursibai/mehatar</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>46000</v>
+        <v>71000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>43725</v>
+        <v>59592</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>42386</v>
+        <v>42404</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>42525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034265939 — medbadhan latari/amaru/gopal</t>
+          <t>1738007012/LD/22012034249591 — latari med bandhan nirman kary dukhiya/nannusing</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>40000</v>
+        <v>71000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>33734</v>
+        <v>60579</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>42515</v>
+        <v>42382</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>42566</v>
+        <v>42525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034266436 — SADAN/SAMPAT MEDBANDHAN KARY LATARI</t>
+          <t>1738007012/LD/22012034249881 — LATRI  med bandhan nirman kary sonbati/mehatar</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>0</v>
+        <v>71000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>59953</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>42397</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>42524</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>42755</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034266441 — LATARI MEDBANDHAN KARY/HIRA/SAKTU</t>
+          <t>1738007012/LD/22012034249882 — LATRI med bhandhan nirman kary  RAMSING/MEHATAR</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>0</v>
+        <v>86000</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>42397</v>
+        <v>42378</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034266444 — LATARI MEDBANDHAN KARY AaNDAN/NOHARU</t>
+          <t>1738007012/LD/22012034249886 — LATRI med bandhan nirman kary mansharam/Umend</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>0</v>
+        <v>63000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>0</v>
+        <v>58989</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42399</v>
-[...1 lines deleted...]
-      <c r="K442" s="3"/>
+        <v>42386</v>
+      </c>
+      <c r="K442" s="3" t="n">
+        <v>42566</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034266450 — DONGARIYA MEDBANDHAN KARY RUKHAN/RAKHDU</t>
+          <t>1738007012/LD/22012034249892 — LATRI med bandhan nirman kary Bilamsing/kushalsing</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>0</v>
+        <v>60000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>51269</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42399</v>
-[...1 lines deleted...]
-      <c r="K443" s="3"/>
+        <v>42499</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>42566</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034266452 — DONGARIYA MEDBANDHAN KARY RAMPRASAD/KADI</t>
+          <t>1738007012/LD/22012034249899 — LATRI med bandhan nirman kary keshar/Deplal</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>0</v>
+        <v>46000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>0</v>
+        <v>43725</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42399</v>
-[...1 lines deleted...]
-      <c r="K444" s="3"/>
+        <v>42386</v>
+      </c>
+      <c r="K444" s="3" t="n">
+        <v>42525</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034266454 — LATARI MEDBANDHAN KARY KISHAN/SURPAT</t>
+          <t>1738007012/LD/22012034265939 — medbadhan latari/amaru/gopal</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>0</v>
+        <v>40000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>33734</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42397</v>
-[...1 lines deleted...]
-      <c r="K445" s="3"/>
+        <v>42515</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>42566</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034266456 — LATARI MEDBANDHAN KARY SOUVNIBAI/BALSINGH</t>
+          <t>1738007012/LD/22012034266436 — SADAN/SAMPAT MEDBANDHAN KARY LATARI</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>42397</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034266457 — LATARI MEDBANDHAN KARY SUBHADRA/SAMPAT</t>
+          <t>1738007012/LD/22012034266441 — LATARI MEDBANDHAN KARY/HIRA/SAKTU</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>71000</v>
+        <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>58996</v>
+        <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>42894</v>
-[...3 lines deleted...]
-      </c>
+        <v>42397</v>
+      </c>
+      <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034266458 — MANDWA MEDBANDHAN KARY KESHER/DHIRPAL</t>
+          <t>1738007012/LD/22012034266444 — LATARI MEDBANDHAN KARY AaNDAN/NOHARU</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42398</v>
+        <v>42399</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034266461 — MANDWA MEDBANDHAN KARY SUKLAL/MEHTER</t>
+          <t>1738007012/LD/22012034266450 — DONGARIYA MEDBANDHAN KARY RUKHAN/RAKHDU</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42398</v>
+        <v>42399</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034266464 — LATARI MEDBANDHAN KARY SAHBATI/SONU</t>
+          <t>1738007012/LD/22012034266452 — DONGARIYA MEDBANDHAN KARY RAMPRASAD/KADI</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42397</v>
+        <v>42399</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034266467 — MANDWA MEDBANDHAN KARY BAIYALAL/MEHTER</t>
+          <t>1738007012/LD/22012034266454 — LATARI MEDBANDHAN KARY KISHAN/SURPAT</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>71000</v>
+        <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>67802</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>42712</v>
-[...3 lines deleted...]
-      </c>
+        <v>42397</v>
+      </c>
+      <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034266470 — latari medbandhan kary thunoo/mehter</t>
+          <t>1738007012/LD/22012034266456 — LATARI MEDBANDHAN KARY SOUVNIBAI/BALSINGH</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>71000</v>
+        <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>67301</v>
+        <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>42753</v>
-[...3 lines deleted...]
-      </c>
+        <v>42397</v>
+      </c>
+      <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034266474 — DONGARIYA MEDBANDHAN KARY BUDHRAM/CHAITOO</t>
+          <t>1738007012/LD/22012034266457 — LATARI MEDBANDHAN KARY SUBHADRA/SAMPAT</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>0</v>
+        <v>71000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>0</v>
+        <v>58996</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42399</v>
-[...1 lines deleted...]
-      <c r="K453" s="3"/>
+        <v>42894</v>
+      </c>
+      <c r="K453" s="3" t="n">
+        <v>43081</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034266477 — LATARI MEDBANDHAN KARY CHAINLAL/URKUDIYDA</t>
+          <t>1738007012/LD/22012034266458 — MANDWA MEDBANDHAN KARY KESHER/DHIRPAL</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>26000</v>
+        <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>22879</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>42753</v>
-[...3 lines deleted...]
-      </c>
+        <v>42398</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034266480 — DONGARIYA MEDBANDHAN KARY UTTAM/GOUHTER</t>
+          <t>1738007012/LD/22012034266461 — MANDWA MEDBANDHAN KARY SUKLAL/MEHTER</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>42399</v>
+        <v>42398</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034266485 — DONGARIYA MEDBANDHAN KARY SUDHRAM/CHAITU</t>
+          <t>1738007012/LD/22012034266464 — LATARI MEDBANDHAN KARY SAHBATI/SONU</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42399</v>
+        <v>42397</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034266487 — MANDWA MEDBANDHAN KARY PREMSINGH/FIRTU</t>
+          <t>1738007012/LD/22012034266467 — MANDWA MEDBANDHAN KARY BAIYALAL/MEHTER</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>0</v>
+        <v>71000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>0</v>
+        <v>67802</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>42398</v>
-[...1 lines deleted...]
-      <c r="K457" s="3"/>
+        <v>42712</v>
+      </c>
+      <c r="K457" s="3" t="n">
+        <v>42770</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Pebble Bunding / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034272512 — med bandhan kary latri -sadhuram/ghudan</t>
+          <t>1738007012/LD/22012034266470 — latari medbandhan kary thunoo/mehter</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>71000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>60120</v>
+        <v>67301</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>42511</v>
+        <v>42753</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>42566</v>
+        <v>42809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034294113 — Latri Dharamsingh/Firtu Medbandhan</t>
+          <t>1738007012/LD/22012034266474 — DONGARIYA MEDBANDHAN KARY BUDHRAM/CHAITOO</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>28000</v>
+        <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>24883</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>42712</v>
-[...3 lines deleted...]
-      </c>
+        <v>42399</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034303026 — LATRI SAMUDAYIK MEDBANDHAN KARYA 1 TO 6 GRAM LATRI,MANDWA &amp; DONGARIYA</t>
+          <t>1738007012/LD/22012034266477 — LATARI MEDBANDHAN KARY CHAINLAL/URKUDIYDA</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>406000</v>
+        <v>26000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>240739</v>
+        <v>22879</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>42791</v>
+        <v>42753</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>43274</v>
+        <v>43054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034462765 — Latri nandlal /mansaram med bandhan kary</t>
+          <t>1738007012/LD/22012034266480 — DONGARIYA MEDBANDHAN KARY UTTAM/GOUHTER</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>51000</v>
+        <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>46628</v>
+        <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>43531</v>
-[...3 lines deleted...]
-      </c>
+        <v>42399</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034462766 — Latri pram singh /firtu med bandhan kary</t>
+          <t>1738007012/LD/22012034266485 — DONGARIYA MEDBANDHAN KARY SUDHRAM/CHAITU</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>70000</v>
+        <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>40832</v>
+        <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>43627</v>
-[...3 lines deleted...]
-      </c>
+        <v>42399</v>
+      </c>
+      <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034462767 — Latri champabai / parmeshwar med bandhan kary</t>
+          <t>1738007012/LD/22012034266487 — MANDWA MEDBANDHAN KARY PREMSINGH/FIRTU</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>38000</v>
+        <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>29744</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43619</v>
-[...3 lines deleted...]
-      </c>
+        <v>42398</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Pebble Bunding / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034462769 — Latri anand singh / nohru med bandhan kary</t>
+          <t>1738007012/LD/22012034272512 — med bandhan kary latri -sadhuram/ghudan</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>60000</v>
+        <v>71000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>57904</v>
+        <v>60120</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43619</v>
+        <v>42511</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>43631</v>
+        <v>42566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034462771 — Latri kisan /surpat med bandhan kary</t>
+          <t>1738007012/LD/22012034294113 — Latri Dharamsingh/Firtu Medbandhan</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>28000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>27632</v>
+        <v>24883</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>43625</v>
+        <v>42712</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>43641</v>
+        <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034462772 — Latri hirat meravi /budhram med bandhan kary</t>
+          <t>1738007012/LD/22012034303026 — LATRI SAMUDAYIK MEDBANDHAN KARYA 1 TO 6 GRAM LATRI,MANDWA &amp; DONGARIYA</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>29000</v>
+        <v>406000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>21296</v>
+        <v>240739</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>43616</v>
+        <v>42791</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>43656</v>
+        <v>43274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034462773 — Latri bisan /ringnu med bandhan kary</t>
+          <t>1738007012/LD/22012034462765 — Latri nandlal /mansaram med bandhan kary</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>11000</v>
+        <v>51000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>10032</v>
+        <v>46628</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>43648</v>
+        <v>43531</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>43661</v>
+        <v>43656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034462775 — Latri sukhdev /tunnu med bandhan kary</t>
+          <t>1738007012/LD/22012034462766 — Latri pram singh /firtu med bandhan kary</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>66868</v>
+        <v>40832</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>43531</v>
+        <v>43627</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>43631</v>
+        <v>43709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034462776 — Latri uttamsingh /gouthar med bandhan kary</t>
+          <t>1738007012/LD/22012034462767 — Latri champabai / parmeshwar med bandhan kary</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>70000</v>
+        <v>38000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>63172</v>
+        <v>29744</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>43531</v>
+        <v>43619</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>43641</v>
+        <v>43709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034462777 — Latri ramprasad /kadi med bandhan kary</t>
+          <t>1738007012/LD/22012034462769 — Latri anand singh / nohru med bandhan kary</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>70000</v>
+        <v>60000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>64064</v>
+        <v>57904</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>43589</v>
+        <v>43619</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>43641</v>
+        <v>43631</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034463442 — Latri chamru / gopal med bandhan kary</t>
+          <t>1738007012/LD/22012034462771 — Latri kisan /surpat med bandhan kary</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>70000</v>
+        <v>28000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>65824</v>
+        <v>27632</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>43631</v>
+        <v>43625</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>43661</v>
+        <v>43641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034463443 — Latri mahipal / baldan med bandhan kary</t>
+          <t>1738007012/LD/22012034462772 — Latri hirat meravi /budhram med bandhan kary</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>70000</v>
+        <v>29000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>66868</v>
+        <v>21296</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>43535</v>
+        <v>43616</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>43671</v>
+        <v>43656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034463445 — Latri sudhram / chaitu med bandhan kary</t>
+          <t>1738007012/LD/22012034462773 — Latri bisan /ringnu med bandhan kary</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>20000</v>
+        <v>11000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>19008</v>
+        <v>10032</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>43614</v>
+        <v>43648</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>43631</v>
+        <v>43661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/22012034463446 — Latri sammelal / jodan med bandhan kary</t>
+          <t>1738007012/LD/22012034462775 — Latri sukhdev /tunnu med bandhan kary</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>58958</v>
+        <v>66868</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>43535</v>
+        <v>43531</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>43671</v>
+        <v>43631</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/224 — लातरी सत्‍तोबाई / देवलाल मेढ बंधान कार्य</t>
+          <t>1738007012/LD/22012034462776 — Latri uttamsingh /gouthar med bandhan kary</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>0</v>
+        <v>70000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>22306</v>
+        <v>63172</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>40912</v>
+        <v>43531</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>41044</v>
+        <v>43641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799397953 — लातरी अमरसिंह / गोल्‍डू मेडबंधान निर्माण्‍ा कार्य</t>
+          <t>1738007012/LD/22012034462777 — Latri ramprasad /kadi med bandhan kary</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>31000</v>
+        <v>70000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>0</v>
+        <v>64064</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>41452</v>
-[...1 lines deleted...]
-      <c r="K476" s="3"/>
+        <v>43589</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>43641</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799404384 — latri-andhersingh/devsingh-MB</t>
+          <t>1738007012/LD/22012034463442 — Latri chamru / gopal med bandhan kary</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>31000</v>
+        <v>70000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>28762</v>
+        <v>65824</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41530</v>
+        <v>43631</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>41953</v>
+        <v>43661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799404424 — latri-suksingh/dasrat-MB</t>
+          <t>1738007012/LD/22012034463443 — Latri mahipal / baldan med bandhan kary</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>31000</v>
+        <v>70000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>27010</v>
+        <v>66868</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>41530</v>
+        <v>43535</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>41953</v>
+        <v>43671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799404426 — latri-sukram/rakhadu-MB</t>
+          <t>1738007012/LD/22012034463445 — Latri sudhram / chaitu med bandhan kary</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>27000</v>
+        <v>20000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>24966</v>
+        <v>19008</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>41530</v>
+        <v>43614</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>41953</v>
+        <v>43631</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799404429 — latri-titru/chitu-MB</t>
+          <t>1738007012/LD/22012034463446 — Latri sammelal / jodan med bandhan kary</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>11000</v>
+        <v>70000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>9052</v>
+        <v>58958</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>41530</v>
+        <v>43535</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>41953</v>
+        <v>43671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799404432 — latri-fuliyabai/dhobi-MB</t>
+          <t>1738007012/LD/224 — लातरी सत्‍तोबाई / देवलाल मेढ बंधान कार्य</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>31000</v>
+        <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>24820</v>
+        <v>22306</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>41530</v>
+        <v>40912</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>42033</v>
+        <v>41044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799404479 — latri-parwati/diwal-MB</t>
+          <t>1738007012/LD/3799397953 — लातरी अमरसिंह / गोल्‍डू मेडबंधान निर्माण्‍ा कार्य</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>6000</v>
+        <v>31000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>22192</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>41531</v>
-[...3 lines deleted...]
-      </c>
+        <v>41452</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799404480 — latri-suklal/mole-MB</t>
+          <t>1738007012/LD/3799404384 — latri-andhersingh/devsingh-MB</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>31000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>26134</v>
+        <v>28762</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>41531</v>
+        <v>41530</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>41953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799404482 — latri-amru/goldu-MB</t>
+          <t>1738007012/LD/3799404424 — latri-suksingh/dasrat-MB</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>31000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>27872</v>
+        <v>27010</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>41531</v>
+        <v>41530</v>
       </c>
       <c r="K484" s="3" t="n">
         <v>41953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799404484 — latri-bastulal/sukhlal-MB</t>
+          <t>1738007012/LD/3799404426 — latri-sukram/rakhadu-MB</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>14000</v>
+        <v>27000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>11972</v>
+        <v>24966</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>41531</v>
+        <v>41530</v>
       </c>
       <c r="K485" s="3" t="n">
         <v>41953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799404485 — latri-anilal/jodhan-MB</t>
+          <t>1738007012/LD/3799404429 — latri-titru/chitu-MB</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>31000</v>
+        <v>11000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>27594</v>
+        <v>9052</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>41531</v>
+        <v>41530</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>41953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799408459 — LATRI SHANTIDHAM AND MAIDAN SAMTLIKARAN KARY</t>
+          <t>1738007012/LD/3799404432 — latri-fuliyabai/dhobi-MB</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>499000</v>
+        <v>31000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>473930.24</v>
+        <v>24820</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>41549</v>
+        <v>41530</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>42719</v>
+        <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799408463 — LATRI MAIDAN SAMTLIAKARAN KARY MANDWA</t>
+          <t>1738007012/LD/3799404479 — latri-parwati/diwal-MB</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>500000</v>
+        <v>6000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>456009.9</v>
+        <v>22192</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>41549</v>
+        <v>41531</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>42750</v>
+        <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799432904 — lat-noharsingh/bhaver-medbhadhan</t>
+          <t>1738007012/LD/3799404480 — latri-suklal/mole-MB</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>35000</v>
+        <v>31000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>33867</v>
+        <v>26134</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>41702</v>
+        <v>41531</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>42750</v>
+        <v>41953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799432921 — mandwa-kodray-damdi-medbhadhan</t>
+          <t>1738007012/LD/3799404482 — latri-amru/goldu-MB</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>45000</v>
+        <v>31000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>40506</v>
+        <v>27872</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>41702</v>
+        <v>41531</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>42033</v>
+        <v>41953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799432932 — mandwa-sadhu/dhunda-m.b</t>
+          <t>1738007012/LD/3799404484 — latri-bastulal/sukhlal-MB</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>45000</v>
+        <v>14000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>36110</v>
+        <v>11972</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>41702</v>
+        <v>41531</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>42033</v>
+        <v>41953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799432937 — mandwa-bhadhu/dhuda/m.b</t>
+          <t>1738007012/LD/3799404485 — latri-anilal/jodhan-MB</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>0</v>
+        <v>31000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>27594</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>41697</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>41531</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>41953</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799432961 — mandwa-puranta/thunoo/m.b</t>
+          <t>1738007012/LD/3799408459 — LATRI SHANTIDHAM AND MAIDAN SAMTLIKARAN KARY</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>45000</v>
+        <v>499000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>41134</v>
+        <v>473930.24</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>41702</v>
+        <v>41549</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>41953</v>
+        <v>42719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799432967 — latri/baktu/noharu/m.b.</t>
+          <t>1738007012/LD/3799408463 — LATRI MAIDAN SAMTLIAKARAN KARY MANDWA</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>45000</v>
+        <v>500000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>43566</v>
+        <v>456009.9</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>41702</v>
+        <v>41549</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>42525</v>
+        <v>42750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799432968 — latri/raysingh/baktu,m.b.</t>
+          <t>1738007012/LD/3799432904 — lat-noharsingh/bhaver-medbhadhan</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>45000</v>
+        <v>35000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>40977</v>
+        <v>33867</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>42033</v>
+        <v>42750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799432970 — latri/bastu/maharu.m.b.</t>
+          <t>1738007012/LD/3799432921 — mandwa-kodray-damdi-medbhadhan</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>29830</v>
+        <v>40506</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K496" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799432972 — latri/mohan/bala/m.b.</t>
+          <t>1738007012/LD/3799432932 — mandwa-sadhu/dhunda-m.b</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>36110</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799432974 — latri/mahipal/baldan.mb.</t>
+          <t>1738007012/LD/3799432937 — mandwa-bhadhu/dhuda/m.b</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>45000</v>
+        <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>12246</v>
+        <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>41702</v>
-[...3 lines deleted...]
-      </c>
+        <v>41697</v>
+      </c>
+      <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799432976 — mandwa/ramlal/mansingh/medbadhan</t>
+          <t>1738007012/LD/3799432961 — mandwa-puranta/thunoo/m.b</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>0</v>
+        <v>45000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>0</v>
+        <v>41134</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>41697</v>
-[...1 lines deleted...]
-      <c r="K499" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K499" s="3" t="n">
+        <v>41953</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799432995 — mandwa/ramlal/mansingh/medbadhan</t>
+          <t>1738007012/LD/3799432967 — latri/baktu/noharu/m.b.</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>40820</v>
+        <v>43566</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>42033</v>
+        <v>42525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433301 — Latri-Dhirpal/pawean-MB</t>
+          <t>1738007012/LD/3799432968 — latri/raysingh/baktu,m.b.</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>43407</v>
+        <v>40977</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>42525</v>
+        <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433304 — Latri-sirpat/mangnu-MB</t>
+          <t>1738007012/LD/3799432970 — latri/bastu/maharu.m.b.</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>43248</v>
+        <v>29830</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>42525</v>
+        <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433315 — Latri-kuwar/mansingh</t>
+          <t>1738007012/LD/3799432972 — latri/mohan/bala/m.b.</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>20567</v>
+        <v>36110</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K503" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433326 — mandwa-gulab/mohan-m.b.</t>
+          <t>1738007012/LD/3799432974 — latri/mahipal/baldan.mb.</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>44043</v>
+        <v>12246</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>42525</v>
+        <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433344 — dongariya-budhram/chaitu.m.b.</t>
+          <t>1738007012/LD/3799432976 — mandwa/ramlal/mansingh/medbadhan</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>45000</v>
+        <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>41667</v>
+        <v>41697</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433351 — Dongariya-saisak/sukha.mb.</t>
+          <t>1738007012/LD/3799432995 — mandwa/ramlal/mansingh/medbadhan</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>41340</v>
+        <v>40820</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>41703</v>
+        <v>41702</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>42525</v>
+        <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433357 — Dongariya-kuversingh/sukha.m.b.</t>
+          <t>1738007012/LD/3799433301 — Latri-Dhirpal/pawean-MB</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>42930</v>
+        <v>43407</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>41703</v>
+        <v>41702</v>
       </c>
       <c r="K507" s="3" t="n">
         <v>42525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433358 — latri-munna/samarum.b.</t>
+          <t>1738007012/LD/3799433304 — Latri-sirpat/mangnu-MB</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>38936</v>
+        <v>43248</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>41703</v>
+        <v>41702</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>41953</v>
+        <v>42525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433459 — mandwa-Gendlal/mayaram.m.b.</t>
+          <t>1738007012/LD/3799433315 — Latri-kuwar/mansingh</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>40349</v>
+        <v>20567</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>41703</v>
+        <v>41702</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433463 — mandwa-hiralal/baisakum.b.</t>
+          <t>1738007012/LD/3799433326 — mandwa-gulab/mohan-m.b.</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>44043</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>41666</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>42525</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433469 — dongariya-rukhan/rakhdu.m.b.</t>
+          <t>1738007012/LD/3799433344 — dongariya-budhram/chaitu.m.b.</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>41667</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433476 — mandwa-pavan/andher.m.b.</t>
+          <t>1738007012/LD/3799433351 — Dongariya-saisak/sukha.mb.</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>0</v>
+        <v>41340</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>41703</v>
       </c>
-      <c r="K512" s="3"/>
+      <c r="K512" s="3" t="n">
+        <v>42525</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433484 — latri-Laxmi/chaitram.m.b.</t>
+          <t>1738007012/LD/3799433357 — Dongariya-kuversingh/sukha.m.b.</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>43248</v>
+        <v>42930</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>41703</v>
       </c>
       <c r="K513" s="3" t="n">
         <v>42525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433489 — mandwa-bharatlal/bahader-m.b.</t>
+          <t>1738007012/LD/3799433358 — latri-munna/samarum.b.</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>39566</v>
+        <v>38936</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>41703</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>42033</v>
+        <v>41953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433494 — latri-dhirpal/mangnu</t>
+          <t>1738007012/LD/3799433459 — mandwa-Gendlal/mayaram.m.b.</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>0</v>
+        <v>40349</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K515" s="3"/>
+        <v>41703</v>
+      </c>
+      <c r="K515" s="3" t="n">
+        <v>42033</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433500 — mandwa-deeplal/mayaram.mb.</t>
+          <t>1738007012/LD/3799433463 — mandwa-hiralal/baisakum.b.</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>37680</v>
+        <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>41703</v>
-[...3 lines deleted...]
-      </c>
+        <v>41666</v>
+      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433504 — dongariya-laxman/gangjim.b.</t>
+          <t>1738007012/LD/3799433469 — dongariya-rukhan/rakhdu.m.b.</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>18000</v>
+        <v>45000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>17013</v>
+        <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>41703</v>
-[...3 lines deleted...]
-      </c>
+        <v>41667</v>
+      </c>
+      <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433509 — latri-bisanibai/mahan.mb.</t>
+          <t>1738007012/LD/3799433476 — mandwa-pavan/andher.m.b.</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>18000</v>
+        <v>45000</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>41665</v>
+        <v>41703</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433512 — mandwa-ruplal/chanelal.m.b.</t>
+          <t>1738007012/LD/3799433484 — latri-Laxmi/chaitram.m.b.</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>16000</v>
+        <v>45000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>14130</v>
+        <v>43248</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>41703</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>42033</v>
+        <v>42525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/3799433516 — dongariya-aganu/samaru-m.b.</t>
+          <t>1738007012/LD/3799433489 — mandwa-bharatlal/bahader-m.b.</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>10000</v>
+        <v>45000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>9381</v>
+        <v>39566</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>41703</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>42525</v>
+        <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/635 — लातरी भादूसिंह /छतरू मेडबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/3799433494 — latri-dhirpal/mangnu</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>0</v>
+        <v>45000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>17304</v>
+        <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>40912</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/636 — लातरी नजरूसिंह /धुन्‍धासिंह मेढबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/3799433500 — mandwa-deeplal/mayaram.mb.</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>0</v>
+        <v>45000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>26576</v>
+        <v>37680</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>40966</v>
+        <v>41703</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>41149</v>
+        <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/637 — लातरी समेलाल /सुरपसिंह मेढबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/3799433504 — dongariya-laxman/gangjim.b.</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>26676</v>
+        <v>17013</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>41000</v>
+        <v>41703</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>41149</v>
+        <v>42525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/638 — लातरी उदेलाल /मेहतर मेडबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/3799433509 — latri-bisanibai/mahan.mb.</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>27064</v>
+        <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>40942</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/639 — लातरी जेठूसिंह /पतिराम मेढबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/3799433512 — mandwa-ruplal/chanelal.m.b.</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>0</v>
+        <v>16000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>27186</v>
+        <v>14130</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>40973</v>
+        <v>41703</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>41149</v>
+        <v>42033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/640 — लातरी सोहन /बाला मेडबधान निर्माण कार्य</t>
+          <t>1738007012/LD/3799433516 — dongariya-aganu/samaru-m.b.</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>27230</v>
+        <v>9381</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>40942</v>
+        <v>41703</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>41327</v>
+        <v>42525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/641 — लातरी भंवरसिंह /माहरू मेडबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/635 — लातरी भादूसिंह /छतरू मेडबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>27186</v>
+        <v>17304</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>40926</v>
+        <v>40912</v>
       </c>
       <c r="K527" s="3" t="n">
         <v>41146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/642 — लातरी कपुराबाई /मानसिंह मेडबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/636 — लातरी नजरूसिंह /धुन्‍धासिंह मेढबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>26820</v>
+        <v>26576</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>40919</v>
+        <v>40966</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>41146</v>
+        <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/643 — लातरी साधुराम /छतरू मेडबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/637 — लातरी समेलाल /सुरपसिंह मेढबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>20086</v>
+        <v>26676</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>40919</v>
+        <v>41000</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>41146</v>
+        <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/644 — लातरी सुखबती /सोहन मेडबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/638 — लातरी उदेलाल /मेहतर मेडबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>26210</v>
+        <v>27064</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>40912</v>
+        <v>40942</v>
       </c>
       <c r="K530" s="3" t="n">
         <v>41146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/645 — लातरी जयसिंह /मोहन मेडबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/639 — लातरी जेठूसिंह /पतिराम मेढबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>27186</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>40987</v>
+        <v>40973</v>
       </c>
       <c r="K531" s="3" t="n">
         <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/646 — लातरी अंतराम /सम्‍पत मेडबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/640 — लातरी सोहन /बाला मेडबधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>25600</v>
+        <v>27230</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>40935</v>
+        <v>40942</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>41146</v>
+        <v>41327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/647 — लातरी कार्तिक /गुहदड मेडबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/641 — लातरी भंवरसिंह /माहरू मेडबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>11614</v>
+        <v>27186</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>40926</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>41327</v>
+        <v>41146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/648 — लातरी फुलेश्‍वरबाई /तितरूसिंह मेडबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/642 — लातरी कपुराबाई /मानसिंह मेडबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>27452</v>
+        <v>26820</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>40942</v>
+        <v>40919</v>
       </c>
       <c r="K534" s="3" t="n">
         <v>41146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/649 — लातरी कत्‍तोबाई /महासिंह मेढबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/643 — लातरी साधुराम /छतरू मेडबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>19888</v>
+        <v>20086</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>40935</v>
+        <v>40919</v>
       </c>
       <c r="K535" s="3" t="n">
         <v>41146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/650 — लातरी फागुसिंह /छतरू मेडबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/644 — लातरी सुखबती /सोहन मेडबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>25478</v>
+        <v>26210</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>40981</v>
+        <v>40912</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>41149</v>
+        <v>41146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/651 — लातरी जतनसिंह /बाला मेडबंधान‍ निर्माण कार्य</t>
+          <t>1738007012/LD/645 — लातरी जयसिंह /मोहन मेडबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>26332</v>
+        <v>27186</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>40981</v>
+        <v>40987</v>
       </c>
       <c r="K537" s="3" t="n">
         <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/652 — लातरी सुधराम /हरेसिंह मेडबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/646 — लातरी अंतराम /सम्‍पत मेडबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>26698</v>
+        <v>25600</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>40988</v>
+        <v>40935</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>41149</v>
+        <v>41146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/653 — लातरी बुधारी /सालिक मेडबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/647 — लातरी कार्तिक /गुहदड मेडबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>27600</v>
+        <v>11614</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>41000</v>
+        <v>40926</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>41149</v>
+        <v>41327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/654 — लातरी बुधराम /हरेसिंह मेडबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/648 — लातरी फुलेश्‍वरबाई /तितरूसिंह मेडबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>26088</v>
+        <v>27452</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>40994</v>
+        <v>40942</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>41149</v>
+        <v>41146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/655 — लातरी नान्‍हुसिंह /ठुन्‍नुसिंह मेढबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/649 — लातरी कत्‍तोबाई /महासिंह मेढबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>27694</v>
+        <v>19888</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>40981</v>
+        <v>40935</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>41149</v>
+        <v>41146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/656 — लातरी भादुसिंह /हरेसिंह मेडबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/650 — लातरी फागुसिंह /छतरू मेडबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>21322</v>
+        <v>25478</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>40992</v>
+        <v>40981</v>
       </c>
       <c r="K542" s="3" t="n">
         <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1738007012/LD/657 — लातरी भदरूसिंह /माहरू मेढबंधान निर्माण कार्य</t>
+          <t>1738007012/LD/651 — लातरी जतनसिंह /बाला मेडबंधान‍ निर्माण कार्य</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>24014</v>
+        <v>26332</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>40987</v>
+        <v>40981</v>
       </c>
       <c r="K543" s="3" t="n">
         <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/22012034182426 — latri-asaram ke ghar se anganwadi bhawan tak</t>
+          <t>1738007012/LD/652 — लातरी सुधराम /हरेसिंह मेडबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>164300</v>
+        <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>139811</v>
+        <v>26698</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>41531</v>
+        <v>40988</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>42750</v>
+        <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/22012034207186 — LATRI-MANROAD SE RAMLAL KE KHET TAK- 960M</t>
+          <t>1738007012/LD/653 — लातरी बुधारी /सालिक मेडबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>1495000</v>
+        <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>0</v>
+        <v>27600</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>41703</v>
-[...1 lines deleted...]
-      <c r="K545" s="3"/>
+        <v>41000</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>41149</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/22012034229998 — LATRI-C.C ROAD MAN ROAD HARRATOLA SE KUARSINGH KE</t>
+          <t>1738007012/LD/654 — लातरी बुधराम /हरेसिंह मेडबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>228018</v>
+        <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>185312</v>
+        <v>26088</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>41914</v>
+        <v>40994</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>42750</v>
+        <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/22012034289847 — gram dongariya me kesharbai ke ghar se sonbati ke ghar tak cc sadak</t>
+          <t>1738007012/LD/655 — लातरी नान्‍हुसिंह /ठुन्‍नुसिंह मेढबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>128000</v>
+        <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>109869</v>
+        <v>27694</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>42340</v>
+        <v>40981</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>42719</v>
+        <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/22012034318195 — Latri Main road se hiralal ke ghar sudursampark road</t>
+          <t>1738007012/LD/656 — लातरी भादुसिंह /हरेसिंह मेडबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>1416000</v>
+        <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>1032881.6</v>
+        <v>21322</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>42725</v>
+        <v>40992</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>43703</v>
+        <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/22012034331332 — Latri c.c road(sonbatike ghar se ramsingh ke ghar tak)</t>
+          <t>1738007012/LD/657 — लातरी भदरूसिंह /माहरू मेढबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>111000</v>
+        <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>122630</v>
+        <v>24014</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>42810</v>
+        <v>40987</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>43133</v>
+        <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/22012034352962 — indar ke ghar se tirath ke ghar tak cc sadak</t>
+          <t>1738007012/RC/22012034182426 — latri-asaram ke ghar se anganwadi bhawan tak</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>110500</v>
+        <v>164300</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>116272</v>
+        <v>139811</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>42987</v>
+        <v>41531</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>43266</v>
+        <v>42750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/22012034380228 — ANGANWADI BHAWAN SE SANJU KE GHAR TAK CC SADAK LATRI</t>
+          <t>1738007012/RC/22012034207186 — LATRI-MANROAD SE RAMLAL KE KHET TAK- 960M</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>139500</v>
+        <v>1495000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>137870</v>
+        <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>43111</v>
-[...3 lines deleted...]
-      </c>
+        <v>41703</v>
+      </c>
+      <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/22012034380238 — CC SADAK SE LALSINGH KEGHAR TAK CC SADAK MANDWA</t>
+          <t>1738007012/RC/22012034229998 — LATRI-C.C ROAD MAN ROAD HARRATOLA SE KUARSINGH KE</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>41850</v>
+        <v>228018</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>31132</v>
+        <v>185312</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>43119</v>
+        <v>41914</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>43443</v>
+        <v>42750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/22012034398828 — latri santlal ke ghar se radhelal ke ghar tak c c road</t>
+          <t>1738007012/RC/22012034289847 — gram dongariya me kesharbai ke ghar se sonbati ke ghar tak cc sadak</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>31000</v>
+        <v>128000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>33582</v>
+        <v>109869</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>43502</v>
+        <v>42340</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>43709</v>
+        <v>42719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/22012034398830 — latri main road se santram ke ghar tak c c road</t>
+          <t>1738007012/RC/22012034318195 — Latri Main road se hiralal ke ghar sudursampark road</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>103000</v>
+        <v>1416000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>81716</v>
+        <v>1032881.6</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>43519</v>
+        <v>42725</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>43709</v>
+        <v>43703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/22012034449037 — Latri deepsingh ke ghar se  raisingh ke ghar tak cc road nirman kary</t>
+          <t>1738007012/RC/22012034331332 — Latri c.c road(sonbatike ghar se ramsingh ke ghar tak)</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>131000</v>
+        <v>111000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>89748</v>
+        <v>122630</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>43531</v>
+        <v>42810</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>43709</v>
+        <v>43133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/22012034511186 — DEBILAL KE GHAR SE BRAJLAL KE GHAR TAK CC SADAK</t>
+          <t>1738007012/RC/22012034352962 — indar ke ghar se tirath ke ghar tak cc sadak</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>115000</v>
+        <v>110500</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>71456</v>
+        <v>116272</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>43840</v>
+        <v>42987</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>43992</v>
+        <v>43266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/22012034539798 — Munna Ke Ghar Se Bithali Marg Tak CC Sadak</t>
+          <t>1738007012/RC/22012034380228 — ANGANWADI BHAWAN SE SANJU KE GHAR TAK CC SADAK LATRI</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>84075</v>
+        <v>139500</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>85690</v>
+        <v>137870</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>44096</v>
+        <v>43111</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>44137</v>
+        <v>43656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/22012034546884 — Gram Latri Me Saduram Ke Ghar Se Sammelal Ke Ghar Tak Cc sadak</t>
+          <t>1738007012/RC/22012034380238 — CC SADAK SE LALSINGH KEGHAR TAK CC SADAK MANDWA</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>55800</v>
+        <v>41850</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>40850</v>
+        <v>31132</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>44141</v>
+        <v>43119</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>44296</v>
+        <v>43443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/22012034590558 — CC Sadak Nirman Karya Tirath Ke Ghar Se Dongariya Pahunch Marg Tak harratola Latri</t>
+          <t>1738007012/RC/22012034398828 — latri santlal ke ghar se radhelal ke ghar tak c c road</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>49500</v>
+        <v>31000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>27020</v>
+        <v>33582</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>44498</v>
+        <v>43502</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>44691</v>
+        <v>43709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/5186 — कटंगटोला से बिलमसिंह के मकान तक सडक निर्माण कार्य</t>
+          <t>1738007012/RC/22012034398830 — latri main road se santram ke ghar tak c c road</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>0</v>
+        <v>103000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>127348</v>
+        <v>81716</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>39519</v>
+        <v>43519</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>39864</v>
+        <v>43709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/5187 — डूमरनाला से मण्‍डवा तक सडक निर्माण कार्य</t>
+          <t>1738007012/RC/22012034449037 — Latri deepsingh ke ghar se  raisingh ke ghar tak cc road nirman kary</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>0</v>
+        <v>131000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>127209.8</v>
+        <v>89748</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>39522</v>
-[...1 lines deleted...]
-      <c r="K561" s="3"/>
+        <v>43531</v>
+      </c>
+      <c r="K561" s="3" t="n">
+        <v>43709</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/5350 — लातरी सडक निर्माण कार्य ग्राम मण्‍डवा ओरसिंह के मकान से पाथरी मेन रोड तक</t>
+          <t>1738007012/RC/22012034511186 — DEBILAL KE GHAR SE BRAJLAL KE GHAR TAK CC SADAK</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>0</v>
+        <v>115000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>255419</v>
+        <v>71456</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>39892</v>
+        <v>43840</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>40461</v>
+        <v>43992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/5398 — उकवा-विठली मुख्‍य मार्ग से डुगरिया पहुंच मार्ग में किस नदी पर बाक्‍स कलवर्ट का निर्माण</t>
+          <t>1738007012/RC/22012034539798 — Munna Ke Ghar Se Bithali Marg Tak CC Sadak</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>0</v>
+        <v>84075</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>157400</v>
+        <v>85690</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>40219</v>
-[...1 lines deleted...]
-      <c r="K563" s="3"/>
+        <v>44096</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>44137</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/5441 — ग्राम पंचायत लातरी मेन रोड से परदेशी के मकान तक सड्क निमार्ण कार्य</t>
+          <t>1738007012/RC/22012034546884 — Gram Latri Me Saduram Ke Ghar Se Sammelal Ke Ghar Tak Cc sadak</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>0</v>
+        <v>55800</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>125898</v>
+        <v>40850</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>40157</v>
+        <v>44141</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>41135</v>
+        <v>44296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/5530 — ग्राम लातरी माहुलाल के मकान से ब्रजलाल के मकान तक सडक निर्माण कार्य</t>
+          <t>1738007012/RC/22012034590558 — CC Sadak Nirman Karya Tirath Ke Ghar Se Dongariya Pahunch Marg Tak harratola Latri</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>0</v>
+        <v>49500</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>382331</v>
+        <v>27020</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>40575</v>
+        <v>44498</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>40953</v>
+        <v>44691</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/5537 — लातरी मेनरोड लातरी से मंडवा तक मिट़टी मुरूमीकरण सडक निर्माण</t>
+          <t>1738007012/RC/5186 — कटंगटोला से बिलमसिंह के मकान तक सडक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>115394</v>
+        <v>127348</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>40637</v>
+        <v>39519</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>41135</v>
+        <v>39864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RC/5649 — लातरी मनरेगा+ पंचपरमेश्‍वर योजना से मेन रोड से फुलनबाई के घर तक सी0सी0रोड निर्माण कार्य</t>
+          <t>1738007012/RC/5187 — डूमरनाला से मण्‍डवा तक सडक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>98472</v>
+        <v>127209.8</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>41182</v>
-[...3 lines deleted...]
-      </c>
+        <v>39522</v>
+      </c>
+      <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034231991 — latri  Souchalay nirman kary -santlal / amarsingh</t>
+          <t>1738007012/RC/5350 — लातरी सडक निर्माण कार्य ग्राम मण्‍डवा ओरसिंह के मकान से पाथरी मेन रोड तक</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>2669</v>
+        <v>255419</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>41777</v>
+        <v>39892</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>42566</v>
+        <v>40461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034232002 — latri souchalay nirman kary mahesh/pavan</t>
+          <t>1738007012/RC/5398 — उकवा-विठली मुख्‍य मार्ग से डुगरिया पहुंच मार्ग में किस नदी पर बाक्‍स कलवर्ट का निर्माण</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>3835</v>
+        <v>157400</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>41920</v>
-[...3 lines deleted...]
-      </c>
+        <v>40219</v>
+      </c>
+      <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034254180 — Latri savchalay nirman 10 no</t>
+          <t>1738007012/RC/5441 — ग्राम पंचायत लातरी मेन रोड से परदेशी के मकान तक सड्क निमार्ण कार्य</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>28338</v>
+        <v>125898</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>41879</v>
+        <v>40157</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>42566</v>
+        <v>41135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034254185 — Latri savchalay nirman 3 no</t>
+          <t>1738007012/RC/5530 — ग्राम लातरी माहुलाल के मकान से ब्रजलाल के मकान तक सडक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>13200</v>
+        <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>10666</v>
+        <v>382331</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>41879</v>
+        <v>40575</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>42566</v>
+        <v>40953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034371686 — Latri sochalay nirman kary (Raysingh/jaiysingh mandwa)</t>
+          <t>1738007012/RC/5537 — लातरी मेनरोड लातरी से मंडवा तक मिट़टी मुरूमीकरण सडक निर्माण</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>9808</v>
+        <v>115394</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>42983</v>
+        <v>40637</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>43413</v>
+        <v>41135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034371690 — Latri sochalay nirman kary(Ramlal/mansingh mandwa)</t>
+          <t>1738007012/RC/5649 — लातरी मनरेगा+ पंचपरमेश्‍वर योजना से मेन रोड से फुलनबाई के घर तक सी0सी0रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>9808</v>
+        <v>98472</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>42983</v>
+        <v>41182</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>43380</v>
+        <v>41792</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cross Drainage / Construction of Cross Drainage Structure for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034386025 — latri souchalay nirman kary-bastulal/mansingh</t>
+          <t>1738007012/RC/VB/22012034854804 — GP Latri RGG Drain main road to karan house side</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>9800</v>
+        <v>1499903.94</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>9808</v>
+        <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>43111</v>
-[...3 lines deleted...]
-      </c>
+        <v>46316</v>
+      </c>
+      <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cross Drainage / Construction of Cross Drainage Structure for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034388462 — Latri-souchalay nirman kary latri-chamru/gopal</t>
+          <t>1738007012/RC/VB/22012034855710 — Chattar ke ghar ke pass stop dem kerejhiri Latri</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>9800</v>
+        <v>2836000</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>43300</v>
+        <v>46297</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cross Drainage / Construction of Cross Drainage Structure for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034388482 — latri souchalay mirman kary-sahdev/dhundha</t>
+          <t>1738007012/RC/VB/22012034855715 — Dongariya me stop dem GP latri</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>9800</v>
+        <v>4500000</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>43097</v>
+        <v>46297</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cross Drainage / Construction of Cross Drainage Structure for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403565 — LATRI SOUCHALAY SONSINGH/LAMU</t>
+          <t>1738007012/RC/VB/22012034855717 — Semarghat me stop dem kerejhiri gp Latri</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>9800</v>
+        <v>3776000</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>42645</v>
+        <v>46297</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403566 — LATRI SOUCHALAY BHAVANSINGH/ANDHER</t>
+          <t>1738007012/RS/22012034231991 — latri  Souchalay nirman kary -santlal / amarsingh</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>9800</v>
+        <v>4400</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>0</v>
+        <v>2669</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K578" s="3"/>
+        <v>41777</v>
+      </c>
+      <c r="K578" s="3" t="n">
+        <v>42566</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403567 — LATRI SOUCHALAY FULVANTA/TILLU</t>
+          <t>1738007012/RS/22012034232002 — latri souchalay nirman kary mahesh/pavan</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>9800</v>
+        <v>4400</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>0</v>
+        <v>3835</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K579" s="3"/>
+        <v>41920</v>
+      </c>
+      <c r="K579" s="3" t="n">
+        <v>42566</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403568 — LATRI SOUCHALAY SIYALAL/TILLU</t>
+          <t>1738007012/RS/22012034254180 — Latri savchalay nirman 10 no</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>9800</v>
+        <v>44000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>0</v>
+        <v>28338</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K580" s="3"/>
+        <v>41879</v>
+      </c>
+      <c r="K580" s="3" t="n">
+        <v>42566</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403569 — LATRI SOUCHALAY PREMBATI/LIKKHAN</t>
+          <t>1738007012/RS/22012034254185 — Latri savchalay nirman 3 no</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>9800</v>
+        <v>13200</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>0</v>
+        <v>10666</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K581" s="3"/>
+        <v>41879</v>
+      </c>
+      <c r="K581" s="3" t="n">
+        <v>42566</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403570 — LATRI SOUCHALAY SANAKABAI/MAKKHAN</t>
+          <t>1738007012/RS/22012034371686 — Latri sochalay nirman kary (Raysingh/jaiysingh mandwa)</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>0</v>
+        <v>9808</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K582" s="3"/>
+        <v>42983</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>43413</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403571 — LATRI SOUCHALAY KISHAN/MEHTAP</t>
+          <t>1738007012/RS/22012034371690 — Latri sochalay nirman kary(Ramlal/mansingh mandwa)</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>0</v>
+        <v>9808</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K583" s="3"/>
+        <v>42983</v>
+      </c>
+      <c r="K583" s="3" t="n">
+        <v>43380</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403572 — LATRI SOUCHALAY GULLOO/JAYSINGH</t>
+          <t>1738007012/RS/22012034386025 — latri souchalay nirman kary-bastulal/mansingh</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>0</v>
+        <v>9808</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K584" s="3"/>
+        <v>43111</v>
+      </c>
+      <c r="K584" s="3" t="n">
+        <v>43380</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403573 — LATRI SOUCHALAY SANIYA/SANTLAL</t>
+          <t>1738007012/RS/22012034388462 — Latri-souchalay nirman kary latri-chamru/gopal</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>42645</v>
+        <v>43300</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403574 — LATRI SOUCHALAY RUPLAL/CHHANNELAL</t>
+          <t>1738007012/RS/22012034388482 — latri souchalay mirman kary-sahdev/dhundha</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>42645</v>
+        <v>43097</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403575 — LATRI SOUCHALAY LAXMIBAI/DULLAM</t>
+          <t>1738007012/RS/22012034403565 — LATRI SOUCHALAY SONSINGH/LAMU</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403576 — LATRI SOUCHALAY CHANDULAL/MANSHARAM</t>
+          <t>1738007012/RS/22012034403566 — LATRI SOUCHALAY BHAVANSINGH/ANDHER</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403577 — LATRI SOUCHALAY KESHARBAI/HANSLAL</t>
+          <t>1738007012/RS/22012034403567 — LATRI SOUCHALAY FULVANTA/TILLU</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403578 — LATRI SOUCHALAY DEEPLAL/MAYARAM</t>
+          <t>1738007012/RS/22012034403568 — LATRI SOUCHALAY SIYALAL/TILLU</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>43169</v>
+        <v>42645</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403641 — LATRI SOUCHALAY TEKLAL/SUKLAL</t>
+          <t>1738007012/RS/22012034403569 — LATRI SOUCHALAY PREMBATI/LIKKHAN</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403643 — LATRI SOUCHALAY GULAB/MOHAN</t>
+          <t>1738007012/RS/22012034403570 — LATRI SOUCHALAY SANAKABAI/MAKKHAN</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403644 — LATRI SOUCHALAY SADHU/DHUNDHA</t>
+          <t>1738007012/RS/22012034403571 — LATRI SOUCHALAY KISHAN/MEHTAP</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403645 — LATRI SOUCHALAY DHARAMSINGH/ANDHER</t>
+          <t>1738007012/RS/22012034403572 — LATRI SOUCHALAY GULLOO/JAYSINGH</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>43300</v>
+        <v>42645</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403646 — LATRI SOUCHALAY CHAINSINGH/GUHRI</t>
+          <t>1738007012/RS/22012034403573 — LATRI SOUCHALAY SANIYA/SANTLAL</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403647 — LATRI SOUCHALAY HIRALAL/BAISAKU</t>
+          <t>1738007012/RS/22012034403574 — LATRI SOUCHALAY RUPLAL/CHHANNELAL</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403648 — LATRI SOUCHALAY HIRDU/BAISAKHU</t>
+          <t>1738007012/RS/22012034403575 — LATRI SOUCHALAY LAXMIBAI/DULLAM</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403649 — LATRI SOUCHALAY GUMAN/BAISAKU</t>
+          <t>1738007012/RS/22012034403576 — LATRI SOUCHALAY CHANDULAL/MANSHARAM</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403650 — LATRI SOUCHALAY MAHASINGH/FIRTU</t>
+          <t>1738007012/RS/22012034403577 — LATRI SOUCHALAY KESHARBAI/HANSLAL</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>43300</v>
+        <v>42645</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403651 — LATRI SOUCHALAY DHARAMSINGH/FIRTU</t>
+          <t>1738007012/RS/22012034403578 — LATRI SOUCHALAY DEEPLAL/MAYARAM</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>43300</v>
+        <v>43169</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403652 — LATRI SOUCHALAY PREMSINGH/FIRTU</t>
+          <t>1738007012/RS/22012034403641 — LATRI SOUCHALAY TEKLAL/SUKLAL</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403653 — LATRI SOUCHALAY DIWALSINGH/BHADU</t>
+          <t>1738007012/RS/22012034403643 — LATRI SOUCHALAY GULAB/MOHAN</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403654 — LATRI SOUCHALAY NANDKISHOR/BHADU</t>
+          <t>1738007012/RS/22012034403644 — LATRI SOUCHALAY SADHU/DHUNDHA</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403655 — LATRI SOUCHALAY ORESINGH/AGNU</t>
+          <t>1738007012/RS/22012034403645 — LATRI SOUCHALAY DHARAMSINGH/ANDHER</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>42645</v>
+        <v>43300</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403656 — LATRI SOUCHALAY BHAIYALAL/CHHOTU</t>
+          <t>1738007012/RS/22012034403646 — LATRI SOUCHALAY CHAINSINGH/GUHRI</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>7400</v>
+        <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>43394</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403657 — LATRI SOUCHALAY DALSINGH/SOBHIT</t>
+          <t>1738007012/RS/22012034403647 — LATRI SOUCHALAY HIRALAL/BAISAKU</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403658 — LATRI SOUCHALAY BELANSINGH/JAYSINGH</t>
+          <t>1738007012/RS/22012034403648 — LATRI SOUCHALAY HIRDU/BAISAKHU</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403660 — LATRI SOUCHALAY DHUPSINGH/DHOLIYA</t>
+          <t>1738007012/RS/22012034403649 — LATRI SOUCHALAY GUMAN/BAISAKU</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403661 — LATRI SOUCHALAY RUPSINGH/DHOLIYA</t>
+          <t>1738007012/RS/22012034403650 — LATRI SOUCHALAY MAHASINGH/FIRTU</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>42645</v>
+        <v>43300</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403662 — LATRI SOUCHALAY FULANBAI/SOVANU</t>
+          <t>1738007012/RS/22012034403651 — LATRI SOUCHALAY DHARAMSINGH/FIRTU</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>42645</v>
+        <v>43300</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403663 — LATRI SOUCHALAY DEEPSINGH/DHOLIYA</t>
+          <t>1738007012/RS/22012034403652 — LATRI SOUCHALAY PREMSINGH/FIRTU</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403664 — LATRI SOUCHALAY HARILAL/RUPSINGH</t>
+          <t>1738007012/RS/22012034403653 — LATRI SOUCHALAY DIWALSINGH/BHADU</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403665 — LATRI SOUCHALAY AMILAL/SURAPSINGH</t>
+          <t>1738007012/RS/22012034403654 — LATRI SOUCHALAY NANDKISHOR/BHADU</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403666 — LATRI SOUCHALAY GENDLAL/MAYARAM</t>
+          <t>1738007012/RS/22012034403655 — LATRI SOUCHALAY ORESINGH/AGNU</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403667 — LATRI SOUCHALAY SAMLA/BHARATLAL</t>
+          <t>1738007012/RS/22012034403656 — LATRI SOUCHALAY BHAIYALAL/CHHOTU</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>0</v>
+        <v>7400</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K615" s="3"/>
+        <v>43394</v>
+      </c>
+      <c r="K615" s="3" t="n">
+        <v>45017</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403668 — LATRI SOUCHALAY MAKKHAN/MEHTAB</t>
+          <t>1738007012/RS/22012034403657 — LATRI SOUCHALAY DALSINGH/SOBHIT</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403669 — LATRI SOUCHALAY BIJAN/SHYAMLAL</t>
+          <t>1738007012/RS/22012034403658 — LATRI SOUCHALAY BELANSINGH/JAYSINGH</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403670 — LATRI SOUCHALAY BHAIYALAL/MEHTAR</t>
+          <t>1738007012/RS/22012034403660 — LATRI SOUCHALAY DHUPSINGH/DHOLIYA</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403671 — LATRI SOUCHALAY UDELAL/MEHTAR</t>
+          <t>1738007012/RS/22012034403661 — LATRI SOUCHALAY RUPSINGH/DHOLIYA</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403672 — LATRI SOUCHALAY DEVAN/MAKKHAN</t>
+          <t>1738007012/RS/22012034403662 — LATRI SOUCHALAY FULANBAI/SOVANU</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403673 — LATRI SOUCHALAY TILAK/GARIB</t>
+          <t>1738007012/RS/22012034403663 — LATRI SOUCHALAY DEEPSINGH/DHOLIYA</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403674 — LATRI SOUCHALAY DEVLAL/MAANSINGH</t>
+          <t>1738007012/RS/22012034403664 — LATRI SOUCHALAY HARILAL/RUPSINGH</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403675 — LATRI SOUCHALAY DEVENDRA/GARIB</t>
+          <t>1738007012/RS/22012034403665 — LATRI SOUCHALAY AMILAL/SURAPSINGH</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403676 — LATRI SOUCHALAY CHAINSINGH/DHIRAJ</t>
+          <t>1738007012/RS/22012034403666 — LATRI SOUCHALAY GENDLAL/MAYARAM</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403677 — LATRI SOUCHALAY NAJRU/DHUNDHA</t>
+          <t>1738007012/RS/22012034403667 — LATRI SOUCHALAY SAMLA/BHARATLAL</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403678 — LATRI SOUCHALAY KESHAR/DHIRPAL</t>
+          <t>1738007012/RS/22012034403668 — LATRI SOUCHALAY MAKKHAN/MEHTAB</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403679 — LATRI SOUCHALAY SUMATRA/TIHARI</t>
+          <t>1738007012/RS/22012034403669 — LATRI SOUCHALAY BIJAN/SHYAMLAL</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403680 — LATRI SOUCHALAY CHANDAN/NOHARU</t>
+          <t>1738007012/RS/22012034403670 — LATRI SOUCHALAY BHAIYALAL/MEHTAR</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403681 — LATRI SOUCHALAY KESHAR/AGNU</t>
+          <t>1738007012/RS/22012034403671 — LATRI SOUCHALAY UDELAL/MEHTAR</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403682 — LATRI SOUCHALAY RAMESH/DHANSINGH</t>
+          <t>1738007012/RS/22012034403672 — LATRI SOUCHALAY DEVAN/MAKKHAN</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403683 — LATRI SOUCHALAY SADHURAM/GHUDAN</t>
+          <t>1738007012/RS/22012034403673 — LATRI SOUCHALAY TILAK/GARIB</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403684 — LATRI SOUCHALAY SONBATI/MEHTAR</t>
+          <t>1738007012/RS/22012034403674 — LATRI SOUCHALAY DEVLAL/MAANSINGH</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403685 — LATRI SOUCHALAY CHAINSINGH/PAIKU</t>
+          <t>1738007012/RS/22012034403675 — LATRI SOUCHALAY DEVENDRA/GARIB</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403686 — LATRI SOUCHALAY PARBATI/SUMAN</t>
+          <t>1738007012/RS/22012034403676 — LATRI SOUCHALAY CHAINSINGH/DHIRAJ</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403687 — LATRI SOUCHALAY SARVAN/DULAM</t>
+          <t>1738007012/RS/22012034403677 — LATRI SOUCHALAY NAJRU/DHUNDHA</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>43300</v>
+        <v>42645</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403688 — LATRI SOUCHALAY SUKKOBAI/GOYAR</t>
+          <t>1738007012/RS/22012034403678 — LATRI SOUCHALAY KESHAR/DHIRPAL</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403689 — LATRI SOUCHALAY BISRAM/CHAITU</t>
+          <t>1738007012/RS/22012034403679 — LATRI SOUCHALAY SUMATRA/TIHARI</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403690 — LATRI SOUCHALAY SUDHRAM/CHAITU</t>
+          <t>1738007012/RS/22012034403680 — LATRI SOUCHALAY CHANDAN/NOHARU</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403691 — LATRI SOUCHALAY TITARU/CHAITU</t>
+          <t>1738007012/RS/22012034403681 — LATRI SOUCHALAY KESHAR/AGNU</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403692 — LATRI SOUCHALAY PACHLU/RINGNU</t>
+          <t>1738007012/RS/22012034403682 — LATRI SOUCHALAY RAMESH/DHANSINGH</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403693 — LATRI SOUCHALAY RATAN/SUNAU</t>
+          <t>1738007012/RS/22012034403683 — LATRI SOUCHALAY SADHURAM/GHUDAN</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403694 — LATRI SOUCHALAY CHAMRU/SUNAU</t>
+          <t>1738007012/RS/22012034403684 — LATRI SOUCHALAY SONBATI/MEHTAR</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403695 — LATRI SOUCHALAY KARAN/SAKLU</t>
+          <t>1738007012/RS/22012034403685 — LATRI SOUCHALAY CHAINSINGH/PAIKU</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403696 — LATRI SOUCHALAY RUKKHAN/RAKHDU</t>
+          <t>1738007012/RS/22012034403686 — LATRI SOUCHALAY PARBATI/SUMAN</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403699 — LATRI SOUCHALAY SUKKAL/RAKHDU</t>
+          <t>1738007012/RS/22012034403687 — LATRI SOUCHALAY SARVAN/DULAM</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>42645</v>
+        <v>43300</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403700 — LATRI SOUCHALAY RAYSINGH/PAWAN</t>
+          <t>1738007012/RS/22012034403688 — LATRI SOUCHALAY SUKKOBAI/GOYAR</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403701 — LATRI SOUCHALAY CHARAN/SOVNU</t>
+          <t>1738007012/RS/22012034403689 — LATRI SOUCHALAY BISRAM/CHAITU</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403703 — LATRI SOUCHALAY SUDDHUSINGH/KUVARSINGH</t>
+          <t>1738007012/RS/22012034403690 — LATRI SOUCHALAY SUDHRAM/CHAITU</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403704 — LATRI SOUCHALAY BAISAKHU/SOVNU</t>
+          <t>1738007012/RS/22012034403691 — LATRI SOUCHALAY TITARU/CHAITU</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403708 — LATRI SOUCHALAY LAMUSINGH/SHANGAJI</t>
+          <t>1738007012/RS/22012034403692 — LATRI SOUCHALAY PACHLU/RINGNU</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403711 — LATRI SOUCHALAY LAXMAN/GAMJI</t>
+          <t>1738007012/RS/22012034403693 — LATRI SOUCHALAY RATAN/SUNAU</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403712 — LATRI SOUCHALAY MANGALSINGH/BHASODI</t>
+          <t>1738007012/RS/22012034403694 — LATRI SOUCHALAY CHAMRU/SUNAU</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403713 — LATRI SOUCHALAY JHAMLIBAI/JETHU</t>
+          <t>1738007012/RS/22012034403695 — LATRI SOUCHALAY KARAN/SAKLU</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403714 — LATRI SOUCHALAY SOHAN/RAMU</t>
+          <t>1738007012/RS/22012034403696 — LATRI SOUCHALAY RUKKHAN/RAKHDU</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403715 — LATRI SOUCHALAY BHOJLAL/BANJARI</t>
+          <t>1738007012/RS/22012034403699 — LATRI SOUCHALAY SUKKAL/RAKHDU</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403716 — LATRI SOUCHALAY SAMHARU/LALU</t>
+          <t>1738007012/RS/22012034403700 — LATRI SOUCHALAY RAYSINGH/PAWAN</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403717 — LATRI SOUCHALAY LAMU/BAISAKU</t>
+          <t>1738007012/RS/22012034403701 — LATRI SOUCHALAY CHARAN/SOVNU</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403718 — LATRI SOUCHALAY CHHATARSINGH/JHARRU</t>
+          <t>1738007012/RS/22012034403703 — LATRI SOUCHALAY SUDDHUSINGH/KUVARSINGH</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403719 — LATRI SOUCHALAY DHARAMSINGH/BUDHRAM</t>
+          <t>1738007012/RS/22012034403704 — LATRI SOUCHALAY BAISAKHU/SOVNU</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403720 — LATRI SOUCHALAY DHUPSINGH/DUKKHU</t>
+          <t>1738007012/RS/22012034403708 — LATRI SOUCHALAY LAMUSINGH/SHANGAJI</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403721 — LATRI SOUCHALAY BILAMSINGH/DUKKHU</t>
+          <t>1738007012/RS/22012034403711 — LATRI SOUCHALAY LAXMAN/GAMJI</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403731 — shochalay nirman kary latri sushila/bhagchand</t>
+          <t>1738007012/RS/22012034403712 — LATRI SOUCHALAY MANGALSINGH/BHASODI</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>43172</v>
+        <v>42645</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403734 — Sochalay Nirman Kary Latri Jethu/Aganu</t>
+          <t>1738007012/RS/22012034403713 — LATRI SOUCHALAY JHAMLIBAI/JETHU</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>43172</v>
+        <v>42645</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403736 — Latri sochalay nirman kary/Roshan/khelsingh</t>
+          <t>1738007012/RS/22012034403714 — LATRI SOUCHALAY SOHAN/RAMU</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>43172</v>
+        <v>42645</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403740 — Latri sochalay nirman kary Budhari/Salik</t>
+          <t>1738007012/RS/22012034403715 — LATRI SOUCHALAY BHOJLAL/BANJARI</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>43172</v>
+        <v>42645</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403741 — Latri Sochalay Nirman Kary Thunu/Mehtar</t>
+          <t>1738007012/RS/22012034403716 — LATRI SOUCHALAY SAMHARU/LALU</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>43172</v>
+        <v>42645</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403745 — Latri Sochalay Nirman Kary Fagan/Brijlal</t>
+          <t>1738007012/RS/22012034403717 — LATRI SOUCHALAY LAMU/BAISAKU</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>43172</v>
+        <v>42645</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403747 — Latri Sochalay Nirman Kary Chaitram/Chandan</t>
+          <t>1738007012/RS/22012034403718 — LATRI SOUCHALAY CHHATARSINGH/JHARRU</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>43172</v>
+        <v>42645</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403749 — Latri Sochalay Nirman Kary Jethulal/Bahdar</t>
+          <t>1738007012/RS/22012034403719 — LATRI SOUCHALAY DHARAMSINGH/BUDHRAM</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>43172</v>
+        <v>42645</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403751 — Latri Sochalay Nirman Kary Mangal</t>
+          <t>1738007012/RS/22012034403720 — LATRI SOUCHALAY DHUPSINGH/DUKKHU</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>43172</v>
+        <v>42645</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403753 — Latri Sochalay Nirman Kary Narbad/Sohan</t>
+          <t>1738007012/RS/22012034403721 — LATRI SOUCHALAY BILAMSINGH/DUKKHU</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403754 — Latri Sochalay Nirman Kary Chamarsingh/Chainsingh</t>
+          <t>1738007012/RS/22012034403731 — shochalay nirman kary latri sushila/bhagchand</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>43172</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403755 — Latri Sochalay Nirman Kary Jamuna/Kanhaiya</t>
+          <t>1738007012/RS/22012034403734 — Sochalay Nirman Kary Latri Jethu/Aganu</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>43172</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403757 — Latri Sochalay Nirman Kary Chaitram/Chandan</t>
+          <t>1738007012/RS/22012034403736 — Latri sochalay nirman kary/Roshan/khelsingh</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>42645</v>
+        <v>43172</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403758 — Latri Sochalay Nirman Kary Johari/Bhaversingh</t>
+          <t>1738007012/RS/22012034403740 — Latri sochalay nirman kary Budhari/Salik</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>42645</v>
+        <v>43172</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403759 — Latri Sochalay Nirman Kary Mantibai/Dashrath</t>
+          <t>1738007012/RS/22012034403741 — Latri Sochalay Nirman Kary Thunu/Mehtar</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>42645</v>
+        <v>43172</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403760 — Latri Sochalay Nirman Kary Dharmibai/Kalam</t>
+          <t>1738007012/RS/22012034403745 — Latri Sochalay Nirman Kary Fagan/Brijlal</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>42645</v>
+        <v>43172</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403761 — Latri Sochalay Nirman Kary Sohan/Nanhu</t>
+          <t>1738007012/RS/22012034403747 — Latri Sochalay Nirman Kary Chaitram/Chandan</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>42645</v>
+        <v>43172</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403762 — Latri Sochalay Nirman Kary Dhyan/Amarsingh</t>
+          <t>1738007012/RS/22012034403749 — Latri Sochalay Nirman Kary Jethulal/Bahdar</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>42645</v>
+        <v>43172</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403763 — Latri Sochalay Nirman Kary Bhadu/Sampat</t>
+          <t>1738007012/RS/22012034403751 — Latri Sochalay Nirman Kary Mangal</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>42645</v>
+        <v>43172</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403771 — Latri Sochalay Nirman Kary Chaman/Gopal</t>
+          <t>1738007012/RS/22012034403753 — Latri Sochalay Nirman Kary Narbad/Sohan</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403773 — Latri Sochalay Nirman Kary Makhan/Bhaversingh</t>
+          <t>1738007012/RS/22012034403754 — Latri Sochalay Nirman Kary Chamarsingh/Chainsingh</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>42645</v>
+        <v>43172</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403777 — Latri Sochalay Nirman Kary Samelal/Mansharam</t>
+          <t>1738007012/RS/22012034403755 — Latri Sochalay Nirman Kary Jamuna/Kanhaiya</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>43172</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403785 — Latri Sochalay Nirman Kary Fulsingh/Chatar</t>
+          <t>1738007012/RS/22012034403757 — Latri Sochalay Nirman Kary Chaitram/Chandan</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403787 — Latri Sochalay Nirman Kary Fagu/Chatru</t>
+          <t>1738007012/RS/22012034403758 — Latri Sochalay Nirman Kary Johari/Bhaversingh</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>43300</v>
+        <v>42645</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403789 — Latri Sochalay Nirman Kary Ajay/Kaluram</t>
+          <t>1738007012/RS/22012034403759 — Latri Sochalay Nirman Kary Mantibai/Dashrath</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403790 — Latri Sochalay Nirman Kary Sikaru/Tilok</t>
+          <t>1738007012/RS/22012034403760 — Latri Sochalay Nirman Kary Dharmibai/Kalam</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403968 — Latri sochalay Nirman Kary Makhan/Bhaversingh</t>
+          <t>1738007012/RS/22012034403761 — Latri Sochalay Nirman Kary Sohan/Nanhu</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403970 — Latri Sochalay Nirman Kary Chainsingh/Sohan</t>
+          <t>1738007012/RS/22012034403762 — Latri Sochalay Nirman Kary Dhyan/Amarsingh</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403973 — Latri Sochalay Nirman Kary Devlal/Ramu</t>
+          <t>1738007012/RS/22012034403763 — Latri Sochalay Nirman Kary Bhadu/Sampat</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403974 — Latri Sochalay Nirman Kary Ashok/Balsingh</t>
+          <t>1738007012/RS/22012034403771 — Latri Sochalay Nirman Kary Chaman/Gopal</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403976 — Latri Sochalay Nirman KaryKuver/Mansingh</t>
+          <t>1738007012/RS/22012034403773 — Latri Sochalay Nirman Kary Makhan/Bhaversingh</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403977 — Latri Sochalay Nirman Kary Sntosh/Haresingh</t>
+          <t>1738007012/RS/22012034403777 — Latri Sochalay Nirman Kary Samelal/Mansharam</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>42645</v>
+        <v>43172</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403979 — Latri Sochalay Nirman Kary Puran/Jagu</t>
+          <t>1738007012/RS/22012034403785 — Latri Sochalay Nirman Kary Fulsingh/Chatar</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403982 — Latri Sochalay Nirman Kary Dhuran/Jagu</t>
+          <t>1738007012/RS/22012034403787 — Latri Sochalay Nirman Kary Fagu/Chatru</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>42645</v>
+        <v>43300</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403984 — Latri Sochalay Nirman Kary Munna/Samaru</t>
+          <t>1738007012/RS/22012034403789 — Latri Sochalay Nirman Kary Ajay/Kaluram</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403985 — Latri Sochalay Nirman Kary Ramsingh/Sampat</t>
+          <t>1738007012/RS/22012034403790 — Latri Sochalay Nirman Kary Sikaru/Tilok</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403987 — Latri Sochalay Nirman Kary Bhadu/Chatru</t>
+          <t>1738007012/RS/22012034403968 — Latri sochalay Nirman Kary Makhan/Bhaversingh</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403989 — Latri Sochalay Nirman Kary Hirasingh/Saktu</t>
+          <t>1738007012/RS/22012034403970 — Latri Sochalay Nirman Kary Chainsingh/Sohan</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403991 — Latri Sochalay Nirman Kary Santram/Sampat</t>
+          <t>1738007012/RS/22012034403973 — Latri Sochalay Nirman Kary Devlal/Ramu</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403992 — Latri Sochalay Nirman Kary Baisaku/Peehu</t>
+          <t>1738007012/RS/22012034403974 — Latri Sochalay Nirman Kary Ashok/Balsingh</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403993 — Latri Sochalay Nirman Kary Sahbati/Sonu</t>
+          <t>1738007012/RS/22012034403976 — Latri Sochalay Nirman KaryKuver/Mansingh</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403994 — Latri Sochalay Nirman Kary Chaitram/Ratan</t>
+          <t>1738007012/RS/22012034403977 — Latri Sochalay Nirman Kary Sntosh/Haresingh</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403998 — Latri Sochalay Nirman Kary Punnu/Mehtar</t>
+          <t>1738007012/RS/22012034403979 — Latri Sochalay Nirman Kary Puran/Jagu</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034403999 — Latri Sochalay Nirman Kary Devkibai/Mangal</t>
+          <t>1738007012/RS/22012034403982 — Latri Sochalay Nirman Kary Dhuran/Jagu</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034404000 — Latri Sochalay Nirman Kary Gouthar/Bastulal</t>
+          <t>1738007012/RS/22012034403984 — Latri Sochalay Nirman Kary Munna/Samaru</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034404002 — Latri Sochalay Nirman Kary Titru/Jhadu</t>
+          <t>1738007012/RS/22012034403985 — Latri Sochalay Nirman Kary Ramsingh/Sampat</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034404003 — Latri Sochalay Nirman Kary Hirat/Budhram</t>
+          <t>1738007012/RS/22012034403987 — Latri Sochalay Nirman Kary Bhadu/Chatru</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034404005 — Latri Sochalay Nirman Kary Ramiyabai/Budhsingh</t>
+          <t>1738007012/RS/22012034403989 — Latri Sochalay Nirman Kary Hirasingh/Saktu</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034404006 — Latri Sochalay Nirman KaryBisan/Ringnu</t>
+          <t>1738007012/RS/22012034403991 — Latri Sochalay Nirman Kary Santram/Sampat</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034404007 — Latri Sochalay Nirman Kary Sukdev/Sohan</t>
+          <t>1738007012/RS/22012034403992 — Latri Sochalay Nirman Kary Baisaku/Peehu</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034404009 — Latri Sochalay Nirman Kary Gajju/Sudhram</t>
+          <t>1738007012/RS/22012034403993 — Latri Sochalay Nirman Kary Sahbati/Sonu</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034404010 — Latri Sochalay Nirman Kary Chamarsingh/Bisal</t>
+          <t>1738007012/RS/22012034403994 — Latri Sochalay Nirman Kary Chaitram/Ratan</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034404013 — Latri Sochalay Nirman Kary Lalsingh/Suklal</t>
+          <t>1738007012/RS/22012034403998 — Latri Sochalay Nirman Kary Punnu/Mehtar</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034404014 — Latri Sochalay Nirman Kary Sukdev/Tamsingh</t>
+          <t>1738007012/RS/22012034403999 — Latri Sochalay Nirman Kary Devkibai/Mangal</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034404017 — Latri Sochalay Nirman Kary Manik/Bahdar</t>
+          <t>1738007012/RS/22012034404000 — Latri Sochalay Nirman Kary Gouthar/Bastulal</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034404019 — Latri Sochalay Nirman Kary Kousilabai/Devlal</t>
+          <t>1738007012/RS/22012034404002 — Latri Sochalay Nirman Kary Titru/Jhadu</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034404020 — Latri Sochalay Nirman Kary Sadhuram/Chatru</t>
+          <t>1738007012/RS/22012034404003 — Latri Sochalay Nirman Kary Hirat/Budhram</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034404021 — Latri Sochalay Nirman Kary Jatan/Bala</t>
+          <t>1738007012/RS/22012034404005 — Latri Sochalay Nirman Kary Ramiyabai/Budhsingh</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034404022 — Latri Sochalay Nirman Kary Antram/Sampat</t>
+          <t>1738007012/RS/22012034404006 — Latri Sochalay Nirman KaryBisan/Ringnu</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034404023 — Latri Sochalay Nirman Kary Mohan/Bala</t>
+          <t>1738007012/RS/22012034404007 — Latri Sochalay Nirman Kary Sukdev/Sohan</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034404024 — Latri Sochalay Nirman Kary Bastu/Mahru</t>
+          <t>1738007012/RS/22012034404009 — Latri Sochalay Nirman Kary Gajju/Sudhram</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034488958 — GP LATRI COMM TOILT COMPLEX</t>
+          <t>1738007012/RS/22012034404010 — Latri Sochalay Nirman Kary Chamarsingh/Bisal</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>76000</v>
+        <v>9800</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>42370</v>
+        <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>44049</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034488968 — GP LATRI COMM NADEP</t>
+          <t>1738007012/RS/22012034404013 — Latri Sochalay Nirman Kary Lalsingh/Suklal</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>24842.5</v>
+        <v>9800</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>25148</v>
+        <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>44440</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034489153 — GP LATRI COMM SOAK PIT</t>
+          <t>1738007012/RS/22012034404014 — Latri Sochalay Nirman Kary Sukdev/Tamsingh</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>4997.32</v>
+        <v>9800</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>43935</v>
+        <v>42645</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034609919 — GP Latri g-mandwa comm soak pit construction 1 to 11</t>
+          <t>1738007012/RS/22012034404017 — Latri Sochalay Nirman Kary Manik/Bahdar</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>138478.8</v>
+        <v>9800</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>44471</v>
+        <v>42645</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1738007012/RS/22012034609922 — GP Latri g-dongariya comm soak pit construction 1 to 7</t>
+          <t>1738007012/RS/22012034404019 — Latri Sochalay Nirman Kary Kousilabai/Devlal</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>92010.81</v>
+        <v>9800</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>44471</v>
+        <v>42645</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/1184 — बेल टिकरा तालाब निर्माण कार्य डोगंरिया</t>
+          <t>1738007012/RS/22012034404020 — Latri Sochalay Nirman Kary Sadhuram/Chatru</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>471630</v>
+        <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>39031</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/1406 — जमुना नाला तालाब निर्माण कार्य मण्‍डवा</t>
+          <t>1738007012/RS/22012034404021 — Latri Sochalay Nirman Kary Jatan/Bala</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>354103</v>
+        <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>39166</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034293554 — Latri Suddhram/Haresingh Laghutalab</t>
+          <t>1738007012/RS/22012034404022 — Latri Sochalay Nirman Kary Antram/Sampat</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>295000</v>
+        <v>9800</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>241340.4</v>
+        <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>42690</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034324346 — Latri bad Talab gaharikaran kary</t>
+          <t>1738007012/RS/22012034404023 — Latri Sochalay Nirman Kary Mohan/Bala</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>100000</v>
+        <v>9800</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>86688</v>
+        <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>42874</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034327663 — Latri Talab gaharikaran nirman kary</t>
+          <t>1738007012/RS/22012034404024 — Latri Sochalay Nirman Kary Bastu/Mahru</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>84000</v>
+        <v>9800</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>79636</v>
+        <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>42887</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034355413 — DONGARIYA PANGAHT NALA ME BORIBANDHAN</t>
+          <t>1738007012/RS/22012034488958 — GP LATRI COMM TOILT COMPLEX</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>12000</v>
+        <v>76000</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>3612</v>
+        <v>42370</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>43005</v>
+        <v>44049</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>43079</v>
+        <v>45634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034355416 — dongariya-lalkhatadi nala me bori bandan kary</t>
+          <t>1738007012/RS/22012034488968 — GP LATRI COMM NADEP</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>12000</v>
+        <v>24842.5</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>3612</v>
+        <v>25148</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>43005</v>
+        <v>44440</v>
       </c>
       <c r="K734" s="3" t="n">
-        <v>43079</v>
+        <v>45171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034391462 — Latri harratola  talab jirnodhar kary</t>
+          <t>1738007012/RS/22012034489153 — GP LATRI COMM SOAK PIT</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>862000</v>
+        <v>4997.32</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>417751.28</v>
+        <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>43256</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034392574 — Latri Katiya/Dukali Minakshi Talab Nirman</t>
+          <t>1738007012/RS/22012034609919 — GP Latri g-mandwa comm soak pit construction 1 to 11</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>300000</v>
+        <v>138478.8</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>273707</v>
+        <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>43271</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034393810 — latri dongriya me dumar nala talab jinrodhar kary</t>
+          <t>1738007012/RS/22012034609922 — GP Latri g-dongariya comm soak pit construction 1 to 7</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>673000</v>
+        <v>92010.81</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>376464.97</v>
+        <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>43274</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034424710 — latri mohan /mansingh laghu talab nirman kary</t>
+          <t>1738007012/WC/1184 — बेल टिकरा तालाब निर्माण कार्य डोगंरिया</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>300000</v>
+        <v>0</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>245099</v>
+        <v>471630</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>43375</v>
+        <v>39031</v>
       </c>
       <c r="K738" s="3" t="n">
-        <v>45097</v>
+        <v>41524</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034424712 — latri sikru /trilak laghu talab nirman kary</t>
+          <t>1738007012/WC/1406 — जमुना नाला तालाब निर्माण कार्य मण्‍डवा</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>300000</v>
+        <v>0</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>264226.96</v>
+        <v>354103</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>43379</v>
+        <v>39166</v>
       </c>
       <c r="K739" s="3" t="n">
-        <v>43702</v>
+        <v>39498</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034424714 — latri surjan /budhram laghu talab nirman kary</t>
+          <t>1738007012/WC/22012034293554 — Latri Suddhram/Haresingh Laghutalab</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>300000</v>
+        <v>295000</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>257128.59</v>
+        <v>241340.4</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>43375</v>
+        <v>42690</v>
       </c>
       <c r="K740" s="3" t="n">
-        <v>43704</v>
+        <v>42896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034424875 — latri garibdas /chindiya laghu talab nirman kary</t>
+          <t>1738007012/WC/22012034324346 — Latri bad Talab gaharikaran kary</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>300000</v>
+        <v>100000</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>261090</v>
+        <v>86688</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>43375</v>
+        <v>42874</v>
       </c>
       <c r="K741" s="3" t="n">
-        <v>43671</v>
+        <v>42917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034425142 — latri pawan / andher laghu talab nirman kary</t>
+          <t>1738007012/WC/22012034327663 — Latri Talab gaharikaran nirman kary</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>300000</v>
+        <v>84000</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>239257</v>
+        <v>79636</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>43379</v>
+        <v>42887</v>
       </c>
       <c r="K742" s="3" t="n">
-        <v>44682</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034437676 — latri laghu talab nirman kary</t>
+          <t>1738007012/WC/22012034355413 — DONGARIYA PANGAHT NALA ME BORIBANDHAN</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>0</v>
+        <v>3612</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K743" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K743" s="3" t="n">
+        <v>43079</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034444708 — Latri sohan /ramu laghu talab nirman kary</t>
+          <t>1738007012/WC/22012034355416 — dongariya-lalkhatadi nala me bori bandan kary</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>300000</v>
+        <v>12000</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>289570.77</v>
+        <v>3612</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>43531</v>
+        <v>43005</v>
       </c>
       <c r="K744" s="3" t="n">
-        <v>43702</v>
+        <v>43079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034444710 — Latri sanota /sukhdev laghu talab nirman kary</t>
+          <t>1738007012/WC/22012034391462 — Latri harratola  talab jirnodhar kary</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>300000</v>
+        <v>862000</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>230743.74</v>
+        <v>417751.28</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>43535</v>
+        <v>43256</v>
       </c>
       <c r="K745" s="3" t="n">
-        <v>43709</v>
+        <v>45097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034444713 — Latri joganbai /pancham laghu talab nirman kary</t>
+          <t>1738007012/WC/22012034392574 — Latri Katiya/Dukali Minakshi Talab Nirman</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>0</v>
+        <v>273707</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K746" s="3"/>
+        <v>43271</v>
+      </c>
+      <c r="K746" s="3" t="n">
+        <v>43702</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034444716 — Latri sarvan /thunnu laghu talab nirman kary</t>
+          <t>1738007012/WC/22012034393810 — latri dongriya me dumar nala talab jinrodhar kary</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
-        <v>300000</v>
+        <v>673000</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>274350</v>
+        <v>376464.97</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>43531</v>
+        <v>43274</v>
       </c>
       <c r="K747" s="3" t="n">
-        <v>43702</v>
+        <v>43709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034444717 — Latri parvati /diwalsingh laghu talab nirman kary</t>
+          <t>1738007012/WC/22012034424710 — latri mohan /mansingh laghu talab nirman kary</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>0</v>
+        <v>245099</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K748" s="3"/>
+        <v>43375</v>
+      </c>
+      <c r="K748" s="3" t="n">
+        <v>45097</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034445314 — Latri W No. 5 me nirmal neer nirman kary</t>
+          <t>1738007012/WC/22012034424712 — latri sikru /trilak laghu talab nirman kary</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>220000</v>
+        <v>300000</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>200592.9</v>
+        <v>264226.96</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>43535</v>
+        <v>43379</v>
       </c>
       <c r="K749" s="3" t="n">
-        <v>45634</v>
+        <v>43702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034445317 — Latri bhawarsingh / mahru laghu talab nirman kary</t>
+          <t>1738007012/WC/22012034424714 — latri surjan /budhram laghu talab nirman kary</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>216741</v>
+        <v>257128.59</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>43840</v>
+        <v>43375</v>
       </c>
       <c r="K750" s="3" t="n">
-        <v>44682</v>
+        <v>43704</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034446724 — Latri sonsingh / chaitu laghu talab nirman kary</t>
+          <t>1738007012/WC/22012034424875 — latri garibdas /chindiya laghu talab nirman kary</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>267604</v>
+        <v>261090</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>43840</v>
+        <v>43375</v>
       </c>
       <c r="K751" s="3" t="n">
-        <v>44682</v>
+        <v>43671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034446727 — Latri ujiyar / dablu laghu talab nirman kary</t>
+          <t>1738007012/WC/22012034425142 — latri pawan / andher laghu talab nirman kary</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>300000</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>0</v>
+        <v>239257</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K752" s="3"/>
+        <v>43379</v>
+      </c>
+      <c r="K752" s="3" t="n">
+        <v>44682</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034544249 — RFR BHALU TEKRA PAHADI PAR CANTOOR TRENCH</t>
+          <t>1738007012/WC/22012034437676 — latri laghu talab nirman kary</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>342225.14</v>
+        <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>208040</v>
+        <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>43956</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034544250 — RFR lOTAN TEKRA CANTOOR TRENCH</t>
+          <t>1738007012/WC/22012034444708 — Latri sohan /ramu laghu talab nirman kary</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>337451.54</v>
+        <v>300000</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>247560</v>
+        <v>289570.77</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>43956</v>
+        <v>43531</v>
       </c>
       <c r="K754" s="3" t="n">
-        <v>44661</v>
+        <v>43702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034544284 — RFR BEL TIKRA CANTOO TRENCH</t>
+          <t>1738007012/WC/22012034444710 — Latri sanota /sukhdev laghu talab nirman kary</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>0</v>
+        <v>300000</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>0</v>
+        <v>230743.74</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>43936</v>
-[...1 lines deleted...]
-      <c r="K755" s="3"/>
+        <v>43535</v>
+      </c>
+      <c r="K755" s="3" t="n">
+        <v>43709</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034544286 — RFR LOOSE BOLDER CHECK DAM</t>
+          <t>1738007012/WC/22012034444713 — Latri joganbai /pancham laghu talab nirman kary</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>37667.35</v>
+        <v>300000</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>43936</v>
+        <v>43491</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034545964 — RFR LATRI ME BHAJJI TEKRA CANTOOR TRENCH</t>
+          <t>1738007012/WC/22012034444716 — Latri sarvan /thunnu laghu talab nirman kary</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>353737.86</v>
+        <v>300000</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>292790</v>
+        <v>274350</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>43989</v>
+        <v>43531</v>
       </c>
       <c r="K757" s="3" t="n">
-        <v>44673</v>
+        <v>43702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034555050 — GP LATRI PIPARNALA BOULDER CHEK DAM</t>
+          <t>1738007012/WC/22012034444717 — Latri parvati /diwalsingh laghu talab nirman kary</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>117480.33</v>
+        <v>300000</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>64980</v>
+        <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>44007</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034572848 — GP LATRI P.BHAWAN RAINWATER H.</t>
+          <t>1738007012/WC/22012034445314 — Latri W No. 5 me nirmal neer nirman kary</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>5000</v>
+        <v>220000</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>6460</v>
+        <v>200592.9</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>44061</v>
+        <v>43535</v>
       </c>
       <c r="K759" s="3" t="n">
-        <v>44296</v>
+        <v>45634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034586871 — GP LATRI MOORUM TEKRA MANDWA CANTOOR TRENCH</t>
+          <t>1738007012/WC/22012034445317 — Latri bhawarsingh / mahru laghu talab nirman kary</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>290867.8</v>
+        <v>300000</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>239780</v>
+        <v>216741</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>44108</v>
+        <v>43840</v>
       </c>
       <c r="K760" s="3" t="n">
-        <v>45097</v>
+        <v>44682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034743451 — GP Latri fish rearing tank dumar talab</t>
+          <t>1738007012/WC/22012034446724 — Latri sonsingh / chaitu laghu talab nirman kary</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>220455.02</v>
+        <v>300000</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>113291</v>
+        <v>267604</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>44377</v>
+        <v>43840</v>
       </c>
       <c r="K761" s="3" t="n">
-        <v>45036</v>
+        <v>44682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034743454 — GP LATRI Fish rearing pond</t>
+          <t>1738007012/WC/22012034446727 — Latri ujiyar / dablu laghu talab nirman kary</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>0</v>
+        <v>300000</v>
       </c>
       <c r="I762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>44287</v>
+        <v>43491</v>
       </c>
       <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034813830 — GP Latri cantoor trench dongariya</t>
+          <t>1738007012/WC/22012034544249 — RFR BHALU TEKRA PAHADI PAR CANTOOR TRENCH</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>227233.7</v>
+        <v>342225.14</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>179147</v>
+        <v>208040</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>44471</v>
+        <v>43956</v>
       </c>
       <c r="K763" s="3" t="n">
-        <v>45027</v>
+        <v>44661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034814600 — GP Latri CPT Nirman bhalu tekra pahadi</t>
+          <t>1738007012/WC/22012034544250 — RFR lOTAN TEKRA CANTOOR TRENCH</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>137925.28</v>
+        <v>337451.54</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>88970</v>
+        <v>247560</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>44457</v>
+        <v>43956</v>
       </c>
       <c r="K764" s="3" t="n">
-        <v>45036</v>
+        <v>44661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034822814 — GP Latri cantoor trench harratola</t>
+          <t>1738007012/WC/22012034544284 — RFR BEL TIKRA CANTOO TRENCH</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>170811.81</v>
+        <v>0</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>196281</v>
+        <v>0</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>44457</v>
-[...3 lines deleted...]
-      </c>
+        <v>43936</v>
+      </c>
+      <c r="K765" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034896864 — GP Latri majua talab jirnoudhar</t>
+          <t>1738007012/WC/22012034544286 — RFR LOOSE BOLDER CHECK DAM</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>672942.31</v>
+        <v>37667.35</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>297184</v>
+        <v>0</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>44585</v>
-[...3 lines deleted...]
-      </c>
+        <v>43936</v>
+      </c>
+      <c r="K766" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012034952525 — GP Larti naveen talab mandwa</t>
+          <t>1738007012/WC/22012034545964 — RFR LATRI ME BHAJJI TEKRA CANTOOR TRENCH</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>930000.61</v>
+        <v>353737.86</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>737395.8</v>
+        <v>292790</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>44672</v>
+        <v>43989</v>
       </c>
       <c r="K767" s="3" t="n">
-        <v>45257</v>
+        <v>44673</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012035077373 — Latri(mandwa)me belan ke khet ke pass percolation tank kary</t>
+          <t>1738007012/WC/22012034555050 — GP LATRI PIPARNALA BOULDER CHEK DAM</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
-        <v>499999.99</v>
+        <v>117480.33</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>311094</v>
+        <v>64980</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>45098</v>
+        <v>44007</v>
       </c>
       <c r="K768" s="3" t="n">
-        <v>45806</v>
+        <v>44682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012035148209 — GP Latri kurrejhodi me ckeckdam</t>
+          <t>1738007012/WC/22012034572848 — GP LATRI P.BHAWAN RAINWATER H.</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>1450979.28</v>
+        <v>5000</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>0</v>
+        <v>6460</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>45271</v>
-[...1 lines deleted...]
-      <c r="K769" s="3"/>
+        <v>44061</v>
+      </c>
+      <c r="K769" s="3" t="n">
+        <v>44296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012035149582 — GP latri stopdam kurrejhodi</t>
+          <t>1738007012/WC/22012034586871 — GP LATRI MOORUM TEKRA MANDWA CANTOOR TRENCH</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>0</v>
+        <v>290867.8</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>0</v>
+        <v>239780</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K770" s="3"/>
+        <v>44108</v>
+      </c>
+      <c r="K770" s="3" t="n">
+        <v>45097</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012035162475 — GP Latri check dam</t>
+          <t>1738007012/WC/22012034743451 — GP Latri fish rearing tank dumar talab</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>1497763.98</v>
+        <v>220455.02</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>1410293</v>
+        <v>113291</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>45445</v>
+        <v>44377</v>
       </c>
       <c r="K771" s="3" t="n">
-        <v>46080</v>
+        <v>45036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012035162476 — GP Latri check dam</t>
+          <t>1738007012/WC/22012034743454 — GP LATRI Fish rearing pond</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>45307</v>
+        <v>44287</v>
       </c>
       <c r="K772" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/22012035282360 — GP Latri dug well recharge str</t>
+          <t>1738007012/WC/22012034813830 — GP Latri cantoor trench dongariya</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>29976.02</v>
+        <v>227233.7</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>9634.68</v>
+        <v>179147</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>45780</v>
+        <v>44471</v>
       </c>
       <c r="K773" s="3" t="n">
-        <v>46072</v>
+        <v>45027</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/7826 — तालाब निर्माण कार्य हर्राटोला लातरी</t>
+          <t>1738007012/WC/22012034814600 — GP Latri CPT Nirman bhalu tekra pahadi</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>0</v>
+        <v>137925.28</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>0</v>
+        <v>88970</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>39614</v>
-[...1 lines deleted...]
-      <c r="K774" s="3"/>
+        <v>44457</v>
+      </c>
+      <c r="K774" s="3" t="n">
+        <v>45036</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/7928 — साजा तालाब गहरीकरण कार्य डोंगरिया</t>
+          <t>1738007012/WC/22012034822814 — GP Latri cantoor trench harratola</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>0</v>
+        <v>170811.81</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>0</v>
+        <v>196281</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>39244</v>
-[...1 lines deleted...]
-      <c r="K775" s="3"/>
+        <v>44457</v>
+      </c>
+      <c r="K775" s="3" t="n">
+        <v>44531</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/79794 — साधुराम/छतरू रिग कुआ निमार्ण कार्य लातरी</t>
+          <t>1738007012/WC/22012034896864 — GP Latri majua talab jirnoudhar</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>0</v>
+        <v>672942.31</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>48112</v>
+        <v>297184</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>39579</v>
+        <v>44585</v>
       </c>
       <c r="K776" s="3" t="n">
-        <v>40247</v>
+        <v>45109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/79796 — रामलाल/मानसिंह कुआ निमार्ण्‍ा लातरी</t>
+          <t>1738007012/WC/22012034952525 — GP Larti naveen talab mandwa</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>0</v>
+        <v>930000.61</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>43823.98</v>
+        <v>737395.8</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>39578</v>
+        <v>44672</v>
       </c>
       <c r="K777" s="3" t="n">
-        <v>40067</v>
+        <v>45257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/79797 — समेलाल/सुरपसिंह गोंड लातरी कपिल धारा कुआ निमार्ण कार्य</t>
+          <t>1738007012/WC/22012035077373 — Latri(mandwa)me belan ke khet ke pass percolation tank kary</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>0</v>
+        <v>499999.99</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>45352</v>
+        <v>311094</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>39537</v>
+        <v>45098</v>
       </c>
       <c r="K778" s="3" t="n">
-        <v>41802</v>
+        <v>45806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/79798 — सुकलाल/मेहत्‍तर कुआ निर्माण कार्य लातरी</t>
+          <t>1738007012/WC/22012035148209 — GP Latri kurrejhodi me ckeckdam</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>0</v>
+        <v>1450979.28</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>42766</v>
+        <v>0</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>39591</v>
-[...3 lines deleted...]
-      </c>
+        <v>45271</v>
+      </c>
+      <c r="K779" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/79799 — फुलियाबाई /चैतराम कुआ निमार्ण कार्य लातरी</t>
+          <t>1738007012/WC/22012035149582 — GP latri stopdam kurrejhodi</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>48276</v>
+        <v>0</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>39558</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K780" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/79800 — फुलनबाई/सौवनू कुआ निमार्ण कार्य लातरी</t>
+          <t>1738007012/WC/22012035162475 — GP Latri check dam</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>0</v>
+        <v>1497763.98</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>55056.2</v>
+        <v>1410293</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>39819</v>
+        <v>45445</v>
       </c>
       <c r="K781" s="3" t="n">
-        <v>39882</v>
+        <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/79860 — लातरी मोहन/बाला गोंड लघु तालाब निमार्ण कार्य</t>
+          <t>1738007012/WC/22012035162476 — GP Latri check dam</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>80780.5</v>
+        <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>39982</v>
-[...3 lines deleted...]
-      </c>
+        <v>45307</v>
+      </c>
+      <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/79864 — तालाब निर्माण कार्य हर्राटोला लातरी</t>
+          <t>1738007012/WC/22012035282360 — GP Latri dug well recharge str</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>0</v>
+        <v>29976.02</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>101970</v>
+        <v>9634.68</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>39516</v>
+        <v>45780</v>
       </c>
       <c r="K783" s="3" t="n">
-        <v>39731</v>
+        <v>46072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/79869 — सुरपतसिह/ मगनू कूप निर्माण कार्य लातरी</t>
+          <t>1738007012/WC/7826 — तालाब निर्माण कार्य हर्राटोला लातरी</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>76447</v>
+        <v>0</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>39864</v>
-[...3 lines deleted...]
-      </c>
+        <v>39614</v>
+      </c>
+      <c r="K784" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80637 — लातरी लामू/सुखराम मेड बंधान कार्य मण्‍डवा</t>
+          <t>1738007012/WC/7928 — साजा तालाब गहरीकरण कार्य डोंगरिया</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>17500</v>
+        <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>40339</v>
-[...3 lines deleted...]
-      </c>
+        <v>39244</v>
+      </c>
+      <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80638 — लातरी धनसिह/सुमनसिह मेड बंधान कार्य</t>
+          <t>1738007012/WC/79794 — साधुराम/छतरू रिग कुआ निमार्ण कार्य लातरी</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>16300</v>
+        <v>48112</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>40311</v>
+        <v>39579</v>
       </c>
       <c r="K786" s="3" t="n">
-        <v>40322</v>
+        <v>40247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80639 — लातरी अमरसिह/जिराव मेड बंधान कार्य</t>
+          <t>1738007012/WC/79796 — रामलाल/मानसिंह कुआ निमार्ण्‍ा लातरी</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>16700</v>
+        <v>43823.98</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>40304</v>
+        <v>39578</v>
       </c>
       <c r="K787" s="3" t="n">
-        <v>40317</v>
+        <v>40067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80641 — लातरी सुरजन/बुधराम मेड बंधान कार्य</t>
+          <t>1738007012/WC/79797 — समेलाल/सुरपसिंह गोंड लातरी कपिल धारा कुआ निमार्ण कार्य</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>13600</v>
+        <v>45352</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>40332</v>
+        <v>39537</v>
       </c>
       <c r="K788" s="3" t="n">
-        <v>40332</v>
+        <v>41802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80644 — लातरी सुक्‍कल/राखडू मेड बंधान कार्य</t>
+          <t>1738007012/WC/79798 — सुकलाल/मेहत्‍तर कुआ निर्माण कार्य लातरी</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>9300</v>
+        <v>42766</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>40304</v>
+        <v>39591</v>
       </c>
       <c r="K789" s="3" t="n">
-        <v>40282</v>
+        <v>40219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80645 — लातरी पंचमसिह/छतरसिह मेड बंधान कार्य</t>
+          <t>1738007012/WC/79799 — फुलियाबाई /चैतराम कुआ निमार्ण कार्य लातरी</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>17300</v>
+        <v>48276</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>40318</v>
+        <v>39558</v>
       </c>
       <c r="K790" s="3" t="n">
-        <v>40330</v>
+        <v>40067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80646 — लातरी गौथर/डब्‍लूसिह मेड बंधान कार्य डोंगरिया</t>
+          <t>1738007012/WC/79800 — फुलनबाई/सौवनू कुआ निमार्ण कार्य लातरी</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>23842</v>
+        <v>55056.2</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>40141</v>
+        <v>39819</v>
       </c>
       <c r="K791" s="3" t="n">
-        <v>39837</v>
+        <v>39882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80647 — लातरी छत्‍तर/झर्रूसिह मेड बंधान कार्य</t>
+          <t>1738007012/WC/79860 — लातरी मोहन/बाला गोंड लघु तालाब निमार्ण कार्य</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>24110</v>
+        <v>80780.5</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>40142</v>
+        <v>39982</v>
       </c>
       <c r="K792" s="3" t="n">
-        <v>40154</v>
+        <v>40404</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80648 — लातरी सुखमन/रामलाल मेड बंधान कार्य</t>
+          <t>1738007012/WC/79864 — तालाब निर्माण कार्य हर्राटोला लातरी</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>21518</v>
+        <v>101970</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>40156</v>
+        <v>39516</v>
       </c>
       <c r="K793" s="3" t="n">
-        <v>40186</v>
+        <v>39731</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80667 — लातरी बलदनसिह/ढोंडूसिह मेड बंधान कार्य</t>
+          <t>1738007012/WC/79869 — सुरपतसिह/ मगनू कूप निर्माण कार्य लातरी</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>17200</v>
+        <v>76447</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>40255</v>
+        <v>39864</v>
       </c>
       <c r="K794" s="3" t="n">
-        <v>40220</v>
+        <v>41802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80668 — लातरी महासिह/फिरतू मेड बंधान कार्य मंडवा</t>
+          <t>1738007012/WC/80637 — लातरी लामू/सुखराम मेड बंधान कार्य मण्‍डवा</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>15800</v>
+        <v>17500</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>39896</v>
+        <v>40339</v>
       </c>
       <c r="K795" s="3" t="n">
-        <v>41802</v>
+        <v>40344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80669 — लातरी पवनसिह/रिंगनू मेड बंधान कार्य डोंगरिया</t>
+          <t>1738007012/WC/80638 — लातरी धनसिह/सुमनसिह मेड बंधान कार्य</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I796" s="2" t="n">
-        <v>16000</v>
+        <v>16300</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>40247</v>
+        <v>40311</v>
       </c>
       <c r="K796" s="3" t="n">
-        <v>40220</v>
+        <v>40322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80671 — लातरी सुनाउ/रिंगनू मेड बंधान कार्य डोंगरिया</t>
+          <t>1738007012/WC/80639 — लातरी अमरसिह/जिराव मेड बंधान कार्य</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>16200</v>
+        <v>16700</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>40247</v>
+        <v>40304</v>
       </c>
       <c r="K797" s="3" t="n">
-        <v>40220</v>
+        <v>40317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80672 — लातरी अगनू/जयसिह मेड बंधान कार्य मंडवा</t>
+          <t>1738007012/WC/80641 — लातरी सुरजन/बुधराम मेड बंधान कार्य</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>17200</v>
+        <v>13600</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>40247</v>
+        <v>40332</v>
       </c>
       <c r="K798" s="3" t="n">
-        <v>40220</v>
+        <v>40332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80676 — लातरी इतवारी/चैतूसिह मेड बंधान कार्य कुर्रेझोडी</t>
+          <t>1738007012/WC/80644 — लातरी सुक्‍कल/राखडू मेड बंधान कार्य</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>15400</v>
+        <v>9300</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>40247</v>
+        <v>40304</v>
       </c>
       <c r="K799" s="3" t="n">
-        <v>40220</v>
+        <v>40282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80677 — लातरी सनोता/सुखदेव मेड बंधान कार्य</t>
+          <t>1738007012/WC/80645 — लातरी पंचमसिह/छतरसिह मेड बंधान कार्य</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>16300</v>
+        <v>17300</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>40248</v>
+        <v>40318</v>
       </c>
       <c r="K800" s="3" t="n">
-        <v>40220</v>
+        <v>40330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80678 — लातरी रौवनी/जागूसिह मेड बंधान कार्य कुर्रेझोडी</t>
+          <t>1738007012/WC/80646 — लातरी गौथर/डब्‍लूसिह मेड बंधान कार्य डोंगरिया</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>11100</v>
+        <v>23842</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>40241</v>
+        <v>40141</v>
       </c>
       <c r="K801" s="3" t="n">
-        <v>40220</v>
+        <v>39837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80679 — लातरी गरीबदास/चिंदिया मेड बंधान कार्य मंडवा</t>
+          <t>1738007012/WC/80647 — लातरी छत्‍तर/झर्रूसिह मेड बंधान कार्य</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>16500</v>
+        <v>24110</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>40254</v>
+        <v>40142</v>
       </c>
       <c r="K802" s="3" t="n">
-        <v>40220</v>
+        <v>40154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80851 — लातरी चंदनसिह/नोहरू मेड बंधान कार्य मंडवा</t>
+          <t>1738007012/WC/80648 — लातरी सुखमन/रामलाल मेड बंधान कार्य</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>23296</v>
+        <v>21518</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>40165</v>
+        <v>40156</v>
       </c>
       <c r="K803" s="3" t="n">
-        <v>39837</v>
+        <v>40186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80854 — लातरी अमीलाल/रतन मेड बंधान कार्य</t>
+          <t>1738007012/WC/80667 — लातरी बलदनसिह/ढोंडूसिह मेड बंधान कार्य</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
-        <v>24292</v>
+        <v>17200</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>40142</v>
+        <v>40255</v>
       </c>
       <c r="K804" s="3" t="n">
-        <v>40261</v>
+        <v>40220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80954 — लातरी सकटु/नोहरू मेढबंधान कार्य</t>
+          <t>1738007012/WC/80668 — लातरी महासिह/फिरतू मेड बंधान कार्य मंडवा</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
-        <v>17200</v>
+        <v>15800</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>40331</v>
+        <v>39896</v>
       </c>
       <c r="K805" s="3" t="n">
-        <v>40343</v>
+        <v>41802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80955 — लातरी पिहूसिंह / मोडक्‍या महार मेढ बंधान कार्य</t>
+          <t>1738007012/WC/80669 — लातरी पवनसिह/रिंगनू मेड बंधान कार्य डोंगरिया</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I806" s="2" t="n">
-        <v>17600</v>
+        <v>16000</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>40324</v>
+        <v>40247</v>
       </c>
       <c r="K806" s="3" t="n">
-        <v>40336</v>
+        <v>40220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80956 — लातरी सहदेव/धुंधसिह मेड बंधान कार्य मंडवा</t>
+          <t>1738007012/WC/80671 — लातरी सुनाउ/रिंगनू मेड बंधान कार्य डोंगरिया</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I807" s="2" t="n">
-        <v>17300</v>
+        <v>16200</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>40324</v>
+        <v>40247</v>
       </c>
       <c r="K807" s="3" t="n">
-        <v>40329</v>
+        <v>40220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80957 — लातरी अमीलाल / सुरपसिंह मेढ बंधान कार्य</t>
+          <t>1738007012/WC/80672 — लातरी अगनू/जयसिह मेड बंधान कार्य मंडवा</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I808" s="2" t="n">
-        <v>17400</v>
+        <v>17200</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>40331</v>
+        <v>40247</v>
       </c>
       <c r="K808" s="3" t="n">
-        <v>40336</v>
+        <v>40220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/80960 — लातरी जोहरसिंह / भंवरसिंह मेढ बंधान कार्य</t>
+          <t>1738007012/WC/80676 — लातरी इतवारी/चैतूसिह मेड बंधान कार्य कुर्रेझोडी</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I809" s="2" t="n">
-        <v>16600</v>
+        <v>15400</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>40324</v>
+        <v>40247</v>
       </c>
       <c r="K809" s="3" t="n">
-        <v>40336</v>
+        <v>40220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/8186 — संतराम / सम्‍पतसिह कूप निर्माण कार्य लातरी</t>
+          <t>1738007012/WC/80677 — लातरी सनोता/सुखदेव मेड बंधान कार्य</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>53481</v>
+        <v>16300</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>39611</v>
+        <v>40248</v>
       </c>
       <c r="K810" s="3" t="n">
-        <v>40219</v>
+        <v>40220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/8189 — उजियारसिह / डब्‍लूसिह कूप निर्माण कार्य लातरी</t>
+          <t>1738007012/WC/80678 — लातरी रौवनी/जागूसिह मेड बंधान कार्य कुर्रेझोडी</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>57548.8</v>
+        <v>11100</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>39570</v>
+        <v>40241</v>
       </c>
       <c r="K811" s="3" t="n">
-        <v>40067</v>
+        <v>40220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/8190 — बिसन / रिंगनू कूप निर्माण कार्य लातरी</t>
+          <t>1738007012/WC/80679 — लातरी गरीबदास/चिंदिया मेड बंधान कार्य मंडवा</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>60728</v>
+        <v>16500</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>39495</v>
+        <v>40254</v>
       </c>
       <c r="K812" s="3" t="n">
-        <v>40219</v>
+        <v>40220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/8191 — कन्‍हैया / छत्‍तर कूप निर्माण कार्य लातरी</t>
+          <t>1738007012/WC/80851 — लातरी चंदनसिह/नोहरू मेड बंधान कार्य मंडवा</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I813" s="2" t="n">
-        <v>20278.33</v>
+        <v>23296</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>39572</v>
+        <v>40165</v>
       </c>
       <c r="K813" s="3" t="n">
-        <v>40247</v>
+        <v>39837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/8192 — बस्‍तुसिह / महरूसिह कूप निर्माण कार्य लातरी</t>
+          <t>1738007012/WC/80854 — लातरी अमीलाल/रतन मेड बंधान कार्य</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I814" s="2" t="n">
-        <v>44897</v>
+        <v>24292</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>39571</v>
+        <v>40142</v>
       </c>
       <c r="K814" s="3" t="n">
-        <v>40247</v>
+        <v>40261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/8194 — प्रेमबती / गुल्‍लूसिंह रिंग कुंआ निर्माण कार्य डोगरिया</t>
+          <t>1738007012/WC/80954 — लातरी सकटु/नोहरू मेढबंधान कार्य</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
-        <v>46996</v>
+        <v>17200</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>39548</v>
+        <v>40331</v>
       </c>
       <c r="K815" s="3" t="n">
-        <v>40219</v>
+        <v>40343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/8218 — लातरी तालाब निर्माण कार्य हर्राटोला</t>
+          <t>1738007012/WC/80955 — लातरी पिहूसिंह / मोडक्‍या महार मेढ बंधान कार्य</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I816" s="2" t="n">
-        <v>38948</v>
+        <v>17600</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>39963</v>
+        <v>40324</v>
       </c>
       <c r="K816" s="3" t="n">
-        <v>40096</v>
+        <v>40336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/82786 — लातरी आशाराम /उमेदसिंह मेडबंधान निर्माण कार्य</t>
+          <t>1738007012/WC/80956 — लातरी सहदेव/धुंधसिह मेड बंधान कार्य मंडवा</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I817" s="2" t="n">
-        <v>21660</v>
+        <v>17300</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>40565</v>
+        <v>40324</v>
       </c>
       <c r="K817" s="3" t="n">
-        <v>41054</v>
+        <v>40329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/82787 — लातरी जोगनबाई /पंचमसिंह मेढबंधान निर्माण कार्य</t>
+          <t>1738007012/WC/80957 — लातरी अमीलाल / सुरपसिंह मेढ बंधान कार्य</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I818" s="2" t="n">
-        <v>21432</v>
+        <v>17400</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>40563</v>
+        <v>40331</v>
       </c>
       <c r="K818" s="3" t="n">
-        <v>41054</v>
+        <v>40336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/82788 — लातरी रामसिंह /मेहत्‍तर मेढबंधान निर्माण कार्य</t>
+          <t>1738007012/WC/80960 — लातरी जोहरसिंह / भंवरसिंह मेढ बंधान कार्य</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I819" s="2" t="n">
-        <v>12426</v>
+        <v>16600</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>40575</v>
+        <v>40324</v>
       </c>
       <c r="K819" s="3" t="n">
-        <v>41054</v>
+        <v>40336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/82789 — लातरी सोहन /रामू मेढबंधान निर्माण कार्य</t>
+          <t>1738007012/WC/8186 — संतराम / सम्‍पतसिह कूप निर्माण कार्य लातरी</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I820" s="2" t="n">
-        <v>21090</v>
+        <v>53481</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>40560</v>
+        <v>39611</v>
       </c>
       <c r="K820" s="3" t="n">
-        <v>41054</v>
+        <v>40219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/82790 — लातरी कुवरसिंह /रिगनू मेढबंधान निर्माण कार्य</t>
+          <t>1738007012/WC/8189 — उजियारसिह / डब्‍लूसिह कूप निर्माण कार्य लातरी</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I821" s="2" t="n">
-        <v>20520</v>
+        <v>57548.8</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>40563</v>
+        <v>39570</v>
       </c>
       <c r="K821" s="3" t="n">
-        <v>41054</v>
+        <v>40067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/82791 — लातरी चमरसिंह /चैनासिंह मेडबंधान निर्माण कार्य</t>
+          <t>1738007012/WC/8190 — बिसन / रिंगनू कूप निर्माण कार्य लातरी</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I822" s="2" t="n">
-        <v>21432</v>
+        <v>60728</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>40562</v>
+        <v>39495</v>
       </c>
       <c r="K822" s="3" t="n">
-        <v>41054</v>
+        <v>40219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/82792 — लातरी प्रेमबती /गुल्‍लूसिंह मेढबंधान निर्माण कार्य</t>
+          <t>1738007012/WC/8191 — कन्‍हैया / छत्‍तर कूप निर्माण कार्य लातरी</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>21546</v>
+        <v>20278.33</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>40575</v>
+        <v>39572</v>
       </c>
       <c r="K823" s="3" t="n">
-        <v>41054</v>
+        <v>40247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/82793 — लातरी अंदनसिंह /नोहरूसिंह मेढबंधान निर्माण कार्य</t>
+          <t>1738007012/WC/8192 — बस्‍तुसिह / महरूसिह कूप निर्माण कार्य लातरी</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>21546</v>
+        <v>44897</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>40563</v>
+        <v>39571</v>
       </c>
       <c r="K824" s="3" t="n">
-        <v>41039</v>
+        <v>40247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/82794 — लातरी दुखसिंह /जेहासिंह मेढबंधान निर्माण कार्य</t>
+          <t>1738007012/WC/8194 — प्रेमबती / गुल्‍लूसिंह रिंग कुंआ निर्माण कार्य डोगरिया</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I825" s="2" t="n">
-        <v>21432</v>
+        <v>46996</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>40560</v>
+        <v>39548</v>
       </c>
       <c r="K825" s="3" t="n">
-        <v>41039</v>
+        <v>40219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/82795 — लातरी फुलेश्‍वरी /रामसिंह मेढबंधान निर्माण कार्य</t>
+          <t>1738007012/WC/8218 — लातरी तालाब निर्माण कार्य हर्राटोला</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I826" s="2" t="n">
-        <v>17100</v>
+        <v>38948</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>40563</v>
+        <v>39963</v>
       </c>
       <c r="K826" s="3" t="n">
-        <v>41039</v>
+        <v>40096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/83106 — लातरी नवीन तालाब निर्माण कार्य</t>
+          <t>1738007012/WC/82786 — लातरी आशाराम /उमेदसिंह मेडबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I827" s="2" t="n">
-        <v>497312</v>
+        <v>21660</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>40870</v>
+        <v>40565</v>
       </c>
       <c r="K827" s="3" t="n">
-        <v>41498</v>
+        <v>41054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/83237 — लातरी नवीन तालाब निर्माण कार्य मौहानाला</t>
+          <t>1738007012/WC/82787 — लातरी जोगनबाई /पंचमसिंह मेढबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>325116</v>
+        <v>21432</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>41045</v>
+        <v>40563</v>
       </c>
       <c r="K828" s="3" t="n">
-        <v>41802</v>
+        <v>41054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/83239 — लातरी मक्‍खनसिंह / मेहताब लघु तालाब निर्माण कार्य</t>
+          <t>1738007012/WC/82788 — लातरी रामसिंह /मेहत्‍तर मेढबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>89628</v>
+        <v>12426</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>41031</v>
+        <v>40575</v>
       </c>
       <c r="K829" s="3" t="n">
-        <v>41498</v>
+        <v>41054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/968 — दददूसिंह पिता/पति झररू खेत तालाब निर्माण कार्य</t>
+          <t>1738007012/WC/82789 — लातरी सोहन /रामू मेढबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>0</v>
+        <v>21090</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>38879</v>
-[...1 lines deleted...]
-      <c r="K830" s="3"/>
+        <v>40560</v>
+      </c>
+      <c r="K830" s="3" t="n">
+        <v>41054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/969 — चैनसिंह पिता/पति झामूसिंह खेत तालाब निर्माण कार्य</t>
+          <t>1738007012/WC/82790 — लातरी कुवरसिंह /रिगनू मेढबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>0</v>
+        <v>20520</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>38872</v>
-[...1 lines deleted...]
-      <c r="K831" s="3"/>
+        <v>40563</v>
+      </c>
+      <c r="K831" s="3" t="n">
+        <v>41054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/970 — बिजारोबाई पिता/पति ढोलिया खेत तालाब निर्माण कार्य</t>
+          <t>1738007012/WC/82791 — लातरी चमरसिंह /चैनासिंह मेडबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I832" s="2" t="n">
-        <v>0</v>
+        <v>21432</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>38880</v>
-[...1 lines deleted...]
-      <c r="K832" s="3"/>
+        <v>40562</v>
+      </c>
+      <c r="K832" s="3" t="n">
+        <v>41054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/971 — पंचलू पिता/पति रिंगनू खेत तालाब निर्माण कार्य</t>
+          <t>1738007012/WC/82792 — लातरी प्रेमबती /गुल्‍लूसिंह मेढबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I833" s="2" t="n">
-        <v>0</v>
+        <v>21546</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>38876</v>
-[...1 lines deleted...]
-      <c r="K833" s="3"/>
+        <v>40575</v>
+      </c>
+      <c r="K833" s="3" t="n">
+        <v>41054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/972 — भुरसीबाई पिता/पति मेहतर खेत तालाब निर्माण कार्य</t>
+          <t>1738007012/WC/82793 — लातरी अंदनसिंह /नोहरूसिंह मेढबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>0</v>
+        <v>21546</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>38888</v>
-[...1 lines deleted...]
-      <c r="K834" s="3"/>
+        <v>40563</v>
+      </c>
+      <c r="K834" s="3" t="n">
+        <v>41039</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/973 — जैवन्‍ता पिता/ पति चैतू खेत तालाब निर्माण कार्य</t>
+          <t>1738007012/WC/82794 — लातरी दुखसिंह /जेहासिंह मेढबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>0</v>
+        <v>21432</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>38875</v>
-[...1 lines deleted...]
-      <c r="K835" s="3"/>
+        <v>40560</v>
+      </c>
+      <c r="K835" s="3" t="n">
+        <v>41039</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/981 — इतवारिनबाई पिता/पति करन खेत तालाब निमार्णइतवारिनबाई पिता/पति करन खेत ता‍लाब निमार्ण</t>
+          <t>1738007012/WC/82795 — लातरी फुलेश्‍वरी /रामसिंह मेढबंधान निर्माण कार्य</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>0</v>
+        <v>17100</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>38879</v>
-[...1 lines deleted...]
-      <c r="K836" s="3"/>
+        <v>40563</v>
+      </c>
+      <c r="K836" s="3" t="n">
+        <v>41039</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/983 — दुखियाबाई पिता/पति नान्‍दुसिहं खेत तालाब निमार्ण</t>
+          <t>1738007012/WC/83106 — लातरी नवीन तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>0</v>
+        <v>497312</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>39001</v>
-[...1 lines deleted...]
-      <c r="K837" s="3"/>
+        <v>40870</v>
+      </c>
+      <c r="K837" s="3" t="n">
+        <v>41498</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/984 — साधूराम पिता/पति घूडनसिहं खेत तालाब निमार्ण</t>
+          <t>1738007012/WC/83237 — लातरी नवीन तालाब निर्माण कार्य मौहानाला</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I838" s="2" t="n">
-        <v>0</v>
+        <v>325116</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>39001</v>
-[...1 lines deleted...]
-      <c r="K838" s="3"/>
+        <v>41045</v>
+      </c>
+      <c r="K838" s="3" t="n">
+        <v>41802</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/989 — फुलेश्‍वरबाई पिता/पति तितरूसिहं खेत तालाब निमार्ण</t>
+          <t>1738007012/WC/83239 — लातरी मक्‍खनसिंह / मेहताब लघु तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I839" s="2" t="n">
-        <v>0</v>
+        <v>89628</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>38893</v>
-[...1 lines deleted...]
-      <c r="K839" s="3"/>
+        <v>41031</v>
+      </c>
+      <c r="K839" s="3" t="n">
+        <v>41498</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/991 — अगनूसिहं पिता/पति माहूसिहं खेत तालाब निमार्ण</t>
+          <t>1738007012/WC/968 — दददूसिंह पिता/पति झररू खेत तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I840" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>38883</v>
+        <v>38879</v>
       </c>
       <c r="K840" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/992 — जयसिहं पिता/पति मोहन खेत तालाब निमार्ण</t>
+          <t>1738007012/WC/969 — चैनसिंह पिता/पति झामूसिंह खेत तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>38891</v>
+        <v>38872</v>
       </c>
       <c r="K841" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/993 — मंशाराम पिता/पति उमेदसि‍हं खेत तालाब निमार्ण</t>
+          <t>1738007012/WC/970 — बिजारोबाई पिता/पति ढोलिया खेत तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>38895</v>
+        <v>38880</v>
       </c>
       <c r="K842" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/994 — सन्‍तराम पिता/पति सम्‍पत खेत तालाब निमार्ण</t>
+          <t>1738007012/WC/971 — पंचलू पिता/पति रिंगनू खेत तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>38891</v>
+        <v>38876</v>
       </c>
       <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/995 — सहदेव पिता/पति धुन्‍धासिहं खेत तालाब निमार्ण</t>
+          <t>1738007012/WC/972 — भुरसीबाई पिता/पति मेहतर खेत तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>38891</v>
+        <v>38888</v>
       </c>
       <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/996 — सुकलू पिता/पति राखडू खेत तालाब निमार्ण</t>
+          <t>1738007012/WC/973 — जैवन्‍ता पिता/ पति चैतू खेत तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>38896</v>
+        <v>38875</v>
       </c>
       <c r="K845" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/997 — देवलाल पिता/पति मानसिहं खेत तालाब निमार्ण</t>
+          <t>1738007012/WC/981 — इतवारिनबाई पिता/पति करन खेत तालाब निमार्णइतवारिनबाई पिता/पति करन खेत ता‍लाब निमार्ण</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I846" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>38891</v>
+        <v>38879</v>
       </c>
       <c r="K846" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/998 — यूवराज पिता/पति ढुन्‍नूसिहं खेत तालाब निमार्ण</t>
+          <t>1738007012/WC/983 — दुखियाबाई पिता/पति नान्‍दुसिहं खेत तालाब निमार्ण</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>38894</v>
+        <v>39001</v>
       </c>
       <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993636143 — latri-premsingh/widesinghlaghutalab</t>
+          <t>1738007012/WC/984 — साधूराम पिता/पति घूडनसिहं खेत तालाब निमार्ण</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
-        <v>155000</v>
+        <v>0</v>
       </c>
       <c r="I848" s="2" t="n">
-        <v>110272.05</v>
+        <v>0</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>41526</v>
-[...3 lines deleted...]
-      </c>
+        <v>39001</v>
+      </c>
+      <c r="K848" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993636367 — latri-amilal/ratan-LT</t>
+          <t>1738007012/WC/989 — फुलेश्‍वरबाई पिता/पति तितरूसिहं खेत तालाब निमार्ण</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
-        <v>155000</v>
+        <v>0</v>
       </c>
       <c r="I849" s="2" t="n">
-        <v>98082.82</v>
+        <v>0</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>41531</v>
-[...3 lines deleted...]
-      </c>
+        <v>38893</v>
+      </c>
+      <c r="K849" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993636368 — latri-utaam/gavthar-LT</t>
+          <t>1738007012/WC/991 — अगनूसिहं पिता/पति माहूसिहं खेत तालाब निमार्ण</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
-        <v>155000</v>
+        <v>0</v>
       </c>
       <c r="I850" s="2" t="n">
-        <v>107325</v>
+        <v>0</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>41531</v>
-[...3 lines deleted...]
-      </c>
+        <v>38883</v>
+      </c>
+      <c r="K850" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993636369 — latri-pancham/chatar-LT</t>
+          <t>1738007012/WC/992 — जयसिहं पिता/पति मोहन खेत तालाब निमार्ण</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
-        <v>155000</v>
+        <v>0</v>
       </c>
       <c r="I851" s="2" t="n">
-        <v>120468</v>
+        <v>0</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>41531</v>
-[...3 lines deleted...]
-      </c>
+        <v>38891</v>
+      </c>
+      <c r="K851" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993636370 — latri-orsingh/agnusingh-LT</t>
+          <t>1738007012/WC/993 — मंशाराम पिता/पति उमेदसि‍हं खेत तालाब निमार्ण</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
-        <v>155000</v>
+        <v>0</v>
       </c>
       <c r="I852" s="2" t="n">
-        <v>120232.06</v>
+        <v>0</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>41531</v>
-[...3 lines deleted...]
-      </c>
+        <v>38895</v>
+      </c>
+      <c r="K852" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993648571 — LATRI-YOURAJ/THUNNU-LT</t>
+          <t>1738007012/WC/994 — सन्‍तराम पिता/पति सम्‍पत खेत तालाब निमार्ण</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
-        <v>258000</v>
+        <v>0</v>
       </c>
       <c r="I853" s="2" t="n">
-        <v>165291</v>
+        <v>0</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>41702</v>
-[...3 lines deleted...]
-      </c>
+        <v>38891</v>
+      </c>
+      <c r="K853" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993648575 — LATRI-SUKAL/RAKHDU-LT</t>
+          <t>1738007012/WC/995 — सहदेव पिता/पति धुन्‍धासिहं खेत तालाब निमार्ण</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
-        <v>258000</v>
+        <v>0</v>
       </c>
       <c r="I854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>41702</v>
+        <v>38891</v>
       </c>
       <c r="K854" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993648581 — LATARI-SATTOBAI/DEVLAL-LT</t>
+          <t>1738007012/WC/996 — सुकलू पिता/पति राखडू खेत तालाब निमार्ण</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
-        <v>258000</v>
+        <v>0</v>
       </c>
       <c r="I855" s="2" t="n">
-        <v>234130</v>
+        <v>0</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>41702</v>
-[...3 lines deleted...]
-      </c>
+        <v>38896</v>
+      </c>
+      <c r="K855" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993648622 — mandva-Udelal/mehater-laghutalab</t>
+          <t>1738007012/WC/997 — देवलाल पिता/पति मानसिहं खेत तालाब निमार्ण</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
-        <v>258000</v>
+        <v>0</v>
       </c>
       <c r="I856" s="2" t="n">
-        <v>222847</v>
+        <v>0</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>41702</v>
-[...3 lines deleted...]
-      </c>
+        <v>38891</v>
+      </c>
+      <c r="K856" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993648689 — mandva-dharam/andher-laghutalab</t>
+          <t>1738007012/WC/998 — यूवराज पिता/पति ढुन्‍नूसिहं खेत तालाब निमार्ण</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
-        <v>258000</v>
+        <v>0</v>
       </c>
       <c r="I857" s="2" t="n">
-        <v>229507</v>
+        <v>0</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>41702</v>
-[...3 lines deleted...]
-      </c>
+        <v>38894</v>
+      </c>
+      <c r="K857" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993648694 — mandva-dharam/andherlaghutalab</t>
+          <t>1738007012/WC/9993636143 — latri-premsingh/widesinghlaghutalab</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
-        <v>258000</v>
+        <v>155000</v>
       </c>
       <c r="I858" s="2" t="n">
-        <v>0</v>
+        <v>110272.05</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>41666</v>
-[...1 lines deleted...]
-      <c r="K858" s="3"/>
+        <v>41526</v>
+      </c>
+      <c r="K858" s="3" t="n">
+        <v>42525</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993649126 — dongariya-bhursibai/mehater/laghutalab</t>
+          <t>1738007012/WC/9993636367 — latri-amilal/ratan-LT</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
         <v>155000</v>
       </c>
       <c r="I859" s="2" t="n">
-        <v>0</v>
+        <v>98082.82</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>41703</v>
-[...1 lines deleted...]
-      <c r="K859" s="3"/>
+        <v>41531</v>
+      </c>
+      <c r="K859" s="3" t="n">
+        <v>42525</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993649128 — mandwa-garibdas/chindiya-laghutalab</t>
+          <t>1738007012/WC/9993636368 — latri-utaam/gavthar-LT</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
-        <v>258000</v>
+        <v>155000</v>
       </c>
       <c r="I860" s="2" t="n">
-        <v>0</v>
+        <v>107325</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K860" s="3"/>
+        <v>41531</v>
+      </c>
+      <c r="K860" s="3" t="n">
+        <v>42525</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993660276 — Latari shubelal/shukhram  Small pound(Laghu Tank) nirman kary</t>
+          <t>1738007012/WC/9993636369 — latri-pancham/chatar-LT</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
-        <v>295000</v>
+        <v>155000</v>
       </c>
       <c r="I861" s="2" t="n">
-        <v>268872</v>
+        <v>120468</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>42340</v>
+        <v>41531</v>
       </c>
       <c r="K861" s="3" t="n">
         <v>42525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993664557 — LATARI small pound (laghu tank)  surajan/bhudhram</t>
+          <t>1738007012/WC/9993636370 — latri-orsingh/agnusingh-LT</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
-        <v>295000</v>
+        <v>155000</v>
       </c>
       <c r="I862" s="2" t="n">
-        <v>167</v>
+        <v>120232.06</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>42791</v>
+        <v>41531</v>
       </c>
       <c r="K862" s="3" t="n">
-        <v>43081</v>
+        <v>42525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993664609 — LATRI small pound (LAGHU TANK) CHHNKARSING/NANUSING</t>
+          <t>1738007012/WC/9993648571 — LATRI-YOURAJ/THUNNU-LT</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
-        <v>295000</v>
+        <v>258000</v>
       </c>
       <c r="I863" s="2" t="n">
-        <v>0</v>
+        <v>165291</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>42139</v>
-[...1 lines deleted...]
-      <c r="K863" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K863" s="3" t="n">
+        <v>42898</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993673123 — MANDW LAGHU TALAB KARY</t>
+          <t>1738007012/WC/9993648575 — LATRI-SUKAL/RAKHDU-LT</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
-        <v>0</v>
+        <v>258000</v>
       </c>
       <c r="I864" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>42398</v>
+        <v>41702</v>
       </c>
       <c r="K864" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993673126 — MANDWA GARIBDAS/CHINDIYA</t>
+          <t>1738007012/WC/9993648581 — LATARI-SATTOBAI/DEVLAL-LT</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
-        <v>0</v>
+        <v>258000</v>
       </c>
       <c r="I865" s="2" t="n">
-        <v>0</v>
+        <v>234130</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>42398</v>
-[...1 lines deleted...]
-      <c r="K865" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K865" s="3" t="n">
+        <v>42566</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993673127 — LATARI FHAGOO/CHATRU</t>
+          <t>1738007012/WC/9993648622 — mandva-Udelal/mehater-laghutalab</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
-        <v>0</v>
+        <v>258000</v>
       </c>
       <c r="I866" s="2" t="n">
-        <v>0</v>
+        <v>222847</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>42397</v>
-[...1 lines deleted...]
-      <c r="K866" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K866" s="3" t="n">
+        <v>42750</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993673130 — Latri Laghu talab nirman kary(Aasharam/umendsingh)</t>
+          <t>1738007012/WC/9993648689 — mandva-dharam/andher-laghutalab</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
-        <v>295000</v>
+        <v>258000</v>
       </c>
       <c r="I867" s="2" t="n">
-        <v>289560</v>
+        <v>229507</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>42753</v>
+        <v>41702</v>
       </c>
       <c r="K867" s="3" t="n">
-        <v>43261</v>
+        <v>42750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993673131 — DONGARIYA UJJIYAR/DABLU</t>
+          <t>1738007012/WC/9993648694 — mandva-dharam/andherlaghutalab</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
-        <v>0</v>
+        <v>258000</v>
       </c>
       <c r="I868" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>42398</v>
+        <v>41666</v>
       </c>
       <c r="K868" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/9993673133 — DONGARIYA SUKKAL/RAKHDU</t>
+          <t>1738007012/WC/9993649126 — dongariya-bhursibai/mehater/laghutalab</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
-        <v>0</v>
+        <v>155000</v>
       </c>
       <c r="I869" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>42398</v>
+        <v>41703</v>
       </c>
       <c r="K869" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WC/VB/22012035330915 — GP Latri Boulder check dam</t>
+          <t>1738007012/WC/9993649128 — mandwa-garibdas/chindiya-laghutalab</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
-        <v>70698.95</v>
+        <v>258000</v>
       </c>
       <c r="I870" s="2" t="n">
-        <v>4130</v>
+        <v>0</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>46241</v>
+        <v>41665</v>
       </c>
       <c r="K870" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WH/22012034459091 — GP Latri talalab jirnoudhhar dongariya</t>
+          <t>1738007012/WC/9993660276 — Latari shubelal/shukhram  Small pound(Laghu Tank) nirman kary</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
-        <v>324965.48</v>
+        <v>295000</v>
       </c>
       <c r="I871" s="2" t="n">
-        <v>229139.73</v>
+        <v>268872</v>
       </c>
       <c r="J871" s="3" t="n">
-        <v>44630</v>
+        <v>42340</v>
       </c>
       <c r="K871" s="3" t="n">
-        <v>45127</v>
+        <v>42525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WH/22012034937421 — Latri meke khet ke pass percolation tank</t>
+          <t>1738007012/WC/9993664557 — LATARI small pound (laghu tank)  surajan/bhudhram</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
-        <v>500025.99</v>
+        <v>295000</v>
       </c>
       <c r="I872" s="2" t="n">
-        <v>378794</v>
+        <v>167</v>
       </c>
       <c r="J872" s="3" t="n">
-        <v>45091</v>
+        <v>42791</v>
       </c>
       <c r="K872" s="3" t="n">
-        <v>46079</v>
+        <v>43081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1738007012/WH/22012034937422 — Kurrejhodi meke khet ke pass percolation tank</t>
+          <t>1738007012/WC/9993664609 — LATRI small pound (LAGHU TANK) CHHNKARSING/NANUSING</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
-        <v>500190.79</v>
+        <v>295000</v>
       </c>
       <c r="I873" s="2" t="n">
-        <v>398215.78</v>
+        <v>0</v>
       </c>
       <c r="J873" s="3" t="n">
-        <v>45076</v>
-[...3 lines deleted...]
-      </c>
+        <v>42139</v>
+      </c>
+      <c r="K873" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1738007/WC/1676 — डोंगरिया तालाब में क्षतिग्रस्‍त भाग का निर्माण कार</t>
+          <t>1738007012/WC/9993673123 — MANDW LAGHU TALAB KARY</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I874" s="2" t="n">
-        <v>19346</v>
+        <v>0</v>
       </c>
       <c r="J874" s="3" t="n">
-        <v>39047</v>
-[...3 lines deleted...]
-      </c>
+        <v>42398</v>
+      </c>
+      <c r="K874" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1738007/WC/80626 — R.E.S कंटगनाला तालाब निमार्ण कार्य मण्‍डवा लातरी</t>
+          <t>1738007012/WC/9993673126 — MANDWA GARIBDAS/CHINDIYA</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
-        <v>4301000</v>
+        <v>0</v>
       </c>
       <c r="I875" s="2" t="n">
-        <v>2677967.56</v>
+        <v>0</v>
       </c>
       <c r="J875" s="3" t="n">
-        <v>40166</v>
-[...3 lines deleted...]
-      </c>
+        <v>42398</v>
+      </c>
+      <c r="K875" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1738007/WC/80649 — R.E.S उकवा बिठली मुख्‍य मार्ग से डुगरिया पहूच मार्ग मे किस नदी पर बाक्‍स कलर्वट निर्माण</t>
+          <t>1738007012/WC/9993673127 — LATARI FHAGOO/CHATRU</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I876" s="2" t="n">
-        <v>3575626</v>
+        <v>0</v>
       </c>
       <c r="J876" s="3" t="n">
-        <v>40219</v>
-[...3 lines deleted...]
-      </c>
+        <v>42397</v>
+      </c>
+      <c r="K876" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1738007/WC/8067 — मडवा नदी पर बाक्‍स क्‍लवर्ट सह स्‍टापडेम निर्माण कार्य लातरी</t>
+          <t>1738007012/WC/9993673130 — Latri Laghu talab nirman kary(Aasharam/umendsingh)</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
-        <v>0</v>
+        <v>295000</v>
       </c>
       <c r="I877" s="2" t="n">
-        <v>29137</v>
+        <v>289560</v>
       </c>
       <c r="J877" s="3" t="n">
-        <v>39092</v>
+        <v>42753</v>
       </c>
       <c r="K877" s="3" t="n">
-        <v>39053</v>
+        <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1738/DP/9926694028 — forest बांस व्रक्षारोपण कक्ष क्र. 1827 रकबा 25 हे.</t>
+          <t>1738007012/WC/9993673131 — DONGARIYA UJJIYAR/DABLU</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
-        <v>183000</v>
+        <v>0</v>
       </c>
       <c r="I878" s="2" t="n">
-        <v>168696</v>
+        <v>0</v>
       </c>
       <c r="J878" s="3" t="n">
-        <v>41157</v>
-[...3 lines deleted...]
-      </c>
+        <v>42398</v>
+      </c>
+      <c r="K878" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C879" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D879" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+        </is>
+      </c>
+      <c r="E879" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F879" s="1" t="inlineStr">
+        <is>
+          <t>1738007012/WC/9993673133 — DONGARIYA SUKKAL/RAKHDU</t>
+        </is>
+      </c>
+      <c r="G879" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H879" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I879" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J879" s="3" t="n">
+        <v>42398</v>
+      </c>
+      <c r="K879" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
+      <c r="A880" s="1" t="inlineStr">
+        <is>
+          <t>BAIHAR</t>
+        </is>
+      </c>
+      <c r="B880" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C880" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D880" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E880" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F880" s="1" t="inlineStr">
+        <is>
+          <t>1738007012/WC/VB/22012035330915 — GP Latri Boulder check dam</t>
+        </is>
+      </c>
+      <c r="G880" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H880" s="2" t="n">
+        <v>70698.95</v>
+      </c>
+      <c r="I880" s="2" t="n">
+        <v>50030</v>
+      </c>
+      <c r="J880" s="3" t="n">
+        <v>46241</v>
+      </c>
+      <c r="K880" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
+      <c r="A881" s="1" t="inlineStr">
+        <is>
+          <t>BAIHAR</t>
+        </is>
+      </c>
+      <c r="B881" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C881" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D881" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E881" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F881" s="1" t="inlineStr">
+        <is>
+          <t>1738007012/WC/VB/22012035336152 — Semarghat me stop dem gp latri</t>
+        </is>
+      </c>
+      <c r="G881" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H881" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I881" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J881" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K881" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
+      <c r="A882" s="1" t="inlineStr">
+        <is>
+          <t>BAIHAR</t>
+        </is>
+      </c>
+      <c r="B882" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C882" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D882" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E882" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F882" s="1" t="inlineStr">
+        <is>
+          <t>1738007012/WC/VB/22012035336153 — GP Latri stopdam patel tola</t>
+        </is>
+      </c>
+      <c r="G882" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H882" s="2" t="n">
+        <v>1960970.32</v>
+      </c>
+      <c r="I882" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J882" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K882" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
+      <c r="A883" s="1" t="inlineStr">
+        <is>
+          <t>BAIHAR</t>
+        </is>
+      </c>
+      <c r="B883" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C883" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D883" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E883" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F883" s="1" t="inlineStr">
+        <is>
+          <t>1738007012/WC/VB/22012035336154 — GP Latri stop dam chattar ke ghar ke pass</t>
+        </is>
+      </c>
+      <c r="G883" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H883" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I883" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J883" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K883" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
+      <c r="A884" s="1" t="inlineStr">
+        <is>
+          <t>BAIHAR</t>
+        </is>
+      </c>
+      <c r="B884" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C884" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D884" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E884" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F884" s="1" t="inlineStr">
+        <is>
+          <t>1738007012/WC/VB/22012035336170 — GP Latri stop dam dongariya</t>
+        </is>
+      </c>
+      <c r="G884" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H884" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I884" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J884" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K884" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
+      <c r="A885" s="1" t="inlineStr">
+        <is>
+          <t>BAIHAR</t>
+        </is>
+      </c>
+      <c r="B885" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C885" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D885" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E885" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F885" s="1" t="inlineStr">
+        <is>
+          <t>1738007012/WH/22012034459091 — GP Latri talalab jirnoudhhar dongariya</t>
+        </is>
+      </c>
+      <c r="G885" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H885" s="2" t="n">
+        <v>324965.48</v>
+      </c>
+      <c r="I885" s="2" t="n">
+        <v>229139.73</v>
+      </c>
+      <c r="J885" s="3" t="n">
+        <v>44630</v>
+      </c>
+      <c r="K885" s="3" t="n">
+        <v>45127</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
+      <c r="A886" s="1" t="inlineStr">
+        <is>
+          <t>BAIHAR</t>
+        </is>
+      </c>
+      <c r="B886" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C886" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D886" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E886" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F886" s="1" t="inlineStr">
+        <is>
+          <t>1738007012/WH/22012034937421 — Latri meke khet ke pass percolation tank</t>
+        </is>
+      </c>
+      <c r="G886" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H886" s="2" t="n">
+        <v>500025.99</v>
+      </c>
+      <c r="I886" s="2" t="n">
+        <v>378794</v>
+      </c>
+      <c r="J886" s="3" t="n">
+        <v>45091</v>
+      </c>
+      <c r="K886" s="3" t="n">
+        <v>46079</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
+      <c r="A887" s="1" t="inlineStr">
+        <is>
+          <t>BAIHAR</t>
+        </is>
+      </c>
+      <c r="B887" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C887" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D887" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E887" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F887" s="1" t="inlineStr">
+        <is>
+          <t>1738007012/WH/22012034937422 — Kurrejhodi meke khet ke pass percolation tank</t>
+        </is>
+      </c>
+      <c r="G887" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H887" s="2" t="n">
+        <v>500190.79</v>
+      </c>
+      <c r="I887" s="2" t="n">
+        <v>398215.78</v>
+      </c>
+      <c r="J887" s="3" t="n">
+        <v>45076</v>
+      </c>
+      <c r="K887" s="3" t="n">
+        <v>46026</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
+      <c r="A888" s="1" t="inlineStr">
+        <is>
+          <t>BAIHAR</t>
+        </is>
+      </c>
+      <c r="B888" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C888" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D888" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E888" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F888" s="1" t="inlineStr">
+        <is>
+          <t>1738007/WC/1676 — डोंगरिया तालाब में क्षतिग्रस्‍त भाग का निर्माण कार</t>
+        </is>
+      </c>
+      <c r="G888" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H888" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I888" s="2" t="n">
+        <v>19346</v>
+      </c>
+      <c r="J888" s="3" t="n">
+        <v>39047</v>
+      </c>
+      <c r="K888" s="3" t="n">
+        <v>38773</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
+      <c r="A889" s="1" t="inlineStr">
+        <is>
+          <t>BAIHAR</t>
+        </is>
+      </c>
+      <c r="B889" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C889" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D889" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E889" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F889" s="1" t="inlineStr">
+        <is>
+          <t>1738007/WC/80626 — R.E.S कंटगनाला तालाब निमार्ण कार्य मण्‍डवा लातरी</t>
+        </is>
+      </c>
+      <c r="G889" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H889" s="2" t="n">
+        <v>4301000</v>
+      </c>
+      <c r="I889" s="2" t="n">
+        <v>2677967.56</v>
+      </c>
+      <c r="J889" s="3" t="n">
+        <v>40166</v>
+      </c>
+      <c r="K889" s="3" t="n">
+        <v>42495</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
+      <c r="A890" s="1" t="inlineStr">
+        <is>
+          <t>BAIHAR</t>
+        </is>
+      </c>
+      <c r="B890" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C890" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D890" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E890" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F890" s="1" t="inlineStr">
+        <is>
+          <t>1738007/WC/80649 — R.E.S उकवा बिठली मुख्‍य मार्ग से डुगरिया पहूच मार्ग मे किस नदी पर बाक्‍स कलर्वट निर्माण</t>
+        </is>
+      </c>
+      <c r="G890" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H890" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I890" s="2" t="n">
+        <v>3575626</v>
+      </c>
+      <c r="J890" s="3" t="n">
+        <v>40219</v>
+      </c>
+      <c r="K890" s="3" t="n">
+        <v>41096</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
+      <c r="A891" s="1" t="inlineStr">
+        <is>
+          <t>BAIHAR</t>
+        </is>
+      </c>
+      <c r="B891" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C891" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D891" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E891" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F891" s="1" t="inlineStr">
+        <is>
+          <t>1738007/WC/8067 — मडवा नदी पर बाक्‍स क्‍लवर्ट सह स्‍टापडेम निर्माण कार्य लातरी</t>
+        </is>
+      </c>
+      <c r="G891" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H891" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I891" s="2" t="n">
+        <v>29137</v>
+      </c>
+      <c r="J891" s="3" t="n">
+        <v>39092</v>
+      </c>
+      <c r="K891" s="3" t="n">
+        <v>39053</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
+      <c r="A892" s="1" t="inlineStr">
+        <is>
+          <t>BAIHAR</t>
+        </is>
+      </c>
+      <c r="B892" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C892" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D892" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E892" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F892" s="1" t="inlineStr">
+        <is>
+          <t>1738/DP/9926694028 — forest बांस व्रक्षारोपण कक्ष क्र. 1827 रकबा 25 हे.</t>
+        </is>
+      </c>
+      <c r="G892" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H892" s="2" t="n">
+        <v>183000</v>
+      </c>
+      <c r="I892" s="2" t="n">
+        <v>168696</v>
+      </c>
+      <c r="J892" s="3" t="n">
+        <v>41157</v>
+      </c>
+      <c r="K892" s="3" t="n">
+        <v>41932</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
+      <c r="A893" s="1" t="inlineStr">
+        <is>
+          <t>BAIHAR</t>
+        </is>
+      </c>
+      <c r="B893" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C879" s="1" t="inlineStr">
+      <c r="C893" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D879" s="1" t="inlineStr">
+      <c r="D893" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
-      <c r="E879" s="1" t="inlineStr">
+      <c r="E893" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F879" s="1" t="inlineStr">
+      <c r="F893" s="1" t="inlineStr">
         <is>
           <t>1738/RC/22012034154164 — res mandwa se dongariya gravel</t>
         </is>
       </c>
-      <c r="G879" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H879" s="2" t="n">
+      <c r="G893" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H893" s="2" t="n">
         <v>4471000</v>
       </c>
-      <c r="I879" s="2" t="n">
+      <c r="I893" s="2" t="n">
         <v>178885</v>
       </c>
-      <c r="J879" s="3" t="n">
+      <c r="J893" s="3" t="n">
         <v>40967</v>
       </c>
-      <c r="K879" s="3" t="n">
+      <c r="K893" s="3" t="n">
         <v>41511</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>