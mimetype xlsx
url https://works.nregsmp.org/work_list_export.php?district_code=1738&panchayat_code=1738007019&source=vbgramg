--- v0 (2026-09-03)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K86"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 02:01:53</t>
+          <t>Exported on: 2026-10-20 01:08:53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BALAGHAT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -367,145 +367,145 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44819</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1738007019/DP/22012034589317 — Vasudha Vandan - Amrit Vatika Poundi</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45148</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1738007019/IC/22012034888270 — Pondi(g) Laghu talab nirman karya Chaitram Sindhram /Bhosor Singh</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45689</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1738007019/IC/22012034890880 — GP PONDI GARHI AGANTRA NIRMAL NEER KUP</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45761</v>
@@ -555,2260 +555,2260 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45582</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035278129 — GP Poundi  G  Sampat / Fulsing Agantra</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45438</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035286950 — GP PONDI GARHI LAGHU TALAB KARYA BHASADH SINGH /DHANSINGH</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>351750.71</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035286953 — GP PONDI GARHI LAGHU TALAB KARYAFULLI BAI/PACHLU</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035286956 — GP PONDI GARHI LAGHU TALAB KARYA ADHIN DAS/PYARE DAS</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035287003 — GP PONDI GARHIKAPILDHARA KUP NIRMADH KARYA SUKHRAM SINGH AGANTRA</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035287005 — GP PONDI GARHIKAPILDHARA KUP NIRMADH KARYA SUKHRAM SINGH AGANTRA</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035287007 — GP PONDI GARHI LAGHU TALAB KARYA CHAINSINGH /SUKHRAM AGANTRA</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035287010 — GP PONDI GARHIKAPILDHARA KUP NIRMADH KARYA HARLAL /PATHARI PONDI</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035287012 — GP PONDI GARHI KAPILDHARA KUP NIRMADH KARYA SUKHRAM SINGH/ DMAR AGANTRA</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290747 — GP PONDI GARHI KAPILDHARA KUP  SUDHRAM TANDIYA /CHARNUDAS</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290860 — GP PONDI GARHI LAGHU TALAB KARYA SANTRAM /KESAV</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290861 — GP PONDI GARHI LAGHU TALAB KARYABHAGRATI /PARASHRAM</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290862 — GP PONDI GARHI LAGHU TALAB KARYA KANHAIYA LAL/SYAMLAL</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290863 — GP PONDI AGANTRA GARHI LAGHU TALAB KARYA MAHARIN BAI/SUKDEV</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290865 — GP PONDI GARHI LAGHU TALAB KARYA AMLESH /GYAPRASAD</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290866 — GP PONDI GARHI AGANTRA  LAGHU TALAB KARYA MOTILAL /LALCHARADH</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290867 — GP PONDI GARHI AGANTRA LAGHU TALAB KARYASUKCHARAN /JOGI</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290868 — GP PONDI GARHI AGANTRA LAGHU TALAB KARYA JODHI LAL /  LALCHARADH</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290872 — GP PONDI GARHI AGANTRA LAGHU TALAB KARYA MUNIMSUKKAL</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290875 — GP PONDI GARHI  KAPILDHARA KUP RUPVATI /BHOLA SINGH</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290876 — GP PONDI GARHI  KAPILDHARA KUP NEHRU  / NAGARCHI</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290877 — GP PONDI GARHI  AGANTRA KAPILDHARA KUP MANGLI BAI/ AMPAT</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290878 — GP PONDI GARHI  KAPILDHARA KUP MISTER / NAGARCHI</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035290880 — GP PONDI GARHI  KAPILDHARA KUP MEERA BAI / KARTIK</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035296559 — GP PONDI GARHI LAGHU TALAB KARYA CHAITRAM /BHASOR</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>351750.71</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035315206 — Poundi g Khet talab Bhagrati / sindram</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035315213 — GP PONDI GARHI KHET TALAB KAYA SANTRAM/KESOV SINGH</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035357622 — GP PONDI GARHI KAPILDHARA KUP TAHER BAI /KEHAR SINGH</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035382955 — GP PONDI GARHI AGANTRA  KAPILDHARA KUP RATAN SINGH /MAHU SINGH</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035408799 — GP PONDI GARHI AGANTRA KHET TALAB KARYA JODHILALLAL CHARAANDH</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035408842 — GP PONDI GARHI AGANTRA KHET TALAB KRYA MOTILAL /LALCHARADH</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035408882 — GP PONDI GARHI  KHET TALAB KRYAKANHAIYA LAL /SYAM LAL</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035408935 — GP PONDI GARHI AGANTRA KAPILDHARAKUP MATUK SINGH /SONUSINGH</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>190104.41</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035408946 — GP PONDI GARHI AGANTRA KAPILDHARAKUP MAHESH MARKAM/SANTU SINGH</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035408964 — GP PONDI GARH IKAPILDHARA KUP /SUSHILA MALESHWAR/MANAK MALESHWAR</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>190104.41</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035408983 — GP PONDI GARH IKAPILDHARA KUP  RAMESH SINGH/PURAB SINGH</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035409000 — GP PONDI GARH IKAPILDHARA KUP  SURAJ BAI /KAILASH</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035409016 — GP PONDI GARH IKAPILDHARA KUP  RATAN SINGH/LABHU SINGH</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035409036 — GP PONDI GARH IKAPILDHARA KUP  HARLAL DHURWEY/PATHARI</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035409053 — GP PONDI GARH IKAPILDHARA KUP  SUKHRAM SINGH /DAMAR SINGH</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035409072 — GP PONDI GARH IKAPILDHARA KUP  SUDHRAM TANDIYA/CHARNU</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>190104.41</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035409091 — GP PONDI GARH AGANTRA KAPILDHARA KUP  MEERA BAI /KARTIK</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>190104.41</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035458229 — GP PONDI GARHI KAPILDHARA KUP NIRMADH CHAMAR SINGH MARKAM / MONDHA</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035471846 — GP PONDI GARHI FULBATI BAI /CHAITRAM</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035528259 — GP PONDI AGANTRA KAPIL DHARA KUP SANIYA BAI /PANKU</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>190104.41</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035528770 — GP PONDI GARHI AGANTRA KAPILDGARA KUP  PREMBATI /EMRAT</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035529125 — GP PONDI GARHI KAPILDHARA KUP NIRMADH  RUPVATI /BHOLA</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035529167 — GP PONDI GARHI KAPILDHARA KUP  PREMBATI /EMRAT</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45761</v>
@@ -2999,98 +2999,98 @@
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035571278 — GP PONDI GARHI KHET TALAB KARYA MANGLU SINGH  /CHHIDDI SINGH</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035573627 — GP Pondi G Khet talab Santram / Keshav</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45748</v>
@@ -3115,51 +3115,51 @@
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035612890 — ebmkn basanti pondi</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>193426.81</v>
       </c>
       <c r="I72" s="2" t="n">
-        <v>0</v>
+        <v>24558</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -3187,286 +3187,286 @@
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035646656 — GP PONDI GARHI  AGANTRA  FAGNU SINGH/  GUHRI</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035648594 — GP PONDI GARHI KHET TALAB KARYA ANTRAM /BOMA</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035648600 — GP PONDI GARHI KHET TALAB KARYA  ANTRAM /BOMA</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>200000.08</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035652040 — GP PONDI AGANTRA DIVRU SINGH /GUHRI</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>200000.08</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035653897 — GP PONDI GARHI KHET TALAB FULLI BAI /PACHU</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/22012035653898 — GP PONDI GARHI KHET TALAB KARYA SHARAD LAL /HAGRU</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>200000.08</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>46017</v>
@@ -3516,286 +3516,286 @@
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1738007019/IF/IAY/135214 — Construction of IAY House -IAY REG. NO. MP-38-007-019-001/2855</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>46170</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1738007019/LD/22012034528291 — Medh Bandhan Kary subelal/moti</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>71938.48</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>44345</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1738007019/RC/22012034840907 — GP Pondi G Sumandas ke ghar se shamsan ghat tak sudur sadak nirman</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>1399686.85</v>
       </c>
       <c r="I83" s="2" t="n">
-        <v>0</v>
+        <v>23229</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1738007019/RS/22012034655010 — पोंड़ी ग नाडेप निर्माण कार्य अगंतरा 5 नग</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>81901.19</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>44931</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1738007019/WC/22012035167868 — Contruction of Parcoletion Tank</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>BAIHAR</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1738007019/WC/22012035308749 — GP Pondi G Richarge pit Agantara main basti borewell</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>25000.47</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45748</v>