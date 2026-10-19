--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K49"/>
+  <dimension ref="A1:K50"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 02:50:52</t>
+          <t>Exported on: 2026-10-19 19:17:56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BALAGHAT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,897 +273,897 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1738008010/AV/22012034650295 — Rashan Godam Sah Uchit Mulya Ki Dukan Saila</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1485000.5</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45321</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1738008010/IF/22012035162583 — LAGHU TALAB SUKKAL SINGH / BISAN SINGH Malkhedi</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>390039.72</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1738008010/IF/22012035204238 — Laghu Talab Rekhchand/Baiyalal ( Khapa )</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>391999.83</v>
       </c>
       <c r="I14" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1738008010/IF/22012035231626 — NADAN FAL UDYAN MISTAR SINGH / BHAGWAN SINGH GHANA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1738008010/IF/22012035267363 — LAGHU TALAB FAGAN BAI/REKHCHAND KHAPA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1738008010/IF/22012035267367 — LAGHU TALAB FAGAN BAI/REKHCHAND KHAPA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1738008010/IF/22012035267376 — LAGHU TALAB FAGANI BAI/REKHCHAND KHAPA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1738008010/IF/22012035271667 — LAGHU TALAB LAKHAN SINGH/PACHCHU SAILA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1738008010/IF/22012035271741 — LAGHU TALAB DEEPSINGH/GUHDAD MALKHEDI</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1738008010/IF/22012035281682 — LAGHU TALAB PADAM/HOLUSINGH KHAPA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1738008010/IF/22012035324706 — Khet Talab Raysingh / Ratnu Khapa</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1738008010/IF/22012035324722 — LAGHU TALAB FAGAN DEEPSINGH / GUHADAD MALKHEDI</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1738008010/IF/22012035324725 — LAGHU TALAB MAHIPAL / BAJRUSINGH GHANA</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1738008010/IF/22012035328617 — KAPIL KOOP HIRKAN BAI / NANAJI Jal Ganga Samverdhan</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1738008010/IF/22012035328636 — KAPIL KOOP MAHESH / NANAJI Jal Ganga Samverdhan</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1738008010/IF/22012035328648 — KAPIL KOOP RANJAN / MEHATLAL Jal Ganga Samverdhan</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>332580.36</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1738008010/IF/22012035328660 — KAPIL KOOP INKAM / CHARAN Jal Ganga Samverdhan</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>329495.52</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1738008010/IF/22012035433558 — Kapil Koop Deep Singh/Jhagadu Mohgaon</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1738008010/IF/22012035507865 — Khet Talab Tursan Bai /Rujhi Prasad Khapa</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45761</v>
@@ -1495,595 +1495,642 @@
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1738008010/IF/IAY/5860029 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115729690</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>1738008010/RC/22012034677523 — सडक निर्माण</t>
+          <t>1738008010/IF/IAY/6393266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127489652</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
-        <v>45384</v>
+        <v>45682</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>1738008010/WC/22012035200780 — Percolation Tank Nirman Karya Saila/khapa</t>
+          <t>1738008010/RC/22012034677523 — सडक निर्माण</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
-        <v>45449</v>
+        <v>45384</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>1738008010/WC/22012035299565 — JGSA  consterction of Rechage fit ghana wardno 09</t>
+          <t>1738008010/WC/22012035200780 — Percolation Tank Nirman Karya Saila/khapa</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
-        <v>45783</v>
+        <v>45449</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>1738008010/WC/22012035299567 — JGSA  consterction of Rechage fit ghana wardno 09</t>
+          <t>1738008010/WC/22012035299565 — JGSA  consterction of Rechage fit ghana wardno 09</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>1738008010/WC/22012035299630 — JGSA  consterction of Rechage fit WARDNO 11</t>
+          <t>1738008010/WC/22012035299567 — JGSA  consterction of Rechage fit ghana wardno 09</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>1738008010/WC/22012035299631 — JGSA  consterction of Rechage fit WARDNO 11</t>
+          <t>1738008010/WC/22012035299630 — JGSA  consterction of Rechage fit WARDNO 11</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>1738008010/WC/22012035299641 — JGSA  consterction of Rechage fit WARDNO 11</t>
+          <t>1738008010/WC/22012035299631 — JGSA  consterction of Rechage fit WARDNO 11</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t>1738008010/WC/22012035311604 — constrution of borewell rechage pit near of police chauki</t>
+          <t>1738008010/WC/22012035299641 — JGSA  consterction of Rechage fit WARDNO 11</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
-        <v>45803</v>
+        <v>45783</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>1738008010/WC/22012035311606 — constrution of borewell rechage pit near of ms stagging</t>
+          <t>1738008010/WC/22012035311604 — constrution of borewell rechage pit near of police chauki</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>1738008010/WC/22012035311614 — constrution of borewell rechage pit near of primary school</t>
+          <t>1738008010/WC/22012035311606 — constrution of borewell rechage pit near of ms stagging</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>1738008010/WC/22012035311616 — constrution of borewell rechage pit near of stagging</t>
+          <t>1738008010/WC/22012035311614 — constrution of borewell rechage pit near of primary school</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K49" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>PARASWADA</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F50" s="1" t="inlineStr">
+        <is>
+          <t>1738008010/WC/22012035311616 — constrution of borewell rechage pit near of stagging</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I50" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J50" s="3" t="n">
+        <v>45803</v>
+      </c>
+      <c r="K50" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>