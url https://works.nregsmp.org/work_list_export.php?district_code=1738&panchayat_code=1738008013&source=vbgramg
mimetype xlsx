--- v0 (2026-09-09)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 00:06:19</t>
+          <t>Exported on: 2026-10-28 05:20:33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BALAGHAT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,1038 +273,1038 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012034745868 — kapildhara kup nirman Balram/bholaram</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>247839.67</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44376</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035112714 — plantation karya ammilal /tilakram kurenda</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>230818.75</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45134</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035127965 — Plantation karya Hemraj /chaitram kurenda</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>230818.75</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45134</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035160546 — Kapildhara koop Shobharam /Tikaram</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>305498.19</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035239303 — plantation karya laleet /jeevanlal ajeet kurenda</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035240004 — plantation karya suresh / ganesh bisen kurenda</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45476</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035240009 — plantation karya sohanlal / tejram katre kurenda</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45476</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035240577 — plantation karya khowaram / tikaram</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45476</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035241893 — plantation karya khowaram/tikaram kurenda</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45461</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035242021 — plantation karya dukrulal/Mangal kurenda</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45476</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035265813 — bhumi samtalikaran karya sumitra / ummedsingh kurenda</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035294768 — Kapildhara koop nirman karya dhalsingh /faglal kurenda</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035295518 — kapildhara koop nirman karya mohanlal /tejram  kurenda</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035297312 — kapildhara koop nirman karya ramesh / hannu lal bisen kurenda</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035297320 — cattle shad nirman karya homeshwar/tejram kurenda</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035297326 — cattle shad nirman karya dukrulal /mangal kurenda</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035297332 — cattle shad nirman karya nagelal /prahlad kurenda</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035297462 — cattle shad nirman karya khowalal/ rooplal</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035302156 — laghu talab nirman karya dashoda /shikharchand kurenda</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035510422 — Khet Talab nirman karya demanbai/brijlal</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035568616 — Kapildhara kup Nirman Karya Jashpal/Amarsingh</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>327631.47</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035575922 — Khet Talab Karya Holuram/Madan Kurenda</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45832</v>
@@ -1611,51 +1611,51 @@
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/22012035646024 — Ek Bagiya Maa Ke Nam Shobhagiri Goswami Kurenda</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>193816.31</v>
       </c>
       <c r="I40" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45994</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1683,192 +1683,192 @@
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45994</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/IAY/3525372 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4213786</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>44656</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/IAY/4241912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106427248</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/IAY/4419750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151774820</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45391</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1738008013/IF/IAY/4911040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119943910</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45742</v>
@@ -1918,51 +1918,51 @@
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1738008013/RC/22012034676475 — gulabchand katre ke ghar se shantidham ki or sudur sadak nirman</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45315</v>