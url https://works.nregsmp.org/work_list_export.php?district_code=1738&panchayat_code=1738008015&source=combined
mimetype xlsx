--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K708"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 00:35:13</t>
+          <t>Exported on: 2026-10-19 10:33:07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BALAGHAT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -712,98 +712,98 @@
       <c r="J20" s="3" t="n">
         <v>45187</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>46130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1738008015/AV/22012034650573 — uchit muly ki dukan sah godam bhavan nirman kary at khurmundi</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>1500000.05</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>1362058.1</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45309</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1738008015/AV/22012034657079 — mathatola se jangal rode me pipe puliya nirman kary</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45451</v>
@@ -1331,73 +1331,73 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1738008015/IC/22012034890873 — nirmal neer kup nirman kary at baigatola dendwa</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>445836.67</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>240747.24</v>
+        <v>238920.24</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
@@ -7343,51 +7343,51 @@
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035241524 — lagu talab nirman kary at tahrulal/jogi</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45461</v>
@@ -7439,51 +7439,51 @@
       <c r="J159" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K159" s="3" t="n">
         <v>45981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035272019 — laghu talab nirman kary at kishan/baijnath</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45611</v>
@@ -7682,98 +7682,98 @@
       <c r="J164" s="3" t="n">
         <v>45704</v>
       </c>
       <c r="K164" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035306232 — kapil dhara kup nirmaan kary at sukhusingh/kirra</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035306235 — kapil dhara kup nirmaan kary at sukhusingh/kirra dendwa</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45686</v>
@@ -7874,145 +7874,145 @@
       <c r="J168" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>46052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035323785 — khet talab nirman kary at dyalsingh/pancham</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035328284 — khet talab nirman kary at dyalsingh armo/pancham</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035328353 — laghu talab nirman kary at kishan/baijnath</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45749</v>
@@ -8162,51 +8162,51 @@
       <c r="J174" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K174" s="3" t="n">
         <v>46044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035382731 — sokhfit nirman kary at rajkumar/suklu</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45761</v>
@@ -8454,98 +8454,98 @@
       <c r="J180" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>46052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035460946 — khet talab nirman kary at taharulal/jogisaw</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035483061 — kapil dhara kup nirmaan kary at nanhesingh/bodhi</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>327631.47</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>238027.42</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>46065</v>
@@ -8646,145 +8646,145 @@
       <c r="J184" s="3" t="n">
         <v>45820</v>
       </c>
       <c r="K184" s="3" t="n">
         <v>46034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035545595 — khet talab nirman kary at ratiram/mulchand</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035558780 — khet talab nirman kary manoj/sukhram</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035558826 — khet takab nirman kary basanti/khetram</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45761</v>
@@ -9071,51 +9071,51 @@
         <v>122497</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035661167 — laghutalab nirman kary at budhsingh/gariba</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>46050</v>
@@ -16928,51 +16928,51 @@
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>44768</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/IAY/4433122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151779150</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>18774</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45428</v>
@@ -18347,51 +18347,51 @@
       <c r="J385" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>46149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/IAY/4907654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115525128</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>19305</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45737</v>
@@ -18492,51 +18492,51 @@
       <c r="J388" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>46147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/IAY/4908477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123300936</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>5346</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45737</v>
@@ -18588,51 +18588,51 @@
       <c r="J390" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/IAY/4908479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123304237</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>23220</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45737</v>
@@ -19272,51 +19272,51 @@
       <c r="J404" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>46147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/IAY/5588527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151756102</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45637</v>
@@ -19368,51 +19368,51 @@
       <c r="J406" s="3" t="n">
         <v>43019</v>
       </c>
       <c r="K406" s="3" t="n">
         <v>43424</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/IAY/683806 — Construction of IAY House -IAY REG. NO. MP1402273</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>42810</v>
@@ -19562,51 +19562,51 @@
       <c r="J410" s="3" t="n">
         <v>43251</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>43417</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/IAY/685159 — Construction of IAY House -IAY REG. NO. MP2006377</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>42810</v>
@@ -30179,51 +30179,51 @@
       <c r="J629" s="3" t="n">
         <v>45466</v>
       </c>
       <c r="K629" s="3" t="n">
         <v>45981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
           <t>1738008015/WC/22012035252802 — baigatola me nirmal neer kup nirman kary</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>45686</v>
@@ -33408,51 +33408,51 @@
       <c r="J696" s="3" t="n">
         <v>44560</v>
       </c>
       <c r="K696" s="3" t="n">
         <v>45105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
           <t>1738008015/WH/22012034938853 — peepal talab jirnodhar karya</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>872993.21</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>45315</v>