--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K42"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 19:00:44</t>
+          <t>Exported on: 2026-10-19 13:30:13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BALAGHAT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,98 +273,98 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1738008015/AV/22012034650573 — uchit muly ki dukan sah godam bhavan nirman kary at khurmundi</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1500000.05</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45309</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1738008015/AV/22012034657079 — mathatola se jangal rode me pipe puliya nirman kary</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45451</v>
@@ -414,662 +414,662 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45461</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1738008015/IC/22012034890873 — nirmal neer kup nirman kary at baigatola dendwa</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>445836.67</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035241524 — lagu talab nirman kary at tahrulal/jogi</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45461</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035272019 — laghu talab nirman kary at kishan/baijnath</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035306232 — kapil dhara kup nirmaan kary at sukhusingh/kirra</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035306235 — kapil dhara kup nirmaan kary at sukhusingh/kirra dendwa</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035323785 — khet talab nirman kary at dyalsingh/pancham</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035328284 — khet talab nirman kary at dyalsingh armo/pancham</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035328353 — laghu talab nirman kary at kishan/baijnath</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035382731 — sokhfit nirman kary at rajkumar/suklu</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035460946 — khet talab nirman kary at taharulal/jogisaw</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035483061 — kapil dhara kup nirmaan kary at nanhesingh/bodhi</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>327631.47</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035545595 — khet talab nirman kary at ratiram/mulchand</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035558780 — khet talab nirman kary manoj/sukhram</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035558826 — khet takab nirman kary basanti/khetram</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45761</v>
@@ -1260,474 +1260,474 @@
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/22012035661167 — laghutalab nirman kary at budhsingh/gariba</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/IAY/4433122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151779150</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45428</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/IAY/4907654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115525128</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/IAY/4908477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123300936</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/IAY/4908479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123304237</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/IAY/5588527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151756102</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45637</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/IAY/683806 — Construction of IAY House -IAY REG. NO. MP1402273</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>42810</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1738008015/IF/IAY/685159 — Construction of IAY House -IAY REG. NO. MP2006377</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>42810</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1738008015/WC/22012035252802 — baigatola me nirmal neer kup nirman kary</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>PARASWADA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1738008015/WH/22012034938853 — peepal talab jirnodhar karya</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>872993.21</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45315</v>