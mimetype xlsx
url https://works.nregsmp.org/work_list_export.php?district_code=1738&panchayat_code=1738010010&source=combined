--- v0 (2026-09-11)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K786"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-11 04:42:24</t>
+          <t>Exported on: 2026-10-27 21:23:56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BALAGHAT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -465,98 +465,98 @@
       <c r="J15" s="3" t="n">
         <v>45067</v>
       </c>
       <c r="K15" s="3" t="n">
         <v>45433</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1738010010/AV/22012034635171 — PARASWADA -PARASWADA ME ANAJ BHANDARAN HETU GODAUN NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>1418716.89</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>1301801.9</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45133</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1738010010/AV/22012034652774 — PARASWADA - PARASWADA ME ANGANWADI BHAWAN NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45396</v>
@@ -1241,51 +1241,51 @@
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1738010010/DP/22012034567447 — PARASWADA - PARASWADA ME MOKXDHAM KE PAS ME BLOCK PLANTETION KARYA</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>397292.33</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>238592.73</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>44817</v>
@@ -3986,98 +3986,98 @@
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1738010010/IC/22012034891821 — CHICHAMTOLA PRATHMIK SCHOOL ME HENDPUMP KE PAS DUGWELL NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1738010010/IC/22012034891824 — CHICHAMTOLA PRATHMIK SCHOOL KE HENDPUMP KE PAS DUGWELL NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45748</v>
@@ -11068,51 +11068,51 @@
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1738010010/IF/22012034903162 — PARASWADA -  NADEP NIRMAN ( SAUKLAL / BIRJLAL)</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>14006.51</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>1900</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>44535</v>
@@ -13201,98 +13201,98 @@
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1738010010/IF/22012035130549 — PARASWADA - CHICHAMTOLA FALOUDHAN KARYA HULASRAM / PAIKRAM</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>136212.69</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>83118.73</v>
+        <v>98718.73</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45135</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individuals</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1738010010/IF/22012035204922 — PARASWADA - MINAXI TALAB KARYA ( DELIRAM / MADHUKAR )</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45396</v>
@@ -28194,51 +28194,51 @@
       <c r="J586" s="3" t="n">
         <v>45028</v>
       </c>
       <c r="K586" s="3" t="n">
         <v>45112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
           <t>1738010010/IF/IAY/4580381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118535877</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>19746</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>45607</v>
@@ -28733,51 +28733,51 @@
       <c r="J597" s="3" t="n">
         <v>45614</v>
       </c>
       <c r="K597" s="3" t="n">
         <v>45922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
           <t>1738010010/IF/IAY/4863579 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115027196</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>11232</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>45699</v>
@@ -30732,98 +30732,98 @@
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
           <t>1738010010/LD/22012034952559 — PARASWADA SAHASHLAL LILHARE KE GHAR SE WBM SADAK TAK CC ROAD</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>42000</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
           <t>1738010010/LD/22012034952567 — PARASWADA DEVENDRA RAUT KE GHAR SE DASHRATH WAGHADE KE GHAR TAK CC SADAK NIRMAN</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>45748</v>
@@ -32856,51 +32856,51 @@
       <c r="J682" s="3" t="n">
         <v>45368</v>
       </c>
       <c r="K682" s="3" t="n">
         <v>45435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
           <t>1738010010/RC/22012034844908 — PARASWADA SAHASHLAL KE GHAR SE PWD SADAK TAK ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>45761</v>
@@ -33001,51 +33001,51 @@
       <c r="J685" s="3" t="n">
         <v>45830</v>
       </c>
       <c r="K685" s="3" t="n">
         <v>46047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
           <t>1738010010/RC/22012034849562 — PARASWADA CHICHAMTOLA ME GULABCHAND PATLE KE GHAR SE FATTELAL BISEN KE GHAR TAK CC ROAD</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>45761</v>
@@ -35883,98 +35883,98 @@
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
           <t>1738010010/WC/22012035167940 — PARASWADA - PARASWADA ME RAN TALAB JIRNODHHAR KARYA</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
           <t>1738010010/WC/22012035308977 — PARASWADA CHICHAMTOLA ME HENDPUMP KE PAS DUGWELL NIRMAN</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>45748</v>