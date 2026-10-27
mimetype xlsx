--- v1 (2026-10-27)
+++ v2 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K786"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-27 21:23:56</t>
+          <t>Exported on: 2026-10-27 22:06:52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BALAGHAT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">