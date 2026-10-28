--- v0 (2026-09-05)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K878"/>
+  <dimension ref="A1:K879"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 04:56:46</t>
+          <t>Exported on: 2026-10-28 05:54:51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BALAGHAT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2462,51 +2462,51 @@
       <c r="J56" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K56" s="3" t="n">
         <v>45753</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1738010023/FP/22012034638243 — Bolegaon Dabra se Benegaon Sarhad Tak Nala Jal Nikasi</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45317</v>
@@ -12570,51 +12570,51 @@
       <c r="J266" s="3" t="n">
         <v>42592</v>
       </c>
       <c r="K266" s="3" t="n">
         <v>43245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/1142866 — Construction of IAY House -IAY REG. NO. MP-38-010-023-002/20451</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>42283</v>
@@ -14920,51 +14920,51 @@
       <c r="J314" s="3" t="n">
         <v>43985</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>44796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/2541204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4995055</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>1330</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>44035</v>
@@ -17025,51 +17025,51 @@
       <c r="J357" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>45890</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/3318840 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2979752</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>6098</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>44650</v>
@@ -17807,51 +17807,51 @@
       <c r="J373" s="3" t="n">
         <v>44613</v>
       </c>
       <c r="K373" s="3" t="n">
         <v>44699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/3546426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4764259</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>6098</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>44650</v>
@@ -17903,51 +17903,51 @@
       <c r="J375" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>44759</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/3557514 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4951970</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>44564</v>
@@ -17999,51 +17999,51 @@
       <c r="J377" s="3" t="n">
         <v>44894</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>45017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/3561264 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5005696</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>5790</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>44615</v>
@@ -18536,51 +18536,51 @@
       <c r="J388" s="3" t="n">
         <v>44630</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>44688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/3596233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5500239</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>9180</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>44875</v>
@@ -20837,51 +20837,51 @@
       <c r="J435" s="3" t="n">
         <v>44860</v>
       </c>
       <c r="K435" s="3" t="n">
         <v>45017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/4155255 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119648529</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>8793</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>44834</v>
@@ -21962,98 +21962,98 @@
       <c r="J458" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5012948 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123461150</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>6075</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5013018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123482623</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>24345</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45738</v>
@@ -22203,51 +22203,51 @@
       <c r="J463" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>45890</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5084950 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127237737</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>6075</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45738</v>
@@ -22299,51 +22299,51 @@
       <c r="J465" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5101544 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148144566</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>5346</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>45737</v>
@@ -22444,51 +22444,51 @@
       <c r="J468" s="3" t="n">
         <v>42872</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>43188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5474400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126238985</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45769</v>
@@ -23030,51 +23030,51 @@
       <c r="J480" s="3" t="n">
         <v>45857</v>
       </c>
       <c r="K480" s="3" t="n">
         <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5678416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123713558</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>45857</v>
@@ -23224,239 +23224,241 @@
       <c r="J484" s="3" t="n">
         <v>45857</v>
       </c>
       <c r="K484" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5678473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149975061</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>45857</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5678627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124047216</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>45857</v>
       </c>
-      <c r="K486" s="3"/>
+      <c r="K486" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5678639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126148289</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>45857</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5678654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119628133</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>45857</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5678672 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120237090</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>45857</v>
@@ -23508,997 +23510,999 @@
       <c r="J490" s="3" t="n">
         <v>45857</v>
       </c>
       <c r="K490" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5949210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123472518</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5949285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124039612</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>23490</v>
+        <v>24795</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K492" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5950248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149978392</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>23751</v>
+        <v>24795</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5950256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119669280</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>14616</v>
+        <v>18531</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5951385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126352225</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>2871</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5952245 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119544142</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>46117</v>
       </c>
       <c r="K496" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5952705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126496087</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>22446</v>
+        <v>24795</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>46161</v>
       </c>
-      <c r="K497" s="3"/>
+      <c r="K497" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5952963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123722032</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5952973 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123722982</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>19575</v>
+        <v>24795</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>46117</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5953429 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126147233</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5953434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126154906</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>14616</v>
+        <v>24795</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5953944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127222041</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>22185</v>
+        <v>24795</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>46150</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5954228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150593038</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>6786</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5954230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126551349</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5956798 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147167954</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>7830</v>
+        <v>15660</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5957030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119649642</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>2871</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5957339 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150599067</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>2871</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5957398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125970991</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5957763 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119654007</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>2871</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5957805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150557998</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>46143</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5958463 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127849880</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>46143</v>
@@ -24550,51 +24554,51 @@
       <c r="J512" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K512" s="3" t="n">
         <v>46179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5959119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123723241</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>46072</v>
@@ -24646,595 +24650,599 @@
       <c r="J514" s="3" t="n">
         <v>46117</v>
       </c>
       <c r="K514" s="3" t="n">
         <v>46179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5959121 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123730538</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>2871</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5959228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126102913</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>46137</v>
       </c>
-      <c r="K516" s="3"/>
+      <c r="K516" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5960931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126605465</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5961029 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123723462</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>14616</v>
+        <v>24795</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5962298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126504807</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5962307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126521584</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5963988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126503967</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5964796 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119643154</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5965327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147168263</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>2871</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5965619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123880446</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>46150</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5966371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126495045</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>2871</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1738010023/IF/IAY/5966538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149973937</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>22446</v>
+        <v>24795</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>46161</v>
       </c>
-      <c r="K526" s="3"/>
+      <c r="K526" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -25249,17026 +25257,17073 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>42845</v>
       </c>
       <c r="K527" s="3" t="n">
         <v>42979</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/648396 — Construction of IAY House -IAY REG. NO. MP2252721</t>
+          <t>1738010023/IF/IAY/6374931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126158049</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>16350</v>
+        <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>43073</v>
-[...3 lines deleted...]
-      </c>
+        <v>46072</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/783037 — Construction of IAY House -IAY REG. NO. MP1352626</t>
+          <t>1738010023/IF/IAY/648396 — Construction of IAY House -IAY REG. NO. MP2252721</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>18050</v>
+        <v>16350</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>43979</v>
+        <v>43073</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>44035</v>
+        <v>43245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/783297 — Construction of IAY House -IAY REG. NO. MP1370820</t>
+          <t>1738010023/IF/IAY/783037 — Construction of IAY House -IAY REG. NO. MP1352626</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>16530</v>
+        <v>18050</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>43192</v>
+        <v>43979</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>43276</v>
+        <v>44035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/783313 — Construction of IAY House -IAY REG. NO. MP1371741</t>
+          <t>1738010023/IF/IAY/783297 — Construction of IAY House -IAY REG. NO. MP1370820</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>43192</v>
       </c>
       <c r="K531" s="3" t="n">
         <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/784415 — Construction of IAY House -IAY REG. NO. MP1439195</t>
+          <t>1738010023/IF/IAY/783313 — Construction of IAY House -IAY REG. NO. MP1371741</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>43192</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>43271</v>
+        <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/794443 — Construction of IAY House -IAY REG. NO. MP2120362</t>
+          <t>1738010023/IF/IAY/784415 — Construction of IAY House -IAY REG. NO. MP1439195</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>43192</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>43276</v>
+        <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/797103 — Construction of IAY House -IAY REG. NO. MP2327188</t>
+          <t>1738010023/IF/IAY/794443 — Construction of IAY House -IAY REG. NO. MP2120362</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>43192</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>43271</v>
+        <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/797132 — Construction of IAY House -IAY REG. NO. MP2329021</t>
+          <t>1738010023/IF/IAY/797103 — Construction of IAY House -IAY REG. NO. MP2327188</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>16720</v>
+        <v>16530</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>43774</v>
+        <v>43192</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>43852</v>
+        <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/799120 — Construction of IAY House -IAY REG. NO. MP2503977</t>
+          <t>1738010023/IF/IAY/797132 — Construction of IAY House -IAY REG. NO. MP2329021</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>16530</v>
+        <v>16720</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>43206</v>
+        <v>43774</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>43284</v>
+        <v>43852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/799371 — Construction of IAY House -IAY REG. NO. MP2532824</t>
+          <t>1738010023/IF/IAY/799120 — Construction of IAY House -IAY REG. NO. MP2503977</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>43192</v>
+        <v>43206</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>43276</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/799435 — Construction of IAY House -IAY REG. NO. MP2540404</t>
+          <t>1738010023/IF/IAY/799371 — Construction of IAY House -IAY REG. NO. MP2532824</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>43192</v>
       </c>
       <c r="K538" s="3" t="n">
         <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/799699 — Construction of IAY House -IAY REG. NO. MP2581441</t>
+          <t>1738010023/IF/IAY/799435 — Construction of IAY House -IAY REG. NO. MP2540404</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>16340</v>
+        <v>16530</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>43085</v>
+        <v>43192</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>43188</v>
+        <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/799737 — Construction of IAY House -IAY REG. NO. MP2587945</t>
+          <t>1738010023/IF/IAY/799699 — Construction of IAY House -IAY REG. NO. MP2581441</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>16530</v>
+        <v>16340</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>43192</v>
+        <v>43085</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>43271</v>
+        <v>43188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/799933 — Construction of IAY House -IAY REG. NO. MP2614546</t>
+          <t>1738010023/IF/IAY/799737 — Construction of IAY House -IAY REG. NO. MP2587945</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>43199</v>
+        <v>43192</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>43276</v>
+        <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/800500 — Construction of IAY House -IAY REG. NO. MP2691043</t>
+          <t>1738010023/IF/IAY/799933 — Construction of IAY House -IAY REG. NO. MP2614546</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>43192</v>
+        <v>43199</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>43271</v>
+        <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/800501 — Construction of IAY House -IAY REG. NO. MP2691050</t>
+          <t>1738010023/IF/IAY/800500 — Construction of IAY House -IAY REG. NO. MP2691043</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>43199</v>
+        <v>43192</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>43276</v>
+        <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/802848 — Construction of IAY House -IAY REG. NO. MP3026728</t>
+          <t>1738010023/IF/IAY/800501 — Construction of IAY House -IAY REG. NO. MP2691050</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>43206</v>
+        <v>43199</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>43311</v>
+        <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/802949 — Construction of IAY House -IAY REG. NO. MP3041215</t>
+          <t>1738010023/IF/IAY/802848 — Construction of IAY House -IAY REG. NO. MP3026728</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>18050</v>
+        <v>16340</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>18335</v>
+        <v>16530</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>44313</v>
+        <v>43206</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>45548</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/805179 — Construction of IAY House -IAY REG. NO. MP3391067</t>
+          <t>1738010023/IF/IAY/802949 — Construction of IAY House -IAY REG. NO. MP3041215</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>16340</v>
+        <v>18050</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>16530</v>
+        <v>18335</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>43251</v>
+        <v>44313</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>43318</v>
+        <v>45548</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/805466 — Construction of IAY House -IAY REG. NO. MP3439770</t>
+          <t>1738010023/IF/IAY/805179 — Construction of IAY House -IAY REG. NO. MP3391067</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>43251</v>
       </c>
       <c r="K547" s="3" t="n">
         <v>43318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/805594 — Construction of IAY House -IAY REG. NO. MP3463721</t>
+          <t>1738010023/IF/IAY/805466 — Construction of IAY House -IAY REG. NO. MP3439770</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>43192</v>
+        <v>43251</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>43271</v>
+        <v>43318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/807131 — Construction of IAY House -IAY REG. NO. MP3763617</t>
+          <t>1738010023/IF/IAY/805594 — Construction of IAY House -IAY REG. NO. MP3463721</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>16340</v>
+        <v>16530</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>42916</v>
+        <v>43192</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>43188</v>
+        <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/807360 — Construction of IAY House -IAY REG. NO. MP3821150</t>
+          <t>1738010023/IF/IAY/807131 — Construction of IAY House -IAY REG. NO. MP3763617</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>16530</v>
+        <v>16340</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>43267</v>
+        <v>42916</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>43404</v>
+        <v>43188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/917520 — Construction of IAY House -IAY REG. NO. MP2383724</t>
+          <t>1738010023/IF/IAY/807360 — Construction of IAY House -IAY REG. NO. MP3821150</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>16340</v>
+        <v>16530</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>43002</v>
+        <v>43267</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>43188</v>
+        <v>43404</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/976772 — Construction of IAY House -IAY REG. NO. MP3752422</t>
+          <t>1738010023/IF/IAY/917520 — Construction of IAY House -IAY REG. NO. MP2383724</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>43032</v>
+        <v>43002</v>
       </c>
       <c r="K552" s="3" t="n">
         <v>43188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1738010023/IF/IAY/980274 — Construction of IAY House -IAY REG. NO. MP3891580</t>
+          <t>1738010023/IF/IAY/976772 — Construction of IAY House -IAY REG. NO. MP3752422</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>16340</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>16420</v>
+        <v>16340</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>42986</v>
+        <v>43032</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>43325</v>
+        <v>43188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1738010023/LD/22012034234876 — BOLEGAON GRAMIN KRIDAGAN KHEL MAIDAN SAMTALIKARAN (GAUDHAN KE SAMNE)</t>
+          <t>1738010023/IF/IAY/980274 — Construction of IAY House -IAY REG. NO. MP3891580</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>1290000</v>
+        <v>16340</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>793454.96</v>
+        <v>16420</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>42305</v>
+        <v>42986</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>42562</v>
+        <v>43325</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1738010023/LD/22012034241156 — BOLEGAON SYASTHYA KENDRA KE SAMNE KHEL MAIDAN SAMTALIKARAN KARY PART 2</t>
+          <t>1738010023/LD/22012034234876 — BOLEGAON GRAMIN KRIDAGAN KHEL MAIDAN SAMTALIKARAN (GAUDHAN KE SAMNE)</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>503000</v>
+        <v>1290000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>458289.01</v>
+        <v>793454.96</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>42340</v>
+        <v>42305</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>42513</v>
+        <v>42562</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1738010023/LD/22012034242046 — BOLEGAON SYASHTYA KENDRA KHEL MAIDAN SAMTALIKARAN KARY PART 1</t>
+          <t>1738010023/LD/22012034241156 — BOLEGAON SYASTHYA KENDRA KE SAMNE KHEL MAIDAN SAMTALIKARAN KARY PART 2</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>1481000</v>
+        <v>503000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>1268376.9</v>
+        <v>458289.01</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>42347</v>
+        <v>42340</v>
       </c>
       <c r="K556" s="3" t="n">
         <v>42513</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1738010023/LD/22012034371534 — BOLEGAON MEDBADHAN BASANTRAV / CHAITRAM</t>
+          <t>1738010023/LD/22012034242046 — BOLEGAON SYASHTYA KENDRA KHEL MAIDAN SAMTALIKARAN KARY PART 1</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>0</v>
+        <v>1481000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>0</v>
+        <v>1268376.9</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K557" s="3"/>
+        <v>42347</v>
+      </c>
+      <c r="K557" s="3" t="n">
+        <v>42513</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1738010023/LD/22012034371536 — BOLEGAON KABIR SABHA MANCH KE SAMNE MAIDAN SAMTALIKARAN KARY</t>
+          <t>1738010023/LD/22012034371534 — BOLEGAON MEDBADHAN BASANTRAV / CHAITRAM</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1738010023/LD/22012034371537 — BOLEGAON SAMUDAYIK BHAWAN KE SAMNE SAMTALIKARAN KARY</t>
+          <t>1738010023/LD/22012034371536 — BOLEGAON KABIR SABHA MANCH KE SAMNE MAIDAN SAMTALIKARAN KARY</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1738010023/LD/3799382287 — Bolegaon gram panchayt bhavan parisar ka samtleeka</t>
+          <t>1738010023/LD/22012034371537 — BOLEGAON SAMUDAYIK BHAWAN KE SAMNE SAMTALIKARAN KARY</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>494000</v>
+        <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>488994.9</v>
+        <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>41542</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1738010023/LD/3799382288 — bolegaon high school maidan samtalikarn</t>
+          <t>1738010023/LD/3799382287 — Bolegaon gram panchayt bhavan parisar ka samtleeka</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>494000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>485266.9</v>
+        <v>488994.9</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>41675</v>
+        <v>41542</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>41996</v>
+        <v>41820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1738010023/LD/3799382289 — bolegaon kabeer sabha manch parisar samtlikarn</t>
+          <t>1738010023/LD/3799382288 — bolegaon high school maidan samtalikarn</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>0</v>
+        <v>494000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>0</v>
+        <v>485266.9</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>41300</v>
-[...1 lines deleted...]
-      <c r="K562" s="3"/>
+        <v>41675</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>41996</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1738010023/LD/3799382290 — bolegaon durga chaok se nahar tak nala gahrikarn</t>
+          <t>1738010023/LD/3799382289 — bolegaon kabeer sabha manch parisar samtlikarn</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>41300</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1738010023/LD/3799431133 — BOLEGAON Highschool ground samtalikaran part 2</t>
+          <t>1738010023/LD/3799382290 — bolegaon durga chaok se nahar tak nala gahrikarn</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>488276.58</v>
+        <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>41699</v>
-[...3 lines deleted...]
-      </c>
+        <v>41300</v>
+      </c>
+      <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1738010023/LD/3799432615 — BOLEGAON HIGH SCHOOL MAIDAN SAMTALIKARAN PART 3</t>
+          <t>1738010023/LD/3799431133 — BOLEGAON Highschool ground samtalikaran part 2</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>475000</v>
+        <v>499000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>463880.4</v>
+        <v>488276.58</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>41701</v>
+        <v>41699</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>41942</v>
+        <v>42144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1738010023/LD/3799432624 — BOLEGAON SHIV MANDIR TOLA MEIN SAVDHAGRAH NIRMAN A</t>
+          <t>1738010023/LD/3799432615 — BOLEGAON HIGH SCHOOL MAIDAN SAMTALIKARAN PART 3</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>910000</v>
+        <v>475000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>873939.4</v>
+        <v>463880.4</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>42771</v>
+        <v>41942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/11956 — WBM भिमोडी से ककोडी सडक निर्माण कार्य</t>
+          <t>1738010023/LD/3799432624 — BOLEGAON SHIV MANDIR TOLA MEIN SAVDHAGRAH NIRMAN A</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>0</v>
+        <v>910000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>0</v>
+        <v>873939.4</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>39814</v>
-[...1 lines deleted...]
-      <c r="K567" s="3"/>
+        <v>41701</v>
+      </c>
+      <c r="K567" s="3" t="n">
+        <v>42771</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/11957 — WBMभिमोडी से ककोडी सडक निर्माण कार्य 1</t>
+          <t>1738010023/RC/11956 — WBM भिमोडी से ककोडी सडक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>296000</v>
+        <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>215222</v>
+        <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>39989</v>
+        <v>39814</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/11985 — बोलेगावं सिहारी मुख्‍य मार्ग से मेहतरतेली के खेत तक मिटटी करण</t>
+          <t>1738010023/RC/11957 — WBMभिमोडी से ककोडी सडक निर्माण कार्य 1</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>865000</v>
+        <v>296000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>441910</v>
+        <v>215222</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>39835</v>
-[...3 lines deleted...]
-      </c>
+        <v>39989</v>
+      </c>
+      <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/11986 — बोलेगावं सिहारी मुख्‍य मार्ग से महोबिया खेत तक मिटटी करण</t>
+          <t>1738010023/RC/11985 — बोलेगावं सिहारी मुख्‍य मार्ग से मेहतरतेली के खेत तक मिटटी करण</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>186000</v>
+        <v>865000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>170832</v>
+        <v>441910</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>39834</v>
+        <v>39835</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>39913</v>
+        <v>39917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/11996 — बोलेगांव वार्ड क्र. 4,5,6,7,8,9,10,11 में आवास टोला व मांग मोहल्‍ला में मुरमीकरण</t>
+          <t>1738010023/RC/11986 — बोलेगावं सिहारी मुख्‍य मार्ग से महोबिया खेत तक मिटटी करण</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>312000</v>
+        <v>186000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>393532</v>
+        <v>170832</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>39975</v>
+        <v>39834</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>40010</v>
+        <v>39913</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/12062 — भिमोडी शंकर के घर से कोचेवाही शरहद तक WBM निर्माण कार्य</t>
+          <t>1738010023/RC/11996 — बोलेगांव वार्ड क्र. 4,5,6,7,8,9,10,11 में आवास टोला व मांग मोहल्‍ला में मुरमीकरण</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>296000</v>
+        <v>312000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>207127</v>
+        <v>393532</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>40083</v>
-[...1 lines deleted...]
-      <c r="K572" s="3"/>
+        <v>39975</v>
+      </c>
+      <c r="K572" s="3" t="n">
+        <v>40010</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/12268 — बोलेगांव मरघटी से टेमनी पालन सडक पर WBM</t>
+          <t>1738010023/RC/12062 — भिमोडी शंकर के घर से कोचेवाही शरहद तक WBM निर्माण कार्य</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>495000</v>
+        <v>296000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>430250</v>
+        <v>207127</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>40295</v>
-[...3 lines deleted...]
-      </c>
+        <v>40083</v>
+      </c>
+      <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/12269 — बोलेगांव आवास टोली के आंतरिक मार्गो मे WBM</t>
+          <t>1738010023/RC/12268 — बोलेगांव मरघटी से टेमनी पालन सडक पर WBM</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>500000</v>
+        <v>495000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>493800</v>
+        <v>430250</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>40357</v>
+        <v>40295</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>40364</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/12481 — बोलेगांव पुरषोत्‍तम कस्‍बे के खेत से डोरली सरहद तक ग्रेवल सडक निर्माण कार्य</t>
+          <t>1738010023/RC/12269 — बोलेगांव आवास टोली के आंतरिक मार्गो मे WBM</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>160000</v>
+        <v>493800</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>40532</v>
+        <v>40357</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>40532</v>
+        <v>40364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/12482 — बोलेगांव भुवन के खेत से कुलेश्‍वर के खेत तक ग्रेवल सडक निर्माण कार्य</t>
+          <t>1738010023/RC/12481 — बोलेगांव पुरषोत्‍तम कस्‍बे के खेत से डोरली सरहद तक ग्रेवल सडक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>193840</v>
+        <v>160000</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>40534</v>
+        <v>40532</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>40539</v>
+        <v>40532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/12591 — बोलेगांव शा, प्राथ, एवं माध्‍य, शाला मैदान समतलीकरण कार्य</t>
+          <t>1738010023/RC/12482 — बोलेगांव भुवन के खेत से कुलेश्‍वर के खेत तक ग्रेवल सडक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>494282</v>
+        <v>193840</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>40583</v>
+        <v>40534</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>40675</v>
+        <v>40539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/12592 — बोलेगांव सिहारी मुख्‍य मार्ग से मेहतर तेली के खेत मक WBM सडक निर्माण</t>
+          <t>1738010023/RC/12591 — बोलेगांव शा, प्राथ, एवं माध्‍य, शाला मैदान समतलीकरण कार्य</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>615800</v>
+        <v>494282</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>40637</v>
+        <v>40583</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>40653</v>
+        <v>40675</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/12769 — बोलेगांव डोरली मार्ग से टेमनी पालन तक ग्रेवल सडक निर्माण कार्य</t>
+          <t>1738010023/RC/12592 — बोलेगांव सिहारी मुख्‍य मार्ग से मेहतर तेली के खेत मक WBM सडक निर्माण</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>304720</v>
+        <v>615800</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>40897</v>
+        <v>40637</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>41248</v>
+        <v>40653</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/12770 — बोलेगांव स्‍टांप डेम से नागलडीही तक ग्रेवल सडक निर्माण कार्य</t>
+          <t>1738010023/RC/12769 — बोलेगांव डोरली मार्ग से टेमनी पालन तक ग्रेवल सडक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>290292</v>
+        <v>304720</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>40911</v>
+        <v>40897</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>41257</v>
+        <v>41248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/12864 — बोलेगांव पाईप जल निकास एवं मिटटीमुरूम कार्य</t>
+          <t>1738010023/RC/12770 — बोलेगांव स्‍टांप डेम से नागलडीही तक ग्रेवल सडक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>216000</v>
+        <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>214352</v>
+        <v>290292</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>41015</v>
+        <v>40911</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>41027</v>
+        <v>41257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/12865 — बोलेगांव मुख्‍य मार्ग से भिमोडी सरहद मक ग्रेवल रोड निर्माण</t>
+          <t>1738010023/RC/12864 — बोलेगांव पाईप जल निकास एवं मिटटीमुरूम कार्य</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>402000</v>
+        <v>216000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>389796</v>
+        <v>214352</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>40924</v>
+        <v>41015</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>41264</v>
+        <v>41027</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/12866 — बोलेगांव तुलाराम के घर से प्‍यारेलाल रामटेके के घर तक सी,सी रोड निमा्रण कार्य</t>
+          <t>1738010023/RC/12865 — बोलेगांव मुख्‍य मार्ग से भिमोडी सरहद मक ग्रेवल रोड निर्माण</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>117000</v>
+        <v>402000</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>112435</v>
+        <v>389796</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>40948</v>
+        <v>40924</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>41245</v>
+        <v>41264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/12867 — बोलेगांव महाविरमंदिर से बिसनलाल घोरमारे के घर तक प्‍यारेलाल रामटेके के घर से तालाब तक सी,सी रोड</t>
+          <t>1738010023/RC/12866 — बोलेगांव तुलाराम के घर से प्‍यारेलाल रामटेके के घर तक सी,सी रोड निमा्रण कार्य</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>117000</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>117594</v>
+        <v>112435</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>40928</v>
+        <v>40948</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>41251</v>
+        <v>41245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/12950 — बोलेगांव शिवमंदिर से देवसिंह के घर तक c.c रोड</t>
+          <t>1738010023/RC/12867 — बोलेगांव महाविरमंदिर से बिसनलाल घोरमारे के घर तक प्‍यारेलाल रामटेके के घर से तालाब तक सी,सी रोड</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>0</v>
+        <v>117000</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>81228</v>
+        <v>117594</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>41060</v>
+        <v>40928</v>
       </c>
       <c r="K585" s="3" t="n">
-        <v>41264</v>
+        <v>41251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/13045 — बोलेगांव मुक्तिधाम पर मैदान समतलीकरण कार्य</t>
+          <t>1738010023/RC/12950 — बोलेगांव शिवमंदिर से देवसिंह के घर तक c.c रोड</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>488000</v>
+        <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>147592</v>
+        <v>81228</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>41043</v>
+        <v>41060</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>41364</v>
+        <v>41264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/13049 — बोलेगांव मुख्‍य मार्ग से मनिराम के घर तक C.C  रोड</t>
+          <t>1738010023/RC/13045 — बोलेगांव मुक्तिधाम पर मैदान समतलीकरण कार्य</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>142500</v>
+        <v>488000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>119445</v>
+        <v>147592</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>41232</v>
+        <v>41043</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>42144</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034155706 — bolegaon mukhya marg se nekdas ke khet tak greval sadak</t>
+          <t>1738010023/RC/13049 — बोलेगांव मुख्‍य मार्ग से मनिराम के घर तक C.C  रोड</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>0</v>
+        <v>142500</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>0</v>
+        <v>119445</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>41300</v>
-[...1 lines deleted...]
-      <c r="K588" s="3"/>
+        <v>41232</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>42144</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034155708 — bolegaon nagladeeh se men kenal tak greval sadak</t>
+          <t>1738010023/RC/22012034155706 — bolegaon mukhya marg se nekdas ke khet tak greval sadak</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>41300</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>WBM / Construction of WBM Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034155709 — bolegaon mukhya marg se bhimodi sarhad tak w.b.m.</t>
+          <t>1738010023/RC/22012034155708 — bolegaon nagladeeh se men kenal tak greval sadak</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>41300</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>WBM / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034155710 — bolegaon dorli marg se temni palan tak w.b.m. sadak</t>
+          <t>1738010023/RC/22012034155709 — bolegaon mukhya marg se bhimodi sarhad tak w.b.m.</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>41300</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>WBM / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034155712 — bolegaon stop dem se nagladeeh tak w.b.m. sadak</t>
+          <t>1738010023/RC/22012034155710 — bolegaon dorli marg se temni palan tak w.b.m. sadak</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>41300</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>WBM / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034155713 — bolegaon bhuvn bapure ke khet se kuleshar bapure ke khet tak w.b.m.</t>
+          <t>1738010023/RC/22012034155712 — bolegaon stop dem se nagladeeh tak w.b.m. sadak</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>41300</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>WBM / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034155714 — bolegaon aavas tola se mahagntola tak w.b.m.</t>
+          <t>1738010023/RC/22012034155713 — bolegaon bhuvn bapure ke khet se kuleshar bapure ke khet tak w.b.m.</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>41300</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>WBM / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034183904 — bolegaov holiram ke ghar se murali ke ghartak c.c.</t>
+          <t>1738010023/RC/22012034155714 — bolegaon aavas tola se mahagntola tak w.b.m.</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>212000</v>
+        <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>188396</v>
+        <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>41542</v>
-[...3 lines deleted...]
-      </c>
+        <v>41300</v>
+      </c>
+      <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034184341 — BOLEGAON  SHIVMANDIR    KE  PAS SE  NANHU RAM KE</t>
+          <t>1738010023/RC/22012034183904 — bolegaov holiram ke ghar se murali ke ghartak c.c.</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>190000</v>
+        <v>212000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>63364</v>
+        <v>188396</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>41542</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>41835</v>
+        <v>42141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034210887 — BOLEGAON VARD N 11 MEIN BABU KE GHAR SE RISI KE GH</t>
+          <t>1738010023/RC/22012034184341 — BOLEGAON  SHIVMANDIR    KE  PAS SE  NANHU RAM KE</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>160000</v>
+        <v>190000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>70022</v>
+        <v>63364</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>41701</v>
+        <v>41542</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>42058</v>
+        <v>41835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034210926 — BOLEGAON CC ROAD DHALESWAR KAVARE KE GHAR SE TULSI</t>
+          <t>1738010023/RC/22012034210887 — BOLEGAON VARD N 11 MEIN BABU KE GHAR SE RISI KE GH</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>160000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>0</v>
+        <v>70022</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>41701</v>
       </c>
-      <c r="K598" s="3"/>
+      <c r="K598" s="3" t="n">
+        <v>42058</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034283524 — BOLEGAON VARDNO 7 ME PARASRAM BHATERE KE GHAR SE BARELAL KAWRE KEGHAR TAK</t>
+          <t>1738010023/RC/22012034210926 — BOLEGAON CC ROAD DHALESWAR KAVARE KE GHAR SE TULSI</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>66600</v>
+        <v>160000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>63441</v>
+        <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>42256</v>
-[...3 lines deleted...]
-      </c>
+        <v>41701</v>
+      </c>
+      <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034283526 — BOLEGAON MIRABAI KE GHAR SE KUVER KAWRE KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034283524 — BOLEGAON VARDNO 7 ME PARASRAM BHATERE KE GHAR SE BARELAL KAWRE KEGHAR TAK</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>85500</v>
+        <v>66600</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>0</v>
+        <v>63441</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>42278</v>
-[...1 lines deleted...]
-      <c r="K600" s="3"/>
+        <v>42256</v>
+      </c>
+      <c r="K600" s="3" t="n">
+        <v>42297</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034297844 — BOLEGAON YOURAJ KE GHAR SE DULICHAND KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034283526 — BOLEGAON MIRABAI KE GHAR SE KUVER KAWRE KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>51100</v>
+        <v>85500</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>51039</v>
+        <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>42405</v>
-[...3 lines deleted...]
-      </c>
+        <v>42278</v>
+      </c>
+      <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034307912 — BOLEGAON MEERABAI KE GHAR SE KUWER KAWRE KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034297844 — BOLEGAON YOURAJ KE GHAR SE DULICHAND KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>50000</v>
+        <v>51100</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>49933</v>
+        <v>51039</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>42706</v>
+        <v>42405</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>42755</v>
+        <v>42572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034307914 — BOLEGAON DHALESWE KAWRE KE GHAR SE TULSI KE GHAR TAK C C ROADR KAWRE</t>
+          <t>1738010023/RC/22012034307912 — BOLEGAON MEERABAI KE GHAR SE KUWER KAWRE KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>49933</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>42712</v>
+        <v>42706</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>42747</v>
+        <v>42755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034308833 — BOLEGAON TUKARAM KE GHAR SE MOHAN KE GHAR TAK C C RO</t>
+          <t>1738010023/RC/22012034307914 — BOLEGAON DHALESWE KAWRE KE GHAR SE TULSI KE GHAR TAK C C ROADR KAWRE</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>0</v>
+        <v>50000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>0</v>
+        <v>49933</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K604" s="3"/>
+        <v>42712</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>42747</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034319729 — BOLEGAON KISANLAL NARNURE KE GHAR SE NANDA BAI KE GHAR TAK C C ROD</t>
+          <t>1738010023/RC/22012034308833 — BOLEGAON TUKARAM KE GHAR SE MOHAN KE GHAR TAK C C RO</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>49933</v>
+        <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>42743</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034331469 — BOLEGAON JIVAN KE GHAR SE RADHE KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034319729 — BOLEGAON KISANLAL NARNURE KE GHAR SE NANDA BAI KE GHAR TAK C C ROD</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>132000</v>
+        <v>50000</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>18456</v>
+        <v>49933</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>42810</v>
+        <v>42743</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>43007</v>
+        <v>42781</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034351411 — BOLEGAON DORLI MUKHY MARG SE ROSAN KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034331469 — BOLEGAON JIVAN KE GHAR SE RADHE KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>75600</v>
+        <v>132000</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>69660</v>
+        <v>18456</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>42976</v>
+        <v>42810</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>43022</v>
+        <v>43007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034360759 — BOLEGAON TUKARAM KE GHAR SE MOHAN KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034351411 — BOLEGAON DORLI MUKHY MARG SE ROSAN KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>133750</v>
+        <v>75600</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>20124</v>
+        <v>69660</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>43000</v>
+        <v>42976</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>43015</v>
+        <v>43022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034361153 — BOLEGAON  ASHOK KE GHAR SE GORELAL KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034360759 — BOLEGAON TUKARAM KE GHAR SE MOHAN KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>120000</v>
+        <v>133750</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>10664</v>
+        <v>20124</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>43002</v>
+        <v>43000</v>
       </c>
       <c r="K609" s="3" t="n">
-        <v>43019</v>
+        <v>43015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034361155 — BOLEGAON YOURAJ KE GHAR SE CHOTELAL KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034361153 — BOLEGAON  ASHOK KE GHAR SE GORELAL KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>21240</v>
+        <v>120000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>19952</v>
+        <v>10664</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>43292</v>
+        <v>43019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034361627 — BOLEGAON BABU KE GHAR SE YESHU KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034361155 — BOLEGAON YOURAJ KE GHAR SE CHOTELAL KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>69600</v>
+        <v>21240</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>9804</v>
+        <v>19952</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>43007</v>
+        <v>43002</v>
       </c>
       <c r="K611" s="3" t="n">
         <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034361631 — BOLEGAON MAINA KE GHAR SE KISHOR KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034361627 — BOLEGAON BABU KE GHAR SE YESHU KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>15480</v>
+        <v>69600</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>13932</v>
+        <v>9804</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>43006</v>
+        <v>43007</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>43027</v>
+        <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034361830 — BOLEGAON BHIVRAM KE GHAR SE GAUTRAM KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034361631 — BOLEGAON MAINA KE GHAR SE KISHOR KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>7200</v>
+        <v>15480</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>6708</v>
+        <v>13932</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>43007</v>
+        <v>43006</v>
       </c>
       <c r="K613" s="3" t="n">
-        <v>43292</v>
+        <v>43027</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034363516 — BOLEGAON RAJKUMAR KE GHAR SE GOPAL KE GHAR TAK C.C. ROAD NIRMAN KARYA</t>
+          <t>1738010023/RC/22012034361830 — BOLEGAON BHIVRAM KE GHAR SE GAUTRAM KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>63563</v>
+        <v>7200</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>57104</v>
+        <v>6708</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>43022</v>
+        <v>43007</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>43048</v>
+        <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034363525 — BOLEGAON BALRAM KE GHAR SE UMA KE GHAR TAK C.C.ROAD NIRMAN KARYA</t>
+          <t>1738010023/RC/22012034363516 — BOLEGAON RAJKUMAR KE GHAR SE GOPAL KE GHAR TAK C.C. ROAD NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>16950</v>
+        <v>63563</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>15136</v>
+        <v>57104</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>43038</v>
+        <v>43022</v>
       </c>
       <c r="K615" s="3" t="n">
-        <v>43292</v>
+        <v>43048</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034365603 — BOLEGAON NARENDRA KE GHAR SE HEMRAJ KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034363525 — BOLEGAON BALRAM KE GHAR SE UMA KE GHAR TAK C.C.ROAD NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>10593</v>
+        <v>16950</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>9288</v>
+        <v>15136</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>43038</v>
       </c>
       <c r="K616" s="3" t="n">
         <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034365606 — BOLEGAON MEHATAR KE GHAR SE SANJUDAS KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034365603 — BOLEGAON NARENDRA KE GHAR SE HEMRAJ KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>10593</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>9460</v>
+        <v>9288</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>43038</v>
       </c>
       <c r="K617" s="3" t="n">
         <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034365610 — BOLEGAON ANTRIK MARG SE TULSIRAM KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034365606 — BOLEGAON MEHATAR KE GHAR SE SANJUDAS KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>8475</v>
+        <v>10593</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>7224</v>
+        <v>9460</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>43038</v>
       </c>
       <c r="K618" s="3" t="n">
         <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034365612 — BOLEGAON RATAN KE GHAR SE SOHAN KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034365610 — BOLEGAON ANTRIK MARG SE TULSIRAM KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>14831</v>
+        <v>8475</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>13244</v>
+        <v>7224</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>43038</v>
       </c>
       <c r="K619" s="3" t="n">
         <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034365614 — BOLEGAON PREMLAL KE GHAR SE RAMPRASAD KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034365612 — BOLEGAON RATAN KE GHAR SE SOHAN KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>8475</v>
+        <v>14831</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>7568</v>
+        <v>13244</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>43038</v>
       </c>
       <c r="K620" s="3" t="n">
         <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034375368 — BOLEGAON AANTRIK MARG SE SHITLA MANDIR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034365614 — BOLEGAON PREMLAL KE GHAR SE RAMPRASAD KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>57375</v>
+        <v>8475</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>0</v>
+        <v>7568</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>42851</v>
-[...1 lines deleted...]
-      <c r="K621" s="3"/>
+        <v>43038</v>
+      </c>
+      <c r="K621" s="3" t="n">
+        <v>43292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034375374 — BOLEGAON MAIN ROAD SE KHEMLAL KE MAKAN TAK C CROAD</t>
+          <t>1738010023/RC/22012034375368 — BOLEGAON AANTRIK MARG SE SHITLA MANDIR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>35171</v>
+        <v>57375</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>29928</v>
+        <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>43090</v>
-[...3 lines deleted...]
-      </c>
+        <v>42851</v>
+      </c>
+      <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034375375 — BOLEGAON SANTOSH KE GHAR SE MAHARU KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034375374 — BOLEGAON MAIN ROAD SE KHEMLAL KE MAKAN TAK C CROAD</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>25425</v>
+        <v>35171</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>22360</v>
+        <v>29928</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>43108</v>
+        <v>43090</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>43130</v>
+        <v>43105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034380321 — BOLEGAON HARICHAND KE GHAR SE  ROSAN KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034375375 — BOLEGAON SANTOSH KE GHAR SE MAHARU KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>15300</v>
+        <v>25425</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>14964</v>
+        <v>22360</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>43152</v>
+        <v>43108</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>43179</v>
+        <v>43130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034380322 — BOLEGAON KISAN KE GHAR SE BHUNESWER KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034380321 — BOLEGAON HARICHAND KE GHAR SE  ROSAN KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>102000</v>
+        <v>15300</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>12728</v>
+        <v>14964</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>43155</v>
+        <v>43152</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>43879</v>
+        <v>43179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034380323 — BOLEGAON BISAN KE GHAR SE CHUNNILAL KE GHAR TAK C C ROAD</t>
+          <t>1738010023/RC/22012034380322 — BOLEGAON KISAN KE GHAR SE BHUNESWER KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>11475</v>
+        <v>102000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>9976</v>
+        <v>12728</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>43150</v>
+        <v>43155</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>43179</v>
+        <v>43879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034439639 — BOLEGAON MAIN ROAD SE BISAN KE KHET TAK GREWAL ROD NIRMAN KARY</t>
+          <t>1738010023/RC/22012034380323 — BOLEGAON BISAN KE GHAR SE CHUNNILAL KE GHAR TAK C C ROAD</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>0</v>
+        <v>11475</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>0</v>
+        <v>9976</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K627" s="3"/>
+        <v>43150</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>43179</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034447119 — BOLEGAON DORLI MUKHY MARG SE HIGHSCHOOL TAK CC ROAD NIRMAN KARY</t>
+          <t>1738010023/RC/22012034439639 — BOLEGAON MAIN ROAD SE BISAN KE KHET TAK GREWAL ROD NIRMAN KARY</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>84150</v>
+        <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>83718</v>
+        <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>43524</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034474391 — BOLEGAON DEM SE TUNTI DOCTER KE GHAR TAK CC SADAK NIRMAN KARY</t>
+          <t>1738010023/RC/22012034447119 — BOLEGAON DORLI MUKHY MARG SE HIGHSCHOOL TAK CC ROAD NIRMAN KARY</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>0</v>
+        <v>84150</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>0</v>
+        <v>83718</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>43581</v>
-[...1 lines deleted...]
-      <c r="K629" s="3"/>
+        <v>43524</v>
+      </c>
+      <c r="K629" s="3" t="n">
+        <v>43820</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034475259 — BOLEGAON DEM SE TUNTI DR.KE GHAR TAK CC ROAD</t>
+          <t>1738010023/RC/22012034474391 — BOLEGAON DEM SE TUNTI DOCTER KE GHAR TAK CC SADAK NIRMAN KARY</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>55000</v>
+        <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>53424</v>
+        <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>43729</v>
-[...3 lines deleted...]
-      </c>
+        <v>43581</v>
+      </c>
+      <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034476555 — BOLEGAON MUKHYA MARGA SE MS BHAWAN TAK CC ROAD</t>
+          <t>1738010023/RC/22012034475259 — BOLEGAON DEM SE TUNTI DR.KE GHAR TAK CC ROAD</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>0</v>
+        <v>55000</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>0</v>
+        <v>53424</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>43557</v>
-[...1 lines deleted...]
-      <c r="K631" s="3"/>
+        <v>43729</v>
+      </c>
+      <c r="K631" s="3" t="n">
+        <v>43885</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034476952 — BOLEGAON MUKHYA MARGA SE M S  BHAWAN TAK CC ROAD</t>
+          <t>1738010023/RC/22012034476555 — BOLEGAON MUKHYA MARGA SE MS BHAWAN TAK CC ROAD</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>38000</v>
+        <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>43656</v>
+        <v>43557</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034479568 — BOLEGAON LEKHCHAND MAHAJAN KE GHAR SE MARGHAT TAK CC ROAD</t>
+          <t>1738010023/RC/22012034476952 — BOLEGAON MUKHYA MARGA SE M S  BHAWAN TAK CC ROAD</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>75000</v>
+        <v>38000</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>58256</v>
+        <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>43753</v>
-[...3 lines deleted...]
-      </c>
+        <v>43656</v>
+      </c>
+      <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/22012034479571 — BOLEGAON  DORLI MUKHY MARG SE MARGHAT TAK CC ROAD NIRMAN KARY</t>
+          <t>1738010023/RC/22012034479568 — BOLEGAON LEKHCHAND MAHAJAN KE GHAR SE MARGHAT TAK CC ROAD</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>30000</v>
+        <v>75000</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>20592</v>
+        <v>58256</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>43742</v>
+        <v>43753</v>
       </c>
       <c r="K634" s="3" t="n">
         <v>43879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/60 — भिमोडी मुख्‍यमार्ग से ग्राम पंचायत भवन तक रोड निर्माण कार्य</t>
+          <t>1738010023/RC/22012034479571 — BOLEGAON  DORLI MUKHY MARG SE MARGHAT TAK CC ROAD NIRMAN KARY</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>85491</v>
+        <v>20592</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>39258</v>
+        <v>43742</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>39872</v>
+        <v>43879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/टेमनी डोरली पालन रोड मे मिट्रटी मुरम — टेमनी डोरली पालन रोड मे मिट्रटी मुरम कार्य</t>
+          <t>1738010023/RC/60 — भिमोडी मुख्‍यमार्ग से ग्राम पंचायत भवन तक रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>192000</v>
+        <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>198662</v>
+        <v>85491</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>39152</v>
-[...1 lines deleted...]
-      <c r="K636" s="3"/>
+        <v>39258</v>
+      </c>
+      <c r="K636" s="3" t="n">
+        <v>39872</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/बोलेंगांव मुख्‍य मार्ग से झनकराम के — बोलेंगांव मुख्‍य मार्ग से झनकराम के खेत तक रोड निर्माण कार्य</t>
+          <t>1738010023/RC/टेमनी डोरली पालन रोड मे मिट्रटी मुरम — टेमनी डोरली पालन रोड मे मिट्रटी मुरम कार्य</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>0</v>
+        <v>192000</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>258901.98</v>
+        <v>198662</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>39120</v>
-[...3 lines deleted...]
-      </c>
+        <v>39152</v>
+      </c>
+      <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/बोलेगॉव आम्‍बेडकर चौक एवं गौठन भूमि — बोलेगॉव आम्‍बेडकर चौक एवं गौठन भूमि का समतलीकरण कार्य</t>
+          <t>1738010023/RC/बोलेंगांव मुख्‍य मार्ग से झनकराम के — बोलेंगांव मुख्‍य मार्ग से झनकराम के खेत तक रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>80900</v>
+        <v>258901.98</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>39514</v>
-[...1 lines deleted...]
-      <c r="K638" s="3"/>
+        <v>39120</v>
+      </c>
+      <c r="K638" s="3" t="n">
+        <v>45060</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/बोलेगॉव आवासटोला से महाजन टोला तक मु — बोलेगॉव आवासटोला से महाजन टोला तक मुरम कार्य</t>
+          <t>1738010023/RC/बोलेगॉव आम्‍बेडकर चौक एवं गौठन भूमि — बोलेगॉव आम्‍बेडकर चौक एवं गौठन भूमि का समतलीकरण कार्य</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>28100</v>
+        <v>80900</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>39237</v>
+        <v>39514</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/बोलेगॉव दुर्गा चौक से नोहर के मकान त — बोलेगॉव दुर्गा चौक से नोहर के मकान तक सडक निर्माण कार्य</t>
+          <t>1738010023/RC/बोलेगॉव आवासटोला से महाजन टोला तक मु — बोलेगॉव आवासटोला से महाजन टोला तक मुरम कार्य</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>266649</v>
+        <v>28100</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>39572</v>
-[...3 lines deleted...]
-      </c>
+        <v>39237</v>
+      </c>
+      <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/बोलेगॉव मुख्‍य मार्ग से झनकलाल के खे — बोलेगॉव मुख्‍य मार्ग से झनकलाल के खेत तक डब्‍ल्‍यू बी एम कार्य</t>
+          <t>1738010023/RC/बोलेगॉव दुर्गा चौक से नोहर के मकान त — बोलेगॉव दुर्गा चौक से नोहर के मकान तक सडक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>444254.92</v>
+        <v>266649</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>39517</v>
-[...1 lines deleted...]
-      <c r="K641" s="3"/>
+        <v>39572</v>
+      </c>
+      <c r="K641" s="3" t="n">
+        <v>40174</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/बोलेगॉव शिवमंदिर टोला से मरघटी तक मि — बोलेगॉव शिवमंदिर टोला से मरघटी तक मिटुटी मुरम कार्य</t>
+          <t>1738010023/RC/बोलेगॉव मुख्‍य मार्ग से झनकलाल के खे — बोलेगॉव मुख्‍य मार्ग से झनकलाल के खेत तक डब्‍ल्‍यू बी एम कार्य</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>0</v>
+        <v>444254.92</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>38747</v>
+        <v>39517</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/भिमोडी WBM रोड निर्माण कार्य — भिमोडी WBM रोड निर्माण कार्य</t>
+          <t>1738010023/RC/बोलेगॉव शिवमंदिर टोला से मरघटी तक मि — बोलेगॉव शिवमंदिर टोला से मरघटी तक मिटुटी मुरम कार्य</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>476691</v>
+        <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>39538</v>
+        <v>38747</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/भिमोडी ककोडी पहुच मार्ग — भिमोडी ककोडी पहुच मार्ग</t>
+          <t>1738010023/RC/भिमोडी WBM रोड निर्माण कार्य — भिमोडी WBM रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>144640</v>
+        <v>476691</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>39153</v>
-[...3 lines deleted...]
-      </c>
+        <v>39538</v>
+      </c>
+      <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/भिमोडी निस्‍तारी तालाब गहरीकरण — भिमोडी निस्‍तारी तालाब गहरीकरण</t>
+          <t>1738010023/RC/भिमोडी ककोडी पहुच मार्ग — भिमोडी ककोडी पहुच मार्ग</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>34425</v>
+        <v>144640</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>38873</v>
+        <v>39153</v>
       </c>
       <c r="K645" s="3" t="n">
-        <v>39571</v>
+        <v>39648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/भिमोडी रामानन्‍द के मकान से ग्रेवल र — भिमोडी रामानन्‍द के मकान से ग्रेवल रोड निर्माण कार्य</t>
+          <t>1738010023/RC/भिमोडी निस्‍तारी तालाब गहरीकरण — भिमोडी निस्‍तारी तालाब गहरीकरण</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>234094.25</v>
+        <v>34425</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>39500</v>
+        <v>38873</v>
       </c>
       <c r="K646" s="3" t="n">
-        <v>39801</v>
+        <v>39571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/वार्ड 01से 04 तक मिटटी व मुरम कार्य — मिटटी व मुरम कार्य</t>
+          <t>1738010023/RC/भिमोडी रामानन्‍द के मकान से ग्रेवल र — भिमोडी रामानन्‍द के मकान से ग्रेवल रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>21339</v>
+        <v>234094.25</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>38894</v>
-[...1 lines deleted...]
-      <c r="K647" s="3"/>
+        <v>39500</v>
+      </c>
+      <c r="K647" s="3" t="n">
+        <v>39801</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RC/शिवमन्दिर टोला से मरघटी तक मिटटी — शिवमन्दिर टोला से मरघटी तक मिटटी मुरम गिटटा कार्य बोलेगांव</t>
+          <t>1738010023/RC/वार्ड 01से 04 तक मिटटी व मुरम कार्य — मिटटी व मुरम कार्य</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>209544</v>
+        <v>21339</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>38853</v>
+        <v>38894</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258201 — BOLEGAON TIOLET MAINA BAI/ DAYARAM</t>
+          <t>1738010023/RC/शिवमन्दिर टोला से मरघटी तक मिटटी — शिवमन्दिर टोला से मरघटी तक मिटटी मुरम गिटटा कार्य बोलेगांव</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>4119</v>
+        <v>209544</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>41911</v>
-[...3 lines deleted...]
-      </c>
+        <v>38853</v>
+      </c>
+      <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258398 — BOLEGAON TIOLET  RATAN / BONDRYA</t>
+          <t>1738010023/RS/22012034258201 — BOLEGAON TIOLET MAINA BAI/ DAYARAM</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>41911</v>
       </c>
       <c r="K650" s="3" t="n">
         <v>42142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258405 — bolegaon  TIOLEET    BABU  /SABHA</t>
+          <t>1738010023/RS/22012034258398 — BOLEGAON TIOLET  RATAN / BONDRYA</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>41911</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>42140</v>
+        <v>42142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258522 — BOLEGAON TIOLET  TEKCHAND / SABHA</t>
+          <t>1738010023/RS/22012034258405 — bolegaon  TIOLEET    BABU  /SABHA</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>41911</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>42142</v>
+        <v>42140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258534 — BOLEGAON TIOLET LAKHARAM / DHEKLYA</t>
+          <t>1738010023/RS/22012034258522 — BOLEGAON TIOLET  TEKCHAND / SABHA</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>3334</v>
+        <v>4119</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>41911</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>42141</v>
+        <v>42142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258539 — BOLEGAON  TIOLET MOTIRAM / CHINDHIYA</t>
+          <t>1738010023/RS/22012034258534 — BOLEGAON TIOLET LAKHARAM / DHEKLYA</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>4119</v>
+        <v>3334</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>41911</v>
       </c>
       <c r="K654" s="3" t="n">
         <v>42141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258544 — BOLEGAON  TIOLET BISAN / CUHA</t>
+          <t>1738010023/RS/22012034258539 — BOLEGAON  TIOLET MOTIRAM / CHINDHIYA</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>41911</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>42142</v>
+        <v>42141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258546 — BOLEGAON TIOLET GAUTRAM / CINDIYA</t>
+          <t>1738010023/RS/22012034258544 — BOLEGAON  TIOLET BISAN / CUHA</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>41911</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>42140</v>
+        <v>42142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258551 — BOLEGAON TIOLET KAMLA BAI  /  DAYALDAS</t>
+          <t>1738010023/RS/22012034258546 — BOLEGAON TIOLET GAUTRAM / CINDIYA</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>41911</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>42141</v>
+        <v>42140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258566 — BOLEGAON  TIOLET RAMSEELA BAI / PURAN</t>
+          <t>1738010023/RS/22012034258551 — BOLEGAON TIOLET KAMLA BAI  /  DAYALDAS</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>41911</v>
       </c>
       <c r="K658" s="3" t="n">
         <v>42141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258574 — BOLEGAON  TIOLET  YOURAJ / SITU</t>
+          <t>1738010023/RS/22012034258566 — BOLEGAON  TIOLET RAMSEELA BAI / PURAN</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>41911</v>
       </c>
       <c r="K659" s="3" t="n">
         <v>42141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258727 — BOLEGAON  TIOLET  DINESH / DAYARAM</t>
+          <t>1738010023/RS/22012034258574 — BOLEGAON  TIOLET  YOURAJ / SITU</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>41920</v>
+        <v>41911</v>
       </c>
       <c r="K660" s="3" t="n">
         <v>42141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258735 — BOLEGAON  TIOLET   TULSIRAM /  DAYARAM</t>
+          <t>1738010023/RS/22012034258727 — BOLEGAON  TIOLET  DINESH / DAYARAM</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>41911</v>
+        <v>41920</v>
       </c>
       <c r="K661" s="3" t="n">
         <v>42141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258743 — BOLEGAON  TIOLET  MEERA BAI / PUNARAM</t>
+          <t>1738010023/RS/22012034258735 — BOLEGAON  TIOLET   TULSIRAM /  DAYARAM</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>0</v>
+        <v>4119</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>41911</v>
       </c>
-      <c r="K662" s="3"/>
+      <c r="K662" s="3" t="n">
+        <v>42141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258746 — BOLEGAON  TIOLET  HULASHRAM   /   RAMLAL</t>
+          <t>1738010023/RS/22012034258743 — BOLEGAON  TIOLET  MEERA BAI / PUNARAM</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>4119</v>
+        <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>41911</v>
       </c>
-      <c r="K663" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258750 — BOLEGAON  TIOLET  JAYA BAI  /  MANGAL</t>
+          <t>1738010023/RS/22012034258746 — BOLEGAON  TIOLET  HULASHRAM   /   RAMLAL</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>41911</v>
       </c>
       <c r="K664" s="3" t="n">
         <v>42141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258752 — BOLEGAON  TIOLET   KANHIYA    /    JHADU</t>
+          <t>1738010023/RS/22012034258750 — BOLEGAON  TIOLET  JAYA BAI  /  MANGAL</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>41911</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>42140</v>
+        <v>42141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258754 — BOLEGAON   TIOLET   MAHARULAL  /  GOKAL</t>
+          <t>1738010023/RS/22012034258752 — BOLEGAON  TIOLET   KANHIYA    /    JHADU</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>0</v>
+        <v>4119</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>41883</v>
-[...1 lines deleted...]
-      <c r="K666" s="3"/>
+        <v>41911</v>
+      </c>
+      <c r="K666" s="3" t="n">
+        <v>42140</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258755 — BOLEGAON  TIOLET  RAMKISAN /  UDHECHAND</t>
+          <t>1738010023/RS/22012034258754 — BOLEGAON   TIOLET   MAHARULAL  /  GOKAL</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>4119</v>
+        <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>41911</v>
-[...3 lines deleted...]
-      </c>
+        <v>41883</v>
+      </c>
+      <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258757 — BOLEGAON  TIOLET  GENDLAL  /  JHADU</t>
+          <t>1738010023/RS/22012034258755 — BOLEGAON  TIOLET  RAMKISAN /  UDHECHAND</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>41911</v>
       </c>
       <c r="K668" s="3" t="n">
         <v>42141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258838 — BOLEGAON  TIOLET  JAINDRA  /  RUPCHAND</t>
+          <t>1738010023/RS/22012034258757 — BOLEGAON  TIOLET  GENDLAL  /  JHADU</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>41911</v>
       </c>
       <c r="K669" s="3" t="n">
         <v>42141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258839 — BOLEGAON  TIOLET  HIVARLAL  /  JHADULAL</t>
+          <t>1738010023/RS/22012034258838 — BOLEGAON  TIOLET  JAINDRA  /  RUPCHAND</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>41920</v>
+        <v>41911</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>42142</v>
+        <v>42141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258840 — BOLEGAON  TIOLET  RANJIT  /  KUWERLAL</t>
+          <t>1738010023/RS/22012034258839 — BOLEGAON  TIOLET  HIVARLAL  /  JHADULAL</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>41911</v>
+        <v>41920</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>42141</v>
+        <v>42142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034258843 — BOLEGAON  TIOLET  GHANSYAM  /  DHARAMDAS</t>
+          <t>1738010023/RS/22012034258840 — BOLEGAON  TIOLET  RANJIT  /  KUWERLAL</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>41911</v>
       </c>
       <c r="K672" s="3" t="n">
         <v>42141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034272990 — BOLEGAON    TIOLET  LAXMAN  /  SHIVLAL</t>
+          <t>1738010023/RS/22012034258843 — BOLEGAON  TIOLET  GHANSYAM  /  DHARAMDAS</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>41920</v>
+        <v>41911</v>
       </c>
       <c r="K673" s="3" t="n">
         <v>42141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273357 — BOLEGAON TIOLET  NANHYA   /    SHIVA</t>
+          <t>1738010023/RS/22012034272990 — BOLEGAON    TIOLET  LAXMAN  /  SHIVLAL</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>41920</v>
       </c>
       <c r="K674" s="3" t="n">
-        <v>42140</v>
+        <v>42141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273362 — BOLEGAON    TIOLET    RATANLAL  /   SHIVLAL</t>
+          <t>1738010023/RS/22012034273357 — BOLEGAON TIOLET  NANHYA   /    SHIVA</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>0</v>
+        <v>4119</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>41690</v>
-[...1 lines deleted...]
-      <c r="K675" s="3"/>
+        <v>41920</v>
+      </c>
+      <c r="K675" s="3" t="n">
+        <v>42140</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273364 — BOLEGAON   TIOLET   NILKANDHDAS   /    YESHUDAS</t>
+          <t>1738010023/RS/22012034273362 — BOLEGAON    TIOLET    RATANLAL  /   SHIVLAL</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>41913</v>
+        <v>41690</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273367 — BOLEGAON  TIOLET    BHUVANLAL   /     TIJU</t>
+          <t>1738010023/RS/22012034273364 — BOLEGAON   TIOLET   NILKANDHDAS   /    YESHUDAS</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>41690</v>
+        <v>41913</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273369 — BOLEGAON  TIOLET    SESDAS   /  KODUDAS</t>
+          <t>1738010023/RS/22012034273367 — BOLEGAON  TIOLET    BHUVANLAL   /     TIJU</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>41690</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273371 — BOLEGAON  TIOLET   TULSIDAS   /  SEVAKRAM</t>
+          <t>1738010023/RS/22012034273369 — BOLEGAON  TIOLET    SESDAS   /  KODUDAS</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>41690</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273373 — BOLEGAON  TIOLET   PRADEEP   /   TUNTILAL</t>
+          <t>1738010023/RS/22012034273371 — BOLEGAON  TIOLET   TULSIDAS   /  SEVAKRAM</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>4119</v>
+        <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>41920</v>
-[...3 lines deleted...]
-      </c>
+        <v>41690</v>
+      </c>
+      <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273376 — BOLEGAON   TIOLET   SAIVANTA BAI  /   CHAMARU</t>
+          <t>1738010023/RS/22012034273373 — BOLEGAON  TIOLET   PRADEEP   /   TUNTILAL</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>41920</v>
       </c>
       <c r="K681" s="3" t="n">
-        <v>42140</v>
+        <v>42141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273381 — BOLEGAON  TIOLET      KHEMLAL    / BHAGWANI</t>
+          <t>1738010023/RS/22012034273376 — BOLEGAON   TIOLET   SAIVANTA BAI  /   CHAMARU</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>41920</v>
       </c>
       <c r="K682" s="3" t="n">
         <v>42140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273389 — BOLEGAON    TIOLET    NEKDAS   /  KODUDAS</t>
+          <t>1738010023/RS/22012034273381 — BOLEGAON  TIOLET      KHEMLAL    / BHAGWANI</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>41920</v>
       </c>
       <c r="K683" s="3" t="n">
         <v>42140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273392 — BOLEGAON   TIOLET   SAYTRA  BAI   /   NATHULAL</t>
+          <t>1738010023/RS/22012034273389 — BOLEGAON    TIOLET    NEKDAS   /  KODUDAS</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>41920</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>42141</v>
+        <v>42140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273397 — BOLEGAON   TIOLET    GAJANAND  /    BAKARAM</t>
+          <t>1738010023/RS/22012034273392 — BOLEGAON   TIOLET   SAYTRA  BAI   /   NATHULAL</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>41920</v>
       </c>
       <c r="K685" s="3" t="n">
         <v>42141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273403 — BOLEGAON    TIOLET    BHUNESWER    /     PANCHAM</t>
+          <t>1738010023/RS/22012034273397 — BOLEGAON   TIOLET    GAJANAND  /    BAKARAM</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>41920</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>42140</v>
+        <v>42141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273405 — BOLEGAON    TIOLET    KUWER    /  KHEMCHAND</t>
+          <t>1738010023/RS/22012034273403 — BOLEGAON    TIOLET    BHUNESWER    /     PANCHAM</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>41920</v>
       </c>
       <c r="K687" s="3" t="n">
         <v>42140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273407 — BOLEGAON    TIOLET    PARASRAM   /   KISAN</t>
+          <t>1738010023/RS/22012034273405 — BOLEGAON    TIOLET    KUWER    /  KHEMCHAND</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>41920</v>
       </c>
       <c r="K688" s="3" t="n">
         <v>42140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273410 — BOLEGAON    TIOLET    BIKRAM    /   DASRATH</t>
+          <t>1738010023/RS/22012034273407 — BOLEGAON    TIOLET    PARASRAM   /   KISAN</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>41920</v>
       </c>
       <c r="K689" s="3" t="n">
         <v>42140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273412 — BOLEGAON    TIOLET    MEHTAR    /    DASRATH</t>
+          <t>1738010023/RS/22012034273410 — BOLEGAON    TIOLET    BIKRAM    /   DASRATH</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>41920</v>
       </c>
       <c r="K690" s="3" t="n">
-        <v>42141</v>
+        <v>42140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273422 — BOLEGAON   TIOLET    GANES   /    DAYARAM</t>
+          <t>1738010023/RS/22012034273412 — BOLEGAON    TIOLET    MEHTAR    /    DASRATH</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>0</v>
+        <v>4119</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>41690</v>
-[...1 lines deleted...]
-      <c r="K691" s="3"/>
+        <v>41920</v>
+      </c>
+      <c r="K691" s="3" t="n">
+        <v>42141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273428 — BOLEGAON   TIOLET     RAJKUMAR   /   KHEMCHAND</t>
+          <t>1738010023/RS/22012034273422 — BOLEGAON   TIOLET    GANES   /    DAYARAM</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>4119</v>
+        <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>41920</v>
-[...3 lines deleted...]
-      </c>
+        <v>41690</v>
+      </c>
+      <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273431 — BOLEGAON    TIOLET     GYANIRAM   /      KANHU</t>
+          <t>1738010023/RS/22012034273428 — BOLEGAON   TIOLET     RAJKUMAR   /   KHEMCHAND</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>4119</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>41920</v>
       </c>
       <c r="K693" s="3" t="n">
         <v>42141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273434 — BOLEGAON    TIOLET    GIRVERDAS   /   JHANAKDAS</t>
+          <t>1738010023/RS/22012034273431 — BOLEGAON    TIOLET     GYANIRAM   /      KANHU</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>0</v>
+        <v>4119</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>41690</v>
-[...1 lines deleted...]
-      <c r="K694" s="3"/>
+        <v>41920</v>
+      </c>
+      <c r="K694" s="3" t="n">
+        <v>42141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273437 — BOLEGAON     TIOLET    TILAKCHAND   /   BENYA</t>
+          <t>1738010023/RS/22012034273434 — BOLEGAON    TIOLET    GIRVERDAS   /   JHANAKDAS</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>4119</v>
+        <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>41920</v>
-[...3 lines deleted...]
-      </c>
+        <v>41690</v>
+      </c>
+      <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273804 — BOLEGAON  TIOLET   DOMIN BAI    /    GOVIND</t>
+          <t>1738010023/RS/22012034273437 — BOLEGAON     TIOLET    TILAKCHAND   /   BENYA</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>0</v>
+        <v>4119</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>41690</v>
-[...1 lines deleted...]
-      <c r="K696" s="3"/>
+        <v>41920</v>
+      </c>
+      <c r="K696" s="3" t="n">
+        <v>42141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273807 — BOLEGAON    TIOLET    KHEMLAL    LAKHAN   MARAR</t>
+          <t>1738010023/RS/22012034273804 — BOLEGAON  TIOLET   DOMIN BAI    /    GOVIND</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>41690</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273809 — BOLEGAON   TOLET   RAJESWER    \     BHIVA</t>
+          <t>1738010023/RS/22012034273807 — BOLEGAON    TIOLET    KHEMLAL    LAKHAN   MARAR</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>4119</v>
+        <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>41920</v>
-[...3 lines deleted...]
-      </c>
+        <v>41690</v>
+      </c>
+      <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034273813 — BOLEGAON   TIOLET      PYARELAL  \     DUKALU</t>
+          <t>1738010023/RS/22012034273809 — BOLEGAON   TOLET   RAJESWER    \     BHIVA</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>0</v>
+        <v>4119</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>41690</v>
-[...1 lines deleted...]
-      <c r="K699" s="3"/>
+        <v>41920</v>
+      </c>
+      <c r="K699" s="3" t="n">
+        <v>42140</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034339724 — BOLEGAON TIOLET NIRMAN GROUP NO 1</t>
+          <t>1738010023/RS/22012034273813 — BOLEGAON   TIOLET      PYARELAL  \     DUKALU</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>60000</v>
+        <v>4400</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>59620</v>
+        <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>42836</v>
-[...3 lines deleted...]
-      </c>
+        <v>41690</v>
+      </c>
+      <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034343003 — BOLEGAON TIOLET NIRMAN GROUP NO 2</t>
+          <t>1738010023/RS/22012034339724 — BOLEGAON TIOLET NIRMAN GROUP NO 1</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>59620</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>42850</v>
+        <v>42836</v>
       </c>
       <c r="K701" s="3" t="n">
         <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034343575 — BOLEGAON TIOLET NIRMAN GRUOP NO 3</t>
+          <t>1738010023/RS/22012034343003 — BOLEGAON TIOLET NIRMAN GROUP NO 2</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>59620</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>42864</v>
+        <v>42850</v>
       </c>
       <c r="K702" s="3" t="n">
         <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034347096 — BOLEGAON TOILET NIRMAN GROUP NO 4</t>
+          <t>1738010023/RS/22012034343575 — BOLEGAON TIOLET NIRMAN GRUOP NO 3</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>59620</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>42873</v>
+        <v>42864</v>
       </c>
       <c r="K703" s="3" t="n">
         <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034354238 — BOLEGAON TOILET NIRMAN GRUOP NO 5</t>
+          <t>1738010023/RS/22012034347096 — BOLEGAON TOILET NIRMAN GROUP NO 4</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>59620</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>42907</v>
+        <v>42873</v>
       </c>
       <c r="K704" s="3" t="n">
         <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034358218 — BOLEGAON TIOLET NIRMAN LOKHU / KHEMU</t>
+          <t>1738010023/RS/22012034354238 — BOLEGAON TOILET NIRMAN GRUOP NO 5</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>9800</v>
+        <v>60000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>9736</v>
+        <v>59620</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>42935</v>
+        <v>42907</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>43188</v>
+        <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034358238 — BOLEGAON TIOLET  MAHARU / LAHU</t>
+          <t>1738010023/RS/22012034358218 — BOLEGAON TIOLET NIRMAN LOKHU / KHEMU</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>9736</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>42935</v>
       </c>
       <c r="K706" s="3" t="n">
         <v>43188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034358239 — BOLEGAON TIOLET LAXMAN / BAKARAM</t>
+          <t>1738010023/RS/22012034358238 — BOLEGAON TIOLET  MAHARU / LAHU</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>8800</v>
+        <v>9800</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>8764</v>
+        <v>9736</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>42935</v>
       </c>
       <c r="K707" s="3" t="n">
         <v>43188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034361598 — BOLEGAON TOILET GRUOP NO 6</t>
+          <t>1738010023/RS/22012034358239 — BOLEGAON TIOLET LAXMAN / BAKARAM</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>48000</v>
+        <v>8800</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>47696</v>
+        <v>8764</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>42949</v>
+        <v>42935</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>43195</v>
+        <v>43188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034375561 — BOLEGAON TIOLET GROUP NO 7</t>
+          <t>1738010023/RS/22012034361598 — BOLEGAON TOILET GRUOP NO 6</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>29400</v>
+        <v>48000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>29036</v>
+        <v>47696</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>43003</v>
+        <v>42949</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>43276</v>
+        <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034399882 — BOLEGAON TIOLET NIRMAN GRUOP NO 7</t>
+          <t>1738010023/RS/22012034375561 — BOLEGAON TIOLET GROUP NO 7</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>57500</v>
+        <v>29400</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>56760</v>
+        <v>29036</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>43165</v>
+        <v>43003</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>43434</v>
+        <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034399883 — BOLEGAON TIOLET NIRMAN GRUOP NO 8</t>
+          <t>1738010023/RS/22012034399882 — BOLEGAON TIOLET NIRMAN GRUOP NO 7</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>57500</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>56760</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>43165</v>
       </c>
       <c r="K711" s="3" t="n">
         <v>43434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034399956 — BOLEGAON TIOLET NIRMAN GRUOP NO  9</t>
+          <t>1738010023/RS/22012034399883 — BOLEGAON TIOLET NIRMAN GRUOP NO 8</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>57500</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>56760</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>43165</v>
       </c>
       <c r="K712" s="3" t="n">
         <v>43434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034399961 — BOLEGAON TIOLET NIRMAN GRUOP NO 10</t>
+          <t>1738010023/RS/22012034399956 — BOLEGAON TIOLET NIRMAN GRUOP NO  9</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>57500</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>56760</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>43165</v>
       </c>
       <c r="K713" s="3" t="n">
-        <v>44489</v>
+        <v>43434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034400871 — BOLEGAON TIOLET NIRMAN GROUP N0 11</t>
+          <t>1738010023/RS/22012034399961 — BOLEGAON TIOLET NIRMAN GRUOP NO 10</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>57500</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>56430</v>
+        <v>56760</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>43190</v>
+        <v>43165</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>43434</v>
+        <v>44489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034400878 — BOLEGAON TIOLET NIRMAN GRUOP NO 12</t>
+          <t>1738010023/RS/22012034400871 — BOLEGAON TIOLET NIRMAN GROUP N0 11</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>57500</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>57450</v>
+        <v>56430</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>43190</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>43207</v>
+        <v>43434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034400880 — BOLEGAON TIOLET NIRMAN GRUOP NO 13</t>
+          <t>1738010023/RS/22012034400878 — BOLEGAON TIOLET NIRMAN GRUOP NO 12</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>57500</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>45960</v>
+        <v>57450</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>43190</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>43303</v>
+        <v>43207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034402335 — BOLEGAON TIOLET NIRMAN GRUOP NO 14</t>
+          <t>1738010023/RS/22012034400880 — BOLEGAON TIOLET NIRMAN GRUOP NO 13</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>57500</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>57450</v>
+        <v>45960</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>43190</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>43317</v>
+        <v>43303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034420145 — BOLEGAON  P M AWASS TOILET (REVENDRA / SOHAN)</t>
+          <t>1738010023/RS/22012034402335 — BOLEGAON TIOLET NIRMAN GRUOP NO 14</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>12000</v>
+        <v>57500</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>11958</v>
+        <v>57450</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>43312</v>
+        <v>43190</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>43319</v>
+        <v>43317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034420148 — BOLEGAON P M AWASS (NARENDRA / SOHAN )</t>
+          <t>1738010023/RS/22012034420145 — BOLEGAON  P M AWASS TOILET (REVENDRA / SOHAN)</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>11958</v>
       </c>
       <c r="J719" s="3" t="n">
         <v>43312</v>
       </c>
       <c r="K719" s="3" t="n">
-        <v>43409</v>
+        <v>43319</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034420151 — BOLEGAON P M AWASS (CHITRAREKHA / BALIRAM )</t>
+          <t>1738010023/RS/22012034420148 — BOLEGAON P M AWASS (NARENDRA / SOHAN )</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>11958</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>43312</v>
       </c>
       <c r="K720" s="3" t="n">
-        <v>43319</v>
+        <v>43409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034420154 — BOLEGAON P M AWASS (LEKCHAND / GULAB )</t>
+          <t>1738010023/RS/22012034420151 — BOLEGAON P M AWASS (CHITRAREKHA / BALIRAM )</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>11958</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>43320</v>
+        <v>43312</v>
       </c>
       <c r="K721" s="3" t="n">
-        <v>43327</v>
+        <v>43319</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034431493 — BOLEGAON P M AWAS TIOLET KUWARIYABAI / BHIVA</t>
+          <t>1738010023/RS/22012034420154 — BOLEGAON P M AWASS (LEKCHAND / GULAB )</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>11958</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>43484</v>
+        <v>43320</v>
       </c>
       <c r="K722" s="3" t="n">
-        <v>43538</v>
+        <v>43327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034476133 — BOLEGAON P M AWAS TIOLET DAULAT / NILCHAND</t>
+          <t>1738010023/RS/22012034431493 — BOLEGAON P M AWAS TIOLET KUWARIYABAI / BHIVA</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>0</v>
+        <v>11958</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>43624</v>
-[...1 lines deleted...]
-      <c r="K723" s="3"/>
+        <v>43484</v>
+      </c>
+      <c r="K723" s="3" t="n">
+        <v>43538</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034476134 — BOLEGAON P M AWAS TIOLET THANUDAS / JUGALDAS</t>
+          <t>1738010023/RS/22012034476133 — BOLEGAON P M AWAS TIOLET DAULAT / NILCHAND</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
         <v>43624</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034489881 — BOLEGAON AWAS TOLA ME SABHA MANCH KE PAS NADEP NIRMAN KARY</t>
+          <t>1738010023/RS/22012034476134 — BOLEGAON P M AWAS TIOLET THANUDAS / JUGALDAS</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>24646.97</v>
+        <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>22050</v>
+        <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>44054</v>
-[...3 lines deleted...]
-      </c>
+        <v>43624</v>
+      </c>
+      <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034492241 — BOLEGAON SAMUDAYIK SWACHATA PARISAR</t>
+          <t>1738010023/RS/22012034489881 — BOLEGAON AWAS TOLA ME SABHA MANCH KE PAS NADEP NIRMAN KARY</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>75000</v>
+        <v>24646.97</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>74892</v>
+        <v>22050</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>44063</v>
+        <v>44054</v>
       </c>
       <c r="K726" s="3" t="n">
-        <v>44132</v>
+        <v>44489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034523403 — SLWM BOLEGAON NADEP UPSHYTSAY KENDR ME</t>
+          <t>1738010023/RS/22012034492241 — BOLEGAON SAMUDAYIK SWACHATA PARISAR</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>14182.9</v>
+        <v>75000</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>13102</v>
+        <v>74892</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>44373</v>
+        <v>44063</v>
       </c>
       <c r="K727" s="3" t="n">
-        <v>44501</v>
+        <v>44132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034523404 — SLWM BOLEGAON NADEP HIGHSCHOOL</t>
+          <t>1738010023/RS/22012034523403 — SLWM BOLEGAON NADEP UPSHYTSAY KENDR ME</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J728" s="3" t="n">
         <v>44373</v>
       </c>
       <c r="K728" s="3" t="n">
-        <v>44489</v>
+        <v>44501</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034523405 — SLWM BOLEGAON NADEP GRAM PANCHYAT</t>
+          <t>1738010023/RS/22012034523404 — SLWM BOLEGAON NADEP HIGHSCHOOL</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>44381</v>
+        <v>44373</v>
       </c>
       <c r="K729" s="3" t="n">
         <v>44489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034523406 — SLWM BOLEGAON NADEP BAZAR CHOUK</t>
+          <t>1738010023/RS/22012034523405 — SLWM BOLEGAON NADEP GRAM PANCHYAT</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>44391</v>
+        <v>44381</v>
       </c>
       <c r="K730" s="3" t="n">
         <v>44489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034523408 — SLWM BOLEGAON NADEP AAGANWADI KENDRA KRAMAK 2</t>
+          <t>1738010023/RS/22012034523406 — SLWM BOLEGAON NADEP BAZAR CHOUK</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>44432</v>
+        <v>44391</v>
       </c>
       <c r="K731" s="3" t="n">
-        <v>44666</v>
+        <v>44489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034523409 — SLWM BOLEGAON NADEP AAGANWADI KENDRA KRAMANK 3</t>
+          <t>1738010023/RS/22012034523408 — SLWM BOLEGAON NADEP AAGANWADI KENDRA KRAMAK 2</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J732" s="3" t="n">
         <v>44432</v>
       </c>
       <c r="K732" s="3" t="n">
         <v>44666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034523412 — SLWM BOLEGAON NADEP GOV MADHAYMIK SHALA</t>
+          <t>1738010023/RS/22012034523409 — SLWM BOLEGAON NADEP AAGANWADI KENDRA KRAMANK 3</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I733" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>44440</v>
+        <v>44432</v>
       </c>
       <c r="K733" s="3" t="n">
         <v>44666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034523414 — SLWM BOLEGAON NADEP WARD NO 12 ME NAVLI KE GHAR KE PAS</t>
+          <t>1738010023/RS/22012034523412 — SLWM BOLEGAON NADEP GOV MADHAYMIK SHALA</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>44450</v>
+        <v>44440</v>
       </c>
       <c r="K734" s="3" t="n">
         <v>44666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034523415 — SLWM BOLEGAON NADEP WARD NO 6 ME HEMRAJ AMADARE KE GHAR KE PAS</t>
+          <t>1738010023/RS/22012034523414 — SLWM BOLEGAON NADEP WARD NO 12 ME NAVLI KE GHAR KE PAS</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I735" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>44373</v>
+        <v>44450</v>
       </c>
       <c r="K735" s="3" t="n">
-        <v>44489</v>
+        <v>44666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034523421 — SLWM BOLEGAON NADEP WARD KRAMANK 9 ME DHALESWAR KAWRE KE GHAR KE PAS</t>
+          <t>1738010023/RS/22012034523415 — SLWM BOLEGAON NADEP WARD NO 6 ME HEMRAJ AMADARE KE GHAR KE PAS</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J736" s="3" t="n">
         <v>44373</v>
       </c>
       <c r="K736" s="3" t="n">
         <v>44489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034523423 — SLWM BOLEGAON NADEP WARD KRAMANK 8 ME LAXMICHAND KE GHAR KE PAS</t>
+          <t>1738010023/RS/22012034523421 — SLWM BOLEGAON NADEP WARD KRAMANK 9 ME DHALESWAR KAWRE KE GHAR KE PAS</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>44381</v>
+        <v>44373</v>
       </c>
       <c r="K737" s="3" t="n">
         <v>44489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034523425 — SLWM BOLEGAON NADEP WARD NO 10 ME GRAM SAVRAJ BHAVAN KE PAS</t>
+          <t>1738010023/RS/22012034523423 — SLWM BOLEGAON NADEP WARD KRAMANK 8 ME LAXMICHAND KE GHAR KE PAS</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J738" s="3" t="n">
         <v>44381</v>
       </c>
       <c r="K738" s="3" t="n">
         <v>44489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034523426 — SLWM BOLEGAON NADEP YATRI PRTIKCHLAY KE PAS</t>
+          <t>1738010023/RS/22012034523425 — SLWM BOLEGAON NADEP WARD NO 10 ME GRAM SAVRAJ BHAVAN KE PAS</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>44440</v>
+        <v>44381</v>
       </c>
       <c r="K739" s="3" t="n">
-        <v>44666</v>
+        <v>44489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034523429 — SLWM BOLEGAON NADEP CHOTA TALAB KINARE</t>
+          <t>1738010023/RS/22012034523426 — SLWM BOLEGAON NADEP YATRI PRTIKCHLAY KE PAS</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>44432</v>
+        <v>44440</v>
       </c>
       <c r="K740" s="3" t="n">
         <v>44666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034523431 — SLWM BOLEGAON NADEP VISVESHAR KE GHAR KE SAMNE</t>
+          <t>1738010023/RS/22012034523429 — SLWM BOLEGAON NADEP CHOTA TALAB KINARE</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>44432</v>
       </c>
       <c r="K741" s="3" t="n">
         <v>44666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034523433 — SLWM BOLEGAON NADEP WARD NO 14 ME DEVI TALAB KINARE</t>
+          <t>1738010023/RS/22012034523431 — SLWM BOLEGAON NADEP VISVESHAR KE GHAR KE SAMNE</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>44432</v>
       </c>
       <c r="K742" s="3" t="n">
         <v>44666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034523435 — SLWM BOLEGAON NADEP SHREE KRISHNA MANDIR KE PAS</t>
+          <t>1738010023/RS/22012034523433 — SLWM BOLEGAON NADEP WARD NO 14 ME DEVI TALAB KINARE</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>44381</v>
+        <v>44432</v>
       </c>
       <c r="K743" s="3" t="n">
-        <v>44489</v>
+        <v>44666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034523438 — SLWM BOLEGAON NADEP WARD NO 11 ME HANDPUMP KE SAMNE</t>
+          <t>1738010023/RS/22012034523435 — SLWM BOLEGAON NADEP SHREE KRISHNA MANDIR KE PAS</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>44391</v>
+        <v>44381</v>
       </c>
       <c r="K744" s="3" t="n">
-        <v>44505</v>
+        <v>44489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034525454 — SLWM BOLEGAON PANI TANKI KE PAS SHOKPIT</t>
+          <t>1738010023/RS/22012034523438 — SLWM BOLEGAON NADEP WARD NO 11 ME HANDPUMP KE SAMNE</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>0</v>
+        <v>14182.9</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>0</v>
+        <v>13102</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K745" s="3"/>
+        <v>44391</v>
+      </c>
+      <c r="K745" s="3" t="n">
+        <v>44505</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034525455 — SLWM BOLEGAON NAL JAL BOR KE PAS SHOKPIT</t>
+          <t>1738010023/RS/22012034525454 — SLWM BOLEGAON PANI TANKI KE PAS SHOKPIT</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034525456 — SLWM BOLEGAON NAL JAL BOR KE PAS SHOKPIT</t>
+          <t>1738010023/RS/22012034525455 — SLWM BOLEGAON NAL JAL BOR KE PAS SHOKPIT</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034525457 — SLWM BOLEGAON WARD NO 11 ME HANDPUMP KE PAS SOKPIT</t>
+          <t>1738010023/RS/22012034525456 — SLWM BOLEGAON NAL JAL BOR KE PAS SHOKPIT</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>7451.76</v>
+        <v>0</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034525459 — SLWM BOLEGAON RAMESWAR KE GHAR KE SAMNE HANDPUMP ME SOKPIT</t>
+          <t>1738010023/RS/22012034525457 — SLWM BOLEGAON WARD NO 11 ME HANDPUMP KE PAS SOKPIT</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>0</v>
+        <v>7451.76</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034525460 — SLWM BOLEGAON BHOJRAM GAYKWAD KE GHAR KE PAS HANDPUMP ME SOKPIT</t>
+          <t>1738010023/RS/22012034525459 — SLWM BOLEGAON RAMESWAR KE GHAR KE SAMNE HANDPUMP ME SOKPIT</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>7451.76</v>
+        <v>0</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>2316</v>
+        <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>44489</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034525461 — SLWM BOLEGAON WARD NO 12 ME HANDPUMP KE PAS SOKPIT</t>
+          <t>1738010023/RS/22012034525460 — SLWM BOLEGAON BHOJRAM GAYKWAD KE GHAR KE PAS HANDPUMP ME SOKPIT</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>0</v>
+        <v>7451.76</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>0</v>
+        <v>2316</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K751" s="3"/>
+        <v>44489</v>
+      </c>
+      <c r="K751" s="3" t="n">
+        <v>45115</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034525516 — SLWM BOLEGAON BAZAR CHUOK ME HENDPUMP KE PAS SOKPIT</t>
+          <t>1738010023/RS/22012034525461 — SLWM BOLEGAON WARD NO 12 ME HANDPUMP KE PAS SOKPIT</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>7451.76</v>
+        <v>0</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>2316</v>
+        <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>44508</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034525520 — SLWM BOLEGAON YATRI PRATIKCHALYA KE PAS HANDPUMPME SOKPIT</t>
+          <t>1738010023/RS/22012034525516 — SLWM BOLEGAON BAZAR CHUOK ME HENDPUMP KE PAS SOKPIT</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>7451.76</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>44489</v>
+        <v>44508</v>
       </c>
       <c r="K753" s="3" t="n">
         <v>45115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034525525 — SLWM BOLEGAON YOURAJ BIHONE KE GHAR KE PAS HANDPUMP ME SOHPHIT</t>
+          <t>1738010023/RS/22012034525520 — SLWM BOLEGAON YATRI PRATIKCHALYA KE PAS HANDPUMPME SOKPIT</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>7451.76</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J754" s="3" t="n">
         <v>44489</v>
       </c>
       <c r="K754" s="3" t="n">
-        <v>45114</v>
+        <v>45115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034525527 — SLWM BOLEGAON UPSWATHSYA KENDRA ME HANDPUMP KE PAS SOKPIT</t>
+          <t>1738010023/RS/22012034525525 — SLWM BOLEGAON YOURAJ BIHONE KE GHAR KE PAS HANDPUMP ME SOHPHIT</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>7451.76</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J755" s="3" t="n">
         <v>44489</v>
       </c>
       <c r="K755" s="3" t="n">
         <v>45114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034532449 — SLWM BOLEGAON BISAN PANCHALE KE GHAR KE SAMNE NADEP</t>
+          <t>1738010023/RS/22012034525527 — SLWM BOLEGAON UPSWATHSYA KENDRA ME HANDPUMP KE PAS SOKPIT</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>14182.9</v>
+        <v>7451.76</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>13102</v>
+        <v>2316</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>44391</v>
+        <v>44489</v>
       </c>
       <c r="K756" s="3" t="n">
-        <v>44489</v>
+        <v>45114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034532475 — SLWM BOLEGAON ISWAR GAJBHIYE KE GHAR KE PAS NADEP</t>
+          <t>1738010023/RS/22012034532449 — SLWM BOLEGAON BISAN PANCHALE KE GHAR KE SAMNE NADEP</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>0</v>
+        <v>14182.9</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>0</v>
+        <v>13102</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K757" s="3"/>
+        <v>44391</v>
+      </c>
+      <c r="K757" s="3" t="n">
+        <v>44489</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034532477 — SLWM BOLEGAON ISWAR GAJBHIYE KE GHAR KE PAS NADEP</t>
+          <t>1738010023/RS/22012034532475 — SLWM BOLEGAON ISWAR GAJBHIYE KE GHAR KE PAS NADEP</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>14182.9</v>
+        <v>0</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>13102</v>
+        <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>44392</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034542786 — SLWM BOLEGAON OMPRAKASH BAPURE KE GHAR KE SAMNE NADEP</t>
+          <t>1738010023/RS/22012034532477 — SLWM BOLEGAON ISWAR GAJBHIYE KE GHAR KE PAS NADEP</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I759" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>44440</v>
+        <v>44392</v>
       </c>
       <c r="K759" s="3" t="n">
-        <v>44666</v>
+        <v>44489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034542787 — SLWM BOLEGAON DURGA CHOUK ME NADEP</t>
+          <t>1738010023/RS/22012034542786 — SLWM BOLEGAON OMPRAKASH BAPURE KE GHAR KE SAMNE NADEP</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J760" s="3" t="n">
         <v>44440</v>
       </c>
       <c r="K760" s="3" t="n">
         <v>44666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034542789 — SLWM  BOLEGAON NAHAR CHUOK ME NADEP</t>
+          <t>1738010023/RS/22012034542787 — SLWM BOLEGAON DURGA CHOUK ME NADEP</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>14182.9</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>13102</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>44450</v>
+        <v>44440</v>
       </c>
       <c r="K761" s="3" t="n">
         <v>44666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034572721 — SLWM BOLEGAON SOKPHIT UPSWATHY KENDRA KE PAS</t>
+          <t>1738010023/RS/22012034542789 — SLWM  BOLEGAON NAHAR CHUOK ME NADEP</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>0</v>
+        <v>14182.9</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>0</v>
+        <v>13102</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K762" s="3"/>
+        <v>44450</v>
+      </c>
+      <c r="K762" s="3" t="n">
+        <v>44666</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034572726 — SLWM BOLEGAON SOKHPIT BHOJRAM KE GHAR KE PAS HENDPUMP ME</t>
+          <t>1738010023/RS/22012034572721 — SLWM BOLEGAON SOKPHIT UPSWATHY KENDRA KE PAS</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034572829 — SLWM BOLEGAON SOKHPIT SERKYA GURDE KE GHAR KE SAMNE HENDPUMP ME</t>
+          <t>1738010023/RS/22012034572726 — SLWM BOLEGAON SOKHPIT BHOJRAM KE GHAR KE PAS HENDPUMP ME</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>7451.76</v>
+        <v>0</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>2316</v>
+        <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>44508</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034572918 — SLWM BOLEGAON SOKHPIT BHAIYALAL KARAYAT KE GHAR KE SAMNE HENDPUMP ME</t>
+          <t>1738010023/RS/22012034572829 — SLWM BOLEGAON SOKHPIT SERKYA GURDE KE GHAR KE SAMNE HENDPUMP ME</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>7451.76</v>
       </c>
       <c r="I765" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J765" s="3" t="n">
         <v>44508</v>
       </c>
       <c r="K765" s="3" t="n">
         <v>45115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034572920 — SLWM BOLEGAON SOKHPIT DULICHAND GURDE KE GHAR KE SAMNE HENDPUMP ME</t>
+          <t>1738010023/RS/22012034572918 — SLWM BOLEGAON SOKHPIT BHAIYALAL KARAYAT KE GHAR KE SAMNE HENDPUMP ME</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>7451.76</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>0</v>
+        <v>2316</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K766" s="3"/>
+        <v>44508</v>
+      </c>
+      <c r="K766" s="3" t="n">
+        <v>45115</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034572930 — SLWM BOLEGAON SOKHPIT YATRI PRATIKCHALYA KE PAS HENDPUMP ME</t>
+          <t>1738010023/RS/22012034572920 — SLWM BOLEGAON SOKHPIT DULICHAND GURDE KE GHAR KE SAMNE HENDPUMP ME</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>0</v>
+        <v>7451.76</v>
       </c>
       <c r="I767" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J767" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K767" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034572935 — SLWM BOLEGAON SOKHPIT BAZAR CHOUK ME HENDPUMP KE PAS</t>
+          <t>1738010023/RS/22012034572930 — SLWM BOLEGAON SOKHPIT YATRI PRATIKCHALYA KE PAS HENDPUMP ME</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J768" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K768" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034572941 — SLWM BOLEGAON SOKHPIT BHOJRAM MANSURE KE GHAR KE PAS HENDPUMP ME</t>
+          <t>1738010023/RS/22012034572935 — SLWM BOLEGAON SOKHPIT BAZAR CHOUK ME HENDPUMP KE PAS</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I769" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J769" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K769" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034572949 — SLWM BOLEGAON SOKHPIT MADHYMIK SHALA ME HENDPUMP ME</t>
+          <t>1738010023/RS/22012034572941 — SLWM BOLEGAON SOKHPIT BHOJRAM MANSURE KE GHAR KE PAS HENDPUMP ME</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>7451.76</v>
+        <v>0</v>
       </c>
       <c r="I770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034572953 — SLWM BOLEGAON SOKHPIT NAHAR CHOUK ME HENDPUMP ME</t>
+          <t>1738010023/RS/22012034572949 — SLWM BOLEGAON SOKHPIT MADHYMIK SHALA ME HENDPUMP ME</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>7451.76</v>
       </c>
       <c r="I771" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J771" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034572959 — SLWM BOLEGAON SOKHPIT DHANRAJ BIHONE KE GHAR KE PAS HENDPUMP ME</t>
+          <t>1738010023/RS/22012034572953 — SLWM BOLEGAON SOKHPIT NAHAR CHOUK ME HENDPUMP ME</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>0</v>
+        <v>7451.76</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K772" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034572981 — SLWM BOLEGAON SOKHPIT WARD NO 11 ME HENDPUMP ME</t>
+          <t>1738010023/RS/22012034572959 — SLWM BOLEGAON SOKHPIT DHANRAJ BIHONE KE GHAR KE PAS HENDPUMP ME</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J773" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034572985 — SLWM BOLEGAON SOKHPIT CHOTA TALAB KINARE HENDPUMP ME</t>
+          <t>1738010023/RS/22012034572981 — SLWM BOLEGAON SOKHPIT WARD NO 11 ME HENDPUMP ME</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J774" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034572989 — SLWM BOLEGAON SOKHPIT MANA MOHLLA HENDPUMP ME</t>
+          <t>1738010023/RS/22012034572985 — SLWM BOLEGAON SOKHPIT CHOTA TALAB KINARE HENDPUMP ME</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>7451.76</v>
+        <v>0</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J775" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K775" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034576974 — SLWM BOLEGAON NADEP KISHOR KASBE KE GHAR KE SAMNE</t>
+          <t>1738010023/RS/22012034572989 — SLWM BOLEGAON SOKHPIT MANA MOHLLA HENDPUMP ME</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>14182.9</v>
+        <v>7451.76</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>13102</v>
+        <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>44489</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034694782 — BOLEGAON ASHOK BAPURE KE GHAR SE DINDAYAL KE GHAR TAK C C NALI</t>
+          <t>1738010023/RS/22012034576974 — SLWM BOLEGAON NADEP KISHOR KASBE KE GHAR KE SAMNE</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>93000</v>
+        <v>14182.9</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>92870</v>
+        <v>13102</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>45194</v>
+        <v>44489</v>
       </c>
       <c r="K777" s="3" t="n">
-        <v>45267</v>
+        <v>44666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/22012034694785 — BOLEGAON DEVRAJ BAPURE KE GHAR SE GANESH AMADARE KE GHAR TAK C C NALI</t>
+          <t>1738010023/RS/22012034694782 — BOLEGAON ASHOK BAPURE KE GHAR SE DINDAYAL KE GHAR TAK C C NALI</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>52000</v>
+        <v>93000</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>51878</v>
+        <v>92870</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>45186</v>
+        <v>45194</v>
       </c>
       <c r="K778" s="3" t="n">
         <v>45267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1738010023/RS/855 — बोलेगांव  निर्मल  भारत योजना के तहत यक्तिगत पारिवारिक शोचालय</t>
+          <t>1738010023/RS/22012034694785 — BOLEGAON DEVRAJ BAPURE KE GHAR SE GANESH AMADARE KE GHAR TAK C C NALI</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>0</v>
+        <v>52000</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>0</v>
+        <v>51878</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>41300</v>
-[...1 lines deleted...]
-      <c r="K779" s="3"/>
+        <v>45186</v>
+      </c>
+      <c r="K779" s="3" t="n">
+        <v>45267</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1043 — बोलेगांव उर्बसीबाई / नान्‍हुराम कपिलधारा कुपनिर्माण कार्य</t>
+          <t>1738010023/RS/855 — बोलेगांव  निर्मल  भारत योजना के तहत यक्तिगत पारिवारिक शोचालय</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
-        <v>82000</v>
+        <v>0</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>75000</v>
+        <v>0</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>39886</v>
-[...3 lines deleted...]
-      </c>
+        <v>41300</v>
+      </c>
+      <c r="K780" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1044 — बोलेगांव राधेलाल / रामेश्‍वर कपिलधारा कुपनिर्माण कार्य</t>
+          <t>1738010023/WC/1043 — बोलेगांव उर्बसीबाई / नान्‍हुराम कपिलधारा कुपनिर्माण कार्य</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>75208</v>
+        <v>75000</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>39868</v>
+        <v>39886</v>
       </c>
       <c r="K781" s="3" t="n">
-        <v>39923</v>
+        <v>39909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1045 — बोलेगांव कमलेश / रामेश्‍वर कपिलधारा कुपनिर्माण कार्य</t>
+          <t>1738010023/WC/1044 — बोलेगांव राधेलाल / रामेश्‍वर कपिलधारा कुपनिर्माण कार्य</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>78334</v>
+        <v>75208</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>39869</v>
+        <v>39868</v>
       </c>
       <c r="K782" s="3" t="n">
-        <v>39935</v>
+        <v>39923</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1046 — बोलेगांव हासींचंद / शिवचरण कपिलधारा कुपनिर्माण कार्य</t>
+          <t>1738010023/WC/1045 — बोलेगांव कमलेश / रामेश्‍वर कपिलधारा कुपनिर्माण कार्य</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>65922</v>
+        <v>78334</v>
       </c>
       <c r="J783" s="3" t="n">
         <v>39869</v>
       </c>
       <c r="K783" s="3" t="n">
-        <v>39939</v>
+        <v>39935</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1047 — बोलेगांव लक्षमण / शिवलाल कपिलधारा कुपनिर्माण कार्य</t>
+          <t>1738010023/WC/1046 — बोलेगांव हासींचंद / शिवचरण कपिलधारा कुपनिर्माण कार्य</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>72114</v>
+        <v>65922</v>
       </c>
       <c r="J784" s="3" t="n">
         <v>39869</v>
       </c>
       <c r="K784" s="3" t="n">
-        <v>39927</v>
+        <v>39939</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1048 — बोलेगांव कंचनाबाई / भीवराम कपिलधारा कुपनिर्माण कार्य</t>
+          <t>1738010023/WC/1047 — बोलेगांव लक्षमण / शिवलाल कपिलधारा कुपनिर्माण कार्य</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>74477</v>
+        <v>72114</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>39898</v>
+        <v>39869</v>
       </c>
       <c r="K785" s="3" t="n">
-        <v>39924</v>
+        <v>39927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1049 — बोलेगांव मेहतर / केउ कपिलधारा कुपनिर्माण कार्य</t>
+          <t>1738010023/WC/1048 — बोलेगांव कंचनाबाई / भीवराम कपिलधारा कुपनिर्माण कार्य</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>60231</v>
+        <v>74477</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>39869</v>
+        <v>39898</v>
       </c>
       <c r="K786" s="3" t="n">
-        <v>40016</v>
+        <v>39924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1050 — बोलेगांव रामकिशन / उदेचंद कपिलधारा कुपनिर्माण कार्य</t>
+          <t>1738010023/WC/1049 — बोलेगांव मेहतर / केउ कपिलधारा कुपनिर्माण कार्य</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>66240</v>
+        <v>60231</v>
       </c>
       <c r="J787" s="3" t="n">
         <v>39869</v>
       </c>
       <c r="K787" s="3" t="n">
-        <v>39963</v>
+        <v>40016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1051 — बोलेगांव सुरेश / टेकराम कपिलधारा कुपनिर्माण कार्य</t>
+          <t>1738010023/WC/1050 — बोलेगांव रामकिशन / उदेचंद कपिलधारा कुपनिर्माण कार्य</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>70886</v>
+        <v>66240</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>39861</v>
+        <v>39869</v>
       </c>
       <c r="K788" s="3" t="n">
-        <v>39892</v>
+        <v>39963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1052 — बोलेगांव भागचदं / बीरज कपिलधारा कुपनिर्माण कार्य</t>
+          <t>1738010023/WC/1051 — बोलेगांव सुरेश / टेकराम कपिलधारा कुपनिर्माण कार्य</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>82060</v>
+        <v>82000</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>70678</v>
+        <v>70886</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>39869</v>
+        <v>39861</v>
       </c>
       <c r="K789" s="3" t="n">
-        <v>39921</v>
+        <v>39892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1053 — बोलेगांव जीवनलाल/ साजू कपिलधारा कुपनिर्माण कार्य</t>
+          <t>1738010023/WC/1052 — बोलेगांव भागचदं / बीरज कपिलधारा कुपनिर्माण कार्य</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
-        <v>82000</v>
+        <v>82060</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>69670</v>
+        <v>70678</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>39861</v>
+        <v>39869</v>
       </c>
       <c r="K790" s="3" t="n">
-        <v>39892</v>
+        <v>39921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1079 — बोलेगांव मेहतर/दुकाली कपिलधारा कूप निर्माण कार्य</t>
+          <t>1738010023/WC/1053 — बोलेगांव जीवनलाल/ साजू कपिलधारा कुपनिर्माण कार्य</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>73925</v>
+        <v>69670</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>39921</v>
+        <v>39861</v>
       </c>
       <c r="K791" s="3" t="n">
-        <v>39859</v>
+        <v>39892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1080 — बोलेगांव दिनेशप्रसाद/रूमनप्रसाद कपिलधारा कूप निर्माण कार्य</t>
+          <t>1738010023/WC/1079 — बोलेगांव मेहतर/दुकाली कपिलधारा कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>72570</v>
+        <v>73925</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>39944</v>
+        <v>39921</v>
       </c>
       <c r="K792" s="3" t="n">
-        <v>40011</v>
+        <v>39859</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1081 — बोलेगांव देवचंद/आडकू कपिलधारा कूप निर्माण कार्य</t>
+          <t>1738010023/WC/1080 — बोलेगांव दिनेशप्रसाद/रूमनप्रसाद कपिलधारा कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>78665</v>
+        <v>72570</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>39904</v>
+        <v>39944</v>
       </c>
       <c r="K793" s="3" t="n">
-        <v>40023</v>
+        <v>40011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1608 — बोलेगांव नाला गहरीकरण कार्य</t>
+          <t>1738010023/WC/1081 — बोलेगांव देवचंद/आडकू कपिलधारा कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>216000</v>
+        <v>82000</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>279760</v>
+        <v>78665</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>40287</v>
+        <v>39904</v>
       </c>
       <c r="K794" s="3" t="n">
-        <v>40241</v>
+        <v>40023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1719 — बोलेगांव कपिलधारा कुपनिर्माण कार्य रमेशकुमार / हुलासराम</t>
+          <t>1738010023/WC/1608 — बोलेगांव नाला गहरीकरण कार्य</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
-        <v>82000</v>
+        <v>216000</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>71900</v>
+        <v>279760</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>40294</v>
+        <v>40287</v>
       </c>
       <c r="K795" s="3" t="n">
-        <v>40269</v>
+        <v>40241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1720 — बोलेगांव कपिलधारा कुपनिर्माण कार्य मनीराम / बोन्‍द्रया</t>
+          <t>1738010023/WC/1719 — बोलेगांव कपिलधारा कुपनिर्माण कार्य रमेशकुमार / हुलासराम</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
-        <v>93000</v>
+        <v>82000</v>
       </c>
       <c r="I796" s="2" t="n">
-        <v>69400</v>
+        <v>71900</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>40306</v>
+        <v>40294</v>
       </c>
       <c r="K796" s="3" t="n">
         <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1721 — बोलेगांव कपिलधारा कुपनिर्माण कार्य नीलकण्‍ठदास / येशुदास</t>
+          <t>1738010023/WC/1720 — बोलेगांव कपिलधारा कुपनिर्माण कार्य मनीराम / बोन्‍द्रया</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
-        <v>82000</v>
+        <v>93000</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>71900</v>
+        <v>69400</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>40303</v>
+        <v>40306</v>
       </c>
       <c r="K797" s="3" t="n">
         <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1722 — बोलेगांव कपिलधारा कुपनिर्माण कार्य येशुलाल/ सावत</t>
+          <t>1738010023/WC/1721 — बोलेगांव कपिलधारा कुपनिर्माण कार्य नीलकण्‍ठदास / येशुदास</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>71600</v>
+        <v>71900</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>40296</v>
+        <v>40303</v>
       </c>
       <c r="K798" s="3" t="n">
         <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1723 — बोलेगांव कपिलधारा कुपनिर्माण कार्य जायत्राबाई / लहया</t>
+          <t>1738010023/WC/1722 — बोलेगांव कपिलधारा कुपनिर्माण कार्य येशुलाल/ सावत</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
-        <v>0</v>
+        <v>82000</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>6000</v>
+        <v>71600</v>
       </c>
       <c r="J799" s="3" t="n">
         <v>40296</v>
       </c>
       <c r="K799" s="3" t="n">
         <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/1724 — बोलेगांव मेडबधान कार्य नान्‍हुराम / रूपु</t>
+          <t>1738010023/WC/1723 — बोलेगांव कपिलधारा कुपनिर्माण कार्य जायत्राबाई / लहया</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>16600</v>
+        <v>6000</v>
       </c>
       <c r="J800" s="3" t="n">
         <v>40296</v>
       </c>
       <c r="K800" s="3" t="n">
         <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/197 — भिमोडी व्रक्षारोपण कार्य एवं रखरखाव कार्य</t>
+          <t>1738010023/WC/1724 — बोलेगांव मेडबधान कार्य नान्‍हुराम / रूपु</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>193000</v>
+        <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>159826.5</v>
+        <v>16600</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>39243</v>
+        <v>40296</v>
       </c>
       <c r="K801" s="3" t="n">
-        <v>39882</v>
+        <v>40269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/22012034314554 — BOLEGAON CHOTA TALAB KA GHAT NIRMAN AND WESTVIYER NIRMAN</t>
+          <t>1738010023/WC/197 — भिमोडी व्रक्षारोपण कार्य एवं रखरखाव कार्य</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>591000</v>
+        <v>193000</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>471296.4</v>
+        <v>159826.5</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>42733</v>
+        <v>39243</v>
       </c>
       <c r="K802" s="3" t="n">
-        <v>43271</v>
+        <v>39882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/22012034328105 — BOLEGAON DORLI MUKHYMARG SE PANCHYAT BAHAVAN TAK NALA VISTARIKARAN KARY</t>
+          <t>1738010023/WC/22012034314554 — BOLEGAON CHOTA TALAB KA GHAT NIRMAN AND WESTVIYER NIRMAN</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>422000</v>
+        <v>591000</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>399012</v>
+        <v>471296.4</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>42886</v>
+        <v>42733</v>
       </c>
       <c r="K803" s="3" t="n">
-        <v>42918</v>
+        <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/22012034353585 — Bolegaon nale par boribadhan  kary</t>
+          <t>1738010023/WC/22012034328105 — BOLEGAON DORLI MUKHYMARG SE PANCHYAT BAHAVAN TAK NALA VISTARIKARAN KARY</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
-        <v>12000</v>
+        <v>422000</v>
       </c>
       <c r="I804" s="2" t="n">
-        <v>10664</v>
+        <v>399012</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>42995</v>
+        <v>42886</v>
       </c>
       <c r="K804" s="3" t="n">
-        <v>43271</v>
+        <v>42918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/22012034380101 — BOLEGAON AWASTOLA TALAB VISATARIKARAN</t>
+          <t>1738010023/WC/22012034353585 — Bolegaon nale par boribadhan  kary</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I805" s="2" t="n">
-        <v>0</v>
+        <v>10664</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K805" s="3"/>
+        <v>42995</v>
+      </c>
+      <c r="K805" s="3" t="n">
+        <v>43271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/22012034468650 — BOLEGAON CHOTA TALAB VISTARIKARAN KARY</t>
+          <t>1738010023/WC/22012034380101 — BOLEGAON AWASTOLA TALAB VISATARIKARAN</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>43330</v>
+        <v>42839</v>
       </c>
       <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/22012034510783 — BOLEGAON CHOTA TALAB VISTARIKARAN KARY</t>
+          <t>1738010023/WC/22012034468650 — BOLEGAON CHOTA TALAB VISTARIKARAN KARY</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>43569</v>
+        <v>43330</v>
       </c>
       <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/22012034543604 — Bolegaon chota talab vistarikaran kary</t>
+          <t>1738010023/WC/22012034510783 — BOLEGAON CHOTA TALAB VISTARIKARAN KARY</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
-        <v>797580.83</v>
+        <v>0</v>
       </c>
       <c r="I808" s="2" t="n">
-        <v>695487</v>
+        <v>0</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>43955</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/22012034544099 — BOLEGAON AWAAS TOLA TALAB VISTARIKARAN KARY</t>
+          <t>1738010023/WC/22012034543604 — Bolegaon chota talab vistarikaran kary</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
-        <v>0</v>
+        <v>797580.83</v>
       </c>
       <c r="I809" s="2" t="n">
-        <v>0</v>
+        <v>695487</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K809" s="3"/>
+        <v>43955</v>
+      </c>
+      <c r="K809" s="3" t="n">
+        <v>44489</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/22012034549785 — BOLEGAON SHIV MANDIR TOLA ME SAMSAN GHAT KE PAS DABRA NIRMAN KARY</t>
+          <t>1738010023/WC/22012034544099 — BOLEGAON AWAAS TOLA TALAB VISTARIKARAN KARY</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
-        <v>827466.56</v>
+        <v>0</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>828948</v>
+        <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>43977</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/22012034568786 — BOLEGAON EGS SCHOOL ME HENDPUMP KE PAS SOKPIT NIRMAN KARY</t>
+          <t>1738010023/WC/22012034549785 — BOLEGAON SHIV MANDIR TOLA ME SAMSAN GHAT KE PAS DABRA NIRMAN KARY</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
-        <v>5603.11</v>
+        <v>827466.56</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>2802</v>
+        <v>828948</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>44054</v>
+        <v>43977</v>
       </c>
       <c r="K811" s="3" t="n">
-        <v>45017</v>
+        <v>44483</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/22012034573555 — BOLEGAON GRAMPANCHYAT BHAVANME RAIN WATER HARWESTING KARY</t>
+          <t>1738010023/WC/22012034568786 — BOLEGAON EGS SCHOOL ME HENDPUMP KE PAS SOKPIT NIRMAN KARY</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
-        <v>5000</v>
+        <v>5603.11</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>4940</v>
+        <v>2802</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>44050</v>
+        <v>44054</v>
       </c>
       <c r="K812" s="3" t="n">
-        <v>44416</v>
+        <v>45017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/22012034880871 — BOLEGAON LOHA PUL KE PAS LAGU TALAB</t>
+          <t>1738010023/WC/22012034573555 — BOLEGAON GRAMPANCHYAT BHAVANME RAIN WATER HARWESTING KARY</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
-        <v>289254.89</v>
+        <v>5000</v>
       </c>
       <c r="I813" s="2" t="n">
-        <v>237800</v>
+        <v>4940</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>44707</v>
+        <v>44050</v>
       </c>
       <c r="K813" s="3" t="n">
-        <v>45017</v>
+        <v>44416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/2454 — बोलेगांव कपिल धारा कुप निर्माण कार्य दौलत / बीरबल</t>
+          <t>1738010023/WC/22012034880871 — BOLEGAON LOHA PUL KE PAS LAGU TALAB</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
-        <v>0</v>
+        <v>289254.89</v>
       </c>
       <c r="I814" s="2" t="n">
-        <v>88748</v>
+        <v>237800</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>40651</v>
+        <v>44707</v>
       </c>
       <c r="K814" s="3" t="n">
-        <v>40677</v>
+        <v>45017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/2455 — बोलेगांव कपिल धारा कुप निर्माण कार्य बिसनलसल / सुकाली</t>
+          <t>1738010023/WC/2454 — बोलेगांव कपिल धारा कुप निर्माण कार्य दौलत / बीरबल</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
-        <v>87536</v>
+        <v>88748</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>40659</v>
+        <v>40651</v>
       </c>
       <c r="K815" s="3" t="n">
-        <v>40725</v>
+        <v>40677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/2456 — बोलेगांव कपिल धारा कुप निर्माण कार्य टेकचंद / साबा</t>
+          <t>1738010023/WC/2455 — बोलेगांव कपिल धारा कुप निर्माण कार्य बिसनलसल / सुकाली</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I816" s="2" t="n">
-        <v>86448</v>
+        <v>87536</v>
       </c>
       <c r="J816" s="3" t="n">
         <v>40659</v>
       </c>
       <c r="K816" s="3" t="n">
-        <v>40707</v>
+        <v>40725</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/2457 — बोलेगांव कपिल धारा कुप निर्माण कार्य हुलासराम / रामलाल</t>
+          <t>1738010023/WC/2456 — बोलेगांव कपिल धारा कुप निर्माण कार्य टेकचंद / साबा</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I817" s="2" t="n">
-        <v>88956</v>
+        <v>86448</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>40637</v>
+        <v>40659</v>
       </c>
       <c r="K817" s="3" t="n">
-        <v>40656</v>
+        <v>40707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/317 — भिमोडी उपवन स्‍थल 1 पर सार्वजनिक कुप निर्माण</t>
+          <t>1738010023/WC/2457 — बोलेगांव कपिल धारा कुप निर्माण कार्य हुलासराम / रामलाल</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I818" s="2" t="n">
-        <v>59278</v>
+        <v>88956</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>39506</v>
+        <v>40637</v>
       </c>
       <c r="K818" s="3" t="n">
-        <v>39801</v>
+        <v>40656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/318 — भिमोडी मीरा/रामरतन कुप निर्माण</t>
+          <t>1738010023/WC/317 — भिमोडी उपवन स्‍थल 1 पर सार्वजनिक कुप निर्माण</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
-        <v>46600</v>
+        <v>0</v>
       </c>
       <c r="I819" s="2" t="n">
-        <v>42689</v>
+        <v>59278</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>39173</v>
+        <v>39506</v>
       </c>
       <c r="K819" s="3" t="n">
         <v>39801</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/748 — भिमोडी पंकज/क़ष्‍णपाल कपिलधारा कूप निर्माण कार्य</t>
+          <t>1738010023/WC/318 — भिमोडी मीरा/रामरतन कुप निर्माण</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
-        <v>82000</v>
+        <v>46600</v>
       </c>
       <c r="I820" s="2" t="n">
-        <v>66444</v>
+        <v>42689</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>39914</v>
+        <v>39173</v>
       </c>
       <c r="K820" s="3" t="n">
-        <v>39984</v>
+        <v>39801</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/749 — भिमोडी खेमचंद/समलू कपिलधारा कूप निर्माण कार्य</t>
+          <t>1738010023/WC/748 — भिमोडी पंकज/क़ष्‍णपाल कपिलधारा कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I821" s="2" t="n">
-        <v>64626</v>
+        <v>66444</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>39874</v>
+        <v>39914</v>
       </c>
       <c r="K821" s="3" t="n">
-        <v>39988</v>
+        <v>39984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/750 — भिमोडी फतन/दुकालू कपिलधारा कूप निर्माण कार्य</t>
+          <t>1738010023/WC/749 — भिमोडी खेमचंद/समलू कपिलधारा कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I822" s="2" t="n">
-        <v>62736</v>
+        <v>64626</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>39873</v>
+        <v>39874</v>
       </c>
       <c r="K822" s="3" t="n">
-        <v>39978</v>
+        <v>39988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/821 — बोलेगांव कपिलधारा कूप निर्माण गोविन्‍द/उदेचंद लोधी</t>
+          <t>1738010023/WC/750 — भिमोडी फतन/दुकालू कपिलधारा कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>0</v>
+        <v>62736</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>39845</v>
-[...1 lines deleted...]
-      <c r="K823" s="3"/>
+        <v>39873</v>
+      </c>
+      <c r="K823" s="3" t="n">
+        <v>39978</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/822 — बोलेगांव झनकलाल/यादोराव कपिलधारा कूप निर्माण</t>
+          <t>1738010023/WC/821 — बोलेगांव कपिलधारा कूप निर्माण गोविन्‍द/उदेचंद लोधी</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>81100</v>
+        <v>82000</v>
       </c>
       <c r="I824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>39910</v>
+        <v>39845</v>
       </c>
       <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/823 — बोलेगांव चम्‍हारू/हरकू कपिलधारा कूप निर्माण</t>
+          <t>1738010023/WC/822 — बोलेगांव झनकलाल/यादोराव कपिलधारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
-        <v>82000</v>
+        <v>81100</v>
       </c>
       <c r="I825" s="2" t="n">
-        <v>4368</v>
+        <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>39887</v>
-[...3 lines deleted...]
-      </c>
+        <v>39910</v>
+      </c>
+      <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/824 — बोलेगांव गौतमराम/चिन्‍धया कपिलधारा कूप निर्माण</t>
+          <t>1738010023/WC/823 — बोलेगांव चम्‍हारू/हरकू कपिलधारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I826" s="2" t="n">
-        <v>0</v>
+        <v>4368</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>39924</v>
-[...1 lines deleted...]
-      <c r="K826" s="3"/>
+        <v>39887</v>
+      </c>
+      <c r="K826" s="3" t="n">
+        <v>39945</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/825 — बोलेगांव चम्‍हारिन/रतनलाल कपिलधारा कूप निर्माण</t>
+          <t>1738010023/WC/824 — बोलेगांव गौतमराम/चिन्‍धया कपिलधारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I827" s="2" t="n">
-        <v>2184</v>
+        <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>39910</v>
-[...3 lines deleted...]
-      </c>
+        <v>39924</v>
+      </c>
+      <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/827 — बोलेगांव महारू / आडकु कपिलधारा सिंचाई कुप निर्माण कार्य</t>
+          <t>1738010023/WC/825 — बोलेगांव चम्‍हारिन/रतनलाल कपिलधारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>0</v>
+        <v>2184</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>39861</v>
-[...1 lines deleted...]
-      <c r="K828" s="3"/>
+        <v>39910</v>
+      </c>
+      <c r="K828" s="3" t="n">
+        <v>39921</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/828 — बोलेगांव कौशल्‍याबाई/सोहन कपिलधारा सिंचाई कुप निर्माण कार्य</t>
+          <t>1738010023/WC/827 — बोलेगांव महारू / आडकु कपिलधारा सिंचाई कुप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>1200</v>
+        <v>0</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>39974</v>
+        <v>39861</v>
       </c>
       <c r="K829" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/829 — बोलेगांव बारक्‍या/साजू मरार कूप निर्माण कार्य</t>
+          <t>1738010023/WC/828 — बोलेगांव कौशल्‍याबाई/सोहन कपिलधारा सिंचाई कुप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>15690</v>
+        <v>1200</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>39963</v>
+        <v>39974</v>
       </c>
       <c r="K830" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/830 — बोलेगांव पंचशाीलाबाई/नारायण कपिलधारा कूप निर्माण</t>
+          <t>1738010023/WC/829 — बोलेगांव बारक्‍या/साजू मरार कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>2</v>
+        <v>15690</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>39934</v>
-[...3 lines deleted...]
-      </c>
+        <v>39963</v>
+      </c>
+      <c r="K831" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/831 — बोलेगांव शंषलाल/कोदूदास कपिलधारा कूप निर्माण</t>
+          <t>1738010023/WC/830 — बोलेगांव पंचशाीलाबाई/नारायण कपिलधारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I832" s="2" t="n">
-        <v>1092</v>
+        <v>2</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>39868</v>
+        <v>39934</v>
       </c>
       <c r="K832" s="3" t="n">
-        <v>39889</v>
+        <v>39998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/832 — बोलेगांव नोहरलाल/किसन माना कूपनिर्माण कार्य</t>
+          <t>1738010023/WC/831 — बोलेगांव शंषलाल/कोदूदास कपिलधारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I833" s="2" t="n">
-        <v>4368</v>
+        <v>1092</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>39887</v>
+        <v>39868</v>
       </c>
       <c r="K833" s="3" t="n">
-        <v>39892</v>
+        <v>39889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/833 — बोलेगांव खेमचंद/सादू कूपनिर्माण कार्य</t>
+          <t>1738010023/WC/832 — बोलेगांव नोहरलाल/किसन माना कूपनिर्माण कार्य</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>2730</v>
+        <v>4368</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>39922</v>
+        <v>39887</v>
       </c>
       <c r="K834" s="3" t="n">
-        <v>39933</v>
+        <v>39892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/834 — बोलेगांव हीरालाल/नहान्‍या कूपनिर्माण कार्य</t>
+          <t>1738010023/WC/833 — बोलेगांव खेमचंद/सादू कूपनिर्माण कार्य</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>5976</v>
+        <v>2730</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>39875</v>
+        <v>39922</v>
       </c>
       <c r="K835" s="3" t="n">
-        <v>39679</v>
+        <v>39933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/835 — बोलेगांव यशवंताबाई/रयपाल कूपनिर्माण कार्य</t>
+          <t>1738010023/WC/834 — बोलेगांव हीरालाल/नहान्‍या कूपनिर्माण कार्य</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>1092</v>
+        <v>5976</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>39981</v>
+        <v>39875</v>
       </c>
       <c r="K836" s="3" t="n">
-        <v>39992</v>
+        <v>39679</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/836 — बोलेगांव गोवर्धन/सुकली कूपनिर्माण कार्य</t>
+          <t>1738010023/WC/835 — बोलेगांव यशवंताबाई/रयपाल कूपनिर्माण कार्य</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
         <v>82000</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>3500</v>
+        <v>1092</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>40305</v>
-[...1 lines deleted...]
-      <c r="K837" s="3"/>
+        <v>39981</v>
+      </c>
+      <c r="K837" s="3" t="n">
+        <v>39992</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/9993621637 — WR बाघ RBC 1520 बोलेगांव एवं बिनोरा</t>
+          <t>1738010023/WC/836 — बोलेगांव गोवर्धन/सुकली कूपनिर्माण कार्य</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
-        <v>969000</v>
+        <v>82000</v>
       </c>
       <c r="I838" s="2" t="n">
-        <v>304128</v>
+        <v>3500</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>40476</v>
-[...3 lines deleted...]
-      </c>
+        <v>40305</v>
+      </c>
+      <c r="K838" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/9993626528 — bolegaonnew talab gahrikarn</t>
+          <t>1738010023/WC/9993621637 — WR बाघ RBC 1520 बोलेगांव एवं बिनोरा</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
-        <v>0</v>
+        <v>969000</v>
       </c>
       <c r="I839" s="2" t="n">
-        <v>0</v>
+        <v>304128</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>41300</v>
-[...1 lines deleted...]
-      <c r="K839" s="3"/>
+        <v>40476</v>
+      </c>
+      <c r="K839" s="3" t="n">
+        <v>41090</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/9993657239 — BOLEGAON WARD NO 1 SE 10 TAK  NALI NIRMAN</t>
+          <t>1738010023/WC/9993626528 — bolegaonnew talab gahrikarn</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
-        <v>268000</v>
+        <v>0</v>
       </c>
       <c r="I840" s="2" t="n">
-        <v>249036.5</v>
+        <v>0</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>42263</v>
-[...3 lines deleted...]
-      </c>
+        <v>41300</v>
+      </c>
+      <c r="K840" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/9993657243 — BOLEGAONWARD NO 11 SE 20 TAK NALI NIRMAN</t>
+          <t>1738010023/WC/9993657239 — BOLEGAON WARD NO 1 SE 10 TAK  NALI NIRMAN</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
-        <v>243000</v>
+        <v>268000</v>
       </c>
       <c r="I841" s="2" t="n">
-        <v>209718.6</v>
+        <v>249036.5</v>
       </c>
       <c r="J841" s="3" t="n">
         <v>42263</v>
       </c>
       <c r="K841" s="3" t="n">
         <v>42328</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/छोटा तालाब का गहरी करण कार्य — छोटा तालाब का गहरी करण कार्य</t>
+          <t>1738010023/WC/9993657243 — BOLEGAONWARD NO 11 SE 20 TAK NALI NIRMAN</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
-        <v>0</v>
+        <v>243000</v>
       </c>
       <c r="I842" s="2" t="n">
-        <v>0</v>
+        <v>209718.6</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>38876</v>
-[...1 lines deleted...]
-      <c r="K842" s="3"/>
+        <v>42263</v>
+      </c>
+      <c r="K842" s="3" t="n">
+        <v>42328</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगांव खेलनबाई/अनतराम के खेत में क — बोलेगांव खेलनबाई/अनतराम के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/छोटा तालाब का गहरी करण कार्य — छोटा तालाब का गहरी करण कार्य</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I843" s="2" t="n">
-        <v>29228</v>
+        <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>39512</v>
+        <v>38876</v>
       </c>
       <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगांव चिमनदास/जनक के खेत में कूप — बोलेगांव चिमनदास/जनक के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगांव खेलनबाई/अनतराम के खेत में क — बोलेगांव खेलनबाई/अनतराम के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I844" s="2" t="n">
-        <v>32728</v>
+        <v>29228</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>39506</v>
+        <v>39512</v>
       </c>
       <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगांव जागेश्‍वर/मोहन के खेत में क — बोलेगांव जागेश्‍वर/मोहन के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगांव चिमनदास/जनक के खेत में कूप — बोलेगांव चिमनदास/जनक के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I845" s="2" t="n">
-        <v>38766</v>
+        <v>32728</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>39495</v>
+        <v>39506</v>
       </c>
       <c r="K845" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगांव देवाजी/पंचम के खेत में कू — बोलेगांव देवाजी/पंचम के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगांव जागेश्‍वर/मोहन के खेत में क — बोलेगांव जागेश्‍वर/मोहन के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>31728</v>
+        <v>38766</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>39464</v>
+        <v>39495</v>
       </c>
       <c r="K846" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगांवभुनेश्‍वर/जैतर के खेत में कू — बोलेगांव भुनेश्‍वर/जैतर के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगांव देवाजी/पंचम के खेत में कू — बोलेगांव देवाजी/पंचम के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I847" s="2" t="n">
-        <v>32523</v>
+        <v>31728</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>39512</v>
+        <v>39464</v>
       </c>
       <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगांव मुकेश/मनोहर के खेत में कूप — बोलेगांव मुकेश/मनोहर के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगांवभुनेश्‍वर/जैतर के खेत में कू — बोलेगांव भुनेश्‍वर/जैतर के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I848" s="2" t="n">
-        <v>28163</v>
+        <v>32523</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>39498</v>
+        <v>39512</v>
       </c>
       <c r="K848" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगांव युवराज/बुधराम के खेत में कू — बोलेगांव युवराज/बुधराम के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगांव मुकेश/मनोहर के खेत में कूप — बोलेगांव मुकेश/मनोहर के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I849" s="2" t="n">
-        <v>32214</v>
+        <v>28163</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>39497</v>
+        <v>39498</v>
       </c>
       <c r="K849" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगांव शंकर/भदर्या के खेत में कूप — बोलेगांव शंकर/भदर्या के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगांव युवराज/बुधराम के खेत में कू — बोलेगांव युवराज/बुधराम के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I850" s="2" t="n">
-        <v>32628</v>
+        <v>32214</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>39507</v>
+        <v>39497</v>
       </c>
       <c r="K850" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगांव हुलासराम/बोन्‍द्रया के खेत — बोलेगांव हुलासराम/बोन्‍द्रया के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगांव शंकर/भदर्या के खेत में कूप — बोलेगांव शंकर/भदर्या के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I851" s="2" t="n">
-        <v>35080</v>
+        <v>32628</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>39495</v>
+        <v>39507</v>
       </c>
       <c r="K851" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगॉव अशोक/करण के खेत में — बोलेगॉव अशोक/करण के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगांव हुलासराम/बोन्‍द्रया के खेत — बोलेगांव हुलासराम/बोन्‍द्रया के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I852" s="2" t="n">
-        <v>31580</v>
+        <v>35080</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>39521</v>
+        <v>39495</v>
       </c>
       <c r="K852" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगॉव कमल/बारेलाल के खेत में कू — बोलेगॉव कमल/बारेलाल के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगॉव अशोक/करण के खेत में — बोलेगॉव अशोक/करण के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I853" s="2" t="n">
-        <v>35028</v>
+        <v>31580</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>39526</v>
+        <v>39521</v>
       </c>
       <c r="K853" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगॉवकान्तिबाई/शिवराम कपिलधारा कूप — बोलेगॉव कान्तिबाई/शिवराम कपिलधारा कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगॉव कमल/बारेलाल के खेत में कू — बोलेगॉव कमल/बारेलाल के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I854" s="2" t="n">
-        <v>28190</v>
+        <v>35028</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>39135</v>
+        <v>39526</v>
       </c>
       <c r="K854" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगॉव कुंवरलाल/मोतील के खेत में कू — बोलेगॉव कुंवरलाल/मोतीलाल के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगॉवकान्तिबाई/शिवराम कपिलधारा कूप — बोलेगॉव कान्तिबाई/शिवराम कपिलधारा कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I855" s="2" t="n">
-        <v>36028</v>
+        <v>28190</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>39522</v>
+        <v>39135</v>
       </c>
       <c r="K855" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगॉव गोरेलाल/किसन के खेत में — बोलेगॉव गोरेलाल/किसन के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगॉव कुंवरलाल/मोतील के खेत में कू — बोलेगॉव कुंवरलाल/मोतीलाल के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I856" s="2" t="n">
-        <v>32999</v>
+        <v>36028</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>39506</v>
+        <v>39522</v>
       </c>
       <c r="K856" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगॉव द्वारकीबाई/दया  कपिलधारा कूप — बोलेगॉव द्वारकीबाई/दयाराम कपिलधारा कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगॉव गोरेलाल/किसन के खेत में — बोलेगॉव गोरेलाल/किसन के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I857" s="2" t="n">
-        <v>29599</v>
+        <v>32999</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>39134</v>
+        <v>39506</v>
       </c>
       <c r="K857" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगॉव फेकूबाई/ज्ञानीराम के खेत में — बोलेगॉव फेकूबाई/ज्ञानीराम के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगॉव द्वारकीबाई/दया  कपिलधारा कूप — बोलेगॉव द्वारकीबाई/दयाराम कपिलधारा कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I858" s="2" t="n">
-        <v>34428</v>
+        <v>29599</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>39510</v>
+        <v>39134</v>
       </c>
       <c r="K858" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगॉव बलराम/रामेश्‍वर कपिलधारा कूप — बोलेगॉव बलराम/रामेश्‍वर कपिलधारा कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगॉव फेकूबाई/ज्ञानीराम के खेत में — बोलेगॉव फेकूबाई/ज्ञानीराम के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I859" s="2" t="n">
-        <v>28602</v>
+        <v>34428</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>39135</v>
+        <v>39510</v>
       </c>
       <c r="K859" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगॉव बीरणबाई/बादल के खेत में कू — बोलेगॉव बीरणबाई/बादल के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगॉव बलराम/रामेश्‍वर कपिलधारा कूप — बोलेगॉव बलराम/रामेश्‍वर कपिलधारा कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I860" s="2" t="n">
-        <v>30568</v>
+        <v>28602</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>39497</v>
+        <v>39135</v>
       </c>
       <c r="K860" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगॉव बीरणबाई/सालिक कपिलधारा कूप — बोलेगॉव बीरणबाई/सालिक कपिलधारा कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगॉव बीरणबाई/बादल के खेत में कू — बोलेगॉव बीरणबाई/बादल के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I861" s="2" t="n">
-        <v>28074</v>
+        <v>30568</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>39135</v>
+        <v>39497</v>
       </c>
       <c r="K861" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगॉव भोजराम/रामेश्‍वर के खेत में — बोलेगॉव भोजराम/रामेश्‍वर के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगॉव बीरणबाई/सालिक कपिलधारा कूप — बोलेगॉव बीरणबाई/सालिक कपिलधारा कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I862" s="2" t="n">
-        <v>34080</v>
+        <v>28074</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>39513</v>
+        <v>39135</v>
       </c>
       <c r="K862" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगॉव राजोबाई/नन्‍दकीशो के खेत में — बोलेगॉव राजोबाई/नन्‍दकीशोर के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगॉव भोजराम/रामेश्‍वर के खेत में — बोलेगॉव भोजराम/रामेश्‍वर के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I863" s="2" t="n">
-        <v>36704</v>
+        <v>34080</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>39522</v>
+        <v>39513</v>
       </c>
       <c r="K863" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगॉव व्रक्षारोपण स्‍थल में फेंसिं — बोलेगॉव व्रक्षारोपण स्‍थल में फेंसिंग व रोपण कार्य</t>
+          <t>1738010023/WC/बोलेगॉव राजोबाई/नन्‍दकीशो के खेत में — बोलेगॉव राजोबाई/नन्‍दकीशोर के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I864" s="2" t="n">
-        <v>242272</v>
+        <v>36704</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>39143</v>
+        <v>39522</v>
       </c>
       <c r="K864" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगॉव शिवराम/रामचंद के खेत में कू — बोलेगॉव शिवराम/रामचंद के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगॉव व्रक्षारोपण स्‍थल में फेंसिं — बोलेगॉव व्रक्षारोपण स्‍थल में फेंसिंग व रोपण कार्य</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I865" s="2" t="n">
-        <v>32660</v>
+        <v>242272</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>39522</v>
+        <v>39143</v>
       </c>
       <c r="K865" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगॉव संतोष/मूलचन्‍द के खेत में कू — बोलेगॉव संतोष/मूलचन्‍द के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगॉव शिवराम/रामचंद के खेत में कू — बोलेगॉव शिवराम/रामचंद के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I866" s="2" t="n">
-        <v>31942</v>
+        <v>32660</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>39521</v>
+        <v>39522</v>
       </c>
       <c r="K866" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगॉव सुन्‍दरलाल/झनक के खेत में कू — बोलेगॉव सुन्‍दरलाल/झनक के खेत में कूप निर्माण कार्य</t>
+          <t>1738010023/WC/बोलेगॉव संतोष/मूलचन्‍द के खेत में कू — बोलेगॉव संतोष/मूलचन्‍द के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I867" s="2" t="n">
-        <v>31028</v>
+        <v>31942</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>39526</v>
+        <v>39521</v>
       </c>
       <c r="K867" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WC/बोलेगॉव हितग्राही सेरक्‍या/ भदर्या क — बोलेगॉव हितग्राही सेरक्‍या/ भदर्या के खेत में कुप कपिलधारा योजनान्‍तर्गत</t>
+          <t>1738010023/WC/बोलेगॉव सुन्‍दरलाल/झनक के खेत में कू — बोलेगॉव सुन्‍दरलाल/झनक के खेत में कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I868" s="2" t="n">
-        <v>29992</v>
+        <v>31028</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>39138</v>
+        <v>39526</v>
       </c>
       <c r="K868" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WH/19952266 — bolegaon chhota talab ka gahrikarn</t>
+          <t>1738010023/WC/बोलेगॉव हितग्राही सेरक्‍या/ भदर्या क — बोलेगॉव हितग्राही सेरक्‍या/ भदर्या के खेत में कुप कपिलधारा योजनान्‍तर्गत</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I869" s="2" t="n">
-        <v>0</v>
+        <v>29992</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>41300</v>
+        <v>39138</v>
       </c>
       <c r="K869" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Model Talab / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WH/19955226 — BOLEGAON  AWASTOLA TALAB VISTARIKARAN AND SAUNDRIKARAN</t>
+          <t>1738010023/WH/19952266 — bolegaon chhota talab ka gahrikarn</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>42395</v>
+        <v>41300</v>
       </c>
       <c r="K870" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Model Talab / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1738010023/WH/22012034453223 — BOLEGAON AWASTOLA TALAB JIRNODHAR KARY</t>
+          <t>1738010023/WH/19955226 — BOLEGAON  AWASTOLA TALAB VISTARIKARAN AND SAUNDRIKARAN</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
-        <v>848436.66</v>
+        <v>0</v>
       </c>
       <c r="I871" s="2" t="n">
-        <v>338822</v>
+        <v>0</v>
       </c>
       <c r="J871" s="3" t="n">
-        <v>44596</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K871" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1738010/RC/11948 — PWD बोलेगांव सिहारी दीघौरी मार्ग</t>
+          <t>1738010023/WH/22012034453223 — BOLEGAON AWASTOLA TALAB JIRNODHAR KARY</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
-        <v>1291000</v>
+        <v>848436.66</v>
       </c>
       <c r="I872" s="2" t="n">
-        <v>527053</v>
+        <v>338822</v>
       </c>
       <c r="J872" s="3" t="n">
-        <v>39292</v>
+        <v>44596</v>
       </c>
       <c r="K872" s="3" t="n">
-        <v>41647</v>
+        <v>45000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1738010/RC/12146 — WR बोलेगांव चुरली मायनर के चै. क्र. 0 से 35 तक सुद</t>
+          <t>1738010/RC/11948 — PWD बोलेगांव सिहारी दीघौरी मार्ग</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
-        <v>948000</v>
+        <v>1291000</v>
       </c>
       <c r="I873" s="2" t="n">
-        <v>824137</v>
+        <v>527053</v>
       </c>
       <c r="J873" s="3" t="n">
-        <v>39758</v>
+        <v>39292</v>
       </c>
       <c r="K873" s="3" t="n">
-        <v>41311</v>
+        <v>41647</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1738010/RC/12287 — WR बोलेगांव डुडवा वितरक नहर चै 139 से 198 तक मरम्‍मत बाघ आर बी सी नहर मरम्‍मत कार्य</t>
+          <t>1738010/RC/12146 — WR बोलेगांव चुरली मायनर के चै. क्र. 0 से 35 तक सुद</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
-        <v>2221000</v>
+        <v>948000</v>
       </c>
       <c r="I874" s="2" t="n">
-        <v>1672902</v>
+        <v>824137</v>
       </c>
       <c r="J874" s="3" t="n">
-        <v>39920</v>
+        <v>39758</v>
       </c>
       <c r="K874" s="3" t="n">
-        <v>41312</v>
+        <v>41311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1738010/RC/92 — WR बाघ RBC के चै. 1500 से 1600 तक WBM</t>
+          <t>1738010/RC/12287 — WR बोलेगांव डुडवा वितरक नहर चै 139 से 198 तक मरम्‍मत बाघ आर बी सी नहर मरम्‍मत कार्य</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
-        <v>0</v>
+        <v>2221000</v>
       </c>
       <c r="I875" s="2" t="n">
-        <v>3949352.5</v>
+        <v>1672902</v>
       </c>
       <c r="J875" s="3" t="n">
-        <v>39493</v>
+        <v>39920</v>
       </c>
       <c r="K875" s="3" t="n">
-        <v>40312</v>
+        <v>41312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1738010/WC/W. R. भानेगांव बोलेगांव सिहारी मायनर सु — W. R. भानेगांव बोलेगांव सिहारी मायनर सुध्‍दणीकरण</t>
+          <t>1738010/RC/92 — WR बाघ RBC के चै. 1500 से 1600 तक WBM</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I876" s="2" t="n">
-        <v>345916.61</v>
+        <v>3949352.5</v>
       </c>
       <c r="J876" s="3" t="n">
-        <v>38880</v>
+        <v>39493</v>
       </c>
       <c r="K876" s="3" t="n">
-        <v>39171</v>
+        <v>40312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1738010/WC/बाग आर. बी. सी. 1470 से 1696 तक मुरमीकर — बाग आर. बी. सी. 1470 से 1696 तक मुरमीकरण कार्य</t>
+          <t>1738010/WC/W. R. भानेगांव बोलेगांव सिहारी मायनर सु — W. R. भानेगांव बोलेगांव सिहारी मायनर सुध्‍दणीकरण</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I877" s="2" t="n">
-        <v>163434</v>
+        <v>345916.61</v>
       </c>
       <c r="J877" s="3" t="n">
-        <v>39054</v>
+        <v>38880</v>
       </c>
       <c r="K877" s="3" t="n">
-        <v>39206</v>
+        <v>39171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1738010/WC/बाघ आर बी सी के चे क्र 1170 से 1280 तक — बाघ आर बी सी के चे क्र 1170 से 1280 तक मरमत कार्य</t>
+          <t>1738010/WC/बाग आर. बी. सी. 1470 से 1696 तक मुरमीकर — बाग आर. बी. सी. 1470 से 1696 तक मुरमीकरण कार्य</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I878" s="2" t="n">
+        <v>163434</v>
+      </c>
+      <c r="J878" s="3" t="n">
+        <v>39054</v>
+      </c>
+      <c r="K878" s="3" t="n">
+        <v>39206</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
+      <c r="A879" s="1" t="inlineStr">
+        <is>
+          <t>LANJI</t>
+        </is>
+      </c>
+      <c r="B879" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C879" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D879" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E879" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F879" s="1" t="inlineStr">
+        <is>
+          <t>1738010/WC/बाघ आर बी सी के चे क्र 1170 से 1280 तक — बाघ आर बी सी के चे क्र 1170 से 1280 तक मरमत कार्य</t>
+        </is>
+      </c>
+      <c r="G879" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H879" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I879" s="2" t="n">
         <v>553523.66</v>
       </c>
-      <c r="J878" s="3" t="n">
+      <c r="J879" s="3" t="n">
         <v>38910</v>
       </c>
-      <c r="K878" s="3" t="n">
+      <c r="K879" s="3" t="n">
         <v>45060</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>