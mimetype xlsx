--- v0 (2026-09-04)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K784"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 23:12:33</t>
+          <t>Exported on: 2026-10-27 21:20:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BALAGHAT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1096,51 +1096,51 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>42030</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1738010059/DP/22012034580382 — Sawarikala Khel Maidan Ke Charo Side Me Samudayik Vraksharopan Karya</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>220835</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45137</v>
@@ -1192,51 +1192,51 @@
       <c r="J30" s="3" t="n">
         <v>45173</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>46093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1738010059/DP/22012034617641 — Sawarikala Ravi Harikhede ke khet ke pas Laghu Talab Kinare Samudayik Vraksharopan Karya</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>14457.78</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45474</v>
@@ -8527,145 +8527,145 @@
       <c r="J181" s="3" t="n">
         <v>44969</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>45110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1738010059/IF/22012035130733 — SAWARIKALA  NILCHAD / HAUSHALAL RAHAGDALE KE KHET ME URKCHHA ROPAN</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>136444.49</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>63240</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45152</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1738010059/IF/22012035130735 — SAWARIKALA  MULCHAND /JAGORAV MAISHRAM KE KHET ME URKCHHA  KARY</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>136444.49</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>62880</v>
+        <v>74130</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45137</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1738010059/IF/22012035131567 — Sawarikala Parmeshwar / Harichand Vraksharopan karya</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>136444.49</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>63540</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45152</v>
@@ -9074,51 +9074,51 @@
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1738010059/IF/22012035620943 — Sawarikala Ek Bagiya Ma Ke Name Narbada Chetan kumar Rahangdale</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>180181.96</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>169629.36</v>
+        <v>170879.36</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -25636,51 +25636,51 @@
       <c r="J534" s="3" t="n">
         <v>43276</v>
       </c>
       <c r="K534" s="3" t="n">
         <v>43349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1738010059/IF/IAY/807798 — Construction of IAY House -IAY REG. NO. MP3941229</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>42830</v>
@@ -30742,51 +30742,51 @@
       <c r="J640" s="3" t="n">
         <v>45334</v>
       </c>
       <c r="K640" s="3" t="n">
         <v>45682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
           <t>1738010059/RC/22012034674437 — Sawarikala Hanuman Chauk se Prabhulal Ke Ghar tak CC Road Nirman</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>45315</v>
@@ -30838,51 +30838,51 @@
       <c r="J642" s="3" t="n">
         <v>46006</v>
       </c>
       <c r="K642" s="3" t="n">
         <v>46054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
           <t>1738010059/RC/22012034853222 — Sawrikala cc road kotwar ke ghar se hiran chile ke ghar tak</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>45960</v>
@@ -34260,145 +34260,145 @@
       <c r="J714" s="3" t="n">
         <v>45334</v>
       </c>
       <c r="K714" s="3" t="n">
         <v>45682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
           <t>1738010059/RS/22012035122474 — Sawarikala Durga Chauk se Pwd Road Tak RCC Pakki Nali</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
           <t>1738010059/RS/22012035122475 — Sawarikala Durga Chauk Se Pardhi Ke Ghar Tak RCC Pakki Nali</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
           <t>1738010059/RS/22012035122477 — Sawarikala Sharda Chauk se Durga Chauk Tak  RCC  Pakki Nali</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>45315</v>
@@ -35992,98 +35992,98 @@
       <c r="J750" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K750" s="3" t="n">
         <v>45837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
           <t>1738010059/WC/22012035160126 — Sawarikala Watar Trench ke Pas Samudayik Laghu Talab</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
           <t>1738010059/WC/22012035160130 — Sawarikala Watar Trench ke Pas Samudayik Laghu Talab</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>45315</v>
@@ -36135,51 +36135,51 @@
       <c r="J753" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K753" s="3" t="n">
         <v>45645</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
           <t>1738010059/WC/22012035202822 — Sawarikala Durga Me Samudayik Sokpit Nirman</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
         <v>45449</v>
@@ -36231,98 +36231,98 @@
       <c r="J755" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K755" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
           <t>1738010059/WC/22012035249806 — Sawarikala Watar Trench Pass Samudayik Laghu Talab</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>836750.31</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
           <t>1738010059/WC/22012035311166 — Sawarikala Chhotelal Hoktu khet Talab Nirman</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>349736.44</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
         <v>45766</v>
@@ -37295,51 +37295,51 @@
         <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
           <t>1738010059/WH/22012034938749 — Sawarikala Ramkishan ke khet ke Pas Samudayik Parculetion Tank</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I778" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J778" s="3" t="n">
         <v>45315</v>