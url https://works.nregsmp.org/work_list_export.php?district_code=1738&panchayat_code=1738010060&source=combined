--- v0 (2026-09-03)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K729"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 22:48:59</t>
+          <t>Exported on: 2026-10-25 02:37:34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BALAGHAT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -367,98 +367,98 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1738010060/AV/22012034652442 — AANWADI KENDRA KRAMANK 1 NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1738010060/AV/22012034652443 — AANWADI KENDRA KRAMANK 1 NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45315</v>
@@ -753,98 +753,98 @@
       <c r="J21" s="3" t="n">
         <v>45195</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>46049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1738010060/DP/22012034613681 — laghu talab nirman karya</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1738010060/DP/22012034613682 — laghu talab nirman karya</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45317</v>
@@ -12423,51 +12423,51 @@
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1738010060/IF/22012035202991 — GOT SHELTER FOR INDIVIDUAL</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45317</v>
@@ -12762,51 +12762,51 @@
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1738010060/IF/22012035376613 — Jgsa 2025 richarj pit sarswata Bai pardhi kup</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45762</v>
@@ -13150,51 +13150,51 @@
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1738010060/IF/22012035657327 — KALPATHRI KHET TALAB KHINNIRAM NOHARLAL</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>182794.02</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45932</v>
@@ -21013,73 +21013,73 @@
       <c r="J439" s="3" t="n">
         <v>42908</v>
       </c>
       <c r="K439" s="3" t="n">
         <v>42967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1738010060/IF/VB/22012035663245 — KALPATHARI CATTLE SHED NIRMALA MEHATAR YEDE</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>77351.09</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>1100</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>46237</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
@@ -23429,51 +23429,51 @@
       <c r="J489" s="3" t="n">
         <v>45202</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>45743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+          <t>Construction of WBM Roads for Community / Construction of WBM Road for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1738010060/RC/22012034676529 — IMLA BAI K MAKAN SE NALA PULIYA TAK GREVAL ROAD NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45317</v>
@@ -28166,98 +28166,98 @@
       <c r="J588" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K588" s="3" t="n">
         <v>45743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
           <t>1738010060/RS/22012035123242 — nadep nirman karya</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
           <t>1738010060/RS/22012035123243 — nadep nirman karya</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>45317</v>