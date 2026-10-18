--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K800"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 09:52:59</t>
+          <t>Exported on: 2026-10-18 23:07:29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BALAGHAT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4016,51 +4016,51 @@
       <c r="J88" s="3" t="n">
         <v>43859</v>
       </c>
       <c r="K88" s="3" t="n">
         <v>44147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1738010077/DP/22012034559360 — BLOOK  PLANTSAN SARRA</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>714191.92</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>376897.44</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>44783</v>
@@ -4159,98 +4159,98 @@
         <v>431625.85</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45330</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1738010077/DP/22012034617866 — Gp Sara me samudayik plantion karya</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45386</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Gov building Block Plantation-Farm Forestry-Comm / Block Plantation of Farm Forestry Trees in Government building premises for Community</t>
+          <t>Gov building Block Plantation-Farm Forestry-Comm / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1738010077/DP/22012034617874 — Gp SAraa  Samudayak   plantetion</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>16998.45</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45471</v>
@@ -6132,51 +6132,51 @@
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1738010077/IC/22012034890840 — SARRA CNG ME SARWJANIK KUP NIRMAN</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>327631.47</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>36925.4</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45779</v>
@@ -11514,51 +11514,51 @@
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1738010077/IF/22012035130374 — SARRA BANJARTOLA MANTURA/SUMRAT KHET KI MED PAR PLANTATION</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>30730.52</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45190</v>
@@ -12078,51 +12078,51 @@
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1738010077/IF/22012035205343 — Sarra- Sumrat ke khet me Minakshi Talab</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45331</v>
@@ -12172,51 +12172,51 @@
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45416</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1738010077/IF/22012035234797 — Saraa meplantetion dinesh sonu</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>17463</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45471</v>
@@ -12366,51 +12366,51 @@
       <c r="J262" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1738010077/IF/22012035421112 — Sarra Dagwell  Recharg structure Bhaavji  / chetram</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45748</v>
@@ -29651,51 +29651,51 @@
       <c r="J617" s="3" t="n">
         <v>43710</v>
       </c>
       <c r="K617" s="3" t="n">
         <v>43918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
           <t>1738010077/IF/IAY/802792 — Construction of IAY House -IAY REG. NO. MP3020082</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>7800</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>44677</v>
@@ -33419,98 +33419,98 @@
       <c r="J695" s="3" t="n">
         <v>45198</v>
       </c>
       <c r="K695" s="3" t="n">
         <v>45268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
           <t>1738010077/RC/22012034677863 — Sarra- Fulchan ke makan se babudas  ke makan tak CC road</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>45022</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
           <t>1738010077/RC/22012034853073 — Sarra Gram Khandwa me Dayaram ke Makan se Chetan ke makan tak c c Road Nirman</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>56000</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>45904</v>
@@ -38453,51 +38453,51 @@
       <c r="J799" s="3" t="n">
         <v>40710</v>
       </c>
       <c r="K799" s="3" t="n">
         <v>41267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
           <t>1738/RC/22012034610578 — Greval Road Lanji Devarbeli Road km 28 to Banjaritola matainance work</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>383000</v>
       </c>
       <c r="I800" s="2" t="n">
         <v>76480.04</v>
       </c>
       <c r="J800" s="3" t="n">
         <v>44643</v>