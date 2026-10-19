--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 04:17:46</t>
+          <t>Exported on: 2026-10-19 18:54:13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BALAGHAT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1738010077/DP/22012034559360 — BLOOK  PLANTSAN SARRA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>714191.92</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44783</v>
@@ -367,145 +367,145 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45330</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1738010077/DP/22012034617866 — Gp Sara me samudayik plantion karya</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45386</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Gov building Block Plantation-Farm Forestry-Comm / Block Plantation of Farm Forestry Trees in Government building premises for Community</t>
+          <t>Gov building Block Plantation-Farm Forestry-Comm / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1738010077/DP/22012034617874 — Gp SAraa  Samudayak   plantetion</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45471</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1738010077/IC/22012034890840 — SARRA CNG ME SARWJANIK KUP NIRMAN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>327631.47</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45779</v>
@@ -649,51 +649,51 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44026</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1738010077/IF/22012035130374 — SARRA BANJARTOLA MANTURA/SUMRAT KHET KI MED PAR PLANTATION</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45190</v>
@@ -837,145 +837,145 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45132</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1738010077/IF/22012035205343 — Sarra- Sumrat ke khet me Minakshi Talab</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45331</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1738010077/IF/22012035234797 — Saraa meplantetion dinesh sonu</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45471</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1738010077/IF/22012035421112 — Sarra Dagwell  Recharg structure Bhaavji  / chetram</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45748</v>
@@ -1025,192 +1025,192 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45995</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1738010077/IF/IAY/802792 — Construction of IAY House -IAY REG. NO. MP3020082</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44677</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1738010077/RC/22012034677863 — Sarra- Fulchan ke makan se babudas  ke makan tak CC road</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45022</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1738010077/RC/22012034853073 — Sarra Gram Khandwa me Dayaram ke Makan se Chetan ke makan tak c c Road Nirman</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>56000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>LANJI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1738/RC/22012034610578 — Greval Road Lanji Devarbeli Road km 28 to Banjaritola matainance work</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>383000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>44643</v>