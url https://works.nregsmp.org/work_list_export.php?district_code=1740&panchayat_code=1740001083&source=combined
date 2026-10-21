--- v0 (2026-09-01)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K927"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 22:27:14</t>
+          <t>Exported on: 2026-10-21 16:07:55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UMARIA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -745,51 +745,51 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1740001083/DP/22012034597445 — Amrit Vatika piparha talab Saraswahi GP Majhgavan</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>5050</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45154</v>
@@ -15754,51 +15754,51 @@
       <c r="J330" s="3" t="n">
         <v>45104</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/22012035086743 — CTR KHEAT TALAB NIRMAN KARYA NAGENDRA SINGH SARASWAHI</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>175290.38</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>109976.9</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45462</v>
@@ -16140,51 +16140,51 @@
       <c r="J338" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>45792</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/22012035222907 — KAPILDHARA KOOP NIRMAN KARYA PARWATI RAI /SUDARSHAN RAI SARASWAHI</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>232656.75</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>123259.04</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45701</v>
@@ -16377,239 +16377,239 @@
       <c r="J343" s="3" t="n">
         <v>45477</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>45654</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/22012035270269 — KAPILDHARA KOOP NIRMAN KARYA RAMCHARAN RAI/CHUTTA RAI MAJHGAWAN</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>273361.21</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>251011.76</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/22012035285355 — KAPILDHARA KOOP NIRMAN KARYA RAMESWAR RAI/BHUKHANI RAI MAJHGAWAN</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>318228.64</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/22012035285359 — KAPILDHARA KOOP NIRMAN KARYA HARILAL YADAV /SUGREEV YADAV SARASWAHI</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>318228.64</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>201529.04</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/22012035309493 — Kapildhara Koop Nirman Karya Dalla Baiga/Bhukhani Baiga Saraswahi</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/22012035336933 — KAPILDHARA KOOP NIRMAN KARYA UMESH KUMAR VISHWAKARMA /RAMESH PRASAD VISHWAKARMA SARASWAHI</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45754</v>
@@ -17337,51 +17337,51 @@
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/22012035656399 — KAPILDHARA KOOP NIRMAN KARYA SHANTI BAI RAI/RAMKLYAN RAI MAJHGAWAN</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45884</v>
@@ -24728,51 +24728,51 @@
       <c r="J514" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K514" s="3" t="n">
         <v>45164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4254582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143210157</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>5832</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45526</v>
@@ -25951,145 +25951,145 @@
       <c r="J539" s="3" t="n">
         <v>42808</v>
       </c>
       <c r="K539" s="3" t="n">
         <v>43302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4621512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127121700</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>23121</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>45661</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4632900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130002619</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>22356</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>45598</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4632907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130003993</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>22599</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>45569</v>
@@ -26288,51 +26288,51 @@
       <c r="J546" s="3" t="n">
         <v>45583</v>
       </c>
       <c r="K546" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4638609 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131455960</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>45548</v>
@@ -27658,78 +27658,80 @@
       <c r="J574" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K574" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4871441 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130135629</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>23022</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>45701</v>
       </c>
-      <c r="K575" s="3"/>
+      <c r="K575" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -27950,51 +27952,51 @@
       <c r="J580" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K580" s="3" t="n">
         <v>46063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4890774 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149959378</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>23193</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>45804</v>
@@ -28144,78 +28146,80 @@
       <c r="J584" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4891425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131680676</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>22842</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>45814</v>
       </c>
-      <c r="K585" s="3"/>
+      <c r="K585" s="3" t="n">
+        <v>46289</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -28338,145 +28342,145 @@
       <c r="J588" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K588" s="3" t="n">
         <v>46033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4892078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149417089</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>23121</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4892373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151772999</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>22842</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4892672 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151867777</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>22761</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>45804</v>
@@ -28528,51 +28532,51 @@
       <c r="J592" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K592" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4892678 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151868577</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>3645</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>45940</v>
@@ -28624,51 +28628,51 @@
       <c r="J594" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K594" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4892854 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151779146</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>23040</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>45814</v>
@@ -28867,51 +28871,51 @@
       <c r="J599" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K599" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4892867 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151780135</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>17010</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>45720</v>
@@ -28963,192 +28967,192 @@
       <c r="J601" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K601" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4892869 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151780147</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>18927</v>
+        <v>23625</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4892870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151780171</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>21060</v>
+        <v>23409</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4892871 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151780188</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>23085</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4896034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151778470</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>22842</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>45720</v>
@@ -29200,51 +29204,51 @@
       <c r="J606" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K606" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4896039 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151778525</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>45676</v>
@@ -29296,51 +29300,51 @@
       <c r="J608" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K608" s="3" t="n">
         <v>46081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4896072 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151960273</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>23175</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>45770</v>
@@ -29392,78 +29396,80 @@
       <c r="J610" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K610" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4896285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151785995</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>23085</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>45781</v>
       </c>
-      <c r="K611" s="3"/>
+      <c r="K611" s="3" t="n">
+        <v>46289</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -29537,173 +29543,173 @@
       <c r="J613" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K613" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4896289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151786023</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>15903</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>45851</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4896292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151786259</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>22599</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4904547 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131679474</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>45851</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>46257</v>
+        <v>46289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
@@ -29778,73 +29784,73 @@
       <c r="J618" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K618" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4904657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150588902</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>20268</v>
+        <v>23400</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>46098</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -29923,78 +29929,80 @@
       <c r="J621" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K621" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/4904890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151212719</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>23022</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>45804</v>
       </c>
-      <c r="K622" s="3"/>
+      <c r="K622" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -30117,145 +30125,145 @@
       <c r="J625" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K625" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/5109016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151778627</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>23085</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/5109214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151860065</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>45676</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/5116586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151785587</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>22842</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>45788</v>
@@ -30356,73 +30364,73 @@
       <c r="J630" s="3" t="n">
         <v>42808</v>
       </c>
       <c r="K630" s="3" t="n">
         <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/5375721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143911905</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>3915</v>
+        <v>19575</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -30452,78 +30460,80 @@
       <c r="J632" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K632" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/5432446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149416735</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>22842</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>45914</v>
       </c>
-      <c r="K633" s="3"/>
+      <c r="K633" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -32410,120 +32420,120 @@
       <c r="J672" s="3" t="n">
         <v>42962</v>
       </c>
       <c r="K672" s="3" t="n">
         <v>43302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/5648308 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143373764</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>23022</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/5649070 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123391413</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>9396</v>
+        <v>24273</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>46177</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -32798,73 +32808,73 @@
       <c r="J680" s="3" t="n">
         <v>42815</v>
       </c>
       <c r="K680" s="3" t="n">
         <v>43074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/5905260 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141933261</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>4698</v>
+        <v>20358</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>46196</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -32943,261 +32953,263 @@
       <c r="J683" s="3" t="n">
         <v>42808</v>
       </c>
       <c r="K683" s="3" t="n">
         <v>43302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/5915846 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143911822</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>22707</v>
+        <v>24273</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/5922744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141933274</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>6264</v>
+        <v>12528</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/5924926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131456189</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/5926709 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127122741</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>23670</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>46098</v>
       </c>
-      <c r="K687" s="3"/>
+      <c r="K687" s="3" t="n">
+        <v>46289</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
           <t>1740001083/IF/IAY/5927371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141962614</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>15012</v>
+        <v>18144</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -41381,51 +41393,51 @@
       <c r="J857" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K857" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>MANPUR</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
           <t>1740001083/RC/22012034839980 — CC RODE MARAMMAT KARYA AWADHESH SINGH KE GHAR SE SUMANKLYAN KE GHAR KE PASS TAK MAJHGAWAN</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J858" s="3" t="n">
         <v>45567</v>