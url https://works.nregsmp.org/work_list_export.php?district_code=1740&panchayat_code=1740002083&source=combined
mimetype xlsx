--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K851"/>
+  <dimension ref="A1:K852"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 03:48:27</t>
+          <t>Exported on: 2026-10-25 12:04:53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UMARIA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -9419,850 +9419,850 @@
       <c r="J203" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/22012035351654 — खेत तालाब निर्माण कार्य बहादुर/बसोरी कोल</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>399520.91</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>96502.26</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/22012035351715 — खेत तालाब निर्माण कार्य रामकुमार/भगवानदास बढ़ई</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>399520.91</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>104570.38</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/22012035372768 — डग वेल रिचार्ज कार्य विश्राम दास</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>100.07</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/22012035372806 — डग वेल रिचार्ज कार्य स्कूल के पास</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/22012035372832 — डग वेल रिचार्ज कार्य मैदान के पास</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/22012035372856 — डग वेल रिचार्ज कार्य अक्तू कोल</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>100.07</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/22012035372887 — डग वेल रिचार्ज कार्य माँ कालिका कूप</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>100.07</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/22012035386133 — डग वेल रिचार्ज कार्य धनीराम यादव</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>9634.31</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/22012035386148 — डग वेल रिचार्ज कार्य कालू/छोटा कोल</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>9634.31</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/22012035386159 — डग वेल रिचार्ज कार्य कालू/करिया कोल</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>9634.31</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/22012035541034 — JGSA DUG WELL RECHARGE KARYA VISHRAM BADHAI</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>20596.31</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/22012035541088 — JGSA DAGWEL AKTU KOL</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>16942.31</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/22012035541139 — JGSA DAGWEL KALIKA MANDIR KUP</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>5581</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/22012035541176 — JGSA DAGWELDHANIRAM YADAV</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>14716.07</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/22012035541210 — JGSA DAGWELKALU /CHOTA KOL</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>13671.97</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/22012035541237 — JGSA DAGWEL KALU/KARIYA KOL</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>13671.97</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/22012035541260 — JGSA DAGWEL SCHOOL KE PAS</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>23206.21</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/22012035541293 — JGSA DAGWELKHEL MAIDAN KE PAS</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>25192.68</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45811</v>
@@ -26903,51 +26903,51 @@
       <c r="J561" s="3" t="n">
         <v>44280</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>44806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/IAY/2654965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2857272</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>44108</v>
@@ -29302,51 +29302,51 @@
       <c r="J610" s="3" t="n">
         <v>44364</v>
       </c>
       <c r="K610" s="3" t="n">
         <v>44835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/IAY/3253724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2038071</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>44141</v>
@@ -30770,10228 +30770,10275 @@
       <c r="J640" s="3" t="n">
         <v>42803</v>
       </c>
       <c r="K640" s="3" t="n">
         <v>43340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
           <t>1740002083/IF/IAY/5683032 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152033351</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/66424 — Construction of IAY House -IAY REG. NO. MP-40-002-083-004/36742912</t>
+          <t>1740002083/IF/IAY/6279564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152096436</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>15105</v>
+        <v>28500</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>14832</v>
+        <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>42677</v>
-[...3 lines deleted...]
-      </c>
+        <v>46080</v>
+      </c>
+      <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/66427 — Construction of IAY House -IAY REG. NO. MP-40-002-083-007/30794712</t>
+          <t>1740002083/IF/IAY/66424 — Construction of IAY House -IAY REG. NO. MP-40-002-083-004/36742912</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>15105</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>16530</v>
+        <v>14832</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>43452</v>
+        <v>42677</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>43575</v>
+        <v>43253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/66430 — Construction of IAY House -IAY REG. NO. MP-40-002-083-007/33126737</t>
+          <t>1740002083/IF/IAY/66427 — Construction of IAY House -IAY REG. NO. MP-40-002-083-007/30794712</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>15105</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>15636</v>
+        <v>16530</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>42803</v>
+        <v>43452</v>
       </c>
       <c r="K644" s="3" t="n">
-        <v>43560</v>
+        <v>43575</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/66902 — Construction of IAY House -IAY REG. NO. MP-40-002-083-007/30794713</t>
+          <t>1740002083/IF/IAY/66430 — Construction of IAY House -IAY REG. NO. MP-40-002-083-007/33126737</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>15105</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>15660</v>
+        <v>15636</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>43452</v>
+        <v>42803</v>
       </c>
       <c r="K645" s="3" t="n">
         <v>43560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/66903 — Construction of IAY House -IAY REG. NO. MP-40-002-083-007/33279453</t>
+          <t>1740002083/IF/IAY/66902 — Construction of IAY House -IAY REG. NO. MP-40-002-083-007/30794713</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>15105</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>15666</v>
+        <v>15660</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>42803</v>
+        <v>43452</v>
       </c>
       <c r="K646" s="3" t="n">
         <v>43560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/690497 — Construction of IAY House -IAY REG. NO. MP1270777</t>
+          <t>1740002083/IF/IAY/66903 — Construction of IAY House -IAY REG. NO. MP-40-002-083-007/33279453</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>15865</v>
+        <v>15105</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>15900</v>
+        <v>15666</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>43062</v>
+        <v>42803</v>
       </c>
       <c r="K647" s="3" t="n">
         <v>43560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/704568 — Construction of IAY House -IAY REG. NO. MP1494923</t>
+          <t>1740002083/IF/IAY/690497 — Construction of IAY House -IAY REG. NO. MP1270777</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>15858</v>
+        <v>15900</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>43069</v>
+        <v>43062</v>
       </c>
       <c r="K648" s="3" t="n">
-        <v>43446</v>
+        <v>43560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/705416 — Construction of IAY House -IAY REG. NO. MP1506233</t>
+          <t>1740002083/IF/IAY/704568 — Construction of IAY House -IAY REG. NO. MP1494923</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>15252</v>
+        <v>15858</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>42908</v>
+        <v>43069</v>
       </c>
       <c r="K649" s="3" t="n">
-        <v>43253</v>
+        <v>43446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/705499 — Construction of IAY House -IAY REG. NO. MP1507505</t>
+          <t>1740002083/IF/IAY/705416 — Construction of IAY House -IAY REG. NO. MP1506233</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>15744</v>
+        <v>15252</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>42908</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>43446</v>
+        <v>43253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/705889 — Construction of IAY House -IAY REG. NO. MP1512156</t>
+          <t>1740002083/IF/IAY/705499 — Construction of IAY House -IAY REG. NO. MP1507505</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>15456</v>
+        <v>15744</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>42992</v>
+        <v>42908</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>43448</v>
+        <v>43446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/705911 — Construction of IAY House -IAY REG. NO. MP1512337</t>
+          <t>1740002083/IF/IAY/705889 — Construction of IAY House -IAY REG. NO. MP1512156</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>15962</v>
+        <v>15456</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>43062</v>
+        <v>42992</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>43653</v>
+        <v>43448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/709803 — Construction of IAY House -IAY REG. NO. MP1558848</t>
+          <t>1740002083/IF/IAY/705911 — Construction of IAY House -IAY REG. NO. MP1512337</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>16308</v>
+        <v>15962</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>43062</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>43446</v>
+        <v>43653</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/722072 — Construction of IAY House -IAY REG. NO. MP1752631</t>
+          <t>1740002083/IF/IAY/709803 — Construction of IAY House -IAY REG. NO. MP1558848</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>15468</v>
+        <v>16308</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>43062</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>43195</v>
+        <v>43446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/724873 — Construction of IAY House -IAY REG. NO. MP1820804</t>
+          <t>1740002083/IF/IAY/722072 — Construction of IAY House -IAY REG. NO. MP1752631</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>15936</v>
+        <v>15468</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>43062</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>43653</v>
+        <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/734473 — Construction of IAY House -IAY REG. NO. MP2091840</t>
+          <t>1740002083/IF/IAY/724873 — Construction of IAY House -IAY REG. NO. MP1820804</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>14616</v>
+        <v>15936</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>42992</v>
+        <v>43062</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>43340</v>
+        <v>43653</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/735458 — Construction of IAY House -IAY REG. NO. MP2117833</t>
+          <t>1740002083/IF/IAY/734473 — Construction of IAY House -IAY REG. NO. MP2091840</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>14874</v>
+        <v>14616</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>42908</v>
+        <v>42992</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>43327</v>
+        <v>43340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/736085 — Construction of IAY House -IAY REG. NO. MP2132441</t>
+          <t>1740002083/IF/IAY/735458 — Construction of IAY House -IAY REG. NO. MP2117833</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>15810</v>
+        <v>14874</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>42908</v>
       </c>
       <c r="K658" s="3" t="n">
         <v>43327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/737621 — Construction of IAY House -IAY REG. NO. MP2159856</t>
+          <t>1740002083/IF/IAY/736085 — Construction of IAY House -IAY REG. NO. MP2132441</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>16238</v>
+        <v>15810</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>43515</v>
+        <v>42908</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>43603</v>
+        <v>43327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/737739 — Construction of IAY House -IAY REG. NO. MP2163375</t>
+          <t>1740002083/IF/IAY/737621 — Construction of IAY House -IAY REG. NO. MP2159856</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>14460</v>
+        <v>16238</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>42908</v>
+        <v>43515</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>43253</v>
+        <v>43603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/738009 — Construction of IAY House -IAY REG. NO. MP2169438</t>
+          <t>1740002083/IF/IAY/737739 — Construction of IAY House -IAY REG. NO. MP2163375</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>14994</v>
+        <v>14460</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>43020</v>
+        <v>42908</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>43327</v>
+        <v>43253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/738175 — Construction of IAY House -IAY REG. NO. MP2174316</t>
+          <t>1740002083/IF/IAY/738009 — Construction of IAY House -IAY REG. NO. MP2169438</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>15486</v>
+        <v>14994</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>43020</v>
       </c>
       <c r="K662" s="3" t="n">
         <v>43327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/738588 — Construction of IAY House -IAY REG. NO. MP2188501</t>
+          <t>1740002083/IF/IAY/738175 — Construction of IAY House -IAY REG. NO. MP2174316</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>15450</v>
+        <v>15486</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>43020</v>
       </c>
       <c r="K663" s="3" t="n">
         <v>43327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/778057 — Construction of IAY House -IAY REG. NO. MP3870596</t>
+          <t>1740002083/IF/IAY/738588 — Construction of IAY House -IAY REG. NO. MP2188501</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>15774</v>
+        <v>15450</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>43062</v>
+        <v>43020</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>43448</v>
+        <v>43327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/898571 — Construction of IAY House -IAY REG. NO. MP2117716</t>
+          <t>1740002083/IF/IAY/778057 — Construction of IAY House -IAY REG. NO. MP3870596</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>16254</v>
+        <v>15774</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>42908</v>
+        <v>43062</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>43327</v>
+        <v>43448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1740002083/IF/IAY/93617 — Construction of IAY House -IAY REG. NO. MP-40-002-083-007/30586203</t>
+          <t>1740002083/IF/IAY/898571 — Construction of IAY House -IAY REG. NO. MP2117716</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>15105</v>
+        <v>16340</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>15492</v>
+        <v>16254</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>42803</v>
+        <v>42908</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>43560</v>
+        <v>43327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/1219 — मेढ बंधान निर्माण कार्य पथरहटा 10 शिव कुमार/श्री रामफल द्रिवेदी</t>
+          <t>1740002083/IF/IAY/93617 — Construction of IAY House -IAY REG. NO. MP-40-002-083-007/30586203</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>10000</v>
+        <v>15105</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>5160</v>
+        <v>15492</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>40408</v>
+        <v>42803</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>40431</v>
+        <v>43560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/131 — मेढ बंधान निर्माण कार्य पथरहठा 010 धोखिया / राधे सिंह</t>
+          <t>1740002083/LD/1219 — मेढ बंधान निर्माण कार्य पथरहटा 10 शिव कुमार/श्री रामफल द्रिवेदी</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>17100</v>
+        <v>5160</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>40297</v>
+        <v>40408</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>40308</v>
+        <v>40431</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/132 — मेढ बंधान निर्माण कार्य पथरहटा 10 हंशी बाई/रघुनाथ</t>
+          <t>1740002083/LD/131 — मेढ बंधान निर्माण कार्य पथरहठा 010 धोखिया / राधे सिंह</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>20700</v>
+        <v>17100</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>40306</v>
+        <v>40297</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>40315</v>
+        <v>40308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/133 — मेढ बंधान निर्माण कार्य पथरहटा 10 कन्‍छेदी/वंशधारी</t>
+          <t>1740002083/LD/132 — मेढ बंधान निर्माण कार्य पथरहटा 10 हंशी बाई/रघुनाथ</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>14000</v>
+        <v>20000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>10000</v>
+        <v>20700</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>40297</v>
+        <v>40306</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>40306</v>
+        <v>40315</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/134 — मेढ बंधान निर्माण कार्य पथरहटा 10 श्‍यामलाल/सरमन</t>
+          <t>1740002083/LD/133 — मेढ बंधान निर्माण कार्य पथरहटा 10 कन्‍छेदी/वंशधारी</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>12000</v>
+        <v>14000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>12000</v>
+        <v>10000</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>40297</v>
       </c>
       <c r="K671" s="3" t="n">
         <v>40306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/1956 — मेड बंधान निर्माण कार्य 10 पथरहटा बतसिया बाई/लमारी कोल</t>
+          <t>1740002083/LD/134 — मेढ बंधान निर्माण कार्य पथरहटा 10 श्‍यामलाल/सरमन</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>20700</v>
+        <v>12000</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>40581</v>
+        <v>40297</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>40594</v>
+        <v>40306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/1957 — मेड बंधान निर्माण कार्य 10 लोटन सिंह/मल्‍थू सिंह</t>
+          <t>1740002083/LD/1956 — मेड बंधान निर्माण कार्य 10 पथरहटा बतसिया बाई/लमारी कोल</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>18300</v>
+        <v>20700</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>40571</v>
+        <v>40581</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>40579</v>
+        <v>40594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/1959 — मेड बंधान निर्माण कार्य 10 पथरहटा सुखलाल/केशव</t>
+          <t>1740002083/LD/1957 — मेड बंधान निर्माण कार्य 10 लोटन सिंह/मल्‍थू सिंह</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>20000</v>
+        <v>18300</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>40581</v>
+        <v>40571</v>
       </c>
       <c r="K674" s="3" t="n">
-        <v>40589</v>
+        <v>40579</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/1960 — मेड बंधान निर्माण कार्य 10 पथरहटा रामसजीवन/मुन्‍नीलाल</t>
+          <t>1740002083/LD/1959 — मेड बंधान निर्माण कार्य 10 पथरहटा सुखलाल/केशव</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>19900</v>
+        <v>20000</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>40571</v>
+        <v>40581</v>
       </c>
       <c r="K675" s="3" t="n">
-        <v>40584</v>
+        <v>40589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/1961 — मेड बंधान निर्माण कार्य 10 पथरहटा तुलसा बाई/छुन्‍नीलाल</t>
+          <t>1740002083/LD/1960 — मेड बंधान निर्माण कार्य 10 पथरहटा रामसजीवन/मुन्‍नीलाल</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>19900</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>40571</v>
       </c>
       <c r="K676" s="3" t="n">
         <v>40584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034235543 — मेड बंधान निर्माण कार्य मदारी / गनपत कोल 15 पथरहटा</t>
+          <t>1740002083/LD/1961 — मेड बंधान निर्माण कार्य 10 पथरहटा तुलसा बाई/छुन्‍नीलाल</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>19800</v>
+        <v>19900</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>42313</v>
+        <v>40571</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>42485</v>
+        <v>40584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034235546 — मेड बंधान निर्माण कार्य कुर्रा /बुलुवा कोल  15 पथरहटा</t>
+          <t>1740002083/LD/22012034235543 — मेड बंधान निर्माण कार्य मदारी / गनपत कोल 15 पथरहटा</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>45300</v>
+        <v>19800</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>42313</v>
       </c>
       <c r="K678" s="3" t="n">
         <v>42485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034235548 — मेड बंधान निर्माण कार्य नन्‍दीलाल / कुन्‍ना केवट 15 पथरहटा</t>
+          <t>1740002083/LD/22012034235546 — मेड बंधान निर्माण कार्य कुर्रा /बुलुवा कोल  15 पथरहटा</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>44550</v>
+        <v>45300</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>42313</v>
       </c>
       <c r="K679" s="3" t="n">
         <v>42485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034238435 — मेड बंधान निर्माण कार्य कुसुम बाई / कुन्‍जीलाल 15 पथरहटा</t>
+          <t>1740002083/LD/22012034235548 — मेड बंधान निर्माण कार्य नन्‍दीलाल / कुन्‍ना केवट 15 पथरहटा</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>46608</v>
+        <v>44550</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>42327</v>
+        <v>42313</v>
       </c>
       <c r="K680" s="3" t="n">
         <v>42485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260777 — मेढ बंधान निर्माण कार्य बाबूलाल / मंगलिया चौधरी 16 पथरहटा</t>
+          <t>1740002083/LD/22012034238435 — मेड बंधान निर्माण कार्य कुसुम बाई / कुन्‍जीलाल 15 पथरहटा</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>0</v>
+        <v>50000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>0</v>
+        <v>46608</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>42078</v>
-[...1 lines deleted...]
-      <c r="K681" s="3"/>
+        <v>42327</v>
+      </c>
+      <c r="K681" s="3" t="n">
+        <v>42485</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260778 — मेढ बंधान निर्माण कार्य संपत / खज्‍जू यादव 16 पथरहटा</t>
+          <t>1740002083/LD/22012034260777 — मेढ बंधान निर्माण कार्य बाबूलाल / मंगलिया चौधरी 16 पथरहटा</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>42078</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260779 — मेढ बंधान निर्माण कार्य रामलाल / भदइया चौधरी  16 पथरहटा</t>
+          <t>1740002083/LD/22012034260778 — मेढ बंधान निर्माण कार्य संपत / खज्‍जू यादव 16 पथरहटा</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>42078</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Crematorium for Community / Repair and Maintenance of Crematorium</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260780 — शांतिधाम निर्माण कार्य पिपरिया</t>
+          <t>1740002083/LD/22012034260779 — मेढ बंधान निर्माण कार्य रामलाल / भदइया चौधरी  16 पथरहटा</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>42803</v>
+        <v>42078</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Repair &amp; Maint of Crematorium for Community / Repair and Maintenance of Crematorium</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260781 — मेढ बंधान निर्माण कार्य बसोहरी / वीरन केाल  16 पथरहटा</t>
+          <t>1740002083/LD/22012034260780 — शांतिधाम निर्माण कार्य पिपरिया</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>42078</v>
+        <v>42803</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260782 — मेढ बंधान निर्माण कार्य कालू / करिया कोल 16 पथरहटा</t>
+          <t>1740002083/LD/22012034260781 — मेढ बंधान निर्माण कार्य बसोहरी / वीरन केाल  16 पथरहटा</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>55800</v>
+        <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>42467</v>
-[...3 lines deleted...]
-      </c>
+        <v>42078</v>
+      </c>
+      <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260783 — मेढ बंधान निर्माण कार्य कोदू लाल / रामप्रसाद काछी  16 पथरहटा</t>
+          <t>1740002083/LD/22012034260782 — मेढ बंधान निर्माण कार्य कालू / करिया कोल 16 पथरहटा</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>0</v>
+        <v>50000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>0</v>
+        <v>55800</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>42078</v>
-[...1 lines deleted...]
-      <c r="K687" s="3"/>
+        <v>42467</v>
+      </c>
+      <c r="K687" s="3" t="n">
+        <v>42571</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260784 — शांत‍ि धाम निर्माण कार्य करनपुरा</t>
+          <t>1740002083/LD/22012034260783 — मेढ बंधान निर्माण कार्य कोदू लाल / रामप्रसाद काछी  16 पथरहटा</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>172949.76</v>
+        <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>42803</v>
-[...3 lines deleted...]
-      </c>
+        <v>42078</v>
+      </c>
+      <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260785 — मेढ बंधान निर्माण कार्य समरजीत / कालू कोल 16 पथरहटा</t>
+          <t>1740002083/LD/22012034260784 — शांत‍ि धाम निर्माण कार्य करनपुरा</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>0</v>
+        <v>172949.76</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>42280</v>
-[...1 lines deleted...]
-      <c r="K689" s="3"/>
+        <v>42803</v>
+      </c>
+      <c r="K689" s="3" t="n">
+        <v>44099</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260786 — मेढ बंधान निर्माण कार्य रामदयाल / रामकुमार 16 पथरहटा</t>
+          <t>1740002083/LD/22012034260785 — मेढ बंधान निर्माण कार्य समरजीत / कालू कोल 16 पथरहटा</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260787 — मेढ बंधान निर्माण कार्य मकरंद / रामाधीन बारी 16 पथरहटा</t>
+          <t>1740002083/LD/22012034260786 — मेढ बंधान निर्माण कार्य रामदयाल / रामकुमार 16 पथरहटा</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260788 — मेढ बंधान निर्माण कार्य जच्‍चा / लालमन कोल  16 पथरहटा</t>
+          <t>1740002083/LD/22012034260787 — मेढ बंधान निर्माण कार्य मकरंद / रामाधीन बारी 16 पथरहटा</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260789 — मेढ बंधान निर्माण कार्य कोदू / हप्‍पू कोल  16 पथरहटा</t>
+          <t>1740002083/LD/22012034260788 — मेढ बंधान निर्माण कार्य जच्‍चा / लालमन कोल  16 पथरहटा</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260790 — मेढ बंधान निर्माण कार्य कन्‍हैया लाल / भोन्‍दू सेन 16 पथरहटा</t>
+          <t>1740002083/LD/22012034260789 — मेढ बंधान निर्माण कार्य कोदू / हप्‍पू कोल  16 पथरहटा</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260791 — मेढ बंधान निर्माण कार्य नत्‍थ्‍ूा / बाबूलाल काछी 16 पथरहटा</t>
+          <t>1740002083/LD/22012034260790 — मेढ बंधान निर्माण कार्य कन्‍हैया लाल / भोन्‍दू सेन 16 पथरहटा</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260792 — मेढ बंधान निर्माण कार्य सुखरनिया / छोटू कोल 16 पथरहटा</t>
+          <t>1740002083/LD/22012034260791 — मेढ बंधान निर्माण कार्य नत्‍थ्‍ूा / बाबूलाल काछी 16 पथरहटा</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260793 — मेढ बंधान निर्माण कार्य रामवतार / प्रेमलाल शर्मा 16 पथरहटा</t>
+          <t>1740002083/LD/22012034260792 — मेढ बंधान निर्माण कार्य सुखरनिया / छोटू कोल 16 पथरहटा</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260794 — मेढ बंधान निर्माण कार्य सोनेलाल /चून्‍नी काछी 16 पथरहटा</t>
+          <t>1740002083/LD/22012034260793 — मेढ बंधान निर्माण कार्य रामवतार / प्रेमलाल शर्मा 16 पथरहटा</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260795 — मेढ बंधान निर्माण कार्य पल्‍टू / छोटा कोल 16 पथरहटा</t>
+          <t>1740002083/LD/22012034260794 — मेढ बंधान निर्माण कार्य सोनेलाल /चून्‍नी काछी 16 पथरहटा</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260796 — मेढ बंधान निर्माण कार्य जियालाल / नन्‍दे बढई  16 पथरहटा</t>
+          <t>1740002083/LD/22012034260795 — मेढ बंधान निर्माण कार्य पल्‍टू / छोटा कोल 16 पथरहटा</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034260799 — शांतिधाम निर्माण कार्य पथरहटा</t>
+          <t>1740002083/LD/22012034260796 — मेढ बंधान निर्माण कार्य जियालाल / नन्‍दे बढई  16 पथरहटा</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>172440.19</v>
+        <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>42719</v>
-[...3 lines deleted...]
-      </c>
+        <v>42280</v>
+      </c>
+      <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034512746 — Med Bandhan Nirman Karya Gheesal/Bahori Kevat Pathrahta</t>
+          <t>1740002083/LD/22012034260799 — शांतिधाम निर्माण कार्य पथरहटा</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>34645.62</v>
+        <v>180000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>21648</v>
+        <v>172440.19</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>43980</v>
+        <v>42719</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>44156</v>
+        <v>43671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034512747 — Med Bandhan Nirman Karya Kanhaiya/Bhodu sen pathrahta</t>
+          <t>1740002083/LD/22012034512746 — Med Bandhan Nirman Karya Gheesal/Bahori Kevat Pathrahta</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>34645.62</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>21824</v>
+        <v>21648</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>43980</v>
       </c>
       <c r="K703" s="3" t="n">
         <v>44156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034512748 — Med Bandhan Nirman Karya Chandrbhan/Ramdeen Bhatt Pathrahta</t>
+          <t>1740002083/LD/22012034512747 — Med Bandhan Nirman Karya Kanhaiya/Bhodu sen pathrahta</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>34645.62</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>24640</v>
+        <v>21824</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>43980</v>
       </c>
       <c r="K704" s="3" t="n">
         <v>44156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034516967 — Med Bandhan Nirman Karya Pathrahta Jammi/Bahori kewat</t>
+          <t>1740002083/LD/22012034512748 — Med Bandhan Nirman Karya Chandrbhan/Ramdeen Bhatt Pathrahta</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>34645.62</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>26224</v>
+        <v>24640</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>43995</v>
+        <v>43980</v>
       </c>
       <c r="K705" s="3" t="n">
         <v>44156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034516968 — Med Bandhan Nirman Karya Pathrahta Mammi/Bahori Kewat</t>
+          <t>1740002083/LD/22012034516967 — Med Bandhan Nirman Karya Pathrahta Jammi/Bahori kewat</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>34645.62</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>26868</v>
+        <v>26224</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>43995</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>44182</v>
+        <v>44156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034516969 — Med Bandhan Nirman Karya Pathrahta Madhav Prasad/Shyamlal Diwvedi</t>
+          <t>1740002083/LD/22012034516968 — Med Bandhan Nirman Karya Pathrahta Mammi/Bahori Kewat</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>34645.62</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>22214</v>
+        <v>26868</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>43994</v>
+        <v>43995</v>
       </c>
       <c r="K707" s="3" t="n">
         <v>44182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034516970 — Med Bandhan Nirman Karya Karanpura Siyaram/Jhokhra</t>
+          <t>1740002083/LD/22012034516969 — Med Bandhan Nirman Karya Pathrahta Madhav Prasad/Shyamlal Diwvedi</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>34645.62</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>23120</v>
+        <v>22214</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>44329</v>
+        <v>43994</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>44374</v>
+        <v>44182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034518438 — Med Bandhan Nirman Karya Pathrahta Pooran lal /Ramdeen bhatt</t>
+          <t>1740002083/LD/22012034516970 — Med Bandhan Nirman Karya Karanpura Siyaram/Jhokhra</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>34645.62</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>23430</v>
+        <v>23120</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>44308</v>
+        <v>44329</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>44367</v>
+        <v>44374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034518439 — Med Bandhan Nirman Karya Pathrahta Jiyalal/Nandu</t>
+          <t>1740002083/LD/22012034518438 — Med Bandhan Nirman Karya Pathrahta Pooran lal /Ramdeen bhatt</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>34645.62</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>24480</v>
+        <v>23430</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>44343</v>
+        <v>44308</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>44378</v>
+        <v>44367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034566661 — CTR medbandhan kary geeta bai chaudhari patharahta</t>
+          <t>1740002083/LD/22012034518439 — Med Bandhan Nirman Karya Pathrahta Jiyalal/Nandu</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>0</v>
+        <v>34645.62</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>0</v>
+        <v>24480</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K711" s="3"/>
+        <v>44343</v>
+      </c>
+      <c r="K711" s="3" t="n">
+        <v>44378</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034566662 — CTR medbandhan kary  shuseela dahiya patharahta</t>
+          <t>1740002083/LD/22012034566661 — CTR medbandhan kary geeta bai chaudhari patharahta</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>44217</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034592130 — Higher SecondarySchool Parisar Samtalikaran Patharahta</t>
+          <t>1740002083/LD/22012034566662 — CTR medbandhan kary  shuseela dahiya patharahta</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>1462157.34</v>
+        <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>227935.5</v>
+        <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>45206</v>
+        <v>44217</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/22012034944393 — नाली निर्माण कार्य रम्पत के घर से तालाब की और ग्राम करनपुरा</t>
+          <t>1740002083/LD/22012034592130 — Higher SecondarySchool Parisar Samtalikaran Patharahta</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>35340</v>
+        <v>1462157.34</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>0</v>
+        <v>227935.5</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>45396</v>
+        <v>45206</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/2205 — मेड बंधान निर्माण कार्य 10 पथरहटा फलचन्‍द्र/भगवानदास</t>
+          <t>1740002083/LD/22012034944393 — नाली निर्माण कार्य रम्पत के घर से तालाब की और ग्राम करनपुरा</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>0</v>
+        <v>35340</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>17568</v>
+        <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>40610</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/2459 — मेढ बंधान निर्माण कार्य पथरहटा 11 चिन्‍तामणि /श्री लखनलाल</t>
+          <t>1740002083/LD/2205 — मेड बंधान निर्माण कार्य 10 पथरहटा फलचन्‍द्र/भगवानदास</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>22000</v>
+        <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>21252</v>
+        <v>17568</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>40690</v>
+        <v>40610</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>40749</v>
+        <v>40617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/2460 — मेढ बंधान निर्माण कार्य पथरहटा 11 मोहनलाल/हरीदास साहू</t>
+          <t>1740002083/LD/2459 — मेढ बंधान निर्माण कार्य पथरहटा 11 चिन्‍तामणि /श्री लखनलाल</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>21374</v>
+        <v>21252</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>40702</v>
+        <v>40690</v>
       </c>
       <c r="K717" s="3" t="n">
         <v>40749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/2461 — मेढ बंधान निर्माण कार्य पथरहटा 11 काशीप्रसाद/भूरा सेन</t>
+          <t>1740002083/LD/2460 — मेढ बंधान निर्माण कार्य पथरहटा 11 मोहनलाल/हरीदास साहू</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>21130</v>
+        <v>21374</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>40704</v>
+        <v>40702</v>
       </c>
       <c r="K718" s="3" t="n">
         <v>40749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/2462 — मेढ बंधान निर्माण कार्य पथरहटा 11 धनीराम/विशाली यादव</t>
+          <t>1740002083/LD/2461 — मेढ बंधान निर्माण कार्य पथरहटा 11 काशीप्रसाद/भूरा सेन</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>21618</v>
+        <v>21130</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>40706</v>
+        <v>40704</v>
       </c>
       <c r="K719" s="3" t="n">
         <v>40749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/2463 — मेढ बंधान निर्माण कार्य पथरहटा 11 श्रीमती सिया बाई/श्री छोटेलाल राव</t>
+          <t>1740002083/LD/2462 — मेढ बंधान निर्माण कार्य पथरहटा 11 धनीराम/विशाली यादव</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>21496</v>
+        <v>21618</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>40690</v>
+        <v>40706</v>
       </c>
       <c r="K720" s="3" t="n">
         <v>40749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/2465 — मेढ बंधान निर्माण कार्य पथरहटा 11 रामखेलावन/पगिला कोल</t>
+          <t>1740002083/LD/2463 — मेढ बंधान निर्माण कार्य पथरहटा 11 श्रीमती सिया बाई/श्री छोटेलाल राव</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>21740</v>
+        <v>21496</v>
       </c>
       <c r="J721" s="3" t="n">
         <v>40690</v>
       </c>
       <c r="K721" s="3" t="n">
         <v>40749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/2794 — मेड बधान निर्माण कार्य पथरहठा 11 राजू प्रसाद / फूलचंद्र कुम्‍हार</t>
+          <t>1740002083/LD/2465 — मेढ बंधान निर्माण कार्य पथरहटा 11 रामखेलावन/पगिला कोल</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>0</v>
+        <v>22000</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>21862</v>
+        <v>21740</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>40714</v>
+        <v>40690</v>
       </c>
       <c r="K722" s="3" t="n">
         <v>40749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/2834 — मेड बंधान निर्माण कार्य 11 पथरहटा भगवानदीन /सुखराम</t>
+          <t>1740002083/LD/2794 — मेड बधान निर्माण कार्य पथरहठा 11 राजू प्रसाद / फूलचंद्र कुम्‍हार</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>19398</v>
+        <v>21862</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>40743</v>
+        <v>40714</v>
       </c>
       <c r="K723" s="3" t="n">
-        <v>40752</v>
+        <v>40749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/3942 — खेल मैदान समतलीयकरण कार्य 11 पथरहटा इन्दिरा आवास क</t>
+          <t>1740002083/LD/2834 — मेड बंधान निर्माण कार्य 11 पथरहटा भगवानदीन /सुखराम</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>487000</v>
+        <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>401992</v>
+        <v>19398</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>41118</v>
+        <v>40743</v>
       </c>
       <c r="K724" s="3" t="n">
-        <v>41810</v>
+        <v>40752</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/933 — मेढ बंधान निर्माण कार्य पथरहटा 010 छोटेलाल / विच्‍छा यादव</t>
+          <t>1740002083/LD/3942 — खेल मैदान समतलीयकरण कार्य 11 पथरहटा इन्दिरा आवास क</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>0</v>
+        <v>487000</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>11000</v>
+        <v>401992</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>40378</v>
+        <v>41118</v>
       </c>
       <c r="K725" s="3" t="n">
-        <v>40379</v>
+        <v>41810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/934 — मेढ बंधान निर्माण कार्य पथरहटा 010 सम्‍पतलाल / खज्‍जू यादव</t>
+          <t>1740002083/LD/933 — मेढ बंधान निर्माण कार्य पथरहटा 010 छोटेलाल / विच्‍छा यादव</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>9900</v>
+        <v>11000</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>40367</v>
+        <v>40378</v>
       </c>
       <c r="K726" s="3" t="n">
         <v>40379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/9926704380 — मेड बंधान निर्माण कार्य तीरथ प्रसाद / दददी सेन 14</t>
+          <t>1740002083/LD/934 — मेढ बंधान निर्माण कार्य पथरहटा 010 सम्‍पतलाल / खज्‍जू यादव</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>41000</v>
+        <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>41620</v>
+        <v>9900</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>41781</v>
+        <v>40367</v>
       </c>
       <c r="K727" s="3" t="n">
-        <v>42571</v>
+        <v>40379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/9926705870 — खेत मेढ बंधान निर्माण कार्य प्रेम लाल / सधुवा कोल</t>
+          <t>1740002083/LD/9926704380 — मेड बंधान निर्माण कार्य तीरथ प्रसाद / दददी सेन 14</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>41000</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>25196</v>
+        <v>41620</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>41788</v>
+        <v>41781</v>
       </c>
       <c r="K728" s="3" t="n">
-        <v>42485</v>
+        <v>42571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/9926706982 — खेत मेढ बंधान र्नि‍माण  कार्य शकुन्‍तला बाई 013 पथ</t>
+          <t>1740002083/LD/9926705870 — खेत मेढ बंधान निर्माण कार्य प्रेम लाल / सधुवा कोल</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>41000</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>18088</v>
+        <v>25196</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>41795</v>
+        <v>41788</v>
       </c>
       <c r="K729" s="3" t="n">
-        <v>41876</v>
+        <v>42485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/9926706992 — खेत मेढ बंधान निर्माण कार्य भगवत प्रसाद केवट</t>
+          <t>1740002083/LD/9926706982 — खेत मेढ बंधान र्नि‍माण  कार्य शकुन्‍तला बाई 013 पथ</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>41000</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>19815</v>
+        <v>18088</v>
       </c>
       <c r="J730" s="3" t="n">
         <v>41795</v>
       </c>
       <c r="K730" s="3" t="n">
         <v>41876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1740002083/LD/9926710800 — MED BANDHAN SIVPRASAD DWIVEDI</t>
+          <t>1740002083/LD/9926706992 — खेत मेढ बंधान निर्माण कार्य भगवत प्रसाद केवट</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>40000</v>
+        <v>41000</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>16732</v>
+        <v>19815</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>41816</v>
+        <v>41795</v>
       </c>
       <c r="K731" s="3" t="n">
         <v>41876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/1270 — सी.सी. रोड निर्माण कार्य 12 पथरहटा सुखन साहू के घर से हनुमान मन्दिर तक पथरहटा पंच0 पर0 योजना</t>
+          <t>1740002083/LD/9926710800 — MED BANDHAN SIVPRASAD DWIVEDI</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>159000</v>
+        <v>40000</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>156507</v>
+        <v>16732</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>41115</v>
+        <v>41816</v>
       </c>
       <c r="K732" s="3" t="n">
-        <v>41286</v>
+        <v>41876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/137 — सी0सी0 रोड निर्माण कार्य पथरहटा 07  विशाल सिह गोड</t>
+          <t>1740002083/RC/1270 — सी.सी. रोड निर्माण कार्य 12 पथरहटा सुखन साहू के घर से हनुमान मन्दिर तक पथरहटा पंच0 पर0 योजना</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>0</v>
+        <v>159000</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>347900</v>
+        <v>156507</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>39206</v>
+        <v>41115</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>40252</v>
+        <v>41286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/14 — मुरूमीकरण कार्य इंदि‍रावास कालोनी पथरहटा 08</t>
+          <t>1740002083/RC/137 — सी0सी0 रोड निर्माण कार्य पथरहटा 07  विशाल सिह गोड</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>78200</v>
+        <v>347900</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>39605</v>
+        <v>39206</v>
       </c>
       <c r="K734" s="3" t="n">
         <v>40252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/158 — रपटा निर्माण कार्य 07 अखडार झोला कुम्‍हार</t>
+          <t>1740002083/RC/14 — मुरूमीकरण कार्य इंदि‍रावास कालोनी पथरहटा 08</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>128915</v>
+        <v>78200</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>39427</v>
+        <v>39605</v>
       </c>
       <c r="K735" s="3" t="n">
-        <v>41399</v>
+        <v>40252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/219 — ग्रेवल रोड निर्माण कार्य 07  पथरहटा नवीन बाई पास</t>
+          <t>1740002083/RC/158 — रपटा निर्माण कार्य 07 अखडार झोला कुम्‍हार</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>0</v>
+        <v>128915</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>39269</v>
+        <v>39427</v>
       </c>
       <c r="K736" s="3" t="n">
-        <v>40252</v>
+        <v>41399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/220 — रपटा निर्माण कार्य पथरहटा 07 नवीन बाई पास रोड</t>
+          <t>1740002083/RC/219 — ग्रेवल रोड निर्माण कार्य 07  पथरहटा नवीन बाई पास</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>39427</v>
+        <v>39269</v>
       </c>
       <c r="K737" s="3" t="n">
-        <v>41396</v>
+        <v>40252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034162377 — सी0सी0 रोड निर्माण कार्य 12 पथरहठा पंचपरमेश्‍वर ब्</t>
+          <t>1740002083/RC/220 — रपटा निर्माण कार्य पथरहटा 07 नवीन बाई पास रोड</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>34000</v>
+        <v>0</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>26805</v>
+        <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>41312</v>
+        <v>39427</v>
       </c>
       <c r="K738" s="3" t="n">
-        <v>41537</v>
+        <v>41396</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034163078 — सी0सी0 रोड निर्माण कार्य 12 पथरहठा पंचपरमेश्‍वर रा</t>
+          <t>1740002083/RC/22012034162377 — सी0सी0 रोड निर्माण कार्य 12 पथरहठा पंचपरमेश्‍वर ब्</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>188000</v>
+        <v>34000</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>177959</v>
+        <v>26805</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>41314</v>
+        <v>41312</v>
       </c>
       <c r="K739" s="3" t="n">
         <v>41537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034184127 — C C ROAD NIRMAN KARYA 013 PATHRAHTHA  MADAN DWIVED</t>
+          <t>1740002083/RC/22012034163078 — सी0सी0 रोड निर्माण कार्य 12 पथरहठा पंचपरमेश्‍वर रा</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>190000</v>
+        <v>188000</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>171559</v>
+        <v>177959</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>41543</v>
+        <v>41314</v>
       </c>
       <c r="K740" s="3" t="n">
-        <v>41830</v>
+        <v>41537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034185294 — सी0 सी0 रोड निर्माण कार्य 013 पथरहठा मदन गुप्‍ता क</t>
+          <t>1740002083/RC/22012034184127 — C C ROAD NIRMAN KARYA 013 PATHRAHTHA  MADAN DWIVED</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>190000</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>169950</v>
+        <v>171559</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>41543</v>
       </c>
       <c r="K741" s="3" t="n">
-        <v>41859</v>
+        <v>41830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034304515 — ग्रेवल रोड निर्माण कार्य कोयलरहा से झाला पहुच मार्ग</t>
+          <t>1740002083/RC/22012034185294 — सी0 सी0 रोड निर्माण कार्य 013 पथरहठा मदन गुप्‍ता क</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>0</v>
+        <v>190000</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>0</v>
+        <v>169950</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>42280</v>
-[...1 lines deleted...]
-      <c r="K742" s="3"/>
+        <v>41543</v>
+      </c>
+      <c r="K742" s="3" t="n">
+        <v>41859</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034304517 — ग्रेवल रोड निर्माण कार्य अत्‍तू कोल के खेत से ददरी तक</t>
+          <t>1740002083/RC/22012034304515 — ग्रेवल रोड निर्माण कार्य कोयलरहा से झाला पहुच मार्ग</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034304518 — ग्रेवल रोड निर्माण कार्य ददरी से पटपरहा नाला</t>
+          <t>1740002083/RC/22012034304517 — ग्रेवल रोड निर्माण कार्य अत्‍तू कोल के खेत से ददरी तक</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
         <v>42280</v>
       </c>
       <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034353501 — सी सी रोड निर्माण कार्य मेघई बैगा के घर से बराती कोल के घर तक</t>
+          <t>1740002083/RC/22012034304518 — ग्रेवल रोड निर्माण कार्य ददरी से पटपरहा नाला</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>65000</v>
+        <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>57600</v>
+        <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>43020</v>
-[...3 lines deleted...]
-      </c>
+        <v>42280</v>
+      </c>
+      <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034364872 — सी सी रोड निर्माण कार्य श्‍िावनारायण सिंह के घर से जयकरण सिंह के घर तक</t>
+          <t>1740002083/RC/22012034353501 — सी सी रोड निर्माण कार्य मेघई बैगा के घर से बराती कोल के घर तक</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
-        <v>141000</v>
+        <v>65000</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>104010</v>
+        <v>57600</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>43132</v>
+        <v>43020</v>
       </c>
       <c r="K746" s="3" t="n">
-        <v>43216</v>
+        <v>43399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034383850 — सी सी रोड निर्माण कार्य मान सिह के घर के पास से भमरहा पुलिया तक पथरहटा</t>
+          <t>1740002083/RC/22012034364872 — सी सी रोड निर्माण कार्य श्‍िावनारायण सिंह के घर से जयकरण सिंह के घर तक</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
-        <v>112800</v>
+        <v>141000</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>96000</v>
+        <v>104010</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>43174</v>
+        <v>43132</v>
       </c>
       <c r="K747" s="3" t="n">
-        <v>43210</v>
+        <v>43216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034395893 — सी सी रोड निर्माण कार्य मदन दि‍वेदी के घर से तालाब तक</t>
+          <t>1740002083/RC/22012034383850 — सी सी रोड निर्माण कार्य मान सिह के घर के पास से भमरहा पुलिया तक पथरहटा</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>197400</v>
+        <v>112800</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>135032</v>
+        <v>96000</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>43519</v>
+        <v>43174</v>
       </c>
       <c r="K748" s="3" t="n">
-        <v>44156</v>
+        <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034395895 — सी सी रोड निर्माण कार्य भरत लाल शर्मा के घर से पल्‍टू कोल के घर तक</t>
+          <t>1740002083/RC/22012034395893 — सी सी रोड निर्माण कार्य मदन दि‍वेदी के घर से तालाब तक</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>101500</v>
+        <v>197400</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>68766</v>
+        <v>135032</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>43462</v>
+        <v>43519</v>
       </c>
       <c r="K749" s="3" t="n">
-        <v>44168</v>
+        <v>44156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034435785 — सी सी रोड निर्माण कार्य शारदा मंदि‍र से शि‍वघाट तक</t>
+          <t>1740002083/RC/22012034395895 — सी सी रोड निर्माण कार्य भरत लाल शर्मा के घर से पल्‍टू कोल के घर तक</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>78000</v>
+        <v>101500</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>75036</v>
+        <v>68766</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>43510</v>
+        <v>43462</v>
       </c>
       <c r="K750" s="3" t="n">
-        <v>44099</v>
+        <v>44168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034448787 — सी सी रोड मरम्‍मत कार्य एवं नवीन नाली निर्माण कार्य ग्राम पथरहटा</t>
+          <t>1740002083/RC/22012034435785 — सी सी रोड निर्माण कार्य शारदा मंदि‍र से शि‍वघाट तक</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>53400</v>
+        <v>78000</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>39372</v>
+        <v>75036</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>43529</v>
+        <v>43510</v>
       </c>
       <c r="K751" s="3" t="n">
         <v>44099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034518130 — सी सी रोड निर्माण कार्य कोदू काछी के बाडी से रामकरण सि‍ंह के घर तक पथरहटा</t>
+          <t>1740002083/RC/22012034448787 — सी सी रोड मरम्‍मत कार्य एवं नवीन नाली निर्माण कार्य ग्राम पथरहटा</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>107000</v>
+        <v>53400</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>91262</v>
+        <v>39372</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>43887</v>
+        <v>43529</v>
       </c>
       <c r="K752" s="3" t="n">
-        <v>44202</v>
+        <v>44099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034518131 — सी सी रोड निर्माण कार्य संतोष समदरि‍या के घर से बलीराम त्रि‍पाठी के घर तक पथरहटा</t>
+          <t>1740002083/RC/22012034518130 — सी सी रोड निर्माण कार्य कोदू काछी के बाडी से रामकरण सि‍ंह के घर तक पथरहटा</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>96000</v>
+        <v>107000</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>76782</v>
+        <v>91262</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>44093</v>
+        <v>43887</v>
       </c>
       <c r="K753" s="3" t="n">
-        <v>44182</v>
+        <v>44202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034543709 — सी सी रोड निर्माण कार्य कंछेदी कोल के घर से लच्‍छू कोल के घर तक करनपुरा ग्राम पंचायत पथरहटा</t>
+          <t>1740002083/RC/22012034518131 — सी सी रोड निर्माण कार्य संतोष समदरि‍या के घर से बलीराम त्रि‍पाठी के घर तक पथरहटा</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>98700</v>
+        <v>96000</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>98750</v>
+        <v>76782</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>44115</v>
+        <v>44093</v>
       </c>
       <c r="K754" s="3" t="n">
-        <v>44168</v>
+        <v>44182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034543710 — सी सी रोड निर्माण कार्य द्वारिका सोनी के घर से शिवप्रसाद दिवेदी के घर तक पथरहटा</t>
+          <t>1740002083/RC/22012034543709 — सी सी रोड निर्माण कार्य कंछेदी कोल के घर से लच्‍छू कोल के घर तक करनपुरा ग्राम पंचायत पथरहटा</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>31000</v>
+        <v>98700</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>0</v>
+        <v>98750</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K755" s="3"/>
+        <v>44115</v>
+      </c>
+      <c r="K755" s="3" t="n">
+        <v>44168</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034543711 — सी सी रोड निर्माण कार्य मोलई साहू के घर से प्रकाश दाहि‍या के घर तक पथरहटा</t>
+          <t>1740002083/RC/22012034543710 — सी सी रोड निर्माण कार्य द्वारिका सोनी के घर से शिवप्रसाद दिवेदी के घर तक पथरहटा</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>42300</v>
+        <v>31000</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>36950</v>
+        <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>44161</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034543712 — सी0सी0रोड निर्माण कार्य कलिका मंन्‍दिर से तालाब तक ग्राम पंचायत पथरहटा</t>
+          <t>1740002083/RC/22012034543711 — सी सी रोड निर्माण कार्य मोलई साहू के घर से प्रकाश दाहि‍या के घर तक पथरहटा</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>38000</v>
+        <v>42300</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>37997</v>
+        <v>36950</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>44184</v>
+        <v>44161</v>
       </c>
       <c r="K757" s="3" t="n">
-        <v>44238</v>
+        <v>44275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034619378 — C.C. Road Nirman karya Ramu Soni ke ghar se shiv prasad dwivedi ke ghar tak</t>
+          <t>1740002083/RC/22012034543712 — सी0सी0रोड निर्माण कार्य कलिका मंन्‍दिर से तालाब तक ग्राम पंचायत पथरहटा</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>47000</v>
+        <v>38000</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>46820</v>
+        <v>37997</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>45030</v>
+        <v>44184</v>
       </c>
       <c r="K758" s="3" t="n">
-        <v>45149</v>
+        <v>44238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034619379 — सी सी रोड निर्माण सिदध बाबा गेट से तालाब की ओर</t>
+          <t>1740002083/RC/22012034619378 — C.C. Road Nirman karya Ramu Soni ke ghar se shiv prasad dwivedi ke ghar tak</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>254000</v>
+        <v>47000</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>191156.75</v>
+        <v>46820</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>45575</v>
-[...1 lines deleted...]
-      <c r="K759" s="3"/>
+        <v>45030</v>
+      </c>
+      <c r="K759" s="3" t="n">
+        <v>45149</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034619380 — C.C. Road Nirman karyapatharahata</t>
+          <t>1740002083/RC/22012034619379 — सी सी रोड निर्माण सिदध बाबा गेट से तालाब की ओर</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>299000</v>
+        <v>254000</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>290990</v>
+        <v>191156.75</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>44873</v>
-[...3 lines deleted...]
-      </c>
+        <v>45575</v>
+      </c>
+      <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034651547 — सी सी रोड निर्माण कार्य राम नरेश कोल के घर से कांजी हाउस तक करनपुरा ग्राम पंचायत पथरहटा</t>
+          <t>1740002083/RC/22012034619380 — C.C. Road Nirman karyapatharahata</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>56000</v>
+        <v>299000</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>55762</v>
+        <v>290990</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>45204</v>
+        <v>44873</v>
       </c>
       <c r="K761" s="3" t="n">
-        <v>45350</v>
+        <v>45255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034684304 — CC Road Nirman karya ma Kalika Gate Se Talab ki Taraf</t>
+          <t>1740002083/RC/22012034651547 — सी सी रोड निर्माण कार्य राम नरेश कोल के घर से कांजी हाउस तक करनपुरा ग्राम पंचायत पथरहटा</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>0</v>
+        <v>56000</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>0</v>
+        <v>55762</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K762" s="3"/>
+        <v>45204</v>
+      </c>
+      <c r="K762" s="3" t="n">
+        <v>45350</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034827567 — सी सी रोड निर्माण कार्य कलिका मैन गेट से तालाब की और करनपुरा</t>
+          <t>1740002083/RC/22012034684304 — CC Road Nirman karya ma Kalika Gate Se Talab ki Taraf</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>45396</v>
+        <v>45153</v>
       </c>
       <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/22012034827568 — सी सी रोड निर्माण कार्य कलिका मैन गेट से तालाब की और करनपुरा</t>
+          <t>1740002083/RC/22012034827567 — सी सी रोड निर्माण कार्य कलिका मैन गेट से तालाब की और करनपुरा</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>254000</v>
+        <v>0</v>
       </c>
       <c r="I764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/240 — पटरी भराई कार्य पथरहटा 07 मुख्‍यमार्ग पर उपस्‍वास्‍थ केद्र</t>
+          <t>1740002083/RC/22012034827568 — सी सी रोड निर्माण कार्य कलिका मैन गेट से तालाब की और करनपुरा</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>0</v>
+        <v>254000</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>30150</v>
+        <v>0</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>39402</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K765" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/527 — ग्रेवल रोड निर्माण कार्य 09 कांजी हाउस पथरहटा से अक्‍तू कोल के खेत के पास</t>
+          <t>1740002083/RC/240 — पटरी भराई कार्य पथरहटा 07 मुख्‍यमार्ग पर उपस्‍वास्‍थ केद्र</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>0</v>
+        <v>30150</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>40072</v>
+        <v>39402</v>
       </c>
       <c r="K766" s="3" t="n">
-        <v>40123</v>
+        <v>41399</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/578 — समतली करण निर्माण कार्य पथरहटा 09 हाई स्‍कूल प्रांगण</t>
+          <t>1740002083/RC/527 — ग्रेवल रोड निर्माण कार्य 09 कांजी हाउस पथरहटा से अक्‍तू कोल के खेत के पास</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>40149</v>
+        <v>40072</v>
       </c>
       <c r="K767" s="3" t="n">
-        <v>40161</v>
+        <v>40123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/639 — ग्रेवल रोड निर्माण पथरहटा 08 उपस्‍वास्‍थ्‍य केन्‍द्र से इन्द्रिरा आवास कालौनी</t>
+          <t>1740002083/RC/578 — समतली करण निर्माण कार्य पथरहटा 09 हाई स्‍कूल प्रांगण</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>0</v>
+        <v>50000</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>39866</v>
+        <v>40149</v>
       </c>
       <c r="K768" s="3" t="n">
-        <v>39963</v>
+        <v>40161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/947 — रपटा निर्माण कार्य कथली नदी हरिजन घाट 010 पथरहटा</t>
+          <t>1740002083/RC/639 — ग्रेवल रोड निर्माण पथरहटा 08 उपस्‍वास्‍थ्‍य केन्‍द्र से इन्द्रिरा आवास कालौनी</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>485198.9</v>
+        <v>0</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>40500</v>
+        <v>39866</v>
       </c>
       <c r="K769" s="3" t="n">
-        <v>40544</v>
+        <v>39963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RC/985 — ग्रेवल रोड निर्माण कार्य प्रधानमंत्री ग्रामीण सडक से कथली नदी हरिजन घाट तक 010 पथरहटा</t>
+          <t>1740002083/RC/947 — रपटा निर्माण कार्य कथली नदी हरिजन घाट 010 पथरहटा</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>174620</v>
+        <v>485198.9</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>40549</v>
+        <v>40500</v>
       </c>
       <c r="K770" s="3" t="n">
-        <v>40772</v>
+        <v>40544</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034243103 — MARYADA ANHIYAN SUKHAI KOL 14 PATHARTA</t>
+          <t>1740002083/RC/985 — ग्रेवल रोड निर्माण कार्य प्रधानमंत्री ग्रामीण सडक से कथली नदी हरिजन घाट तक 010 पथरहटा</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>2628</v>
+        <v>174620</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>41809</v>
+        <v>40549</v>
       </c>
       <c r="K771" s="3" t="n">
-        <v>41876</v>
+        <v>40772</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034243107 — MARYADA ABHIYAN LAKHAN LAL / SYAMLAL  KOL 14 PATHA</t>
+          <t>1740002083/RS/22012034243103 — MARYADA ANHIYAN SUKHAI KOL 14 PATHARTA</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>2628</v>
       </c>
       <c r="J772" s="3" t="n">
         <v>41809</v>
       </c>
       <c r="K772" s="3" t="n">
         <v>41876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
           <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034243108 — MARYADA ANHIYAN PANCHAM LAL  14 PATHARTA</t>
+          <t>1740002083/RS/22012034243107 — MARYADA ABHIYAN LAKHAN LAL / SYAMLAL  KOL 14 PATHA</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I773" s="2" t="n">
         <v>2628</v>
       </c>
       <c r="J773" s="3" t="n">
         <v>41809</v>
       </c>
       <c r="K773" s="3" t="n">
         <v>41876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034486385 — Hand Pump Soak pit Nirman Karya Karanpura Upswastha Kendra ke pas</t>
+          <t>1740002083/RS/22012034243108 — MARYADA ANHIYAN PANCHAM LAL  14 PATHARTA</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>3226.64</v>
+        <v>4400</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>1788</v>
+        <v>2628</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>44034</v>
+        <v>41809</v>
       </c>
       <c r="K774" s="3" t="n">
-        <v>44182</v>
+        <v>41876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034486386 — Hand Pump Soak pit Nirman Karya Karanpura Meghai Baiga ke ghar pas</t>
+          <t>1740002083/RS/22012034486385 — Hand Pump Soak pit Nirman Karya Karanpura Upswastha Kendra ke pas</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>3226.64</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>2640</v>
+        <v>1788</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>44071</v>
+        <v>44034</v>
       </c>
       <c r="K775" s="3" t="n">
         <v>44182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034486387 — Hand Pump Soak pit Nirman Karya Karanpura Samudayik Bhavan ke pas</t>
+          <t>1740002083/RS/22012034486386 — Hand Pump Soak pit Nirman Karya Karanpura Meghai Baiga ke ghar pas</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
         <v>3226.64</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>2280</v>
+        <v>2640</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>44081</v>
+        <v>44071</v>
       </c>
       <c r="K776" s="3" t="n">
         <v>44182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034486388 — Hand Pump Soak pit Nirman Karya Karanpura Primary/Middle school ke pas</t>
+          <t>1740002083/RS/22012034486387 — Hand Pump Soak pit Nirman Karya Karanpura Samudayik Bhavan ke pas</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
         <v>3226.64</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>2112</v>
+        <v>2280</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>44071</v>
+        <v>44081</v>
       </c>
       <c r="K777" s="3" t="n">
         <v>44182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034486389 — Hand Pump Soak pit Nirman Karya Karanpura Maru kol ke ghar pas</t>
+          <t>1740002083/RS/22012034486388 — Hand Pump Soak pit Nirman Karya Karanpura Primary/Middle school ke pas</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
         <v>3226.64</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>1900</v>
+        <v>2112</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>44081</v>
+        <v>44071</v>
       </c>
       <c r="K778" s="3" t="n">
         <v>44182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034486391 — Hand Pump Soak pit Nirman Karya Pathrahta Santosh samdariya ke ghar pas</t>
+          <t>1740002083/RS/22012034486389 — Hand Pump Soak pit Nirman Karya Karanpura Maru kol ke ghar pas</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>3226.64</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>2112</v>
+        <v>1900</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>44071</v>
+        <v>44081</v>
       </c>
       <c r="K779" s="3" t="n">
         <v>44182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034486392 — Hand Pump Soak pit Nirman Karya Pathrahta Sharda mandir ke pas</t>
+          <t>1740002083/RS/22012034486391 — Hand Pump Soak pit Nirman Karya Pathrahta Santosh samdariya ke ghar pas</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>3226.64</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>2280</v>
+        <v>2112</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>44064</v>
+        <v>44071</v>
       </c>
       <c r="K780" s="3" t="n">
         <v>44182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034501567 — Soak pit nirman karya Sampat Yadav ke ghar pas patrahta</t>
+          <t>1740002083/RS/22012034486392 — Hand Pump Soak pit Nirman Karya Pathrahta Sharda mandir ke pas</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>0</v>
+        <v>3226.64</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K781" s="3"/>
+        <v>44064</v>
+      </c>
+      <c r="K781" s="3" t="n">
+        <v>44182</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034501568 — Soak pit nirman karya pump house ke pas karanpura</t>
+          <t>1740002083/RS/22012034501567 — Soak pit nirman karya Sampat Yadav ke ghar pas patrahta</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034535387 — haind pump sok pit nirman kary mohan lal rajak ke ghar pas</t>
+          <t>1740002083/RS/22012034501568 — Soak pit nirman karya pump house ke pas karanpura</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>44311</v>
+        <v>44106</v>
       </c>
       <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034535393 — haind pump sok pit nirman kary sonelal yadwa ke ghar pas</t>
+          <t>1740002083/RS/22012034535387 — haind pump sok pit nirman kary mohan lal rajak ke ghar pas</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J784" s="3" t="n">
         <v>44311</v>
       </c>
       <c r="K784" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034535396 — haind pump sok pit nirman kary jaykaran singh ke ghar pas</t>
+          <t>1740002083/RS/22012034535393 — haind pump sok pit nirman kary sonelal yadwa ke ghar pas</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
         <v>44311</v>
       </c>
       <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034535397 — nadep nirman kary bhanu prasad kuswaha ke ghar pas</t>
+          <t>1740002083/RS/22012034535396 — haind pump sok pit nirman kary jaykaran singh ke ghar pas</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>12630.91</v>
+        <v>14467.3</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>44441</v>
+        <v>44311</v>
       </c>
       <c r="K786" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034535400 — nadep nirman kary santosh yadwa ke ghar pas</t>
+          <t>1740002083/RS/22012034535397 — nadep nirman kary bhanu prasad kuswaha ke ghar pas</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>0</v>
+        <v>12630.91</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>44311</v>
+        <v>44441</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034535402 — nadep nirman kary natthu sen  ke ghar pas</t>
+          <t>1740002083/RS/22012034535400 — nadep nirman kary santosh yadwa ke ghar pas</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J788" s="3" t="n">
         <v>44311</v>
       </c>
       <c r="K788" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034550821 — SLWM सामुदायिक नाडेप निर्माण कार्य करणपुरा खेल मैदान के पास कालोनी में</t>
+          <t>1740002083/RS/22012034535402 — nadep nirman kary natthu sen  ke ghar pas</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>12630.91</v>
+        <v>0</v>
       </c>
       <c r="I789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>44218</v>
+        <v>44311</v>
       </c>
       <c r="K789" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034550829 — SLWM सामुदायिक नाडेप निर्माण कार्य पथरहटा में चुट्दाना चौधरी के घर पास</t>
+          <t>1740002083/RS/22012034550821 — SLWM सामुदायिक नाडेप निर्माण कार्य करणपुरा खेल मैदान के पास कालोनी में</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
         <v>44218</v>
       </c>
       <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034550836 — SLWM सामुदायिक नाडेप निर्माण कार्य पथरहटा में राममणि समदरिया के खेत पास</t>
+          <t>1740002083/RS/22012034550829 — SLWM सामुदायिक नाडेप निर्माण कार्य पथरहटा में चुट्दाना चौधरी के घर पास</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J791" s="3" t="n">
         <v>44218</v>
       </c>
       <c r="K791" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034629584 — सामुदायिक शौचालय निर्माण कार्य उपस्वास्थ केंद्र के पास करनपुरा  ग्राम पंचायत पथरहटा</t>
+          <t>1740002083/RS/22012034550836 — SLWM सामुदायिक नाडेप निर्माण कार्य पथरहटा में राममणि समदरिया के खेत पास</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>43000</v>
+        <v>12630.91</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>36256</v>
+        <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>44564</v>
-[...3 lines deleted...]
-      </c>
+        <v>44218</v>
+      </c>
+      <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012034629593 — SLWM सेग्रीगेसन सेड  (कचरा घर ) निर्माण कार्य  ग्राम पंचायत पथरहटा</t>
+          <t>1740002083/RS/22012034629584 — सामुदायिक शौचालय निर्माण कार्य उपस्वास्थ केंद्र के पास करनपुरा  ग्राम पंचायत पथरहटा</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
-        <v>0</v>
+        <v>43000</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>0</v>
+        <v>36256</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K793" s="3"/>
+        <v>44564</v>
+      </c>
+      <c r="K793" s="3" t="n">
+        <v>45351</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1740002083/RS/22012035131828 — नाली निर्माण रम्‍पत के घर  से तालाब की ओर करनपुरा</t>
+          <t>1740002083/RS/22012034629593 — SLWM सेग्रीगेसन सेड  (कचरा घर ) निर्माण कार्य  ग्राम पंचायत पथरहटा</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>35340</v>
+        <v>0</v>
       </c>
       <c r="I794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>45564</v>
+        <v>44287</v>
       </c>
       <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/1493 — मेंढ बंधान निर्माण कार्य 09 पथरहटा मनीराम/झोखरी यादव</t>
+          <t>1740002083/RS/22012035131828 — नाली निर्माण रम्‍पत के घर  से तालाब की ओर करनपुरा</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
-        <v>0</v>
+        <v>35340</v>
       </c>
       <c r="I795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>40120</v>
-[...3 lines deleted...]
-      </c>
+        <v>45564</v>
+      </c>
+      <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/20 — खेत बधान कार्य पथरहटा 08 जगदीश प्रसाद</t>
+          <t>1740002083/WC/1493 — मेंढ बंधान निर्माण कार्य 09 पथरहटा मनीराम/झोखरी यादव</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>39579</v>
-[...1 lines deleted...]
-      <c r="K796" s="3"/>
+        <v>40120</v>
+      </c>
+      <c r="K796" s="3" t="n">
+        <v>40101</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/21 — खेत मेढ बधान कार्य पथरहटा 08 जगदीश</t>
+          <t>1740002083/WC/20 — खेत बधान कार्य पथरहटा 08 जगदीश प्रसाद</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>39587</v>
-[...3 lines deleted...]
-      </c>
+        <v>39579</v>
+      </c>
+      <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/211 — खेत मेड बधान कार्य 07 पथरहटा रामकुमार बडई</t>
+          <t>1740002083/WC/21 — खेत मेढ बधान कार्य पथरहटा 08 जगदीश</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>39464</v>
+        <v>39587</v>
       </c>
       <c r="K798" s="3" t="n">
-        <v>40101</v>
+        <v>39649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/212 — खेत मेड बंधान कार्य 07 पथरहटा मालू कोल</t>
+          <t>1740002083/WC/211 — खेत मेड बधान कार्य 07 पथरहटा रामकुमार बडई</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>39457</v>
+        <v>39464</v>
       </c>
       <c r="K799" s="3" t="n">
-        <v>39578</v>
+        <v>40101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22 — खेत मेढ बधान कार्य पथरहटा 08 जंगी</t>
+          <t>1740002083/WC/212 — खेत मेड बंधान कार्य 07 पथरहटा मालू कोल</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>39614</v>
+        <v>39457</v>
       </c>
       <c r="K800" s="3" t="n">
-        <v>39609</v>
+        <v>39578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012034319255 — नवीन तालाब  निर्माण कार्य भमरहा पथरहटा</t>
+          <t>1740002083/WC/22 — खेत मेढ बधान कार्य पथरहटा 08 जंगी</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>1430000</v>
+        <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>641409.83</v>
+        <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>42803</v>
+        <v>39614</v>
       </c>
       <c r="K801" s="3" t="n">
-        <v>43718</v>
+        <v>39609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012034319878 — नवीन तालाब निर्माण कार्य कार्य पथरहटा</t>
+          <t>1740002083/WC/22012034319255 — नवीन तालाब  निर्माण कार्य भमरहा पथरहटा</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>1197000</v>
+        <v>1430000</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>0</v>
+        <v>641409.83</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>42762</v>
-[...1 lines deleted...]
-      <c r="K802" s="3"/>
+        <v>42803</v>
+      </c>
+      <c r="K802" s="3" t="n">
+        <v>43718</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012034379983 — TALAB NIRMAN KARYA PATHARAHATA</t>
+          <t>1740002083/WC/22012034319878 — नवीन तालाब निर्माण कार्य कार्य पथरहटा</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>0</v>
+        <v>1197000</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>42845</v>
+        <v>42762</v>
       </c>
       <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012034436750 — Laghu talab nirman karya pathrhta</t>
+          <t>1740002083/WC/22012034379983 — TALAB NIRMAN KARYA PATHARAHATA</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>43491</v>
+        <v>42845</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012034607888 — Naveen Talab Nirman Karya karya Jhiriya Nala Pathrahta</t>
+          <t>1740002083/WC/22012034436750 — Laghu talab nirman karya pathrhta</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
-        <v>1130555.86</v>
+        <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
-        <v>947197.1</v>
+        <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>44234</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012034971837 — TALAB JirnodharKary Kalika Mandir Pass Patharahta</t>
+          <t>1740002083/WC/22012034607888 — Naveen Talab Nirman Karya karya Jhiriya Nala Pathrahta</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
-        <v>0</v>
+        <v>1130555.86</v>
       </c>
       <c r="I806" s="2" t="n">
-        <v>0</v>
+        <v>947197.1</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K806" s="3"/>
+        <v>44234</v>
+      </c>
+      <c r="K806" s="3" t="n">
+        <v>45713</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012034971838 — TALAB JirnodharKary Kalika Mandir Pass Patharahta</t>
+          <t>1740002083/WC/22012034971837 — TALAB JirnodharKary Kalika Mandir Pass Patharahta</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012034971839 — TALAB JirnodharKary Kalika Mandir Pass Patharahta</t>
+          <t>1740002083/WC/22012034971838 — TALAB JirnodharKary Kalika Mandir Pass Patharahta</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J808" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012034971840 — TALAB JirnodharKary Kalika Mandir Pass Patharahta</t>
+          <t>1740002083/WC/22012034971839 — TALAB JirnodharKary Kalika Mandir Pass Patharahta</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012034971841 — TALAB JirnodharKary Kalika Mandir Pass Patharahta</t>
+          <t>1740002083/WC/22012034971840 — TALAB JirnodharKary Kalika Mandir Pass Patharahta</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012034971842 — TALAB JirnodharKary Kalika Mandir Pass Patharahta</t>
+          <t>1740002083/WC/22012034971841 — TALAB JirnodharKary Kalika Mandir Pass Patharahta</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J811" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K811" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012034971843 — TALAB JirnodharKary Kalika Mandir Pass Patharahta</t>
+          <t>1740002083/WC/22012034971842 — TALAB JirnodharKary Kalika Mandir Pass Patharahta</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012034971844 — TALAB JirnodharKary Manni Talab Patharahta</t>
+          <t>1740002083/WC/22012034971843 — TALAB JirnodharKary Kalika Mandir Pass Patharahta</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012034971845 — TALAB JirnodharKary Manni Talab Patharahta</t>
+          <t>1740002083/WC/22012034971844 — TALAB JirnodharKary Manni Talab Patharahta</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012034980530 — TAlab Jeernodhar Kary Chhuihai Talab Patharahta</t>
+          <t>1740002083/WC/22012034971845 — TALAB JirnodharKary Manni Talab Patharahta</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012034980535 — TAlab Jeernodhar Kary Chhuihai Talab Patharahta</t>
+          <t>1740002083/WC/22012034980530 — TAlab Jeernodhar Kary Chhuihai Talab Patharahta</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J816" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012035064587 — Talab Jirdoddhar kary manni Talab Patharahta</t>
+          <t>1740002083/WC/22012034980535 — TAlab Jeernodhar Kary Chhuihai Talab Patharahta</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>45030</v>
+        <v>44665</v>
       </c>
       <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012035064631 — Talab Jirdoddhar kary Kalika Mandir  Talab Patharahta</t>
+          <t>1740002083/WC/22012035064587 — Talab Jirdoddhar kary manni Talab Patharahta</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J818" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012035121312 — Talab Jirdodhar Kary Upswashthya kendre ke peeche</t>
+          <t>1740002083/WC/22012035064631 — Talab Jirdoddhar kary Kalika Mandir  Talab Patharahta</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>45155</v>
+        <v>45030</v>
       </c>
       <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012035155675 — झिरिया नाला तट सुद्रीकरण कार्य पथरहटा</t>
+          <t>1740002083/WC/22012035121312 — Talab Jirdodhar Kary Upswashthya kendre ke peeche</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
-        <v>648072.57</v>
+        <v>0</v>
       </c>
       <c r="I820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>45201</v>
+        <v>45155</v>
       </c>
       <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/22012035155677 — नाला तट सुद्रीकरण कार्य मंदिर वाले नाला में पथरहटा</t>
+          <t>1740002083/WC/22012035155675 — झिरिया नाला तट सुद्रीकरण कार्य पथरहटा</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
-        <v>0</v>
+        <v>648072.57</v>
       </c>
       <c r="I821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J821" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K821" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/23 — खेत मेढ बधान कार्य पथरहटा 08 भाईलाल</t>
+          <t>1740002083/WC/22012035155677 — नाला तट सुद्रीकरण कार्य मंदिर वाले नाला में पथरहटा</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>39595</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/24 — खेत मेढ बधान कार्य पथरहटा 08 नर्वदा</t>
+          <t>1740002083/WC/23 — खेत मेढ बधान कार्य पथरहटा 08 भाईलाल</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>39669</v>
+        <v>39595</v>
       </c>
       <c r="K823" s="3" t="n">
         <v>39649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/25 — खेत मेढ सुधार कार्य पथरहटा 08 फते</t>
+          <t>1740002083/WC/24 — खेत मेढ बधान कार्य पथरहटा 08 नर्वदा</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>16491</v>
+        <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>39668</v>
+        <v>39669</v>
       </c>
       <c r="K824" s="3" t="n">
         <v>39649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/3124 — तालाब शुदधीकरण कार्य पथरहठा 10 मढिया वाला तालाब</t>
+          <t>1740002083/WC/25 — खेत मेढ सुधार कार्य पथरहटा 08 फते</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I825" s="2" t="n">
-        <v>490900</v>
+        <v>16491</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>40291</v>
+        <v>39668</v>
       </c>
       <c r="K825" s="3" t="n">
-        <v>40390</v>
+        <v>39649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/875 — खेत मेढ बधान कार्य पथरहटा 09 श्री मति कल्‍लू बाई</t>
+          <t>1740002083/WC/3124 — तालाब शुदधीकरण कार्य पथरहठा 10 मढिया वाला तालाब</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I826" s="2" t="n">
-        <v>0</v>
+        <v>490900</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>39992</v>
+        <v>40291</v>
       </c>
       <c r="K826" s="3" t="n">
-        <v>40016</v>
+        <v>40390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/879 — खेत बधान कार्य पथरहटा 09 श्‍यामलाल / वीरन कोल</t>
+          <t>1740002083/WC/875 — खेत मेढ बधान कार्य पथरहटा 09 श्री मति कल्‍लू बाई</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>39993</v>
+        <v>39992</v>
       </c>
       <c r="K827" s="3" t="n">
-        <v>40015</v>
+        <v>40016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/883 — मेढ बधान कार्य पथरहटा 09 बाबी बाई ब्राम्‍हण</t>
+          <t>1740002083/WC/879 — खेत बधान कार्य पथरहटा 09 श्‍यामलाल / वीरन कोल</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I828" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J828" s="3" t="n">
         <v>39993</v>
       </c>
       <c r="K828" s="3" t="n">
-        <v>40016</v>
+        <v>40015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/889 — खेत मेढ बधान कार्य पथरहटा 09 कंछेदी लाल बाम्‍हण</t>
+          <t>1740002083/WC/883 — मेढ बधान कार्य पथरहटा 09 बाबी बाई ब्राम्‍हण</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I829" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J829" s="3" t="n">
         <v>39993</v>
       </c>
       <c r="K829" s="3" t="n">
-        <v>40015</v>
+        <v>40016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/897 — खेत मेढ बधान कार्य पथरहटा 09 रामाधीन गुप्‍ता</t>
+          <t>1740002083/WC/889 — खेत मेढ बधान कार्य पथरहटा 09 कंछेदी लाल बाम्‍हण</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I830" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>39997</v>
+        <v>39993</v>
       </c>
       <c r="K830" s="3" t="n">
-        <v>40016</v>
+        <v>40015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/900 — खेत मेढ बधान कार्य पथरहटा 09 मीरा बाई विश्‍वकर्मा</t>
+          <t>1740002083/WC/897 — खेत मेढ बधान कार्य पथरहटा 09 रामाधीन गुप्‍ता</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>40002</v>
+        <v>39997</v>
       </c>
       <c r="K831" s="3" t="n">
         <v>40016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/901 — खेत मेढ बधान कार्य पथरहटा 09 सुधरी बाई कोल</t>
+          <t>1740002083/WC/900 — खेत मेढ बधान कार्य पथरहटा 09 मीरा बाई विश्‍वकर्मा</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>40006</v>
+        <v>40002</v>
       </c>
       <c r="K832" s="3" t="n">
         <v>40016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/902 — खेत मेढ बधान कार्य पथरहटा 09 प्रेमलाल ब्राम्‍हण</t>
+          <t>1740002083/WC/901 — खेत मेढ बधान कार्य पथरहटा 09 सुधरी बाई कोल</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>39979</v>
+        <v>40006</v>
       </c>
       <c r="K833" s="3" t="n">
-        <v>40015</v>
+        <v>40016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/903 — खेत मेढ बधान कार्य पथरहटा 09 शिवप्रसाद यादव</t>
+          <t>1740002083/WC/902 — खेत मेढ बधान कार्य पथरहटा 09 प्रेमलाल ब्राम्‍हण</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J834" s="3" t="n">
         <v>39979</v>
       </c>
       <c r="K834" s="3" t="n">
         <v>40015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/904 — खेत मेढ बधान कार्य पथरहटा 09 निरपत कोल / छोटे लाल</t>
+          <t>1740002083/WC/903 — खेत मेढ बधान कार्य पथरहटा 09 शिवप्रसाद यादव</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J835" s="3" t="n">
         <v>39979</v>
       </c>
       <c r="K835" s="3" t="n">
         <v>40015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/905 — खेत मेढ बधान कार्य पथरहटा 09 ब्रजमोहन सिह रघुवंशी</t>
+          <t>1740002083/WC/904 — खेत मेढ बधान कार्य पथरहटा 09 निरपत कोल / छोटे लाल</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I836" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>39980</v>
+        <v>39979</v>
       </c>
       <c r="K836" s="3" t="n">
         <v>40015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/907 — खेत मेढ बधान कार्य पथरहटा 09 पूरनलाल / रामदीन</t>
+          <t>1740002083/WC/905 — खेत मेढ बधान कार्य पथरहटा 09 ब्रजमोहन सिह रघुवंशी</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>39981</v>
+        <v>39980</v>
       </c>
       <c r="K837" s="3" t="n">
         <v>40015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/908 — मेढ बंधान कार्य पथरहटा 09 शुद्धू केवट/मंधारी</t>
+          <t>1740002083/WC/907 — खेत मेढ बधान कार्य पथरहटा 09 पूरनलाल / रामदीन</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J838" s="3" t="n">
         <v>39981</v>
       </c>
       <c r="K838" s="3" t="n">
-        <v>39974</v>
+        <v>40015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/949 — खेत मेढ बधान कार्य पथरहटा 09 बाबूलाल/ विश्राम</t>
+          <t>1740002083/WC/908 — मेढ बंधान कार्य पथरहटा 09 शुद्धू केवट/मंधारी</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>39984</v>
+        <v>39981</v>
       </c>
       <c r="K839" s="3" t="n">
-        <v>40015</v>
+        <v>39974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/963 — खेत मेढ बंधान कार्य 09 करनपुरा चुटुदाना कोल/छोटेलाल</t>
+          <t>1740002083/WC/949 — खेत मेढ बधान कार्य पथरहटा 09 बाबूलाल/ विश्राम</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I840" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>39986</v>
+        <v>39984</v>
       </c>
       <c r="K840" s="3" t="n">
         <v>40015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/968 — खेत मेढ बंधान कार्य 09 मन्‍नी अशोक सिह</t>
+          <t>1740002083/WC/963 — खेत मेढ बंधान कार्य 09 करनपुरा चुटुदाना कोल/छोटेलाल</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>39987</v>
+        <v>39986</v>
       </c>
       <c r="K841" s="3" t="n">
         <v>40015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/971 — खेत मेढ बंधान कार्य 09 मन्‍नी मूलचन्‍द्र कुम्‍हार</t>
+          <t>1740002083/WC/968 — खेत मेढ बंधान कार्य 09 मन्‍नी अशोक सिह</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>39988</v>
+        <v>39987</v>
       </c>
       <c r="K842" s="3" t="n">
         <v>40015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/9993665826 — नवीन तालाब निर्माण कार्य पथरहटा काेयलरहा</t>
+          <t>1740002083/WC/971 — खेत मेढ बंधान कार्य 09 मन्‍नी मूलचन्‍द्र कुम्‍हार</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
-        <v>875000</v>
+        <v>0</v>
       </c>
       <c r="I843" s="2" t="n">
-        <v>727226.5</v>
+        <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>42397</v>
+        <v>39988</v>
       </c>
       <c r="K843" s="3" t="n">
-        <v>43323</v>
+        <v>40015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WC/9993670342 — तालाब विस्‍तारीकरण निर्माण कार्य पथरहटा</t>
+          <t>1740002083/WC/9993665826 — नवीन तालाब निर्माण कार्य पथरहटा काेयलरहा</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
-        <v>0</v>
+        <v>875000</v>
       </c>
       <c r="I844" s="2" t="n">
-        <v>0</v>
+        <v>727226.5</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>42078</v>
-[...1 lines deleted...]
-      <c r="K844" s="3"/>
+        <v>42397</v>
+      </c>
+      <c r="K844" s="3" t="n">
+        <v>43323</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WH/22012034934996 — C T R स्टॉप डैम गेट मरम्मत एवं डिसिलटिंग कार्य पथरहटा</t>
+          <t>1740002083/WC/9993670342 — तालाब विस्‍तारीकरण निर्माण कार्य पथरहटा</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
-        <v>19000</v>
+        <v>0</v>
       </c>
       <c r="I845" s="2" t="n">
-        <v>17996</v>
+        <v>0</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>42078</v>
+      </c>
+      <c r="K845" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WH/22012034941821 — Jal Ganga Samvardhan Talab Vistarikarn Chhuhai Talab Pathrata</t>
+          <t>1740002083/WH/22012034934996 — C T R स्टॉप डैम गेट मरम्मत एवं डिसिलटिंग कार्य पथरहटा</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
-        <v>529951</v>
+        <v>19000</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>0</v>
+        <v>17996</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K846" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K846" s="3" t="n">
+        <v>45149</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WH/22012034941826 — renovation of chuihai talab pathrahta gp pathrahta</t>
+          <t>1740002083/WH/22012034941821 — Jal Ganga Samvardhan Talab Vistarikarn Chhuhai Talab Pathrata</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
-        <v>530000</v>
+        <v>529951</v>
       </c>
       <c r="I847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>45458</v>
+        <v>45451</v>
       </c>
       <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WH/22012034942788 — जल गंगा समंवर्धन तालाब विस्तारीकरण पथरहटा छुइहई तालाब</t>
+          <t>1740002083/WH/22012034941826 — renovation of chuihai talab pathrahta gp pathrahta</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
-        <v>0</v>
+        <v>530000</v>
       </c>
       <c r="I848" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>45468</v>
+        <v>45458</v>
       </c>
       <c r="K848" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1740002083/WH/22012034942789 — जल गंगा समंवर्धन तालाब विस्तारीकरण पथरहटा छुइहई तालाब</t>
+          <t>1740002083/WH/22012034942788 — जल गंगा समंवर्धन तालाब विस्तारीकरण पथरहटा छुइहई तालाब</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
-        <v>530000</v>
+        <v>0</v>
       </c>
       <c r="I849" s="2" t="n">
-        <v>85912.35</v>
+        <v>0</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>45702</v>
+        <v>45468</v>
       </c>
       <c r="K849" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1740002/WC/1734 — काजवे कम स्‍टाप डैम पथरहटा 09 कथली नाला</t>
+          <t>1740002083/WH/22012034942789 — जल गंगा समंवर्धन तालाब विस्तारीकरण पथरहटा छुइहई तालाब</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
-        <v>0</v>
+        <v>530000</v>
       </c>
       <c r="I850" s="2" t="n">
-        <v>1157327</v>
+        <v>85912.35</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>40129</v>
+        <v>45702</v>
       </c>
       <c r="K850" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>KARKELI</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C851" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D851" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E851" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F851" s="1" t="inlineStr">
+        <is>
+          <t>1740002/WC/1734 — काजवे कम स्‍टाप डैम पथरहटा 09 कथली नाला</t>
+        </is>
+      </c>
+      <c r="G851" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H851" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I851" s="2" t="n">
+        <v>1157327</v>
+      </c>
+      <c r="J851" s="3" t="n">
+        <v>40129</v>
+      </c>
+      <c r="K851" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
+      <c r="A852" s="1" t="inlineStr">
+        <is>
+          <t>KARKELI</t>
+        </is>
+      </c>
+      <c r="B852" s="1" t="inlineStr">
+        <is>
           <t>2021-2022</t>
         </is>
       </c>
-      <c r="C851" s="1" t="inlineStr">
+      <c r="C852" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D851" s="1" t="inlineStr">
+      <c r="D852" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
-      <c r="E851" s="1" t="inlineStr">
+      <c r="E852" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="F851" s="1" t="inlineStr">
+      <c r="F852" s="1" t="inlineStr">
         <is>
           <t>1740/RC/22012034609572 — Periodical Regravelling Patharahtha Kanranpura to Pipariya</t>
         </is>
       </c>
-      <c r="G851" s="1" t="inlineStr">
+      <c r="G852" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="H851" s="2" t="n">
+      <c r="H852" s="2" t="n">
         <v>778000</v>
       </c>
-      <c r="I851" s="2" t="n">
-[...2 lines deleted...]
-      <c r="J851" s="3" t="n">
+      <c r="I852" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J852" s="3" t="n">
         <v>44473</v>
       </c>
-      <c r="K851" s="3"/>
+      <c r="K852" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>