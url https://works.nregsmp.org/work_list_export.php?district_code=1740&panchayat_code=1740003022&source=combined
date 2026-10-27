--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K519"/>
+  <dimension ref="A1:K523"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 21:55:37</t>
+          <t>Exported on: 2026-10-27 15:10:41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UMARIA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -5647,51 +5647,51 @@
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/22012035205721 — कपिलधारा कूप निर्माण कार्य सुमंत्री बाई पति श्याम सिंह ग्राम उचेहरा</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>385307.96</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>144402.74</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45362</v>
@@ -5741,192 +5741,192 @@
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/22012035386566 — JGSA कपिल धारा कूप रिचार्ज कार्य 1 सामुदायिक कुआं, रामपुर मोहता तालाब</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>14240</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/22012035386651 — JGSA कपिल धारा कूप Nirman Karya  MEERA BAI</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>167431.74</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/22012035523618 — JGSAकपिल धारा कूप रीचार्ज sukhmanti bai</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>10320</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/22012035523627 — JGSAकपिल धारा कूप रीचार्ज Komal singh/Ahuwaran  singh</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>240</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45797</v>
@@ -7544,51 +7544,51 @@
       <c r="J162" s="3" t="n">
         <v>43276</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>43786</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/1086157 — Construction of IAY House -IAY REG. NO. MP2760808</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>42864</v>
@@ -9549,51 +9549,51 @@
       <c r="J203" s="3" t="n">
         <v>43698</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>43963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/2039567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2837147</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>43641</v>
@@ -12438,51 +12438,51 @@
       <c r="J262" s="3" t="n">
         <v>44273</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>44518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/2655767 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1281360</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>44110</v>
@@ -12681,51 +12681,51 @@
       <c r="J267" s="3" t="n">
         <v>44417</v>
       </c>
       <c r="K267" s="3" t="n">
         <v>44800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/2708600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5538696</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>2280</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>44273</v>
@@ -14100,51 +14100,51 @@
       <c r="J296" s="3" t="n">
         <v>45497</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>45946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/4460863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151980268</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>3080</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45636</v>
@@ -15225,98 +15225,98 @@
       <c r="J319" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>45747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/4479003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151953132</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>20730</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45497</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/4479115 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151980247</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45300</v>
@@ -15417,51 +15417,51 @@
       <c r="J323" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>45747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/4480178 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956597</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45908</v>
@@ -15562,145 +15562,145 @@
       <c r="J326" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>45907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/4482580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151944357</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>20900</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/4482662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151984701</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45301</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/4482701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151985549</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>9240</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45555</v>
@@ -16144,125 +16144,129 @@
       <c r="J338" s="3" t="n">
         <v>45497</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>45907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/4504039 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956567</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>22466</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45908</v>
       </c>
-      <c r="K339" s="3"/>
+      <c r="K339" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/4504040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151956601</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>17500</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45908</v>
       </c>
-      <c r="K340" s="3"/>
+      <c r="K340" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -16287,51 +16291,51 @@
       <c r="J341" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K341" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/4504078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151959097</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>10500</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45908</v>
@@ -16432,51 +16436,51 @@
       <c r="J344" s="3" t="n">
         <v>42819</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>43669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/531554 — Construction of IAY House -IAY REG. NO. MP2837136</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>42754</v>
@@ -16920,286 +16924,288 @@
       <c r="J354" s="3" t="n">
         <v>43115</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>43419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/5637300 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152067434</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>14000</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/5637303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152069411</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>12500</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/5637490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152068443</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/5637491 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152068445</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>20500</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45908</v>
       </c>
-      <c r="K358" s="3"/>
+      <c r="K358" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/5637494 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151959134</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/5637737 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152067455</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45783</v>
@@ -17251,239 +17257,239 @@
       <c r="J361" s="3" t="n">
         <v>42814</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/5792420 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152014964</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>7000</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/5792425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152071532</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/5792579 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152069461</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/5792580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152068447</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/5792667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152070853</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45783</v>
@@ -17535,51 +17541,51 @@
       <c r="J367" s="3" t="n">
         <v>43273</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>44065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1740003022/IF/IAY/601890 — Construction of IAY House -IAY REG. NO. MP1228410</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>42769</v>
@@ -17964,6932 +17970,7120 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>15865</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>15080</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>43260</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>43669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1740003022/IF/IAY/689429 — Construction of IAY House -IAY REG. NO. MP1193784</t>
+          <t>1740003022/IF/IAY/6279784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151988115</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>15300</v>
+        <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>43171</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1740003022/IF/IAY/778547 — Construction of IAY House -IAY REG. NO. MP3904107</t>
+          <t>1740003022/IF/IAY/6279837 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152068444</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>15865</v>
+        <v>28500</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>16320</v>
+        <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>42902</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1740003022/IF/IAY/832400 — Construction of IAY House -IAY REG. NO. MP1150357</t>
+          <t>1740003022/IF/IAY/6279838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152068457</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>16340</v>
+        <v>28500</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>16004</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>43164</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1740003022/IF/IAY/832539 — Construction of IAY House -IAY REG. NO. MP1163102</t>
+          <t>1740003022/IF/IAY/6302912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151973699</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>16340</v>
+        <v>28500</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>15838</v>
+        <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>43325</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1740003022/IF/IAY/971774 — Construction of IAY House -IAY REG. NO. MP3598483</t>
+          <t>1740003022/IF/IAY/689429 — Construction of IAY House -IAY REG. NO. MP1193784</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>16340</v>
+        <v>15865</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>16320</v>
+        <v>15300</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>43039</v>
+        <v>43171</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>43256</v>
+        <v>43386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1740003022/IF/IAY/98335 — Construction of IAY House -IAY REG. NO. MP-40-003-022-001/32872989</t>
+          <t>1740003022/IF/IAY/778547 — Construction of IAY House -IAY REG. NO. MP3904107</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>15105</v>
+        <v>15865</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>13500</v>
+        <v>16320</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>42797</v>
+        <v>42902</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>43420</v>
+        <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1740003022/IF/IAY/98348 — Construction of IAY House -IAY REG. NO. MP-40-003-022-002/39072243</t>
+          <t>1740003022/IF/IAY/832400 — Construction of IAY House -IAY REG. NO. MP1150357</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>15105</v>
+        <v>16340</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>14688</v>
+        <v>16004</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>42794</v>
+        <v>43164</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>43418</v>
+        <v>43420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1740003022/IF/IAY/98355 — Construction of IAY House -IAY REG. NO. MP-40-003-022-002/26612813</t>
+          <t>1740003022/IF/IAY/832539 — Construction of IAY House -IAY REG. NO. MP1163102</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>15105</v>
+        <v>16340</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>9520</v>
+        <v>15838</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>43358</v>
+        <v>43325</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>43978</v>
+        <v>43838</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1740003022/IF/IAY/98364 — Construction of IAY House -IAY REG. NO. MP-40-003-022-003/20426929</t>
+          <t>1740003022/IF/IAY/971774 — Construction of IAY House -IAY REG. NO. MP3598483</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>15105</v>
+        <v>16340</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>15488</v>
+        <v>16320</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>43358</v>
+        <v>43039</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>44055</v>
+        <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/1281 — मेंढ बंधान कार्य, बख्‍शी/छोटई, उचेहरा, पंचायत</t>
+          <t>1740003022/IF/IAY/98335 — Construction of IAY House -IAY REG. NO. MP-40-003-022-001/32872989</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>25000</v>
+        <v>15105</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>17600</v>
+        <v>13500</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>40308</v>
+        <v>42797</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>40308</v>
+        <v>43420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/1282 — मेंढ बंधान कार्य, फूलबाई/लोकनाथ, उचेहरा, पंचायत मलहदू</t>
+          <t>1740003022/IF/IAY/98348 — Construction of IAY House -IAY REG. NO. MP-40-003-022-002/39072243</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>25000</v>
+        <v>15105</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>35600</v>
+        <v>14688</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>40315</v>
+        <v>42794</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>40341</v>
+        <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/1283 — 1740003022/LD/1283</t>
+          <t>1740003022/IF/IAY/98355 — Construction of IAY House -IAY REG. NO. MP-40-003-022-002/26612813</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>25000</v>
+        <v>15105</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>0</v>
+        <v>9520</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>40296</v>
-[...1 lines deleted...]
-      <c r="K388" s="3"/>
+        <v>43358</v>
+      </c>
+      <c r="K388" s="3" t="n">
+        <v>43978</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/1320 — मेढ बधान कार्य सुदामा बाई/मोहन सि‍हं पंचायत मलहदू</t>
+          <t>1740003022/IF/IAY/98364 — Construction of IAY House -IAY REG. NO. MP-40-003-022-003/20426929</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>25000</v>
+        <v>15105</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>21800</v>
+        <v>15488</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>40343</v>
+        <v>43358</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>40349</v>
+        <v>44055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/1674 — मेंढ बंधान कार्य, दशरू/गोपाल, पंचायत मलहदू</t>
+          <t>1740003022/LD/1281 — मेंढ बंधान कार्य, बख्‍शी/छोटई, उचेहरा, पंचायत</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>25000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>18948</v>
+        <v>17600</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>40525</v>
+        <v>40308</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>40530</v>
+        <v>40308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/1675 — मेंढ बंधान कार्य, सरू/सहददीन, पंचायत मलहदू</t>
+          <t>1740003022/LD/1282 — मेंढ बंधान कार्य, फूलबाई/लोकनाथ, उचेहरा, पंचायत मलहदू</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>25000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>22200</v>
+        <v>35600</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>40518</v>
+        <v>40315</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>40527</v>
+        <v>40341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/1676 — मेंढ बंधान कार्य, गन्‍ना/जम्‍मू सि‍हं, पंचायत मलहदू</t>
+          <t>1740003022/LD/1283 — 1740003022/LD/1283</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>25000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>11800</v>
+        <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>40518</v>
-[...3 lines deleted...]
-      </c>
+        <v>40296</v>
+      </c>
+      <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/1677 — मेंढ बंधान कार्य, सुखदेव/बुदधू, पंचायत मलहदू</t>
+          <t>1740003022/LD/1320 — मेढ बधान कार्य सुदामा बाई/मोहन सि‍हं पंचायत मलहदू</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>25000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>23900</v>
+        <v>21800</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>40504</v>
+        <v>40343</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>40516</v>
+        <v>40349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/1893 — मेंढ बंधान कार्य, वि‍क्रम/बुदधू बैगा, पंचायत मलहदू</t>
+          <t>1740003022/LD/1674 — मेंढ बंधान कार्य, दशरू/गोपाल, पंचायत मलहदू</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>25000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>14640</v>
+        <v>18948</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>40581</v>
+        <v>40525</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>40581</v>
+        <v>40530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/1894 — मेंढ बंधान कार्य, शंकर/सरमन सि‍हं, पंचायत मलहदू</t>
+          <t>1740003022/LD/1675 — मेंढ बंधान कार्य, सरू/सहददीन, पंचायत मलहदू</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>20000</v>
+        <v>25000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>16000</v>
+        <v>22200</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>40588</v>
+        <v>40518</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>40588</v>
+        <v>40527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/1985 — मेंढ बंधान कार्य, बुधनी बाई/रामगरीब यादव, कुरावर, पंचायत मलहदू</t>
+          <t>1740003022/LD/1676 — मेंढ बंधान कार्य, गन्‍ना/जम्‍मू सि‍हं, पंचायत मलहदू</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>25000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>21472</v>
+        <v>11800</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>40644</v>
+        <v>40518</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>40649</v>
+        <v>40518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/1986 — मेंढ बंधान कार्य, सचेन्‍द्र/रनभान सि‍हं, पंचायत मलहदू</t>
+          <t>1740003022/LD/1677 — मेंढ बंधान कार्य, सुखदेव/बुदधू, पंचायत मलहदू</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>25000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>23180</v>
+        <v>23900</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>40651</v>
+        <v>40504</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>40660</v>
+        <v>40516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/2050 — मेंढ बंधान कार्य फूल सि‍ह/हरदास, मलहदू</t>
+          <t>1740003022/LD/1893 — मेंढ बंधान कार्य, वि‍क्रम/बुदधू बैगा, पंचायत मलहदू</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>25000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>24278</v>
+        <v>14640</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>40707</v>
+        <v>40581</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>40717</v>
+        <v>40581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/2133 — मेंढ बंधान कार्य इन्‍द्रपाल राममनोहर मलहदू</t>
+          <t>1740003022/LD/1894 — मेंढ बंधान कार्य, शंकर/सरमन सि‍हं, पंचायत मलहदू</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>25000</v>
+        <v>20000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>23180</v>
+        <v>16000</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>40725</v>
+        <v>40588</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>40809</v>
+        <v>40588</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/2134 — मेंढ बंधान कार्य रामस्‍वरूप।नानदाउ मलहदू</t>
+          <t>1740003022/LD/1985 — मेंढ बंधान कार्य, बुधनी बाई/रामगरीब यादव, कुरावर, पंचायत मलहदू</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>25000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>24278</v>
+        <v>21472</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>40725</v>
+        <v>40644</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>40736</v>
+        <v>40649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/2135 — मेंढ बंधान कार्य गोपाल/छोटानी मलहदू</t>
+          <t>1740003022/LD/1986 — मेंढ बंधान कार्य, सचेन्‍द्र/रनभान सि‍हं, पंचायत मलहदू</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>25000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>24888</v>
+        <v>23180</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>40756</v>
+        <v>40651</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>40770</v>
+        <v>40660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/2136 — मेंढ बंधान कार्य ति‍लकराज/परसादी मलहदू</t>
+          <t>1740003022/LD/2050 — मेंढ बंधान कार्य फूल सि‍ह/हरदास, मलहदू</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>25000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>21594</v>
+        <v>24278</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>40749</v>
+        <v>40707</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>40761</v>
+        <v>40717</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/2137 — मेंढ बंधान कार्य मोतीचंद/गोपीचंद मलहदू</t>
+          <t>1740003022/LD/2133 — मेंढ बंधान कार्य इन्‍द्रपाल राममनोहर मलहदू</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>25000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>24034</v>
+        <v>23180</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>40737</v>
+        <v>40725</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>40748</v>
+        <v>40809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/22012034299290 — med badhan</t>
+          <t>1740003022/LD/2134 — मेंढ बंधान कार्य रामस्‍वरूप।नानदाउ मलहदू</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>0</v>
+        <v>25000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>0</v>
+        <v>24278</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K404" s="3"/>
+        <v>40725</v>
+      </c>
+      <c r="K404" s="3" t="n">
+        <v>40736</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/22012034520428 — रेलवे  कार्य कमराई नदी के पोल नं.944/20 से रामपुर मंदिर के सामने 945/20 तक जंगल सफाई कार्य मलहदु</t>
+          <t>1740003022/LD/2135 — मेंढ बंधान कार्य गोपाल/छोटानी मलहदू</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>134130.58</v>
+        <v>25000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>24888</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>43942</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>40756</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>40770</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/22012034521314 — 2 रेलवे  कार्य कमराई नदी के पोल नं.944/20 से रामपुर मंदिर के सामने 945/20 तक जंगल सफाई कार्य मलहदु</t>
+          <t>1740003022/LD/2136 — मेंढ बंधान कार्य ति‍लकराज/परसादी मलहदू</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>22916.58</v>
+        <v>25000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>22960</v>
+        <v>21594</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>44039</v>
+        <v>40749</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>44162</v>
+        <v>40761</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/22012034598108 — UCHAHRA VISHAMBHER BAIGA KE GHAR SE KURABAR PAHUCH MARG RAJKUMAR KE GHAR TAK SAAF SAFAI KARYA</t>
+          <t>1740003022/LD/2137 — मेंढ बंधान कार्य मोतीचंद/गोपीचंद मलहदू</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>25348.8</v>
+        <v>25000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>0</v>
+        <v>24034</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K407" s="3"/>
+        <v>40737</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>40748</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/22012034598109 — SAAF SAFAI KARYA MOHAN SINGH KE GHAR SE KAMRAI NADI KI OR</t>
+          <t>1740003022/LD/22012034299290 — med badhan</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>32436</v>
+        <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>45201</v>
+        <v>42597</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/22012034598112 — MOHAN SINGH KE GHAR SE PRATHMIKSHALA RAMPUR KI OR JHADI SAFAI KARYA</t>
+          <t>1740003022/LD/22012034520428 — रेलवे  कार्य कमराई नदी के पोल नं.944/20 से रामपुर मंदिर के सामने 945/20 तक जंगल सफाई कार्य मलहदु</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>31436</v>
+        <v>134130.58</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>45018</v>
+        <v>43942</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/22012034598114 — NH 43 SE MALHDU ME PANCHAYAT KI OR SASAFAI KA KARYA</t>
+          <t>1740003022/LD/22012034521314 — 2 रेलवे  कार्य कमराई नदी के पोल नं.944/20 से रामपुर मंदिर के सामने 945/20 तक जंगल सफाई कार्य मलहदु</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>28631.5</v>
+        <v>22916.58</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>22960</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>45018</v>
-[...1 lines deleted...]
-      <c r="K410" s="3"/>
+        <v>44039</v>
+      </c>
+      <c r="K410" s="3" t="n">
+        <v>44162</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/22012034598116 — SAF SAFAI KARYA DASRU BAIGA KE GHAR SE PRATHMIK SHAL BAIRHA TOLA</t>
+          <t>1740003022/LD/22012034598108 — UCHAHRA VISHAMBHER BAIGA KE GHAR SE KURABAR PAHUCH MARG RAJKUMAR KE GHAR TAK SAAF SAFAI KARYA</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>31436</v>
+        <v>25348.8</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>45018</v>
+        <v>45201</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/2243 — मेंढ बंधान कार्य जुगन्‍ती/भकाली मलहदू</t>
+          <t>1740003022/LD/22012034598109 — SAAF SAFAI KARYA MOHAN SINGH KE GHAR SE KAMRAI NADI KI OR</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>20000</v>
+        <v>32436</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>19276</v>
+        <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>40880</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/2244 — मेंढ बंधान कार्य रम्‍पत/गोरे मलहदू</t>
+          <t>1740003022/LD/22012034598112 — MOHAN SINGH KE GHAR SE PRATHMIKSHALA RAMPUR KI OR JHADI SAFAI KARYA</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>25000</v>
+        <v>31436</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>23668</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>40868</v>
-[...3 lines deleted...]
-      </c>
+        <v>45018</v>
+      </c>
+      <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/2247 — मेंढ बंधान कार्य भूखन/रूपशाह मलहदू</t>
+          <t>1740003022/LD/22012034598114 — NH 43 SE MALHDU ME PANCHAYAT KI OR SASAFAI KA KARYA</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>26000</v>
+        <v>28631.5</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>23100</v>
+        <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>40896</v>
-[...3 lines deleted...]
-      </c>
+        <v>45018</v>
+      </c>
+      <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/2248 — मेंढ बंधान कार्य मनीराम/नमइया मलहदू</t>
+          <t>1740003022/LD/22012034598116 — SAF SAFAI KARYA DASRU BAIGA KE GHAR SE PRATHMIK SHAL BAIRHA TOLA</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>20000</v>
+        <v>31436</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>17710</v>
+        <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>40903</v>
-[...3 lines deleted...]
-      </c>
+        <v>45018</v>
+      </c>
+      <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/2306 — मेंढ बंधान कार्य कमल/ठाकुर सेन मलहदू</t>
+          <t>1740003022/LD/2243 — मेंढ बंधान कार्य जुगन्‍ती/भकाली मलहदू</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>26000</v>
+        <v>20000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>22458</v>
+        <v>19276</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>40924</v>
+        <v>40880</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>40966</v>
+        <v>40887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/2307 — मेंढ बंधान कार्य बाबूलाल/दानशाय मलहदू</t>
+          <t>1740003022/LD/2244 — मेंढ बंधान कार्य रम्‍पत/गोरे मलहदू</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>26000</v>
+        <v>25000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>21450</v>
+        <v>23668</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>40912</v>
+        <v>40868</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>40942</v>
+        <v>40910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/2308 — मेंढ बंधान कार्य भगवत सि‍ह/राम सि‍ह मलहदू</t>
+          <t>1740003022/LD/2247 — मेंढ बंधान कार्य भूखन/रूपशाह मलहदू</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>26000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>14080</v>
+        <v>23100</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>40903</v>
+        <v>40896</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>40967</v>
+        <v>40938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/2411 — मेंढ बंधान कार्य श्‍यामलाल/रामसहाय मलहदू</t>
+          <t>1740003022/LD/2248 — मेंढ बंधान कार्य मनीराम/नमइया मलहदू</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>26000</v>
+        <v>20000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>23664</v>
+        <v>17710</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>40935</v>
+        <v>40903</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>40963</v>
+        <v>40938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/2412 — कपि‍ल धारा कूप नि‍र्माण कार्य रामाधार/हजारी यादव मलहदू</t>
+          <t>1740003022/LD/2306 — मेंढ बंधान कार्य कमल/ठाकुर सेन मलहदू</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>205000</v>
+        <v>26000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>20928</v>
+        <v>22458</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>40954</v>
+        <v>40924</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>41809</v>
+        <v>40966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/2413 — शांति‍ धाम उपयोजना रामपुर मलहदू</t>
+          <t>1740003022/LD/2307 — मेंढ बंधान कार्य बाबूलाल/दानशाय मलहदू</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>335000</v>
+        <v>26000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>215954</v>
+        <v>21450</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>40889</v>
+        <v>40912</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>43353</v>
+        <v>40942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/2429 — मेंढ बंधान कार्य ब्रजमोहन/भरोसा मलहदू</t>
+          <t>1740003022/LD/2308 — मेंढ बंधान कार्य भगवत सि‍ह/राम सि‍ह मलहदू</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>26000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>11385</v>
+        <v>14080</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>40941</v>
+        <v>40903</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>40963</v>
+        <v>40967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/2433 — मेंढ बंधान कार्य सोहनलाल मलहदू</t>
+          <t>1740003022/LD/2411 — मेंढ बंधान कार्य श्‍यामलाल/रामसहाय मलहदू</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>26000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>22852</v>
+        <v>23664</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>40948</v>
+        <v>40935</v>
       </c>
       <c r="K423" s="3" t="n">
         <v>40963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/2616 — खेल मैदान समतलीकरण रामपुर मलहदू</t>
+          <t>1740003022/LD/2412 — कपि‍ल धारा कूप नि‍र्माण कार्य रामाधार/हजारी यादव मलहदू</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>500000</v>
+        <v>205000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>264800.52</v>
+        <v>20928</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>41084</v>
+        <v>40954</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>43353</v>
+        <v>41809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/3799387045 — मेंढ बंधान कार्य, प्रेमसिहं/मन्‍ना सिहं, पंचायत मल</t>
+          <t>1740003022/LD/2413 — शांति‍ धाम उपयोजना रामपुर मलहदू</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>25000</v>
+        <v>335000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>19118</v>
+        <v>215954</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>41352</v>
+        <v>40889</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>41806</v>
+        <v>43353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/626 — मेढ बधान कार्य हि‍तग्राही जेठूबैगा/सुखसेन बैगा ग्राम उचेहरा</t>
+          <t>1740003022/LD/2429 — मेंढ बंधान कार्य ब्रजमोहन/भरोसा मलहदू</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>25000</v>
+        <v>26000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>23114</v>
+        <v>11385</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>40126</v>
+        <v>40941</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>40126</v>
+        <v>40963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/627 — मेढ बधान कार्य अम्‍ि‍बका यादव ग्राम रामपुर</t>
+          <t>1740003022/LD/2433 — मेंढ बंधान कार्य सोहनलाल मलहदू</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>25000</v>
+        <v>26000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>25104</v>
+        <v>22852</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>40140</v>
+        <v>40948</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>40140</v>
+        <v>40963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1740003022/LD/667 — मेड बंधान कार्य खेलाडी/कलुआ ग्राम मलहदू</t>
+          <t>1740003022/LD/2616 — खेल मैदान समतलीकरण रामपुर मलहदू</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>25000</v>
+        <v>500000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>21840</v>
+        <v>264800.52</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>40160</v>
+        <v>41084</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>40160</v>
+        <v>43353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1740003022/PG/22012034366396 — सामुदायिक खेल मैदान कार्य निर्माण ग्राम उचेहरा</t>
+          <t>1740003022/LD/3799387045 — मेंढ बंधान कार्य, प्रेमसिहं/मन्‍ना सिहं, पंचायत मल</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>353000</v>
+        <v>25000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>0</v>
+        <v>19118</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>44114</v>
-[...1 lines deleted...]
-      <c r="K429" s="3"/>
+        <v>41352</v>
+      </c>
+      <c r="K429" s="3" t="n">
+        <v>41806</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/001 — सी सी रोड नि‍मार्ण कार्य, मलहदू</t>
+          <t>1740003022/LD/626 — मेढ बधान कार्य हि‍तग्राही जेठूबैगा/सुखसेन बैगा ग्राम उचेहरा</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>496000</v>
+        <v>25000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>389111.5</v>
+        <v>23114</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>39183</v>
+        <v>40126</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>39249</v>
+        <v>40126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/151 — पुलि‍या र्नि‍माण कार्य, यादव मोहल्‍ला कुरावर, पंचायत मलहदू</t>
+          <t>1740003022/LD/627 — मेढ बधान कार्य अम्‍ि‍बका यादव ग्राम रामपुर</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>500000</v>
+        <v>25000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>237227</v>
+        <v>25104</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>40052</v>
+        <v>40140</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>40542</v>
+        <v>40140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/160 — ग्रेवल रोड, कमराई नदी से लोकनाथ के घर तक, पंचायत म</t>
+          <t>1740003022/LD/667 — मेड बंधान कार्य खेलाडी/कलुआ ग्राम मलहदू</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>500000</v>
+        <v>25000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>338880</v>
+        <v>21840</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>40133</v>
+        <v>40160</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>40527</v>
+        <v>40160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/161 — ग्रेवल रोड नि‍मार्ण कार्य, MP RY रोड से चन्‍द्रभान के घर तक, पंचायत मलहदू</t>
+          <t>1740003022/PG/22012034366396 — सामुदायिक खेल मैदान कार्य निर्माण ग्राम उचेहरा</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>498000</v>
+        <v>353000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>240171</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>40161</v>
-[...3 lines deleted...]
-      </c>
+        <v>44114</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034157267 — पंच परमेश्‍वर सी.सी. रोड कार्य, रामाधार के घर से प</t>
+          <t>1740003022/RC/001 — सी सी रोड नि‍मार्ण कार्य, मलहदू</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>476000</v>
+        <v>496000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>99840</v>
+        <v>389111.5</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>41100</v>
+        <v>39183</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>41354</v>
+        <v>39249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034172496 — Panch Parmeshwar C.C. Road Primary School Se Dukhi</t>
+          <t>1740003022/RC/151 — पुलि‍या र्नि‍माण कार्य, यादव मोहल्‍ला कुरावर, पंचायत मलहदू</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>149000</v>
+        <v>500000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>98484</v>
+        <v>237227</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>41449</v>
+        <v>40052</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>41567</v>
+        <v>40542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034172498 — Panch Parmeshwar C.C.Road Rajendra Singh ke GharSe</t>
+          <t>1740003022/RC/160 — ग्रेवल रोड, कमराई नदी से लोकनाथ के घर तक, पंचायत म</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>165000</v>
+        <v>500000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>92194</v>
+        <v>338880</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>41547</v>
+        <v>40133</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>41666</v>
+        <v>40527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034287147 — Mitti muroom vishambhar baiga ke ghar se kamrai nadi tak</t>
+          <t>1740003022/RC/161 — ग्रेवल रोड नि‍मार्ण कार्य, MP RY रोड से चन्‍द्रभान के घर तक, पंचायत मलहदू</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>635000</v>
+        <v>498000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>386490.6</v>
+        <v>240171</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>42303</v>
+        <v>40161</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>42898</v>
+        <v>41016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034305654 — mitti murun sadak gopal ke ghar se shivam mangal ke ghar ki aur</t>
+          <t>1740003022/RC/22012034157267 — पंच परमेश्‍वर सी.सी. रोड कार्य, रामाधार के घर से प</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>0</v>
+        <v>476000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>0</v>
+        <v>99840</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K438" s="3"/>
+        <v>41100</v>
+      </c>
+      <c r="K438" s="3" t="n">
+        <v>41354</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034305657 — mitti murun sadak</t>
+          <t>1740003022/RC/22012034172496 — Panch Parmeshwar C.C. Road Primary School Se Dukhi</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>0</v>
+        <v>149000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>98484</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>41449</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>41567</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034317814 — CONSTRUCTION OF GRAVEL ROAD FROM MS TO NEAR GOPAL HOUSE KURAWAR</t>
+          <t>1740003022/RC/22012034172498 — Panch Parmeshwar C.C.Road Rajendra Singh ke GharSe</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>385000</v>
+        <v>165000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>92194</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>42251</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>41547</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>41666</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034317841 — CONSTRUCTION OF GRAVEL ROAD FROM MS TO NEAR GOPAL HOUSE</t>
+          <t>1740003022/RC/22012034287147 — Mitti muroom vishambhar baiga ke ghar se kamrai nadi tak</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>385000</v>
+        <v>635000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>0</v>
+        <v>386490.6</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>43662</v>
-[...1 lines deleted...]
-      <c r="K441" s="3"/>
+        <v>42303</v>
+      </c>
+      <c r="K441" s="3" t="n">
+        <v>42898</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034318498 — CONSTRUCTION OF SUDOOR GRAM SADAK SAMPARK FROM P S UNCHEHRA TO DONGARIYA TOLA</t>
+          <t>1740003022/RC/22012034305654 — mitti murun sadak gopal ke ghar se shivam mangal ke ghar ki aur</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>1300000</v>
+        <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>955494.99</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42731</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034369927 — सी.सी.रोड</t>
+          <t>1740003022/RC/22012034305657 — mitti murun sadak</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42826</v>
+        <v>42395</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034369928 — सी.सी.रोड</t>
+          <t>1740003022/RC/22012034317814 — CONSTRUCTION OF GRAVEL ROAD FROM MS TO NEAR GOPAL HOUSE KURAWAR</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>0</v>
+        <v>385000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42826</v>
+        <v>42251</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034390783 — C.C Road Nirman Karya Ramgopal Yadav K ghar se Keshavdayal Yadav k ghar ki our</t>
+          <t>1740003022/RC/22012034317841 — CONSTRUCTION OF GRAVEL ROAD FROM MS TO NEAR GOPAL HOUSE</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Suspended</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>51000</v>
+        <v>385000</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>43377</v>
+        <v>43662</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034397176 — cc road</t>
+          <t>1740003022/RC/22012034318498 — CONSTRUCTION OF SUDOOR GRAM SADAK SAMPARK FROM P S UNCHEHRA TO DONGARIYA TOLA</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>65000</v>
+        <v>1300000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>61140</v>
+        <v>955494.99</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43379</v>
+        <v>42731</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>43670</v>
+        <v>43673</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034397182 — CC ROAD</t>
+          <t>1740003022/RC/22012034369927 — सी.सी.रोड</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43327</v>
+        <v>42826</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034397193 — CC ROAD</t>
+          <t>1740003022/RC/22012034369928 — सी.सी.रोड</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>93000</v>
+        <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43379</v>
+        <v>42826</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034397323 — CC ROAD</t>
+          <t>1740003022/RC/22012034390783 — C.C Road Nirman Karya Ramgopal Yadav K ghar se Keshavdayal Yadav k ghar ki our</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>138000</v>
+        <v>51000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>84040</v>
+        <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43379</v>
-[...3 lines deleted...]
-      </c>
+        <v>43377</v>
+      </c>
+      <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034397347 — CC ROAD</t>
+          <t>1740003022/RC/22012034397176 — cc road</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>89000</v>
+        <v>65000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>0</v>
+        <v>61140</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>43379</v>
       </c>
-      <c r="K450" s="3"/>
+      <c r="K450" s="3" t="n">
+        <v>43670</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034442003 — सीसी रोड निर्माण कार्य पीएमआर बाय रोड से विष्णु बैगा के घर की ओर</t>
+          <t>1740003022/RC/22012034397182 — CC ROAD</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>43491</v>
+        <v>43327</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034445558 — C.C.Road Nirman PM Sadak Se Vishnu Baiga K Ghar Tak</t>
+          <t>1740003022/RC/22012034397193 — CC ROAD</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>133000</v>
+        <v>93000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>22120</v>
+        <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43533</v>
+        <v>43379</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034463349 — c.c. Road Dayaram yadav ke ghar se kuwar singh ke ghar ki or</t>
+          <t>1740003022/RC/22012034397323 — CC ROAD</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>100000</v>
+        <v>138000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>0</v>
+        <v>84040</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K453" s="3"/>
+        <v>43379</v>
+      </c>
+      <c r="K453" s="3" t="n">
+        <v>43978</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034463368 — c c road Abdhesh prasad shukla ke ghar se sanktha prasad shukla ke ghar ki or</t>
+          <t>1740003022/RC/22012034397347 — CC ROAD</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>72000</v>
+        <v>89000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>101930</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>44075</v>
-[...3 lines deleted...]
-      </c>
+        <v>43379</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034471829 — cc road chandrabhan yadav ke ghar se prathamik shala school ki aur</t>
+          <t>1740003022/RC/22012034442003 — सीसी रोड निर्माण कार्य पीएमआर बाय रोड से विष्णु बैगा के घर की ओर</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>95000</v>
+        <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>94855</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>43677</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034556119 — सुदूर ग्राम सड़क निर्माण चंद्रभान यादव के घर से शांति धाम कुरावर कीओर</t>
+          <t>1740003022/RC/22012034445558 — C.C.Road Nirman PM Sadak Se Vishnu Baiga K Ghar Tak</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>0</v>
+        <v>133000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>0</v>
+        <v>22120</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44106</v>
+        <v>43533</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034613336 — cc road nirman karya ajay baiga ke ghar se shyamlal singh ke ghar ki or</t>
+          <t>1740003022/RC/22012034463349 — c.c. Road Dayaram yadav ke ghar se kuwar singh ke ghar ki or</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>124000</v>
+        <v>100000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>119090</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44683</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034632495 — सी सी रोड निर्माण कार्य ग्राम कुरावर मेन रोड से रूरु बैगा के घर की ओर</t>
+          <t>1740003022/RC/22012034463368 — c c road Abdhesh prasad shukla ke ghar se sanktha prasad shukla ke ghar ki or</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>188000</v>
+        <v>72000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>187730</v>
+        <v>101930</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>45041</v>
+        <v>44075</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>45427</v>
+        <v>44109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/22012034851417 — cc road sukhdin ke khar se kamrai nadi ki or</t>
+          <t>1740003022/RC/22012034471829 — cc road chandrabhan yadav ke ghar se prathamik shala school ki aur</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>98000</v>
+        <v>95000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>94855</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>45749</v>
-[...1 lines deleted...]
-      <c r="K459" s="3"/>
+        <v>43677</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>43754</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/266 — ग्रेवल रोड नि‍मार्ण कार्य, P.M.R.Y. रोड से डोंगरि‍</t>
+          <t>1740003022/RC/22012034556119 — सुदूर ग्राम सड़क निर्माण चंद्रभान यादव के घर से शांति धाम कुरावर कीओर</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>363207.64</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>40563</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/305 — ग्रेवल रोड नि‍र्माण कार्य कुरावर मेला ग्राउण्‍ड मलहदू</t>
+          <t>1740003022/RC/22012034613336 — cc road nirman karya ajay baiga ke ghar se shyamlal singh ke ghar ki or</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>340000</v>
+        <v>124000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>58449.47</v>
+        <v>119090</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>40921</v>
+        <v>44683</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>41034</v>
+        <v>45442</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/318 — ग्रेवल रोड नि‍र्माण कार्य मोहन सि‍ह के घर से PMRY</t>
+          <t>1740003022/RC/22012034632495 — सी सी रोड निर्माण कार्य ग्राम कुरावर मेन रोड से रूरु बैगा के घर की ओर</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>500000</v>
+        <v>188000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>158662</v>
+        <v>187730</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>41029</v>
+        <v>45041</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>42592</v>
+        <v>45427</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RC/85 — ग्रेवल रोड र्नि‍माण कुरावर मि‍ट़ी कारण कार्य ग्रां</t>
+          <t>1740003022/RC/22012034851417 — cc road sukhdin ke khar se kamrai nadi ki or</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
+        <v>98000</v>
+      </c>
+      <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I463" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J463" s="3" t="n">
-        <v>39854</v>
-[...3 lines deleted...]
-      </c>
+        <v>45749</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RS/22012034235271 — मर्यादा अभियान सम्हारु/भददू बैगा</t>
+          <t>1740003022/RC/266 — ग्रेवल रोड नि‍मार्ण कार्य, P.M.R.Y. रोड से डोंगरि‍</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>4400</v>
+        <v>500000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>1668</v>
+        <v>363207.64</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>41928</v>
+        <v>40563</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>42226</v>
+        <v>41049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RS/22012034237742 — Mayada abhiyan Shyam Lal Baiga/Charku Baiga</t>
+          <t>1740003022/RC/305 — ग्रेवल रोड नि‍र्माण कार्य कुरावर मेला ग्राउण्‍ड मलहदू</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>4400</v>
+        <v>340000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>2502</v>
+        <v>58449.47</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>41928</v>
+        <v>40921</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>42226</v>
+        <v>41034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RS/22012034280898 — मर्यादा अभियान शौचालय ग्रुप क्रमांक -१</t>
+          <t>1740003022/RC/318 — ग्रेवल रोड नि‍र्माण कार्य मोहन सि‍ह के घर से PMRY</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>0</v>
+        <v>158662</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>41914</v>
-[...1 lines deleted...]
-      <c r="K466" s="3"/>
+        <v>41029</v>
+      </c>
+      <c r="K466" s="3" t="n">
+        <v>42592</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1740003022/RS/22012035127572 — Nali Nirman Kaary Dinesh Raidas Ke ghar se Mohta Talab ki or</t>
+          <t>1740003022/RC/85 — ग्रेवल रोड र्नि‍माण कुरावर मि‍ट़ी कारण कार्य ग्रां</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>70820</v>
+        <v>173171</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>45737</v>
-[...1 lines deleted...]
-      <c r="K467" s="3"/>
+        <v>39854</v>
+      </c>
+      <c r="K467" s="3" t="n">
+        <v>41809</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/001 — WHT  तालब नि‍मार्ण कार्य, कूराबर</t>
+          <t>1740003022/RS/22012034235271 — मर्यादा अभियान सम्हारु/भददू बैगा</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>500000</v>
+        <v>4400</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>40599.86</v>
+        <v>1668</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>39203</v>
+        <v>41928</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>39203</v>
+        <v>42226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/002 — w.h.t. तालाब र्नि‍माण मलहदू</t>
+          <t>1740003022/RS/22012034237742 — Mayada abhiyan Shyam Lal Baiga/Charku Baiga</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>500000</v>
+        <v>4400</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>42400</v>
+        <v>2502</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>39230</v>
+        <v>41928</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>39230</v>
+        <v>42226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/114 — उचेहरा वाटर स्‍टोरेज वि‍यर कार्य ग्राम मलहदू</t>
+          <t>1740003022/RS/22012034280898 — मर्यादा अभियान शौचालय ग्रुप क्रमांक -१</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>451340.36</v>
+        <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>39236</v>
+        <v>41914</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/128 — तालाब नि‍र्माण कार्य कुरावर मलहदू</t>
+          <t>1740003022/RS/22012035127572 — Nali Nirman Kaary Dinesh Raidas Ke ghar se Mohta Talab ki or</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>329444.5</v>
+        <v>70820</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>39867</v>
-[...3 lines deleted...]
-      </c>
+        <v>45737</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034323573 — Mohka Talab Gahrikaran Karya Malahdu</t>
+          <t>1740003022/WC/001 — WHT  तालब नि‍मार्ण कार्य, कूराबर</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>58000</v>
+        <v>500000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>40599.86</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42864</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>39203</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>39203</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034328709 — रायगढ तालाब कूराबर जीर्णोधार</t>
+          <t>1740003022/WC/002 — w.h.t. तालाब र्नि‍माण मलहदू</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>147000</v>
+        <v>500000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>61482</v>
+        <v>42400</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42892</v>
+        <v>39230</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>43495</v>
+        <v>39230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034329637 — सुदामा तालाब उचेहरा</t>
+          <t>1740003022/WC/114 — उचेहरा वाटर स्‍टोरेज वि‍यर कार्य ग्राम मलहदू</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>127000</v>
+        <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>68760</v>
+        <v>451340.36</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>42900</v>
-[...3 lines deleted...]
-      </c>
+        <v>39236</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034544614 — तालाब विस्तारीकरण मलहदु</t>
+          <t>1740003022/WC/128 — तालाब नि‍र्माण कार्य कुरावर मलहदू</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>296598.71</v>
+        <v>500000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>294380</v>
+        <v>329444.5</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>43955</v>
+        <v>39867</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>44276</v>
+        <v>41809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034553836 — तालाब विस्तारीकरण इंद्रा नगर जीरो ढाबा के पास मलहदू</t>
+          <t>1740003022/WC/22012034323573 — Mohka Talab Gahrikaran Karya Malahdu</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>219879.86</v>
+        <v>58000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>229850</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>43997</v>
-[...3 lines deleted...]
-      </c>
+        <v>42864</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034608773 — chatki dem suthai nala</t>
+          <t>1740003022/WC/22012034328709 — रायगढ तालाब कूराबर जीर्णोधार</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>0</v>
+        <v>147000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>0</v>
+        <v>61482</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K477" s="3"/>
+        <v>42892</v>
+      </c>
+      <c r="K477" s="3" t="n">
+        <v>43495</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034608774 — dem maha singh ke ghar ke paas</t>
+          <t>1740003022/WC/22012034329637 — सुदामा तालाब उचेहरा</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>0</v>
+        <v>127000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>0</v>
+        <v>68760</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K478" s="3"/>
+        <v>42900</v>
+      </c>
+      <c r="K478" s="3" t="n">
+        <v>43291</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034608775 — lakshmi stage ke paass stop dem ke  paas</t>
+          <t>1740003022/WC/22012034544614 — तालाब विस्तारीकरण मलहदु</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>0</v>
+        <v>296598.71</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>0</v>
+        <v>294380</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K479" s="3"/>
+        <v>43955</v>
+      </c>
+      <c r="K479" s="3" t="n">
+        <v>44276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034608776 — kamrai nadi stop dem malhdu</t>
+          <t>1740003022/WC/22012034553836 — तालाब विस्तारीकरण इंद्रा नगर जीरो ढाबा के पास मलहदू</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>0</v>
+        <v>219879.86</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>229850</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>43997</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>44109</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034615510 — नाला सफाई कमराई नदी रेल्वे पुल से उचेहरा कुरावर पहुच मार्ग तक</t>
+          <t>1740003022/WC/22012034608773 — chatki dem suthai nala</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>418248</v>
+        <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>353220</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44277</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034760987 — TALAB GAHRIKARAN SUDAMA TALAB</t>
+          <t>1740003022/WC/22012034608774 — dem maha singh ke ghar ke paas</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44288</v>
+        <v>44106</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034831930 — सुदामा तालाब विस्तारीकरण ग्राम उचेहरा</t>
+          <t>1740003022/WC/22012034608775 — lakshmi stage ke paass stop dem ke  paas</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44288</v>
+        <v>44106</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034846058 — स्टॉप डेम मरम्मत ग्राम उचेहरा विशम्भर बैगा के घर के पास</t>
+          <t>1740003022/WC/22012034608776 — kamrai nadi stop dem malhdu</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44471</v>
+        <v>44106</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034867442 — तालाब विस्तारीकरण ग्राम कुरावर में शांति धाम के पास</t>
+          <t>1740003022/WC/22012034615510 — नाला सफाई कमराई नदी रेल्वे पुल से उचेहरा कुरावर पहुच मार्ग तक</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>0</v>
+        <v>418248</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>0</v>
+        <v>353220</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44472</v>
-[...1 lines deleted...]
-      <c r="K485" s="3"/>
+        <v>44277</v>
+      </c>
+      <c r="K485" s="3" t="n">
+        <v>45508</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034905805 — सुदामा तलाब विस्तरीकरण</t>
+          <t>1740003022/WC/22012034760987 — TALAB GAHRIKARAN SUDAMA TALAB</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>379000</v>
+        <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44471</v>
+        <v>44288</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034905807 — सुदामा तलाब विस्तरीकरण</t>
+          <t>1740003022/WC/22012034831930 — सुदामा तालाब विस्तारीकरण ग्राम उचेहरा</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44471</v>
+        <v>44288</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034905809 — सुदामा तलाब विस्तरीकरण</t>
+          <t>1740003022/WC/22012034846058 — स्टॉप डेम मरम्मत ग्राम उचेहरा विशम्भर बैगा के घर के पास</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034905811 — सुदामा तलाब विस्तरीकरण</t>
+          <t>1740003022/WC/22012034867442 — तालाब विस्तारीकरण ग्राम कुरावर में शांति धाम के पास</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44471</v>
+        <v>44472</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034905812 — सुदामा तलाब विस्तरीकरण</t>
+          <t>1740003022/WC/22012034905805 — सुदामा तलाब विस्तरीकरण</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>198000</v>
+        <v>379000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>195925</v>
+        <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44606</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034972228 — ग्राम कुरावर में शिव मंदिर पहाड़ी पर कंटूर ट्रेंच</t>
+          <t>1740003022/WC/22012034905807 — सुदामा तलाब विस्तरीकरण</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>838244.9</v>
+        <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>12820</v>
+        <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44699</v>
+        <v>44471</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012034981527 — तालाब विस्तारीकरण ग्राम कुरावर शांति धाम के पास</t>
+          <t>1740003022/WC/22012034905809 — सुदामा तलाब विस्तरीकरण</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>206299</v>
+        <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>132150</v>
+        <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44706</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012035053519 — सोफिट निर्माण रामगोपाल यादव  के घर के पास तालाब के सामने</t>
+          <t>1740003022/WC/22012034905811 — सुदामा तलाब विस्तरीकरण</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>45018</v>
+        <v>44471</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012035053520 — सोफिट निर्माण श्यामलाल के घर के पास तालाब के सामने</t>
+          <t>1740003022/WC/22012034905812 — सुदामा तलाब विस्तरीकरण</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>5600</v>
+        <v>198000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>5400</v>
+        <v>195925</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>45097</v>
+        <v>44606</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>45793</v>
+        <v>44846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012035060909 — सोफिट निर्माण कार्य रामपुर  राकेश यादव के घर के पास</t>
+          <t>1740003022/WC/22012034972228 — ग्राम कुरावर में शिव मंदिर पहाड़ी पर कंटूर ट्रेंच</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>5600</v>
+        <v>838244.9</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>4800</v>
+        <v>12820</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>45097</v>
-[...3 lines deleted...]
-      </c>
+        <v>44699</v>
+      </c>
+      <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012035060911 — सोफिट निर्माण कार्य रामपुर रामगोपाल के घर के पास</t>
+          <t>1740003022/WC/22012034981527 — तालाब विस्तारीकरण ग्राम कुरावर शांति धाम के पास</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>5600</v>
+        <v>206299</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>132150</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>44706</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>45161</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012035060912 — सोफिट निर्माण कार्य रामपुर मनमोहन शुक्लाके घर के पास</t>
+          <t>1740003022/WC/22012035053519 — सोफिट निर्माण रामगोपाल यादव  के घर के पास तालाब के सामने</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>5600</v>
+        <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45030</v>
+        <v>45018</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012035202229 — Talab Vistarikaran Nirman Kaarya Shiv Mandir Ke Pichhe Kuravar</t>
+          <t>1740003022/WC/22012035053520 — सोफिट निर्माण श्यामलाल के घर के पास तालाब के सामने</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>0</v>
+        <v>5600</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>45097</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>45793</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012035202231 — Talab Vistarikaran Nirman Kaarya Shiv Mandir Ke Pichhe Kuravar</t>
+          <t>1740003022/WC/22012035060909 — सोफिट निर्माण कार्य रामपुर  राकेश यादव के घर के पास</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>0</v>
+        <v>5600</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>0</v>
+        <v>4800</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K499" s="3"/>
+        <v>45097</v>
+      </c>
+      <c r="K499" s="3" t="n">
+        <v>45798</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012035214594 — gal Ganga Talab Vistarikaran  Kaarya  Kuravar</t>
+          <t>1740003022/WC/22012035060911 — सोफिट निर्माण कार्य रामपुर रामगोपाल के घर के पास</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>406000</v>
+        <v>5600</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>246995</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>45481</v>
+        <v>45030</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012035214599 — जल गंगा तालाब विस्तारीकरण रायगढ़ तालाब कुरावर</t>
+          <t>1740003022/WC/22012035060912 — सोफिट निर्माण कार्य रामपुर मनमोहन शुक्लाके घर के पास</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>405000</v>
+        <v>5600</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>139752</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>45474</v>
+        <v>45030</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012035247575 — Jal sanvardhan Shanti dham ke paas uchahra</t>
+          <t>1740003022/WC/22012035202229 — Talab Vistarikaran Nirman Kaarya Shiv Mandir Ke Pichhe Kuravar</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>379000</v>
+        <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>45383</v>
+        <v>45451</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012035271087 — कपिल धारा कूप रिचार्ज कार्य 1 सामुदायिक कुआं, रामपुर मोहता तालाब</t>
+          <t>1740003022/WC/22012035202231 — Talab Vistarikaran Nirman Kaarya Shiv Mandir Ke Pichhe Kuravar</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/22012035271094 — कपिल धारा कूप रिचार्ज कार्य 2दलबीर सिंह/गोगा सिंह</t>
+          <t>1740003022/WC/22012035214594 — gal Ganga Talab Vistarikaran  Kaarya  Kuravar</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>0</v>
+        <v>406000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>0</v>
+        <v>246995</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>45761</v>
+        <v>45481</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/26 — स्‍टाप डैम कार्य बि‍मर ग्राम मलहदू</t>
+          <t>1740003022/WC/22012035214599 — जल गंगा तालाब विस्तारीकरण रायगढ़ तालाब कुरावर</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>3040000</v>
+        <v>405000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>2900193.43</v>
+        <v>139752</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>39591</v>
-[...3 lines deleted...]
-      </c>
+        <v>45474</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/346 — पुलि‍या नि‍मार्ण कार्य कुराकर कार्य ग्राम मलहदू</t>
+          <t>1740003022/WC/22012035247575 — Jal sanvardhan Shanti dham ke paas uchahra</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>500000</v>
+        <v>379000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>34762</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>40126</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WC/686 — खेरवा तालाब नि‍मार्ण कार्य, उचेहरा, पंचायत मलहदू</t>
+          <t>1740003022/WC/22012035271087 — कपिल धारा कूप रिचार्ज कार्य 1 सामुदायिक कुआं, रामपुर मोहता तालाब</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>439113</v>
+        <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>40678</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WH/19963223 — Renovation of Traditional Water Bodies-uchehra</t>
+          <t>1740003022/WC/22012035271094 — कपिल धारा कूप रिचार्ज कार्य 2दलबीर सिंह/गोगा सिंह</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>127000</v>
+        <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>42892</v>
+        <v>45761</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WH/22012034940423 — TALAB JIRNODDHAR SHANTIDHAM KE PASS</t>
+          <t>1740003022/WC/26 — स्‍टाप डैम कार्य बि‍मर ग्राम मलहदू</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>3040000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>2900193.43</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>39591</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>39591</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WH/22012034940425 — TALAB JIRNODDHAR RAIGRAH TALAB</t>
+          <t>1740003022/WC/346 — पुलि‍या नि‍मार्ण कार्य कुराकर कार्य ग्राम मलहदू</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>34762</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>40126</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>41809</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WH/22012034942955 — Jal sanvardhan Shanti dham ke paas uchahra</t>
+          <t>1740003022/WC/686 — खेरवा तालाब नि‍मार्ण कार्य, उचेहरा, पंचायत मलहदू</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>0</v>
+        <v>439113</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45383</v>
-[...1 lines deleted...]
-      <c r="K511" s="3"/>
+        <v>40678</v>
+      </c>
+      <c r="K511" s="3" t="n">
+        <v>40926</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WH/22012034942956 — Jal sanvardhan Shanti dham ke paas uchahra</t>
+          <t>1740003022/WH/19963223 — Renovation of Traditional Water Bodies-uchehra</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>0</v>
+        <v>127000</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>45383</v>
+        <v>42892</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1740003022/WH/52 — जोडा तालाब गहरीकरण मलहदू</t>
+          <t>1740003022/WH/22012034940423 — TALAB JIRNODDHAR SHANTIDHAM KE PASS</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>166000</v>
+        <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>115345</v>
+        <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>41068</v>
-[...3 lines deleted...]
-      </c>
+        <v>45451</v>
+      </c>
+      <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1740003/DP/828 — RDF मुदरि‍या c/no.4 पशु अवरोधक खन्‍ती एवं भू संरक्षण कार्य वि‍गडे वनों का सुधार मलहदु‍</t>
+          <t>1740003022/WH/22012034940425 — TALAB JIRNODDHAR RAIGRAH TALAB</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>5600</v>
+        <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>18500</v>
+        <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>40210</v>
-[...3 lines deleted...]
-      </c>
+        <v>45451</v>
+      </c>
+      <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1740003/WC/176 — स्‍टाप डेम स्‍थानीय नाला उचेहरा</t>
+          <t>1740003022/WH/22012034942955 — Jal sanvardhan Shanti dham ke paas uchahra</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>1721000</v>
+        <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>177006</v>
+        <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>40121</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1740003/WC/517 — स्‍टोरेज वि‍यर उचेहरा मलहदू</t>
+          <t>1740003022/WH/22012034942956 — Jal sanvardhan Shanti dham ke paas uchahra</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>3258000</v>
+        <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>3157541.33</v>
+        <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>40305</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1740/DP/9926690034 — आर0डी0एफ0 कूप नं0 IV मुदरिया</t>
+          <t>1740003022/WH/52 — जोडा तालाब गहरीकरण मलहदू</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>0</v>
+        <v>166000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>115345</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>40422</v>
-[...1 lines deleted...]
-      <c r="K517" s="3"/>
+        <v>41068</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>41809</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1740/WC/9993624410 — shri shiv nandan singh ke ket me talab nirman</t>
+          <t>1740003/DP/828 — RDF मुदरि‍या c/no.4 पशु अवरोधक खन्‍ती एवं भू संरक्षण कार्य वि‍गडे वनों का सुधार मलहदु‍</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>500000</v>
+        <v>5600</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>401086</v>
+        <v>18500</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>40938</v>
+        <v>40210</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>41349</v>
+        <v>40607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>PALI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C519" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D519" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E519" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F519" s="1" t="inlineStr">
+        <is>
+          <t>1740003/WC/176 — स्‍टाप डेम स्‍थानीय नाला उचेहरा</t>
+        </is>
+      </c>
+      <c r="G519" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H519" s="2" t="n">
+        <v>1721000</v>
+      </c>
+      <c r="I519" s="2" t="n">
+        <v>177006</v>
+      </c>
+      <c r="J519" s="3" t="n">
+        <v>40121</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>40121</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>PALI</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C520" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D520" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+        </is>
+      </c>
+      <c r="E520" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F520" s="1" t="inlineStr">
+        <is>
+          <t>1740003/WC/517 — स्‍टोरेज वि‍यर उचेहरा मलहदू</t>
+        </is>
+      </c>
+      <c r="G520" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H520" s="2" t="n">
+        <v>3258000</v>
+      </c>
+      <c r="I520" s="2" t="n">
+        <v>3157541.33</v>
+      </c>
+      <c r="J520" s="3" t="n">
+        <v>40305</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>40305</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>PALI</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C521" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D521" s="1" t="inlineStr">
+        <is>
+          <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E521" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F521" s="1" t="inlineStr">
+        <is>
+          <t>1740/DP/9926690034 — आर0डी0एफ0 कूप नं0 IV मुदरिया</t>
+        </is>
+      </c>
+      <c r="G521" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H521" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I521" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J521" s="3" t="n">
+        <v>40422</v>
+      </c>
+      <c r="K521" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>PALI</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C522" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D522" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+        </is>
+      </c>
+      <c r="E522" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F522" s="1" t="inlineStr">
+        <is>
+          <t>1740/WC/9993624410 — shri shiv nandan singh ke ket me talab nirman</t>
+        </is>
+      </c>
+      <c r="G522" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H522" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I522" s="2" t="n">
+        <v>401086</v>
+      </c>
+      <c r="J522" s="3" t="n">
+        <v>40938</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>41349</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>PALI</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
           <t>2012-2013</t>
         </is>
       </c>
-      <c r="C519" s="1" t="inlineStr">
+      <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D519" s="1" t="inlineStr">
+      <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
-      <c r="E519" s="1" t="inlineStr">
+      <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
-      <c r="F519" s="1" t="inlineStr">
+      <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1740/WC/9993625374 — श्री मंधारी सि‍ह के खेत में तालाब र्नि‍माण</t>
         </is>
       </c>
-      <c r="G519" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H519" s="2" t="n">
+      <c r="G523" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H523" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="I519" s="2" t="n">
+      <c r="I523" s="2" t="n">
         <v>482440</v>
       </c>
-      <c r="J519" s="3" t="n">
+      <c r="J523" s="3" t="n">
         <v>41001</v>
       </c>
-      <c r="K519" s="3" t="n">
+      <c r="K523" s="3" t="n">
         <v>41302</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>