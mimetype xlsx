--- v0 (2026-08-29)
+++ v1 (2026-10-15)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K666"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-29 16:50:20</t>
+          <t>Exported on: 2026-10-15 22:29:37</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UMARIA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,192 +320,192 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MANPUR / INDWAR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1740001002/IF/22012035647594 — pashu shed nirman reetu dheemar</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MANPUR / DHANWAHI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1740001003/AV/22012034662769 — Khel maidan nirman karya New High School Ke Pass  Parisar Dhanwahi</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MANPUR / DHANWAHI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1740001003/AV/22012034662771 — Khel maidan nirman karya New High School Ke Pass  Parisar Dhanwahi</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>MANPUR / DHANWAHI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1740001003/IF/22012035595683 — Ek Bagiya Ma Ke Naam Rajkali Yadav 171</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45870</v>
@@ -602,145 +602,145 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MANPUR / CHITRAU</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1740001005/IF/22012035410333 — drug well ahilya bai/babulal mishra ke ghar me</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MANPUR / CHITRAU</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1740001005/RC/22012034835528 — Khel maidan nirman ps majhtola parisar me</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BHAREWA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1740001006/IF/22012035278627 — khet talab nirman karya mamta mishra</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45567</v>
@@ -837,521 +837,521 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>MANPUR / NADABAN</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1740001009/DP/22012034628315 — सी ।सीरोड निर्माण सतानंदके घर से हनुमान मंदिउर की ओर</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MANPUR / NADABAN</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1740001009/DP/22012034628316 — सी ।सीरोड निर्माण सतानंदके घर से हनुमान मंदिर की ओर</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45535</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MANPUR / NADABAN</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1740001009/DP/22012034628317 — सी ।सीरोड निर्माण सतानंदके घर से हनुमान मंदिर की ओर</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45412</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>MANPUR / NADABAN</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1740001009/IF/22012035259582 — पशु शेड निर्माण रामसजीवन शर्मा</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MANPUR / NADABAN</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1740001009/IF/22012035277115 — पशु शेड निर्माण शिवकुमारी</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MANPUR / NADABAN</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1740001009/IF/22012035393116 — Khet talaab Ramdas</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MANPUR / NADABAN</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1740001009/IF/22012035404489 — Khet talaab Ramvishal sahu</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MANPUR / NADABAN</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1740001009/IF/22012035404525 — Khet talaab Lalman yadav</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>MANPUR / NADABAN</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1740001009/IF/22012035523262 — पशु शेड निर्माण देवेंद्र</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>MANPUR / NADABAN</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1740001009/IF/22012035628052 — Ek bagiya ma ke naam sakhi bai</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MANPUR / NADABAN</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1740001009/IF/22012035642438 — पशु शेड निर्माण प्रभा</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45884</v>
@@ -1495,98 +1495,98 @@
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>MANPUR / NADABAN</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1740001009/IF/22012035653385 — Pashu shed baijnath kol</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>MANPUR / NADABAN</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1740001009/IF/22012035653387 — पशु शेड निर्माण रामदास</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45884</v>
@@ -1636,474 +1636,474 @@
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>MANPUR / DONGARITOLA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of sub-minor Canal for Community / Construction of sub-minor Canal for Community</t>
+          <t>Construction of sub-minor Canal for Community / Construction of Minor Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1740001010/IC/22012034885524 — Nali Nirman Shushila ke ghar ke pass Rampratap ke ghar tak</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45399</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>MANPUR / DONGARITOLA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1740001010/IF/22012035242509 — पशुशेड निर्माण</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>MANPUR / DONGARITOLA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1740001010/LD/22012034948739 — Jan Chaupal Jauhara Tola Baseha</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>MANPUR / DONGARITOLA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1740001010/LD/22012034948757 — Jan Chaupal Jauhara Tola Baseha</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KHALOUNDH</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1740001012/IF/22012035570872 — Minakshi Talab Nirman Jambe Loni g p Khalondh</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KOTARI</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1740001014/IF/22012035394365 — Khet talab nirman Udayraj Patel ke khet mein</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KOTARI</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1740001014/IF/22012035394776 — Dugwell recharge pit nirman Ramdeen Kol ke well ke pass</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KOTARI</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1740001014/WC/22012035280234 — Dugwell recharge pit nirman Harbansh Patel ke khet ke pass</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BHOLGARH</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1740001016/AV/22012034665129 — खेल मैदान निर्माण कार्य हाई स्‍कूल परिसर क्रमांक-02</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45397</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BHOLGARH</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1740001016/AV/22012034668469 — खेल मैदान निर्माण हाई स्‍कूल भोलगढ</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45762</v>
@@ -2153,192 +2153,192 @@
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>MANPUR / AMARPUR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1740001017/WC/22012035280329 — dag bil richarj pit ashok pandit ke kup ke pash  amarpur</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>MANPUR / MAJHKHETA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1740001018/IC/22012034887897 — Samudayik Kapildhara Koop Nirman Karya Ganpat baiga Ke Ghar Ke Pas</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>MANPUR / MUGWANI</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1740001019/WC/22012035214746 — Jal ganga samvardhan talab vistarikaran judhera</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45464</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>MANPUR / DEOGAWAN</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1740001020/AV/22012034658032 — खेल मैदान निर्माण कार्य आंगनवाड़ी केंद्र क्रमांक 2 के पास जीपी देवगवा</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45396</v>
@@ -2435,98 +2435,98 @@
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>MANPUR / DEOGAWAN</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1740001020/WC/22012035264509 — AMRIT  SAROVAR TALAB NIRMAN MUDMIJNIHAAR GRAM DEVGWAN GP DEVGWAN</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>MANPUR / DEOGAWAN</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1740001020/WC/22012035269993 — amrt sarower talab mudmijni har devgawa</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45761</v>
@@ -3046,380 +3046,380 @@
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45432</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BACHAHA</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1740001022/IC/22012034889426 — निर्मल नीर कूप ब्रछारोपन कार्य रेल्वे भूमि भाग 01</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BACHAHA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1740001022/IF/22012035382143 — Dugswell recharge pit kapil dhara Badri sahu / Subhkaran sahu  ke pass bachaha</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BACHAHA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1740001022/IF/22012035382561 — Dugswell recharge pit kapil dhara Dayaram /Sukhdev Jaiswal  ke pass bachaha</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>MANPUR / SUKHDAS</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1740001024/IF/22012035249097 — खेत तालाब निर्माण हितग्राही -  मुकेश जायसवाल</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>MANPUR / SUKHDAS</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1740001024/IF/22012035283584 — JIRNODHAR TALAB NIRMAN KARYA KHERIHA HAR HARDUA</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45653</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>MANPUR / SUKHDAS</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1740001024/IF/22012035295817 — नवीन तालाब निर्माण कार्य= मौहर टोला हरिजन बस्ती के पास सुखदास</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>MANPUR / SUKHDAS</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1740001024/IF/22012035417228 — Khet Talab Nirman Karya / Shivdevi Singh Hardua</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>MANPUR / SUKHDAS</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1740001024/IF/22012035625164 — एक पेड़ मां के नाम सविता / लवकेश यादव पिटौर</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45922</v>
@@ -3469,239 +3469,239 @@
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>MANPUR / PADWAR</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1740001025/AV/22012034657498 — Construction Of Food Grain Storage</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>MANPUR / PADWAR</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1740001025/AV/22012034657499 — Construction Of Compound Wall  For Government Hagher Secondary School Padwar</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>MANPUR / PADWAR</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1740001025/IF/YD/22012035658105 — cattle shed ranu dwivedi</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>MANPUR / MUDGUDI</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1740001026/FR/22012034324508 — Navin talab nirman Gaushala ke samne Mudgudi</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>MANPUR / MUDGUDI</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1740001026/IF/22012035389710 — Dugwell Richarge Pit kapildhara Matura Kachhi ke pass</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45761</v>
@@ -3845,98 +3845,98 @@
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>MANPUR / CHILLHARI</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1740001028/IF/22012035258166 — pashu shed nirman karya pan bai prajapati</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>MANPUR / CHILLHARI</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1740001028/IF/22012035262572 — गौशाला निर्माण का राम सजीवन पटेल चिल्हारी</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45517</v>
@@ -4033,98 +4033,98 @@
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45986</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BAKELI</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1740001030/IF/22012035343069 — Kapildhara nirman kary panchi bai singh gond bakeli</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BAKELI</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1740001030/IF/22012035652541 — Pashu Sed Nirman Ragani Rajak</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45932</v>
@@ -4268,51 +4268,51 @@
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>MANPUR / DOBHA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1740001037/AV/22012034662805 — khel maidan nirman karya p s dobha</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45642</v>
@@ -4362,333 +4362,333 @@
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>MANPUR / LAKHNAUTI</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1740001038/IF/22012035286085 — khet talab nirman kary suryabali singh/lalman singh lakhnauti</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BAMHANGAWAN</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1740001039/IC/22012034884561 — Construction of Pebble peripheral/form/field/Bound of community</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BAMHANGAWAN</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1740001039/IF/22012035312552 — KhetTalalbnirmanykary Pramod/Baldev napit</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>MANPUR / CHANDWAR</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1740001040/IF/22012035361193 — Khet Talab nirman karya Baldev Payasi chandwar</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>MANPUR / CHANDWAR</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1740001040/IF/22012035456866 — construction of recharge pit ramkhelawan chaudhari ke ghar ke paas chandwar</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>MANPUR / CHANDWAR</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1740001040/IF/22012035470495 — Recharge pit dhanpat pal ke ghar ke pass chandwae</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>MANPUR / CHANDWAR</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1740001040/IF/22012035580239 — khet talab nirman karya kamlesh tiwari chandwar</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45849</v>
@@ -4738,427 +4738,427 @@
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>MANPUR / GURWAHI</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1740001041/IF/22012035388627 — Dug Well Mansukhlal yadav s/o jethu yadav</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>MANPUR / NAUGAWAN</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1740001044/IF/22012035303694 — खेत तालाब निर्माण कार्य मनीष पटेल  / अशोक</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>MANPUR / NAUGAWAN</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1740001044/IF/22012035303703 — खेत तालाब निर्माण कार्य मनीष पटेल  / अशोक</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45698</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>MANPUR / NAUGAWAN</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1740001044/IF/22012035311817 — Kapildhara Nirman Karya Ramcharan Pal / Dhanpat</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45698</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>MANPUR / NAUGAWAN</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1740001044/IF/22012035311832 — kapil dhara nirman kary Premdash Baiga / Bhajji</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45698</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>MANPUR / NAUGAWAN</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1740001044/IF/22012035333496 — khet talab nirman karya Rakesh Patel / Dhanpath</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>MANPUR / NAUGAWAN</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1740001044/IF/22012035334549 — khet talab nirman karya Rakesh Patel / Dhanpath</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>MANPUR / CHHAPRAUD</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1740001045/IF/22012035483133 — खेत तालाब निर्माण कार्य- देवेन्द्र / ओमकार चतुर्वेदी छपरौड</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>MANPUR / CHHAPRAUD</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1740001045/IF/22012035554728 — खेत तालाब निर्माण कार्य – सोनिया / धनीराम यादव देवरी</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45748</v>
@@ -5255,239 +5255,239 @@
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45883</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>MANPUR / PATEHRA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1740001047/IF/22012035237980 — khet talab nirman sudarshan pal/bhagirathi pal patehra</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>MANPUR / PATEHRA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1740001047/IF/22012035237996 — khet talab nirman panni yadav/ramesh yadav patehra</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>MANPUR / PATEHRA</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1740001047/IF/22012035239996 — khet talab nirman mohammad haphij/haniph mohammad kuthuliya</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>MANPUR / PATEHRA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1740001047/IF/22012035246206 — वृक्षा रोपण शिक्षा गरंटी स्कूल के पास पटेहरा</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>MANPUR / PATEHRA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1740001047/RC/22012034844407 — puliya nirman khel maidan ke pass patehra</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45761</v>
@@ -5866,51 +5866,51 @@
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KACHHAUHA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1740001050/IF/22012035560175 — कपिलधारा -हीरा सिंह परिहार/ सुदर्शन सिंह ग्राम बांसा</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45762</v>
@@ -6101,239 +6101,239 @@
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>MANPUR / TIKURITOLA</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1740001051/AV/22012034665972 — khel maidan nirman karya tikuritola pateratola pahadi lal ke ghar ke pass</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>MANPUR / TIKURITOLA</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1740001051/IF/22012035351129 — KHET TALAB NIRMAN KARY SUNAINA / ARVINDRA PATEL</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>MANPUR / TIKURITOLA</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1740001051/IF/22012035351368 — kHET TALAB NIRMAN KAR Deepak Kumar Patel /Sheel Kumar Patel</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>MANPUR / TIKURITOLA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1740001051/IF/22012035351632 — kHET TALAB NIRMAN KAR Sudama Prasad Patel /Keshv</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>MANPUR / TIKURITOLA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1740001051/IF/22012035351751 — kHET TALAB NIRMAN KARKUNTI /DHANNU KOL</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45761</v>
@@ -6383,286 +6383,286 @@
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45883</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>MANPUR / RAKSHA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1740001053/IF/22012035258638 — फलदार वृक्षरोपण कार्य सुनीता यादव कोलर</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45481</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>MANPUR / RAKSHA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1740001053/IF/22012035259045 — फलदार वृक्षारोपण कार्य जुगुंती साहू पति लवकेश साहू मातृभूमि स्व सहायता समूह</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45495</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>MANPUR / RAKSHA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1740001053/IF/22012035259046 — मुनगा पौधारोपण कार्य सावित्री साहू पति संजय साहू मातृभूमि स्व सहायता समूह</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45496</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>MANPUR / RAKSHA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1740001053/IF/22012035267480 — भूमि समतलीकरण निर्माण कार्य संजय साहू रक्सा</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45600</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>MANPUR / RAKSHA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1740001053/IF/22012035273556 — कपिलधारा निर्माण कार्य गुलाब सिंह पिता भोला सिंह ग्राम रक्सा</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>MANPUR / RAKSHA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1740001053/IF/22012035550327 — खेत तालाब निर्माण कार्य – राजकुमार / सोनेलाल साहू रक्सा</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45748</v>
@@ -7370,568 +7370,568 @@
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45465</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BADAR</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1740001054/IF/22012035273763 — khat talab Auran singh s/o Amar singh badar</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BADAR</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1740001054/IF/22012035273788 — khat talab Ramadhar s/o laxman pal badar</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BADAR</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1740001054/IF/22012035304825 — khet talab karya Ramnarsh shau/sonai shau badar</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BADAR</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1740001054/IF/22012035304826 — khet talab kary Hemraj badar</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BADAR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1740001054/IF/22012035304828 — khet talab kary suresh /sundar singh gond badar</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BADAR</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1740001054/IF/22012035304829 — khet talab kary Rajendra singh/madan singh badari</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BADAR</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1740001054/IF/22012035304832 — khet talab karya lakahan /manelal prajapati badar</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BADAR</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1740001054/IF/22012035306696 — khet  talab kary shanti bai singh /dadua singh badar</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45465</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BADAR</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1740001054/IF/22012035308421 — KUP NIRMAN KARY SURAJVATI SINGH/HEERA SINGH</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BADAR</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1740001054/IF/22012035395856 — JGSA डगवेल रिचार्ज पिट बालकदास साहू पिता बेलानी साहू</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BADAR</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1740001054/IF/22012035395907 — डगवेल रिचार्ज पिट बालकदास साहू पिता श्री बेलानी साहू</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BADAR</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1740001054/IF/22012035451243 — कपिल धारा निर्माण कार्य लोकनाथ साहू पिता श्री रामगोपाल साहू</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45761</v>
@@ -8169,51 +8169,51 @@
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>46000</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BIJAURI</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1740001056/IF/22012035279037 — खेत तालाव निर्माण कार्य रामसजीवन/श्यामलाल गुप्ता बिजौरी</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45611</v>
@@ -8827,286 +8827,286 @@
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KATHAR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1740001058/IF/22012035238581 — khettalab nirman kary-rajvati patel/shobhnath patel</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KATHAR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1740001058/IF/22012035410824 — Dugwell recharge pit nirman karya ramsiya baiga kathar</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KATHAR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1740001058/IF/22012035410955 — Dugwell recharge pit nirman karya gokul baiga kathar</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>MANPUR / PARASI-1</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1740001059/IF/22012035360355 — खेत तालाब निर्माणजागेश्वर सिंह पिता गडुल सिंह महमान</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>MANPUR / PARASI-1</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1740001059/IF/22012035648476 — कपिल दारा जगन सिंह, पिता शुभकरण सिंह, ग्राम मैरी</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>MANPUR / PARASI-1</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1740001059/IF/22012035648482 — कपिल दारा कमलभान सिंह, पिता मोहन सिंह, ग्राम मैरी</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45884</v>
@@ -9203,521 +9203,521 @@
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BADKHERA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1740001062/AV/22012034664972 — Khel Maidan Karya Seehar Tola Badkhera</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BADKHERA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1740001062/AV/22012034664975 — Khel Maidan Karya Tanki Tola Marikhurd</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>MANPUR / ROHANIYA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1740001063/IF/22012035411442 — खेत तालाब निर्माण दलपत सिंह के खेत में हार झझला पीपर हर गोरैया</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>MANPUR / ROHANIYA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1740001063/IF/22012035444880 — khet talab niramad  Teerath Prasad  Diwedi  chhatantola</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>MANPUR / SEMARIYA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1740001064/IF/22012035398114 — Kapildhara Koop Nirman Kary Namaiyan / Anandi Yadav</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KARAUNDITOLA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1740001065/AV/22012034657906 — गो शाला निर्माण कार्य बत्तू यादव पिता गोरे लाल यादव करौंदी टोला</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KARAUNDITOLA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1740001065/AV/22012034660703 — वृक्षारोपण निर्माण कार्य पंचायत भवन प्रांगण में करौंदी टोला</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45517</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KARAUNDITOLA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1740001065/FR/22012034324506 — खेत तालाब निर्माण कार्य राम नरेश सिंह पिता जमुना सिंह करौदी टोला</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KARAUNDITOLA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1740001065/IF/22012035546088 — खेत तालाब निर्माण कार्य जागवेन्द्रसिंह पिता संकर सिंह करौदी टोला</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KARAUNDITOLA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1740001065/IF/22012035553795 — कपिल धारा  निर्माण कार्य मनी राम यादव पिता चरकू यादवकरौदी टोला</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KARAUNDITOLA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1740001065/IF/22012035647295 — EK BAGIYA MA KE NAAM REKHA SINGH W/O ABHAY RAJ SINGH</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45931</v>
@@ -9767,192 +9767,192 @@
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KARAUNDITOLA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1740001065/WC/22012035256859 — mitti check daim nirman kary tummi pani nala me karaundi tola</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KACHHARATOLA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bio-gas plant for individual / Construction of Bio-gas plant for individual</t>
+          <t>Construction of Bio-gas plant for individual / Construction of Biogas Plant for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1740001066/IF/22012035232333 — PASUSET NIRMAD NITU SINGH</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KACHHARATOLA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1740001066/IF/22012035362971 — DUGWELL RECHARGE PIT GULAB SINGH</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KACHHARATOLA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1740001066/IF/22012035409939 — DUGWELL RECHARGE PIT MAHIPAL SINGH</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45762</v>
@@ -10049,380 +10049,380 @@
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45692</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>MANPUR / RAIPUR</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1740001070/DP/22012034623932 — Vriksharopan karya govt.high school campus Raipur</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>MANPUR / RAIPUR</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1740001070/DP/22012034623934 — Vriksharopan karya govt.high school campus Raipur</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>MANPUR / RAIPUR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1740001070/FR/22012034324389 — parcolation tank chandrika mishra ke khet ke pas raipur</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>MANPUR / RAIPUR</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1740001070/FR/22012034324390 — parcolation tank sheetla soni ke khet ke pas kudaritola</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45687</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>MANPUR / RAIPUR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1740001070/IC/22012034885668 — CTR parcolation tank latheeha har Raipur</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>MANPUR / RAIPUR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bio-gas plant for individual / Construction of Bio-gas plant for individual</t>
+          <t>Construction of Bio-gas plant for individual / Construction of Biogas Plant for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1740001070/IF/22012035244717 — Pashu shed nirman karya amarnath Singh</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>MANPUR / RAIPUR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1740001070/IF/22012035313832 — pashushed nirman karya jangbali singh</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KUSAMAHA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bio-gas plant for individual / Construction of Bio-gas plant for individual</t>
+          <t>Construction of Bio-gas plant for individual / Construction of Biogas Plant for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1740001072/IF/22012035641181 — Pashu sed suneel kumar baiga s/o sonelal baiga kusmaha</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45932</v>
@@ -10519,897 +10519,897 @@
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45986</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KUSAMAHA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1740001072/IF/22012035650252 — Kapil dhara kup neemran surendra s/o devi prashad tiwari</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45963</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KUSAMAHA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1740001072/IF/22012035650812 — Kapil Dhra kup neeraman shankar s/o sunadar singh kusmaha</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KUSAMAHA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1740001072/IF/22012035651098 — Khat talab neeraman jugalkishor singh s/o Ramsurup singh</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KUSAMAHA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1740001072/IF/22012035651105 — Khat talab neeraman Rambhagat s/o Ramsuruap singh</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KUSAMAHA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1740001072/IF/22012035651108 — Kapil dhara kup neeraman Narayan s/o Ramadheen singh</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KUSAMAHA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1740001072/IF/22012035651114 — Khat talab neeraman Abhai s/o Rambhuvan singh</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KUSAMAHA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1740001072/IF/22012035651384 — Kapil dhara kup neemran gyanendra s/o Ramnath patel sejeahi</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KUSAMAHA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1740001072/IF/22012035651518 — Kapil dhara kup neeraman Ram singh s/o khajju singh</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KUSAMAHA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1740001072/IF/22012035651520 — Kapil dhara kup neeraman Omkar singh s/o Ram singh</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KUSAMAHA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1740001072/IF/22012035652625 — Kapil dhara kup neeraman Depchand singh s/o samideen singh kusmaha</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KUSAMAHA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1740001072/IF/22012035653101 — Kapil dhara kup neeraman Depchand singh s/o samideen singh kusmaha</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KUSAMAHA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1740001072/IF/22012035654113 — Khat talab neemaran shiv kumar baiga s/o shukhram baiga kusmaha</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KUSAMAHA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1740001072/IF/22012035654118 — Kapil dhara kup neemran Ratiya baiga w/o jiyaman baiga sejvahi</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KUSAMAHA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1740001072/IF/22012035654650 — Khat talab neeraman sanju baiga s/o Ramsuvan baiga kusmaha</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KUSAMAHA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1740001072/IF/22012035656252 — Kapil dhra kup neemaran Ramfaliya baiga s/o kaluaa baiga sejvahi</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KUSAMAHA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1740001072/LD/22012034961672 — KHEL MADHAN NEERAMN SECOOL KE SAMNE SEJWHI</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>46096</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>MANPUR / PATAUR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1740001073/IF/22012035237814 — khet talab nirman dinesh tiwari/sankat mochan tiwari</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>MANPUR / PATAUR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1740001073/IF/22012035240564 — khet talab nirman dinesh tiwari /sankatmochan tiwari narwar</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>MANPUR / PATAUR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1740001073/IF/22012035393017 — डक बिल रिचार्ज  पिट भडारी कमलेश बैगा के घर पास कुऑ</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45748</v>
@@ -11506,98 +11506,98 @@
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BARBASPUR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1740001077/IF/22012035362140 — खेत तालाब निर्माण कार्य रामदीन जोगी पिता दद्दी जोगी</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>MANPUR / GHAGHDAR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Construction of Piggery Shelter for Individuals / Construction of Piggery Shelter for Individuals</t>
+          <t>Construction of Piggery Shelter for Individuals / Construction of Piggery Shed for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Piggery Shelter</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1740001078/IF/22012035271397 — kichan garden Garibdas munnu prabhudayal Ramsarovar Jagdeesh</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45614</v>
@@ -11741,192 +11741,192 @@
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46006</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>MANPUR / GHAGHDAR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1740001078/WC/22012035254383 — Navin talab niman pipratola gp ghagharar</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BADWAR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1740001079/IF/22012035345136 — खेत तालाब  निर्माण रामभजन यादव पिता  रामदास यादव  ग्राम  बड़वार</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BADWAR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1740001079/WC/22012035251635 — नवीन तालाब निर्माण कार्य उगरनिया हार जलीम खान के खेत पास भरहुत</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45697</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>MANPUR / BADWAR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1740001079/WC/22012035253843 — नवीन तालाब निर्माण कार्य उगरनिया हार जलीम खान के खेत पास भरहुत</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45724</v>
@@ -12117,145 +12117,145 @@
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>46002</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KODAR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1740001081/IF/22012035409999 — DAG WEL RECHRAGE TEJI YADAV/SEETARAM YADAV KOOP M</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KODAR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1740001081/IF/22012035410190 — DAG WEL RECHARGE  BAISAKHU YADAV/SABHAI YADAV K KOOP K PASS</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>MANPUR / KODAR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1740001081/IF/22012035410209 — DAG WEL RECHARGE BAISAKHU/ SABHAI K KOOP K PASS</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45774</v>
@@ -12540,192 +12540,192 @@
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>KARKELI / ACHALA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1740002001/IF/22012035533184 — JGSA DAG THE BELL REACHARGE BABU YADAV/SAMHA YADAV GP ANCHALA</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>KARKELI / AMADONGARI</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1740002003/IF/22012035335562 — construction of Farm Pond For Individuals  khet talab Jagan singh / boddha  k khet me  GP Amadongari</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>KARKELI / AMADONGARI</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1740002003/IF/22012035335625 — construction of Farm Pond For Individuals  khet talab Jagan singh / boddha  k khet me  GP Amadongari</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>KARKELI / AMADONGARI</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1740002003/IF/22012035404468 — KAPIL DHARA KOOP NIRMAN KARYA Santosh SINGH/shobh singh K KHET M GP Amadongari</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45754</v>
@@ -12775,51 +12775,51 @@
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>KARKELI / AMDI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1740002005/IF/22012035218389 — kapil dhara</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45397</v>
@@ -12869,51 +12869,51 @@
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BADKHERA (16)</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1740002009/IF/22012035388659 — Dug well Kamla Tiwari/Koduram Tiwari Badkhera 16</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45761</v>
@@ -12963,51 +12963,51 @@
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BANCHHAKTOLA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1740002010/IC/22012034888752 — Sarjanik Koop nirman kary Dhena Nayak ke ghar pass</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45681</v>
@@ -13104,1649 +13104,1649 @@
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BARHI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1740002013/RC/22012034836394 — con of gravelroad under sudoor gram sampark yojna punjabi sahu ke khet se ram prashad sahu ke khet t</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BARHI</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1740002013/RC/22012034836395 — con of gravelroad under sudoor gram sampark yojna punjabi sahu ke khet se ram prashad sahu ke khet t</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BARHI</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1740002013/RC/22012034836396 — con of gravelroad under sudoor gram sampark yojna punjabi sahu ke khet se ram prashad sahu ke khet t</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BARKHERA (22)</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1740002014/IF/22012035336324 — khet talab nirman karya aunj / manorath badkhera</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BARKHERA (22)</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1740002014/IF/22012035359723 — khet talab nirman mangal singh / churaman  singh ghoghari</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BARKHERA (22)</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1740002014/IF/22012035571577 — kapildhara kup niraman om lal mahar /bhanggi mahar  chhirpani gp badkhera 22</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BASADI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1740002015/IF/22012035661808 — खेत तालाब निर्माण कार्य सुरेश के खेत में ग्राम रोझिन</t>
+          <t>1740002015/IF/22012035661812 — खेत तालाब निर्माण कार्य रसत लाल के खेत में ग्राम बुढ़िया</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BASADI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1740002015/IF/22012035661812 — खेत तालाब निर्माण कार्य रसत लाल के खेत में ग्राम बुढ़िया</t>
+          <t>1740002015/IF/22012035661816 — खेत तालाब निर्माण कार्य कमलभान सिंह के खेत में ग्राम बसाडी</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>KARKELI / BASADI</t>
+          <t>KARKELI / BHARAULA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1740002015/IF/22012035661816 — खेत तालाब निर्माण कार्य कमलभान सिंह के खेत में ग्राम बसाडी</t>
+          <t>1740002017/IF/22012035297145 — sok fit nirman rakusal sarma k ghar k pass bharola</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>46048</v>
+        <v>45641</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BHARAULA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1740002017/IF/22012035297145 — sok fit nirman rakusal sarma k ghar k pass bharola</t>
+          <t>1740002017/IF/22012035378598 — khet talab nirman karya nandkishor pal bharaula</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>45641</v>
+        <v>45761</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BHARAULA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1740002017/IF/22012035378598 — khet talab nirman karya nandkishor pal bharaula</t>
+          <t>1740002017/IF/22012035548592 — dugwell kary suresh upadhyay</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>45761</v>
+        <v>45792</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>KARKELI / BHARAULA</t>
+          <t>KARKELI / BICHHIYA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1740002017/IF/22012035548592 — dugwell kary suresh upadhyay</t>
+          <t>1740002018/IC/22012034893272 — Nirmal Neer Jai Singh Ke khet Ke Pass Bichiya</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>45792</v>
+        <v>46046</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BICHHIYA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1740002018/IC/22012034893272 — Nirmal Neer Jai Singh Ke khet Ke Pass Bichiya</t>
+          <t>1740002018/IC/22012034893273 — Nirmal Neer Than Singh ke Ghar Ke Pass Mahoba Dadar</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BICHHIYA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1740002018/IC/22012034893273 — Nirmal Neer Than Singh ke Ghar Ke Pass Mahoba Dadar</t>
+          <t>1740002018/IC/22012034893274 — Nirmal Neer indra bai Ke khet me Mahoba Dadar</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>KARKELI / BICHHIYA</t>
+          <t>KARKELI / BILASPUR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1740002018/IC/22012034893274 — Nirmal Neer indra bai Ke khet me Mahoba Dadar</t>
+          <t>1740002019/IF/22012035357302 — Khet Talab Nirman Karya Ganesh Prajpati ke Khet Me</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>46046</v>
+        <v>45761</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BILASPUR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1740002019/IF/22012035357302 — Khet Talab Nirman Karya Ganesh Prajpati ke Khet Me</t>
+          <t>1740002019/IF/22012035369444 — Khet Talab Nirman Karya Ganesh Prajapati Ke Khet Me</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BILASPUR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1740002019/IF/22012035369444 — Khet Talab Nirman Karya Ganesh Prajapati Ke Khet Me</t>
+          <t>1740002019/IF/22012035380826 — Khet Talab Nirman Karya Ganesh Prajapati Ke Khet Me</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BILASPUR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1740002019/IF/22012035380826 — Khet Talab Nirman Karya Ganesh Prajapati Ke Khet Me</t>
+          <t>1740002019/IF/22012035459547 — Khet Talab Nirman Karya Shivnandan Soni Ke Khet Me</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BILASPUR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1740002019/IF/22012035459547 — Khet Talab Nirman Karya Shivnandan Soni Ke Khet Me</t>
+          <t>1740002019/IF/22012035464942 — Khet Talab Nirman Karya Shivnandan Soni Ke Khet Me</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BILASPUR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1740002019/IF/22012035464942 — Khet Talab Nirman Karya Shivnandan Soni Ke Khet Me</t>
+          <t>1740002019/IF/22012035472569 — Khet Talab Nirman Karya Shivnandan Soni Ke Khet Me</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BILASPUR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1740002019/IF/22012035472569 — Khet Talab Nirman Karya Shivnandan Soni Ke Khet Me</t>
+          <t>1740002019/IF/22012035592160 — EK Bagiya Ma Ke Nam Sushma Vishwkarma</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>45761</v>
+        <v>45871</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BILASPUR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1740002019/IF/22012035592160 — EK Bagiya Ma Ke Nam Sushma Vishwkarma</t>
+          <t>1740002019/IF/22012035616642 — Ek Bagiya Ma Ke Nam Supriya Tripathi</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>45871</v>
+        <v>45909</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BILASPUR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1740002019/IF/22012035616642 — Ek Bagiya Ma Ke Nam Supriya Tripathi</t>
+          <t>1740002019/IF/22012035647169 — Ek Bagiya Ma Ke Nam Krishna Soni</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>45909</v>
+        <v>45932</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BILASPUR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1740002019/IF/22012035647169 — Ek Bagiya Ma Ke Nam Krishna Soni</t>
+          <t>1740002019/WC/22012035242958 — Parcolation Tank Moolchand Kol Ke Khet Ke Pas</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>45932</v>
+        <v>45671</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>KARKELI / BILASPUR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1740002019/WC/22012035242958 — Parcolation Tank Moolchand Kol Ke Khet Ke Pas</t>
+          <t>1740002019/WC/22012035242963 — Earthen Chek Dem Moolchand Kol Ke Khet Pas</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45671</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>KARKELI / BILASPUR</t>
+          <t>KARKELI / BIRUHULIYA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1740002019/WC/22012035242963 — Earthen Chek Dem Moolchand Kol Ke Khet Pas</t>
+          <t>1740002020/WC/VB/YD/22012035336384 — चेकडेम  निर्माण कार्य नारायन  सिंह के खेत पास  मरदरी ग्राम पंचायत बिरहुलिया</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>45671</v>
+        <v>46298</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>KARKELI / CHANDPUR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1740002022/AV/22012034668295 — KHEL MAIDAN NIRMAN KARYA BAHERGHATA GP CHANDPUR</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>KARKELI / CHANDWAR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1740002023/IF/22012035367618 — JGSA Dug Well Recharge Pit Vishwanath kachhi Gram Chandwar</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>KARKELI / CHANDWAR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1740002023/IF/22012035369160 — JGSA Dug Well Recharge Pit Omprakash Tiwari/Ramswarup Tiwari Gram Chandwar</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>KARKELI / CHANDWAR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1740002023/IF/22012035384879 — Jal ganga samvardhan khet talab</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>KARKELI / CHANDWAR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1740002023/IF/22012035524208 — Khet Talab Nirman Kary Ramsahay Gadari ke khet me Gram Chandwar</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>KARKELI / CHANDWAR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1740002023/IF/22012035647878 — khet talab kunj bihari gupta</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>KARKELI / CHANDWAR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1740002023/IF/22012035647881 — kapildhara koop rakesh/harchhatiya baiga</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>KARKELI / CHANDWAR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1740002023/IF/22012035647882 — kapildhara koop kishan lal/sattu baiga</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>KARKELI / CHANDWAR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1740002023/IF/22012035647886 — kapildhara koop anil chaturvedi/chintamani</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45761</v>
@@ -14796,145 +14796,145 @@
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>KARKELI / CHHANDAKALA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1740002025/IF/22012035407116 — Dugwell recharge Pit Khem singh kapildhara Koop</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>KARKELI / CHHANDAKALA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1740002025/WC/22012035283176 — Dugwell recharge Pit Khem singh kapildhara Koop</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>KARKELI / DAGDOAA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1740002026/IC/22012034890910 — FORM POND DHARMPAL KE KHET PASS</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45761</v>
@@ -14984,239 +14984,239 @@
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>46007</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>KARKELI / DEOGAWAN KHURD</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1740002027/FR/22012034323918 — CTR RFR Talab Nirman Karya Barman Baiga K khet Pas pakri tola</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>KARKELI / DEORI GAJRA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1740002028/FR/22012034324168 — Ardhan Check Dam Nirman Kary Ghogra Nala Hadha Hadha</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>KARKELI / DEORI GAJRA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1740002028/FR/22012034324169 — Ardhan Check Dam Nirman Kary Ghodchatra Nala Hadha Hadha</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>KARKELI / DEORI GAJRA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1740002028/IC/22012034890114 — FORM POND DILIP SINGH KE KHET PASS</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>KARKELI / DEORI GAJRA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1740002028/IC/22012034890115 — FORM POND DILIP VISHVAKARMA KE KHET PASS</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45754</v>
@@ -15251,536 +15251,536 @@
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1740002029/AV/22012034657894 — RAPTA NIRMAD JAMUNIHA NALA GRAM KARHI GP DHAMNI</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45452</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>KARKELI / DHAMNI</t>
+          <t>KARKELI / DHANWAR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1740002029/IF/22012035241018 — khet talab nirmar kary shyam singh gp dhamni</t>
+          <t>1740002031/IF/22012035478056 — Construction of dugwell recharge pit Tejilal Kol ke khet pas</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>45421</v>
+        <v>45761</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>KARKELI / DHANWAR</t>
+          <t>KARKELI / DHAVAIJHAR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1740002031/IF/22012035478056 — Construction of dugwell recharge pit Tejilal Kol ke khet pas</t>
+          <t>1740002033/FR/22012034324343 — Talab Nirman Kary mansingh ke pas Tikri nala Surajpura</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>45761</v>
+        <v>45685</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>KARKELI / DHAVAIJHAR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1740002033/FR/22012034324343 — Talab Nirman Kary mansingh ke pas Tikri nala Surajpura</t>
+          <t>1740002033/IF/22012035304069 — Khet Talab Nirman Kary Jaykaran Singh / Mohan Singh Dhawaijhar</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45685</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>KARKELI / DHAVAIJHAR</t>
+          <t>KARKELI / DUBBAR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1740002033/IF/22012035304069 — Khet Talab Nirman Kary Jaykaran Singh / Mohan Singh Dhawaijhar</t>
+          <t>1740002034/WC/22012035280375 — डग बेल रिचार्ज हितग्राही Jagan yadav</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>45685</v>
+        <v>45761</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>KARKELI / DUBBAR</t>
+          <t>KARKELI / GAHIRATOLA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1740002034/WC/22012035280375 — डग बेल रिचार्ज हितग्राही Jagan yadav</t>
+          <t>1740002036/WC/VB/22012035332194 — CST TILVANIHA DADRA 1 KARONDI GP GAHIRATOLA</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>45761</v>
+        <v>46228</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>KARKELI / GAHIRATOLA</t>
+          <t>KARKELI / GHAGHRI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1740002036/WC/VB/22012035332194 — CST TILVANIHA DADRA 1 KARONDI GP GAHIRATOLA</t>
+          <t>1740002037/AV/VB/YD/22012034669567 — Play Ground narsingh mandir k pass gp Ghanghari</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>46228</v>
+        <v>46249</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>KARKELI / GHULGHULI</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1740002039/IC/22012034890119 — FORM POND RAHMAT ALI KE KHET PASS</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>KARKELI / GHULGHULI</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1740002039/IC/22012034890121 — FORM POND BHAGAVAT PRAJAPATI KE KHET PASS</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>KARKELI / GHULGHULI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1740002039/IC/22012034890122 — FORM POND NARESH KE KHET PASS</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>KARKELI / GHULGHULI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1740002039/IC/22012034891396 — NIRMAL NEER SHANTIDHAM PARISHAR GP GHULGHULI</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>KARKELI / GHULGHULI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Shelterbelt Plantation for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1740002039/WC/22012035215527 — BRAKSHA ROPAN GO SHALA PARISAR PARSEL</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45420</v>
@@ -15830,98 +15830,98 @@
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>46047</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>KARKELI / HARRAWAH</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1740002042/IF/22012035388407 — Khet Talab Nirman Karya Sujan Singh Ke Khet Me Harradand Gp Harrawah</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>KARKELI / HARRAWAH</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1740002042/IF/22012035388481 — Khet Talab Nirman Karya Sujan Singh Ke Khet Me Kothi Gp Harrawah</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45762</v>
@@ -16018,709 +16018,709 @@
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>KARKELI / JARHA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1740002043/IF/22012035279946 — CTR/RFR MINI PARKULATION TANK NIRMAN KARYA BAURA KOL / KATAHURA KOL  GRAM PANCHAYAT JARHA</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>KARKELI / JARHA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1740002043/IF/22012035279949 — CTR/RFR MINI PARKULATION TANK NIRMAN KARYA BAURA KOL / KATAHURA KOL  GRAM PANCHAYAT JARHA</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>KARKELI / JARHA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1740002043/IF/22012035392752 — Hitgrahi Khet Talab Niraman Karya Lallulal singh/Jangi Singh Ke Khet Me GP Jarha</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>KARKELI / JARHA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1740002043/IF/22012035394282 — Hitgrahi Khet Talab Niraman Karya Dulare/Jangi Singh  GP Jarha</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>KARKELI / JARHA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1740002043/IF/22012035542501 — Hitgrahi Khet Talab Niraman Karya Maan / Khushiram Singh  GP Jarha</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>KARKELI / JARHA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1740002043/IF/22012035545305 — KAPILDHARA KOOP NIRMAN KARYA RADHELAL KOL/ GAREEBA KOL  GP JARHA</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>KARKELI / JARHA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1740002043/WC/22012035262249 — Recharge pit Kapildhara Rajkumar/ Manunu Singh Gp Jarha</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>KARKELI / JHANPI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1740002044/IF/22012035351590 — खेत तालाब द्रौपती यादव झिलमिली</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>KARKELI / JHANPI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1740002044/IF/22012035351796 — खेत तालाब  विहारी कोल झिलमिली</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>KARKELI / JHANPI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1740002044/IF/22012035535923 — खेत तालाब निर्माण कार्य ब्रजराज सिंह झाँपी</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>KARKELI / JHANPI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1740002044/IF/22012035536219 — खेत तालाब निर्माण कार्य ब्रजराज सिंह झाँपी</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45807</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>KARKELI / JHANPI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1740002044/IF/22012035536354 — खेत तालाब निर्माण कार्य ब्रजराज सिंह झाँपी</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45807</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>KARKELI / JHANPI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1740002044/IF/22012035536464 — खेत तालाब निर्माण कार्य ब्रजराज सिंह झाँपी</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>KARKELI / JHANPI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1740002044/IF/22012035649212 — एक बगिया माँ के नाम सुधा वर्मा ग्राम झाँपि  ग्रामपंचयत झाँपि</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>KARKELI / JHANPI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1740002044/IF/22012035649216 — एक बगिया माँ के नाम सुधा वर्मा ग्राम झाँपि  ग्रामपंचयत झाँपि</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45885</v>
@@ -16817,286 +16817,286 @@
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>KARKELI / KANCHANPUR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1740002048/IF/22012035338525 — हितग्राही खेत तालाब निमाण कार्य लातीफ के खेत मे कंचनपुर</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>KARKELI / KHEKHA KURD</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1740002051/IC/22012034890641 — Dugwell rechargepit nirman karya sarvjanik koopJagdeesh Samdariya ke ghar Pas Kherwakhurd1</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>KARKELI / KHEKHA KURD</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1740002051/IC/22012034890642 — Dugwell Rechargepit nirman karya Sarvjanik koop Hanuman Mandir ke pas Majhetola</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>KARKELI / KHEKHA KURD</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1740002051/IC/22012034890643 — Dugwell rechargepit nirman karya sarvjanik koop Sushil Baiga ke ghar Pas Kherwakhurd</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>KARKELI / KHEKHA KURD</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1740002051/IC/22012034890644 — Dugwell rechargepit nirman karya Sarvjanik koop ke pas sarkari tola Kherwakhurd</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>KARKELI / KHEKHA KURD</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1740002051/IF/22012035388456 — Dugwell Richarjpit Jagdish Samdariya ke ghar pass Kherwakhurd</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45761</v>
@@ -17193,51 +17193,51 @@
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>KARKELI / KIRANTAL KALA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1740002052/IF/22012035360828 — Jal Ganga sambardhan khet talab  ramgopal singh</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45761</v>
@@ -17428,286 +17428,286 @@
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>KARKELI / KOHKA-47</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1740002053/IF/22012035394968 — रिचार्ज फिट बाला सिंह डोंगरगबा</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>KARKELI / KOHKA-82</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1740002054/IF/22012035311054 — कपिल धारा कूप कार्य हित.धन सिंह/मद्धू सिंह ग्राम करनपुरा ग्राम पंचायत कोहका-82</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>KARKELI / KOHKA-82</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1740002054/IF/22012035311057 — कपिल धारा कूप कार्य हित.कमल कान्त सिंह /जुगुलकिशोर सिंह ग्राम कोहका  ग्राम पंचायत कोहका-82</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>KARKELI / KOHKA-82</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1740002054/IF/22012035311062 — कपिल धारा कूप कार्य हित.मन्नू बैगा /महगू  बैगा  ग्राम छुइहाई  ग्राम पंचायत कोहका-82</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>KARKELI / KOHKA-82</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1740002054/IF/22012035356961 — कपिल धारा कूप कार्य हित.धन सिंह/मद्धू सिंह ग्राम करनपुरा ग्राम पंचायत कोहका-82</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>KARKELI / KOHKA-82</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1740002054/IF/22012035357021 — कपिल धारा कूप कार्य हित.जमुना कोल/रामविशाल कोल  ग्राम कोहका  ग्राम पंचायत कोहका-82</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45761</v>
@@ -18133,51 +18133,51 @@
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>KARKELI / KOUDIYA-22</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1740002058/IF/22012035382116 — JGSA Dug well recharge pit indrawas jatratola me gram panchayat kaudiya22</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45749</v>
@@ -18321,98 +18321,98 @@
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>KARKELI / LODA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1740002060/IF/22012035654743 — kapildhara koop omkar kachhi lorha</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>KARKELI / LODA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1740002060/IF/22012035657615 — कपिलधारा कूप निर्माण कार्य नरेश बैगा लोढ़ा</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46017</v>
@@ -18462,239 +18462,239 @@
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MAHURI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1740002064/IF/22012035241014 — KAPIL DHARA KOOP NIRMAAN KARY BHAGWAT SINGH KE KHET ME GP MAHURI</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MAHURI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1740002064/IF/22012035340019 — Khet talab nirman kary chatrapal singh ke khet me 202526</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MAHURI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1740002064/IF/22012035362294 — Khet talab nirman kary sadhulal  singh ke khet me 202526 bijoura</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MAJHAULI KHURD</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1740002067/IF/22012035385192 — खेत तालाब निर्माण कार्य  बहादुर सिंह के खेत में मझौली खुर्द</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MAJHAULI KHURD</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1740002067/WC/22012035253171 — नवीन तालाब निर्माण कार्य महुआ नाला जय सिंह के खेत के पास कोरगवा</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45682</v>
@@ -18744,51 +18744,51 @@
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MALI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1740002069/IF/22012035393801 — dug well recharge nirman kary Bhagirathi Singh Gram Mali GP Mali</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45761</v>
@@ -18885,1038 +18885,1038 @@
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MANPURA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1740002071/IF/22012035299987 — Cattle shed nirman kary uma bai /ramcharan</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MANPURA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1740002071/IF/22012035360535 — KHET TALAB MOHAN/JAYKARAN GP BHANPURA</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MANPURA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1740002071/IF/22012035581502 — cattal shed nirman kary uma bai /ramcharan  gp bhanpura</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MASURPANI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1740002073/FR/22012034324194 — Talab nirmanKarya  Rakhi kol ke khet pas masurpani</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MASURPANI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1740002073/IF/22012035202260 — Pashu Shed Nirman-Madan Sahu</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MASURPANI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individuals</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1740002073/IF/22012035202293 — Pashu Shed Nirman-Vidhyacharan Gupta</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MASURPANI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1740002073/IF/22012035202358 — Pashu Shed Nirman-Sudha Gupta/Anil Gupta</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MASURPANI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1740002073/IF/22012035282348 — Ctr / Rfr Parculation Tank Dayaram  Sahu Ke Khet May</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MASURPANI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1740002073/IF/22012035335050 — koop rechargre Sukhlal kol</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MASURPANI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1740002073/IF/22012035604768 — Pashu Shed  Mahendra Rajak</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MASURPANI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1740002073/IF/22012035659645 — Pashu Shed - Pushpa Gupta masurpani</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MASURPANI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1740002073/IF/VB/22012035664302 — pashu shed Lalu sahu masurpani</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>46213</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MUNDA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1740002074/WC/22012035231026 — पार्कोलेशन टैंक निर्माण कार्य मोहन बैगा के खेत पास</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MUNDA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1740002074/WC/22012035322929 — गली प्लग निर्माण कार्य फूलचंद बैगा के खेत पास उमरपानी</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MUNDA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1740002074/WC/22012035322930 — गली प्लग निर्माण कार्य फूलचंद बैगा के खेत पास उमरपानी</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MUNDI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1740002075/IF/22012035363787 — KHET TALAB NIRMAN KARYA  VANADHIKAAR HIT SUKRA BAIGA /KALLU BAIGA GRAM RAGHOPUR GP BHUNDI</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MUNDI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1740002075/WC/22012035328947 — Gully plugs niraman karaya  chotelal ke khet pass jawari haar</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>KARKELI / NARWAR (29)</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1740002078/FR/22012034324019 — Naveen Talab Nirmarn Kary Lalmati Nala Narwar29</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>KARKELI / NARWAR (29)</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1740002078/IF/22012035310326 — कपिलधारा कूप निर्माण कार्य नारायण सिंह के खेत में ग्राम सकरवार</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45672</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>KARKELI / NARWAR (29)</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1740002078/IF/22012035337758 — खेत तालाब निर्माण कार्य शिवलाल बेंगा के खेत में  नरवार - 29</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>KARKELI / NARWAR (29)</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1740002078/IF/22012035551065 — खेत तालाब निर्माण कार्य रतीबाई के खेत में नरवार 29</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>KARKELI / NARWAR (29)</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1740002078/IF/22012035572543 — कूप रिचार्ज पिट जयपालसिंह के खेत में नरवार 29</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45754</v>
@@ -19966,51 +19966,51 @@
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>KARKELI / NARWAR (29)</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1740002078/IF/VB/22012035663381 — Pashu sed devwati</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>46188</v>
@@ -20060,239 +20060,239 @@
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45637</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>KARKELI / NARWAR (29)</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1740002078/WC/22012035244760 — नवीन तालाब निर्माण कार्य लाल मट्टी नाला नरवार 29</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>KARKELI / NARWAR (29)</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1740002078/WC/22012035244763 — नवीन तालाब निर्माण कार्य लाल मट्टी नाला क्रमांक - 2 नरवार 29</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>KARKELI / NARWAR (29)</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1740002078/WC/22012035244764 — नवीन तालाब निर्माण कार्य डोगरिया नाला नरवार 29</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45662</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>KARKELI / NAWAGAON</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1740002079/FR/22012034323872 — Earthen check dem rajaram singh ke khet pass gram Panchayat Nayagaon</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>KARKELI / NIPANIYA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1740002080/RC/22012034836362 — Con of gravelroad under sudoor gramsampark yojna pradhan mantri sadak se ram milanbaiga ke ghr ki or</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45567</v>
@@ -20389,1132 +20389,1132 @@
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATHARI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1740002084/WC/22012035214393 — Ardhan Talab nirman karya Ramgopal  kol ke khet pass pathari</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATHARI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1740002084/WC/22012035314631 — Talab Ashwani Tiwari Ke Khet Pass</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATHARI KALA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1740002085/IF/22012035236319 — construction of nirmal neer tagra bajagund</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATHARI KALA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1740002085/IF/22012035292969 — कपिलधारा कूप निर्माण कार्य माहू सिंह पिता चौधर सिंह ग्राम कटरिया पंचायत पठारी कलां</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATHARI KALA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1740002085/IF/22012035292984 — कपिलधारा कूप निर्माण कार्य रेवती बाई पति फरियाद सिंह पठारी कलां पंचायत पठारी कलां</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATHARI KALA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1740002085/IF/22012035292989 — कपिलधारा कूप निर्माण कार्य रामकुमार सिंह पिता रनमत सिंह ग्राम कटरिया पंचायत पठारी कलां</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATHARI KALA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1740002085/IF/22012035292996 — कपिलधारा कूप निर्माण कार्य चरण सिंह पिता पंडा सिंह ग्राम बाजाकुण्ड पंचायत पठारी कलां</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATHARI KALA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1740002085/IF/22012035293000 — कपिलधारा कूप निर्माण कार्य राम सिंह पिता फगनू सिंह ग्राम पठारी कलां  पंचायत पठारी कलां</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATHARI KALA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1740002085/IF/22012035293008 — कपिलधारा कूप निर्माण कार्य गोविन्द सिंह पिता ननदौया सिंह ग्राम मरदर पंचायत पठारी कलां</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATHARI KALA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1740002085/IF/22012035293021 — कपिलधारा कूप निर्माण कार्य प्रीतम सिंह पिता रामचरण सिंह ग्राम मरदर पंचायत पठारी कलां</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATHARI KALA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1740002085/IF/22012035309883 — Khet Talab nirman kary nawal singh pathari kala</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45421</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATHARI KALA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1740002085/IF/22012035558974 — कपिल धारा कूप निर्माण कार्य दलवीर सिंह पिता हरि सिंह GRAM MARDAR</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATHARI KALA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1740002085/IF/22012035647506 — खेत तालब निर्माण कार्य जलेबा बाई गांव कटरिया</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATHARI KHURD</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1740002086/IF/22012035279290 — Kapil dhara koop nirmar kary sukhi lal mahar/aasha ram mahar gp pathari khurd</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATHARI KHURD</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1740002086/RC/22012034838075 — C C ROAD NIRMAN KAREY RAMPAL K GHAR SE BAI PASS HOTE GP PATHAIRI KURD</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATHARI KHURD</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1740002086/WC/22012035278548 — Dugwell Recharge Strecher Kapildhara Koop Amar Singh garam Jamuniya GP Pathari Khurd</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATPARA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1740002087/IF/22012035539532 — Kapil dhara dug well nirman karya Rajendra Singh / Bal singh k ghar k pas</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATPARA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1740002087/IF/22012035539629 — Kapil dhara dug well nirman karya Rajendra / Bal singh k ghar k pas</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATPARA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1740002087/IF/22012035539794 — Kapil dhara dug well nirman karya Siya Bai / Bal singh k ghar k pas</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATREI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1740002088/IF/22012035225878 — कपिलधारा निर्माण कार्य कमलेश लोहार के खेत  ग्राम पतरेई पंचायत पतरेई</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATREI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1740002088/IF/22012035225880 — कपिलधारा निर्माण कार्य कमलेश लोहार के खेत  ग्राम पतरेई पंचायत पतरेई</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATREI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1740002088/IF/22012035225889 — कपिलधारा निर्माण कार्य कौशल तिवारी के खेत में झाला ग्राम पंचायत पतरेई</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATREI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1740002088/IF/22012035225905 — कपिलधारा निर्माण कार्य राजेंद्र प्रसाद तिवारी के खेत में ग्राम पतरेई पंचायत पतरेई</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PATREI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1740002088/IF/22012035360692 — JGSA2025 RECHARGE STRUCHTER KAPILDHARA KAMLA BAI KUP KE PASS TEKAN GP PATREI</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45755</v>
@@ -21705,192 +21705,192 @@
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PINAURA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>1740002089/FR/22012034324383 — ARDHAN CHEKDAM RANIYA KOL KE KHE PASS PINAURA</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PINAURA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1740002089/IC/22012034890746 — FORM POND SHIVPRASAD KE KHET ME</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>KARKELI / PINAURA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1740002089/WC/22012035235908 — PARCOLATION TANK chadanya Nala me GP PINAURA</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>KARKELI / RAHTA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1740002091/IF/22012035499545 — पशु शेड निर्माण कार्य गिरजा बाई/तेजबली ग्राम रहठा</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45761</v>
@@ -22081,192 +22081,192 @@
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>KARKELI / SEMADARI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1740002095/IF/22012035541064 — JGSA Khet Talab Nirman karya Bhagwan deen Vaisakhu kol</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>KARKELI / SILOADI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1740002096/WC/22012035326436 — गली प्‍लग निर्माण बन्‍ना नाला के पास 290 ग्राम सिंहपमर</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>KARKELI / SINGHPUR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1740002097/FR/22012034323919 — TALAB NIRMAD CHIHULI DHAAR GRAM SEMARIHA GP SINGHPUR</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>KARKELI / SINGHPUR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1740002097/FR/22012034323920 — TALAB NIRMAD AKALI SINGH KE KHET PASS GRAM KANERI GP SINGHPUR</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>45683</v>
@@ -22457,192 +22457,192 @@
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>KARKELI / SINGHPUR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1740002097/IF/VB/22012035664183 — CATTLE SHED DAULAT GP SINGHPUR</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>46213</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>KARKELI / TAMANNARA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1740002098/IF/22012035331515 — Kapil dhara koop nirman kary ramdas baiga gp tamannara</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>KARKELI / TAMANNARA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1740002098/IF/22012035472428 — khet talab nirman kary ramdas singh amaha</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>KARKELI / TAMANNARA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1740002098/IF/22012035472444 — khet talab nirman ramdas amaha</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>45754</v>
@@ -22692,239 +22692,239 @@
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>KARKELI / UCHEHRA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
           <t>1740002099/IC/22012034891921 — खेत तालाब निर्माण कार्य शिवनाथ सिंह ग्रा0 अकमनिहा ग्रा0 पंचा0 उचेहरा</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>KARKELI / UPARI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1740002100/IF/22012035378398 — कूप रिचार्ज पिट निर्माण खेरदाई पास ग्राम उजनिया पंचा. उफरी</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>KARKELI / URDANI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1740002101/IF/22012035299201 — Ramdas Baiga ke khet me kuwa nirman kary urdani</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>KARKELI / URDANI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1740002101/IF/22012035299208 — Bhagwan das yadav ke khet me kuwa nirman karya sahajnara</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>KARKELI / URDANI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1740002101/IF/22012035528812 — JGSA SUDAMA BAIGA KE KUWA PASS URDANI</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>45763</v>
@@ -22974,897 +22974,897 @@
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>KARKELI / URDANI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1740002101/RC/22012034681635 — Cc road</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>45397</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>KARKELI / Narwar</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1740002103/DP/22012034621925 — brakcha ropan karya madhyamik sala guda narwar naveen</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>KARKELI / Narwar</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1740002103/IF/22012035275373 — खेत तालाब निर्माण कार्य जगदीश प्रसाद यादव के खेत मे</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>KARKELI / Narwar</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1740002103/IF/22012035333917 — khet talab nirman karya jagdeesh prasad yadav / rammilan yadav ke khet ke pass narwar</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>KARKELI / Narwar</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1740002103/IF/22012035333918 — khet talab nirman karya jagdeesh prasad yadav / rammilan yadav ke khet ke pass narwar</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>KARKELI / Narwar</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1740002103/IF/22012035651511 — khet talab nirman karya dinesh kol ke khet me narwar naveen</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>KARKELI / Narwar</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1740002103/IF/22012035651516 — khet talab nirman karya dinesh kol ke khet me narwar naveen</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>KARKELI / Narwar</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1740002103/IF/22012035651589 — khet talab nirman karya santosh s/o bhoora kol  ke khet me narwar naveen</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>KARKELI / Narwar</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1740002103/IF/22012035651610 — khet talab nirman karya jawahar  kol ke khet me narwar naveen</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>KARKELI / Narwar</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1740002103/IF/22012035651612 — khet talab nirman karya ramkumar kol  ke khet me guda  narwar naveen</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>KARKELI / Narwar</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1740002103/IF/22012035651622 — khet talab nirman karya gorelal  kol ke khet me guda  narwar naveen</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>KARKELI / Narwar</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1740002103/IF/22012035652004 — khet talab nirman karya shankar kol  ke khet me guda narwar naveen</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>KARKELI / Narwar</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1740002103/IF/22012035652399 — khet talab nirman karya mangal singh gond  ke khet me kauajhar  narwar naveen</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>KARKELI / Narwar</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1740002103/IF/22012035652405 — khet talab nirman karya bhoora kol  ke khet me narwar naveen</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>KARKELI / Narwar</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1740002103/IF/22012035652410 — khet talab nirman karya chintaman  kol ke khet me  guda narwar naveen</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>KARKELI / Narwar</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1740002103/IF/22012035656756 — khet talab nirman karya dinesh kol ke khet me narwar</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>KARKELI / Dulahari</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1740002105/WC/22012035263587 — DUGWELL RECHARGE BABBU /VISHVNATH  SINGH GP DULAHARI</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>KARKELI / Kachhari</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1740002106/IF/22012035570080 — KHET TALAB KOMAL SINGH/JHUNNE SINGH GRAM KARRI GP KACHHARI</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>KARKELI / Kachhari</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1740002106/IF/22012035570104 — KHET TALAB KOMAL SINGH /JHUNNE SINGH GRAM KARRI GP KACHHARI</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45762</v>
@@ -23914,239 +23914,239 @@
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MAJMAN KHURD</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1740002109/IF/22012035648864 — एक बगिया मॉं के नाम हितग्राही  visarti bai</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MAJMAN KHURD</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1740002109/RC/22012034820744 — सी सी रोड निर्माण कार्य मेन रोड से  खेरदाई तक मगरघरा</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MAJMAN KHURD</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1740002109/RC/22012034820754 — सी सी रोड निर्माण कार्य मेन रोड से  खेरदाई तक मगरघरा</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>KARKELI / MAJMAN KHURD</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja Road for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1740002109/RC/22012034820755 — सी सी रोड निर्माण कार्य मेन रोड से  खेरदाई तक मगरघरा</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>KARKELI / TAKTAI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1740002110/IC/22012034893071 — Nirmal neer koop nirman karya lallu singh/kundu singh ke khet me machheha</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>46017</v>
@@ -24384,145 +24384,145 @@
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>KARKELI / TAKTAI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1740002110/IF/22012035657051 — Kapildhara koop nirman Rajkumar singh ke khet me machheha</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>KARKELI / TAKTAI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1740002110/IF/22012035657053 — Kapildhara koop nirman Lokshah singh ke khet me machheha</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>KARKELI / TAKTAI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1740002110/RC/22012034819340 — c c road nirman karya mula singh ke ghar ke pas</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45453</v>
@@ -24572,333 +24572,333 @@
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>PALI / BAKELI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1740003003/AV/22012034658612 — Vrekcha Ropan karya Lakwariya Maidan Bakeli</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>PALI / BANNODA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1740003004/DP/22012034623233 — PATH VRAKSHAROPAN THAKUR BABA MARG ME</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>PALI / BANNODA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1740003004/IF/22012035474110 — JGSA KOOP RECHARGE SHUBHKARAN SINGH</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>PALI / BARHAI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1740003005/IF/22012035656436 — JGSA खेत तालाब  निर्माण कार्य खेल सिंह / दरियाब सिंह करकटी</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>PALI / BELI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1740003006/IF/22012035508652 — JGSA खेत तालाब Prem bai Jamuhai</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>PALI / BHANVTARA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>1740003007/IF/22012035362328 — Khet Talab Nirman Karya  Kalasiya Bai Basor K Khet Par Bhautra</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>PALI / BHANVTARA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1740003007/IF/22012035524796 — JGSA Koop Recharge fit Narman karya Ojan Singh Bhanvtara</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>45761</v>
@@ -25136,380 +25136,380 @@
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>PALI / CHANDPUR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1740003008/IF/22012035520175 — JGSAकपिल धारा कूप रीचार्ज Bhaddu singh/Chhotoo singh</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>PALI / CHAURI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1740003010/IF/22012035395905 — kup recharge nirman karya anoj singh</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>PALI / CHAURI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1740003010/IF/22012035396206 — kup recharge nirman karya pramod singh</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>PALI / CHAURI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1740003010/WH/22012034939974 — Talab Renovation Birla talab gram Naugai</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>PALI / DHAURAI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1740003011/IC/22012034890199 — Bavdi Nirman Karya Tamariha K Paas Ghaghdar</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>PALI / DHAURAI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1740003011/IF/22012035260575 — पशु शेड निर्माण कार्य राधा सिंह धौरई</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>PALI / DHAURAI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1740003011/IF/22012035500914 — JGSA खेत तालाब Komal/Daduram singh</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>PALI / DHAURAI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
           <t>1740003011/IF/22012035508937 — Kapil Dhara Koop Nirman Karya Indrapal Panika</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>45792</v>
@@ -26029,474 +26029,474 @@
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>PALI / DHAURAI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
           <t>1740003011/IF/22012035661131 — Khet Talab Nirman Karya Ramlal Singh</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>PALI / DHAURAI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
           <t>1740003011/IF/22012035661133 — Khet Talab Nirman Karya Deena Baiga</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>PALI / DHAURAI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
           <t>1740003011/IF/22012035661135 — Khet Talab Nirman Karya Deena Baiga</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>PALI / GHUNGHUTI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1740003012/FP/22012034642056 — Handpump plateform</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>PALI / GHUNGHUTI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
           <t>1740003012/RC/22012034826010 — Cc road</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>PALI / HATHPURA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
           <t>1740003014/AV/22012034664484 — वृक्षारोपण कार्य प्राथमिक शाला हथपूरा</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>PALI / HATHPURA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
           <t>1740003014/FP/22012034641904 — braksha ropad kary madidongari hathpura</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>PALI / HATHPURA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>1740003014/IC/22012034888574 — WHT nirman kary ram singh ke khet pass</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>PALI / HATHPURA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
           <t>1740003014/IF/22012035394167 — khet talab ramdin/mansingh ke khet me</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>PALI / HATHPURA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
           <t>1740003014/IF/22012035394260 — khet talab ramdin/mansingh ke khet me</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>45770</v>
@@ -26546,239 +26546,239 @@
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>PALI / KANCHODAR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
           <t>1740003015/IF/22012035386314 — Khet Talab Nirmard Kary Mathura Singh/Manna Singh Ke Khet Ke Pass</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>PALI / KATHAI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
           <t>1740003016/IF/22012035505564 — JGSA khet talab Ramkumar Baiga k khet me</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>PALI / KHICHKADI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
           <t>1740003017/IF/22012035361916 — JGSA Kup  Richarag santosh baga ke ghar pass khichkidi</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>PALI / KHICHKADI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>1740003017/IF/22012035362053 — JGSA Kup  Richarag santosh baga ke ghar pass khichkidi</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>PALI / KHICHKADI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1740003017/WC/22012035204497 — Vidala talab gahari  Khichkidi</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>45449</v>
@@ -26828,51 +26828,51 @@
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>PALI / KURKUCHA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>1740003018/AV/22012034666312 — CC RODE NIRMAN KARY MUKHAY MARG SE SUGRIM BAIGA KI GHAR KI OR</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>45761</v>
@@ -26922,615 +26922,615 @@
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>PALI / KURKUCHA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
           <t>1740003018/FP/22012034641827 — NALI NIRMAN KARY GANESH BAIGA KE GHAR SE BHOLA BHUMIYA KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>PALI / KURKUCHA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
           <t>1740003018/IF/22012035249203 — khet talab nirman Topi Singh ke khet me Kurkucha</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>PALI / KURKUCHA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
           <t>1740003018/IF/22012035267464 — खेत तालाब निर्माण कार्य मुन्ना सिंह के खेत में कुरकुचा</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>PALI / KURKUCHA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
           <t>1740003018/IF/22012035267468 — खेत तालाब निर्माण कार्य जयमंत्री बाई के खेत में कुरकुचा</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>PALI / KURKUCHA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
           <t>1740003018/IF/22012035267469 — खेत तालाब निर्माण कार्य अजय प्रशाद बैगा  के खेत में कुरकुचा</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>PALI / KURKUCHA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
           <t>1740003018/IF/22012035267471 — खेत तालाब निर्माण कार्य तिलक राज सिंह  के खेत में कुनकुनी</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>PALI / KURKUCHA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
           <t>1740003018/IF/22012035267475 — खेत तालाब निर्माण कार्य गजरूप सिंह  के खेत में कुनकुनी</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>PALI / KURKUCHA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
           <t>1740003018/IF/22012035267485 — खेत तालाब निर्माण कार्य रमतिया बाई   के खेत में कुरकुचा</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>PALI / KURKUCHA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
           <t>1740003018/IF/22012035267495 — कपिल धारा कूप निर्माण कार्य बुद्धमान सिंह /मंगल सिंह के खेत में कुरकुचा</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>PALI / KURKUCHA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
           <t>1740003018/IF/22012035267496 — कपिल धारा कूप निर्माण कार्य गिरधारी  सिंह /गुलजार सिंह के खेत में लखनपुरा</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>PALI / KURKUCHA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
           <t>1740003018/IF/22012035267501 — खेत तालाब निर्माण कार्य देमान सिंह पिता गंजहा के खेत में कुरकुचा</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>PALI / KURKUCHA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
           <t>1740003018/IF/22012035381037 — KHET TALAB NIRMAN KARY BHAGAYWATI BAI KE KHET ME KURKUCHA</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>PALI / KURKUCHA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
           <t>1740003018/IF/22012035381316 — KHET TALAB NIRMAN KARY GAJROOP SINGH KE KHET ME KURKUCHA</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>45761</v>
@@ -27580,427 +27580,427 @@
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>PALI / KURKUCHA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
           <t>1740003018/WC/22012035224758 — तालाब निर्माण कार्य बहोरन यादव के खेत पास लखनपुरा</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>PALI / KURKUCHA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
           <t>1740003018/WC/22012035224759 — तालाब निर्माण कार्य हरिदीन बैगा के खेत पास लखनपुरा</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>PALI / KURKUCHA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
           <t>1740003018/WC/22012035224807 — तालाब निर्माण कार्य देमन सिंह  के खेत पास कुरकुचा</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>PALI / KURKUCHA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
           <t>1740003018/WC/22012035239663 — WHT NIRMAN KARY VIJAY SINGH KE GHAR KE PAS GRAM KURKUCHA</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>PALI / KUSAMAHA KHURD</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
           <t>1740003019/IF/22012035344861 — koop shoakpit nirman karya vishvanath singh kushmhakalan</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>PALI / KUSAMAHA KHURD</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
           <t>1740003019/WC/22012035229384 — percolation tank dabhaniya</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>PALI / MAHROI</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
           <t>1740003020/IF/22012035344122 — Kupa Recharge Ram kishor /Suraj prasa  Bandhwabara</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>PALI / MAHROI</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
           <t>1740003020/IF/22012035494020 — Khet talab Gangudeen ke khet me</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>PALI / MAHROI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
           <t>1740003020/IF/22012035565332 — Khet Talab Ganesh Baiga/suradeen</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>45761</v>
@@ -28050,286 +28050,286 @@
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>PALI / MALHADU</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
           <t>1740003022/WH/22012034942955 — Jal sanvardhan Shanti dham ke paas uchahra</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>PALI / MALHADU</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
           <t>1740003022/WH/22012034942956 — Jal sanvardhan Shanti dham ke paas uchahra</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>PALI / MALIYAGUDA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
           <t>1740003023/RC/22012034827267 — C C ROAD NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>45397</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>PALI / MAMAN</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>1740003024/AV/22012034658290 — Vraksharopan Karya P/S Madhatola</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>PALI / MAMAN</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
           <t>1740003024/IF/22012035308047 — Kapil Dhara Koop Nirman Karya Dayaram/Bhadda Neusa</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>PALI / MAMAN</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
           <t>1740003024/IF/22012035389456 — JGSA dugwell recharge babulal baiga</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>45761</v>
@@ -28379,192 +28379,192 @@
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>PALI / MEDAKI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
           <t>1740003026/IF/22012035362488 — wel richarj maksud khan /jibreel khan</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>PALI / MEDAKI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
           <t>1740003026/IF/22012035362813 — wel richarj Aamid khan /Kadir khan</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>PALI / MEDAKI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
           <t>1740003026/IF/22012035413930 — Khet talab Khalil Khan medhki</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>PALI / MEDAKI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
           <t>1740003026/IF/22012035429620 — Khet talab kary Khalil khan/Ahmad Khan Medhki</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>45761</v>
@@ -28614,286 +28614,286 @@
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>PALI / MUDARIYA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
           <t>1740003027/IF/22012035297340 — CONSTRUCTION OF KAPILDHARA KOOP NIRMAN KARYA DEENDAYAL SINGH DADDI SINGH MUDARIA</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>PALI / MUDARIYA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
           <t>1740003027/IF/22012035421924 — CONSTRUCTION OF PASHU SED NIRMAN KARYA SANSKALI DEVI</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>PALI / ODARI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
           <t>1740003028/IF/22012035345414 — khet talab jagrasan singh</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>PALI / ODARI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
           <t>1740003028/IF/22012035360806 — MAHAJAN YADAV KAPIL DHARA RECHARGE PIT</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>PALI / ODARI</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
           <t>1740003028/IF/22012035499554 — KHET TALAB ASHOK YADAV</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>PALI / ODARI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
           <t>1740003028/IF/22012035499558 — KHET TALAB ASHOK YADAV</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>45761</v>
@@ -29037,1085 +29037,1085 @@
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>PALI / RAUGARH</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
           <t>1740003030/IF/22012035343346 — Soakpit Nirmaan kary Bhodali Gond koop</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>PALI / RAUGARH</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
           <t>1740003030/IF/22012035344449 — Soakpit nirman kary vinit Singh ke koop me</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>PALI / RAUGARH</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
           <t>1740003030/IF/22012035465778 — kapldhara soakpit nirmaan babubadan Baiga</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>PALI / RAUGARH</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
           <t>1740003030/IF/22012035465964 — kapildhara soakpit nirman kary Vinit Singh</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>PALI / RAUGARH</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
           <t>1740003030/IF/22012035465966 — kapildhara soakpit nirman kary Vinit Singh</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>PALI / RAUGARH</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
           <t>1740003030/IF/22012035585930 — Khet Talab Nirmaan kary Bhura Baiga ke khet me</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>PALI / RAUGARH</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
           <t>1740003030/IF/22012035588341 — Khet talab nirmaan kary Bhura Baiga ke khet me</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>PALI / RAUGARH</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
           <t>1740003030/IF/22012035588361 — Khet Talab Nirmaan kary Bhura Baiga ke khet me</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>PALI / SALAIYA NO.1</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
           <t>1740003031/IF/22012035224902 — पशु सेट निर्माण हितग्राही मुन्नी यादव/मथुरा यादव</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>45071</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>PALI / SALAIYA NO.2</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
           <t>1740003032/IF/22012035450919 — KHET TALAB NIRMAN KARYA NANDLAL SINGH/RUP SINGH KE KHET ME KURWADAD SARWAHI KHRD</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>PALI / SEMRIHA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
           <t>1740003033/IF/22012035388926 — JSKA Khet Talab Sachdev / Shudhu Baiga</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>PALI / SUNDARDADAR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
           <t>1740003035/IC/22012034886500 — Ashok singh ke khet mai minakchhi talab</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>PALI / SUNDARDADAR</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
           <t>1740003035/IC/22012034886527 — ramdhani sing sundar singhke khet mai minakchhi talab</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>PALI / SUNDARDADAR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
           <t>1740003035/IF/22012035282951 — KHET TALAB HITGRAHI DALPAT SINGH/ CHAMROO SINGH</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>PALI / SUNDARDADAR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
           <t>1740003035/IF/22012035361891 — KHET TALAB NIRMAN KARYA HITGRAHI BACHHU SINGH/RAMSEWAK SINGH</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>PALI / TIWNI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
           <t>1740003036/AV/22012034659831 — Nandan Falodyan kary Babulal Gram Budhana</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>PALI / GORAIYA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
           <t>1740003038/WC/22012035205512 — GAJRA NALA SAFAI KARAY STOP DAM KE PAAS</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>PALI / GOIRA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
           <t>1740003039/IF/22012035362059 — KHET TALAB NIRMAN KARYA HITGRAHI RAMVATI BAI/SURYBALI SINGH</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>PALI / GOIRA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
           <t>1740003039/IF/22012035363204 — KHET TALAB NIRMAN KARYA HITGRAHI GOVIND SINGH/ROOP SINGH</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>PALI / GOIRA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
           <t>1740003039/IF/22012035450015 — KHET TALAB NIRMAN KARYA HITGRAHI KRIPAL SINGH/CHARKOO SINGH</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>PALI / GOIRA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
           <t>1740003039/IF/22012035450040 — JGSA KOOP RECHARG AMRIT SINGH/GOPAL SINGH</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>PALI / GOIRA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
           <t>1740003039/IF/22012035450095 — JGSA KOOP RECHARG NANDNI/JAGDEV</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>PALI / GOIRA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
           <t>1740003039/IF/22012035488879 — KHET TALAB NIRMAN KARYA HITGRAHI POORAN SINGH/CHHOTELAL SINGH</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>45761</v>
@@ -30353,286 +30353,286 @@
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>PALI / NARWAR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
           <t>1740003041/IF/22012035335431 — KHET TALAB NIRMAN KARY CHULLI BAI SINGH</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>PALI / NARWAR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
           <t>1740003041/IF/22012035521852 — Khet talab Angad Baiga ke khet me</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>PALI / OAUDHERA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
           <t>1740003042/AV/22012034661134 — suhabal mandir ke pass samudayik kapil dhara</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>PALI / BARADADHAR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
           <t>1740003043/AV/22012034658668 — Vraksharopan Nirmankarya Shiv Mandir Parisar me Madhi</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>45481</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>PALI / BARADADHAR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
           <t>1740003043/IF/22012035458509 — JGSA Koopa Recharge fit nirman Kary Sukhsen Singh Madhi</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>PALI / BARADADHAR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
           <t>1740003043/IF/22012035458576 — JGSA Koop Recharge fit Narman karay Bisen Singh Baraddhar</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>45761</v>
@@ -30729,333 +30729,333 @@
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>PALI / BARADADHAR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
           <t>1740003043/WC/22012035249785 — WHT Nirman Kary Pokhari Dhar Baradadhar</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>PALI / BARADADHAR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
           <t>1740003043/WH/22012034941819 — jal ganga samvardhan Talab vistarikaran bharra Talab</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>PALI / BHIMMADONGARI</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
           <t>1740003044/IF/22012035388807 — JGSA dugwell recharge Ajay singh</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>PALI / BHIMMADONGARI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
           <t>1740003044/IF/22012035522444 — JGSAकपिल धारा कूप रीचार्ज Ajay singh/Dan singh</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>PALI / BHIMMADONGARI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
           <t>1740003044/IF/22012035522487 — JGSAकपिल धारा कूप रीचार्ज Awadhesh singh/Devi singh</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>PALI / BHIMMADONGARI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Shelter for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
           <t>1740003044/IF/22012035654259 — Pashu Sad Nirman Karay Varsha Yadav/Pankaj Yadav</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>PALI / KHOLKHAMHARA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
           <t>1740003/DP/22012034628005 — Vriksharopan Mauhar Talab ki medh par</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>45475</v>