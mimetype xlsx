--- v0 (2026-09-02)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 23:14:12</t>
+          <t>Exported on: 2026-10-20 19:50:13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NEEMUCH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,758 +273,760 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>JAWAD</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1741001019/DP/22012034621067 — VARSHAROAPN WORK ANKUR UPVAN GRAM MANOHARPURA PRA VI BAVANDRIWAL GP AMBA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>309689.07</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>13200</v>
+        <v>19200</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45489</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>JAWAD</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1741001019/FP/22012034640956 — DRAINGE CHENAL NIRMAN GRAM MATA KA KHEDA HARISH KE MAKAN SE SHALA KI OR BHAG 02 GP AMBA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>73000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>JAWAD</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1741001019/IF/22012034399608 — KAPIL DHARA WITH KHET TALAB NIRMAN LAXMIKUVAR MAHENDRA SINGH</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43161</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>JAWAD</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1741001019/IF/22012035536260 — KAPILDHARA KUP NIRMAN GRAM AMBA BAHADURSING TEJSING GP AMBA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>340867.34</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>JAWAD</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1741001019/IF/IAY/4604579 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123771840</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45668</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>JAWAD</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1741001019/IF/IAY/4613588 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125946688</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>3600</v>
+        <v>10800</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>JAWAD</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1741001019/IF/IAY/4714102 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127436147</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>JAWAD</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1741001019/IF/IAY/5123892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119704282</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45809</v>
       </c>
-      <c r="K19" s="3"/>
+      <c r="K19" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>JAWAD</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1741001019/IF/IAY/5129637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127432447</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>JAWAD</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1741001019/IF/IAY/5772335 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123778637</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>3600</v>
+        <v>7200</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K21" s="3" t="n">
-        <v>46243</v>
+        <v>46280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>JAWAD</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1741001019/RC/22012034845718 — CC ROAD NIRMAN GRAM MANOHARPURA HEMRAJ GURJAR KE MKN SE KISHAN KE MKN KI OR GP AMBA</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>94000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>JAWAD</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1741001019/WC/22012034786713 — CTR/SLWM SOCK PIT NIRMAN GRAM MATAKA KHEDA SCHOOL PARISAR HANDPAMP PER (AAMBA)</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>577784.48</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44466</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>JAWAD</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair &amp; Maintenance of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1741001019/WC/22012034887610 — CHEC DEM MARMAT GRAM DEVAPURIYA (AMBA)</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>307549.51</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44624</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>JAWAD</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1741001019/WC/22012035172718 — RICHARGE PIT NIRMAN GRAM AMBA (AMBA)</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>JAWAD</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1741001019/WC/22012035220664 — PERCULATATION TENK NIRMAN GRAM DEOPURIA TALAI KE PASS GP AMBA</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>342725.84</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>61800</v>
+        <v>114600</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>JAWAD</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1741001019/WC/22012035229131 — PERCULATION TANK NIRMAN GRAM MATA KA KHEDA GP AMBA</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>199854.42</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45520</v>