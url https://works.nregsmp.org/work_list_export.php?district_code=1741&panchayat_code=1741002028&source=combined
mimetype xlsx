--- v0 (2026-09-06)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K452"/>
+  <dimension ref="A1:K453"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 18:37:45</t>
+          <t>Exported on: 2026-10-23 18:02:55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NEEMUCH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -416,51 +416,51 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43191</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1741002028/AV/22012034574577 — DINING TEBLE GOVT MS BHADWAMATA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>16093.2</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44435</v>
@@ -798,73 +798,73 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1741002028/DP/22012034620232 — Plantation Work Puliya se Annpurana Bhojnalaya ki or GP Bhadwamata</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>431155.43</v>
       </c>
       <c r="I23" s="2" t="n">
-        <v>6759</v>
+        <v>40059</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45503</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -6141,51 +6141,51 @@
       <c r="J133" s="3" t="n">
         <v>45093</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>46032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1741002028/IF/22012035386791 — Dugwell Recharge Pit Rupchand Mangilal Regar GP Bhadwamata</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45748</v>
@@ -6921,51 +6921,51 @@
       <c r="J149" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K149" s="3" t="n">
         <v>46149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1741002028/IF/22012035570273 — Kapildhara kup nirman with recharge pit Lilabai Lakhmichand Tinkiya khedi Bhadwamata</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>51678</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45862</v>
@@ -8095,51 +8095,51 @@
       <c r="J173" s="3" t="n">
         <v>45640</v>
       </c>
       <c r="K173" s="3" t="n">
         <v>45851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1741002028/IF/IAY/4711941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126810950</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>15174</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45655</v>
@@ -8338,51 +8338,51 @@
       <c r="J178" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K178" s="3" t="n">
         <v>45995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1741002028/IF/IAY/5019906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126071594</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45787</v>
@@ -8434,51 +8434,51 @@
       <c r="J180" s="3" t="n">
         <v>45920</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>45995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1741002028/IF/IAY/5083100 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126217932</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45705</v>
@@ -8530,51 +8530,51 @@
       <c r="J182" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>46047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1741002028/IF/IAY/5083356 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126570727</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45772</v>
@@ -8822,51 +8822,51 @@
       <c r="J188" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K188" s="3" t="n">
         <v>44478</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1741002028/IF/IAY/5519826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126525935</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45705</v>
@@ -11640,51 +11640,51 @@
       <c r="J246" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>45855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1741002028/RC/22012034836885 — CC Road nirman Uched Marg se Dowad ki or Bhag 03</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>69000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45383</v>
@@ -11726,9803 +11726,9850 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>433000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>146098</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>39602</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>40519</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034193308 — MARYADA-SUNDAR/RUPA-BHADWAMATA</t>
+          <t>1741002028/RC/VB/YD/22012034855010 — Sugam Samparkta Sadak/Graval Road Gram Raisinghpura se gram Dovad 1 KM</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>41649</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034193315 — MARYADA-KANHEYALAL-</t>
+          <t>1741002028/RS/22012034193308 — MARYADA-SUNDAR/RUPA-BHADWAMATA</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>41649</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>41970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034194608 — maryada suresh divelal</t>
+          <t>1741002028/RS/22012034193315 — MARYADA-KANHEYALAL-</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>41669</v>
+        <v>41649</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>41970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034198849 — Maryda Kishandas Bhawrdas</t>
+          <t>1741002028/RS/22012034194608 — maryada suresh divelal</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K252" s="3"/>
+        <v>41669</v>
+      </c>
+      <c r="K252" s="3" t="n">
+        <v>41970</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034198851 — Maryda Kishanlal Bhawdas</t>
+          <t>1741002028/RS/22012034198849 — Maryda Kishandas Bhawrdas</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>41669</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034199638 — MARYADA BHERULAL SHANKARLAL BHADAWAMATA</t>
+          <t>1741002028/RS/22012034198851 — Maryda Kishanlal Bhawdas</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>41669</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>41970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034204017 — BHAGVATIPRSAD S/O UDAYLAL</t>
+          <t>1741002028/RS/22012034199638 — MARYADA BHERULAL SHANKARLAL BHADAWAMATA</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>41681</v>
+        <v>41669</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>41970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034204031 — durgashnkar s/o vardichand</t>
+          <t>1741002028/RS/22012034204017 — BHAGVATIPRSAD S/O UDAYLAL</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>41681</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>41970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034213012 — Maryada Ratan lal S/o Gangaram regar</t>
+          <t>1741002028/RS/22012034204031 — durgashnkar s/o vardichand</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>41709</v>
+        <v>41681</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>41970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034213019 — Maryada Govind S/o Panna lal Nagda</t>
+          <t>1741002028/RS/22012034213012 — Maryada Ratan lal S/o Gangaram regar</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>41709</v>
       </c>
       <c r="K258" s="3" t="n">
         <v>41970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034215871 — maryada ukarlal s/o ramchandra dowad</t>
+          <t>1741002028/RS/22012034213019 — Maryada Govind S/o Panna lal Nagda</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>41709</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>41970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034215875 — maryada pawan s/o bhanwarlal dowad</t>
+          <t>1741002028/RS/22012034215871 — maryada ukarlal s/o ramchandra dowad</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>41709</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>41970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034218159 — maryada geeta bai w/o banshilal bhil</t>
+          <t>1741002028/RS/22012034215875 — maryada pawan s/o bhanwarlal dowad</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K261" s="3"/>
+        <v>41709</v>
+      </c>
+      <c r="K261" s="3" t="n">
+        <v>41970</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034218166 — maryada shivnarayan s/o indranarayan dowad</t>
+          <t>1741002028/RS/22012034218159 — maryada geeta bai w/o banshilal bhil</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034218180 — maryada satynarayan s/o ratnlal dowad</t>
+          <t>1741002028/RS/22012034218166 — maryada shivnarayan s/o indranarayan dowad</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034218181 — maryada vijay s/o udaylal nagda dowad</t>
+          <t>1741002028/RS/22012034218180 — maryada satynarayan s/o ratnlal dowad</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034218189 — maryada ramesh s/o mohanlal dowad</t>
+          <t>1741002028/RS/22012034218181 — maryada vijay s/o udaylal nagda dowad</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034218210 — maryada omprkash s/0 radheshyam dowad</t>
+          <t>1741002028/RS/22012034218189 — maryada ramesh s/o mohanlal dowad</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034219033 — maryada kamaldash s/o prbhudash dowad</t>
+          <t>1741002028/RS/22012034218210 — maryada omprkash s/0 radheshyam dowad</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034219044 — maryada sagardash s/o mohandash dowad</t>
+          <t>1741002028/RS/22012034219033 — maryada kamaldash s/o prbhudash dowad</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034219064 — maryada radha bai w/o ramgopal dowad</t>
+          <t>1741002028/RS/22012034219044 — maryada sagardash s/o mohandash dowad</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034219073 — maryada divelal s/o mohanlal dowad</t>
+          <t>1741002028/RS/22012034219064 — maryada radha bai w/o ramgopal dowad</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034219079 — maryada  narayanlal s/o jaggu dowad</t>
+          <t>1741002028/RS/22012034219073 — maryada divelal s/o mohanlal dowad</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034219086 — maryada vajeram s/o unkarlal</t>
+          <t>1741002028/RS/22012034219079 — maryada  narayanlal s/o jaggu dowad</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034219098 — maryada aanndilal s/0 rameshwarlal tinkyakhedi</t>
+          <t>1741002028/RS/22012034219086 — maryada vajeram s/o unkarlal</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034241255 — maryada vajeram s/o unkar bhadwamata</t>
+          <t>1741002028/RS/22012034219098 — maryada aanndilal s/0 rameshwarlal tinkyakhedi</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>41804</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034241261 — maryada narayan s/o jaggu bhadwamata</t>
+          <t>1741002028/RS/22012034241255 — maryada vajeram s/o unkar bhadwamata</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>41804</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>42188</v>
+        <v>41970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034241286 — maryada geetabai w/o banshilal bhadwamata</t>
+          <t>1741002028/RS/22012034241261 — maryada narayan s/o jaggu bhadwamata</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>41743</v>
-[...1 lines deleted...]
-      <c r="K276" s="3"/>
+        <v>41804</v>
+      </c>
+      <c r="K276" s="3" t="n">
+        <v>42188</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034241289 — maryada satynarayn s/o ratanlal dowad</t>
+          <t>1741002028/RS/22012034241286 — maryada geetabai w/o banshilal bhadwamata</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>41821</v>
-[...3 lines deleted...]
-      </c>
+        <v>41743</v>
+      </c>
+      <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034246543 — mayada shivnarayan s/o indernarayan dowad</t>
+          <t>1741002028/RS/22012034241289 — maryada satynarayn s/o ratanlal dowad</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>41821</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>42188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034246553 — maryada geetabai w/o banshjlal bhadwamata</t>
+          <t>1741002028/RS/22012034246543 — mayada shivnarayan s/o indernarayan dowad</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>41821</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>42188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034246578 — maryada prhlad s/o sohanlal bhadwamata</t>
+          <t>1741002028/RS/22012034246553 — maryada geetabai w/o banshjlal bhadwamata</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>41821</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>42188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034408548 — toilet aawas hitgrahi prakash vajeram 03</t>
+          <t>1741002028/RS/22012034246578 — maryada prhlad s/o sohanlal bhadwamata</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>12000</v>
+        <v>5400</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K281" s="3"/>
+        <v>41821</v>
+      </c>
+      <c r="K281" s="3" t="n">
+        <v>42188</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034408549 — toilet aawas hitgrahi mukesh mangilal 166</t>
+          <t>1741002028/RS/22012034408548 — toilet aawas hitgrahi prakash vajeram 03</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034408550 — toilet aawas hitgrahi mangi bai kacharu bhil</t>
+          <t>1741002028/RS/22012034408549 — toilet aawas hitgrahi mukesh mangilal 166</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034408551 — toilet aawas hitgrahi lalaral karulal</t>
+          <t>1741002028/RS/22012034408550 — toilet aawas hitgrahi mangi bai kacharu bhil</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034408552 — toilet aawas hitgrahi champal mangilal regar</t>
+          <t>1741002028/RS/22012034408551 — toilet aawas hitgrahi lalaral karulal</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034408553 — toilet aawas hitgrahi rajaram bherudas beragi 155</t>
+          <t>1741002028/RS/22012034408552 — toilet aawas hitgrahi champal mangilal regar</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034408554 — toilet aawas hitgrahiramlal shyamlal bhil</t>
+          <t>1741002028/RS/22012034408553 — toilet aawas hitgrahi rajaram bherudas beragi 155</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034548177 — CTR/SLWM SOAK PIT HANUMAN MANDIR WALE HAND PUMP KE PASS BHADWAMATA</t>
+          <t>1741002028/RS/22012034408554 — toilet aawas hitgrahiramlal shyamlal bhil</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>14467.3</v>
+        <v>12000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>9528</v>
+        <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>44435</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034548184 — CTR/SLWM SOAK PIT SCHOOL KE PASS WALE HAND PUMP KE PASS BHADWAMATA</t>
+          <t>1741002028/RS/22012034548177 — CTR/SLWM SOAK PIT HANUMAN MANDIR WALE HAND PUMP KE PASS BHADWAMATA</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>0</v>
+        <v>9528</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>44435</v>
       </c>
-      <c r="K289" s="3"/>
+      <c r="K289" s="3" t="n">
+        <v>44739</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034548191 — CTR/SLWM ROAD KE PASS WALE HAND PUMP KE PASS BHADWAMATA</t>
+          <t>1741002028/RS/22012034548184 — CTR/SLWM SOAK PIT SCHOOL KE PASS WALE HAND PUMP KE PASS BHADWAMATA</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>44435</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034549144 — SLWM COMPOST PIT KA NIRMAN HANUMAN MANDIR KE PASS TINKIYA KHEDI</t>
+          <t>1741002028/RS/22012034548191 — CTR/SLWM ROAD KE PASS WALE HAND PUMP KE PASS BHADWAMATA</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>45375.39</v>
+        <v>14467.3</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>26624.62</v>
+        <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>44491</v>
-[...3 lines deleted...]
-      </c>
+        <v>44435</v>
+      </c>
+      <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034555875 — SWM Compost Pit Samudyaik Tinkiya khedi School ke pas Bhadwamata</t>
+          <t>1741002028/RS/22012034549144 — SLWM COMPOST PIT KA NIRMAN HANUMAN MANDIR KE PASS TINKIYA KHEDI</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>45306.32</v>
+        <v>45375.39</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>33547.08</v>
+        <v>26624.62</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>44690</v>
+        <v>44491</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>45102</v>
+        <v>45101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034555877 — CTR /SLWM Soakpit nirman School ke pas Tinkiya khedi Bhadwamata</t>
+          <t>1741002028/RS/22012034555875 — SWM Compost Pit Samudyaik Tinkiya khedi School ke pas Bhadwamata</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>14467.3</v>
+        <v>45306.32</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>0</v>
+        <v>33547.08</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K293" s="3"/>
+        <v>44690</v>
+      </c>
+      <c r="K293" s="3" t="n">
+        <v>45102</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034555878 — CTR /SLWM Soakpit nirman Panchyat ke pas Bhadwamata</t>
+          <t>1741002028/RS/22012034555877 — CTR /SLWM Soakpit nirman School ke pas Tinkiya khedi Bhadwamata</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>44378</v>
+        <v>44287</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034564069 — CTR/SLWM Soak pit nirman DP ke pass Tinkyakhedi</t>
+          <t>1741002028/RS/22012034555878 — CTR /SLWM Soakpit nirman Panchyat ke pas Bhadwamata</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>44287</v>
+        <v>44378</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034564071 — CTR/SLWM Soak pit nirman School ke pass tinkyakhedi</t>
+          <t>1741002028/RS/22012034564069 — CTR/SLWM Soak pit nirman DP ke pass Tinkyakhedi</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>44464</v>
+        <v>44287</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034564073 — CTR/SLWM Soak pit nirman Hanuman mandir ke pass Tinkyakhedi</t>
+          <t>1741002028/RS/22012034564071 — CTR/SLWM Soak pit nirman School ke pass tinkyakhedi</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>44287</v>
+        <v>44464</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034564075 — CTR/SLWM Soak pit nirman Panchayat Bhavan ke pass Bhadwamata</t>
+          <t>1741002028/RS/22012034564073 — CTR/SLWM Soak pit nirman Hanuman mandir ke pass Tinkyakhedi</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>9528</v>
+        <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>44465</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034564077 — CTR/SLWM Soak pit nirman Aanganwadi Bhavan ke pichhe Bhadwamata</t>
+          <t>1741002028/RS/22012034564075 — CTR/SLWM Soak pit nirman Panchayat Bhavan ke pass Bhadwamata</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>7278</v>
+        <v>9528</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>44465</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>44933</v>
+        <v>44739</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034564080 — CTR/SLWM Soak pit nirman anna Kshetra ke pyau ke pass Bhadwamata</t>
+          <t>1741002028/RS/22012034564077 — CTR/SLWM Soak pit nirman Aanganwadi Bhavan ke pichhe Bhadwamata</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>10686</v>
+        <v>7278</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>44465</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>44739</v>
+        <v>44933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034564081 — CTR/SLWM Soak pit nirman middil school ke tanki ke pass Bhadwamata</t>
+          <t>1741002028/RS/22012034564080 — CTR/SLWM Soak pit nirman anna Kshetra ke pyau ke pass Bhadwamata</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>10686</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K301" s="3"/>
+        <v>44465</v>
+      </c>
+      <c r="K301" s="3" t="n">
+        <v>44739</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034564083 — CTR/SLWM Soak pit nirman middil school parisar me Bhadwamata</t>
+          <t>1741002028/RS/22012034564081 — CTR/SLWM Soak pit nirman middil school ke tanki ke pass Bhadwamata</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034564085 — CTR/SLWM Soak pit nirman Bustand toilet ke pass Bhadwamata</t>
+          <t>1741002028/RS/22012034564083 — CTR/SLWM Soak pit nirman middil school parisar me Bhadwamata</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034564086 — CTR/SLWM Soak pit nirman Mandir ke piche pyau ke pass Bhadwamata</t>
+          <t>1741002028/RS/22012034564085 — CTR/SLWM Soak pit nirman Bustand toilet ke pass Bhadwamata</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>1158</v>
+        <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>44465</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034564089 — CTR/SLWM Soak pit nirman Piplya raoji road wale hand Pump ke pass Bhadwamata</t>
+          <t>1741002028/RS/22012034564086 — CTR/SLWM Soak pit nirman Mandir ke piche pyau ke pass Bhadwamata</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>44465</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>44945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034564091 — CTR/SLWM Soak pit nirman Aastha Bhavan ke pichhe Bhadwamata</t>
+          <t>1741002028/RS/22012034564089 — CTR/SLWM Soak pit nirman Piplya raoji road wale hand Pump ke pass Bhadwamata</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>2382</v>
+        <v>1158</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>44465</v>
       </c>
       <c r="K306" s="3" t="n">
         <v>44945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034564095 — CTR/SLWM Soak pit nirman snan ghar ke pass Bhadwamata</t>
+          <t>1741002028/RS/22012034564091 — CTR/SLWM Soak pit nirman Aastha Bhavan ke pichhe Bhadwamata</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>2382</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>44465</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>44945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034564097 — CTR/SLWM Soak pit nirman Patwari kaksh ke pichhe Bhadwamata</t>
+          <t>1741002028/RS/22012034564095 — CTR/SLWM Soak pit nirman snan ghar ke pass Bhadwamata</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>3606</v>
+        <v>2382</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>44465</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>44933</v>
+        <v>44945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034564098 — CTR/SLWM Soak pit nirman nai aabadi shamshan ke pass Dowad</t>
+          <t>1741002028/RS/22012034564097 — CTR/SLWM Soak pit nirman Patwari kaksh ke pichhe Bhadwamata</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>1351</v>
+        <v>3606</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>44455</v>
+        <v>44465</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>44945</v>
+        <v>44933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034564100 — CTR/SLWM Soak pit nirman nai aabadi Tanki ke pass Dowad</t>
+          <t>1741002028/RS/22012034564098 — CTR/SLWM Soak pit nirman nai aabadi shamshan ke pass Dowad</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>5988</v>
+        <v>1351</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>44455</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>44945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034577466 — CTR Recharge Shaft nirman Parcolation tank ke pas tinkiyakhedi bhadwamata</t>
+          <t>1741002028/RS/22012034564100 — CTR/SLWM Soak pit nirman nai aabadi Tanki ke pass Dowad</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>7000</v>
+        <v>14467.3</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>6948</v>
+        <v>5988</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>44470</v>
+        <v>44455</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>44696</v>
+        <v>44945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034640915 — Samudayik Swachta parisar Bhadwamata</t>
+          <t>1741002028/RS/22012034577466 — CTR Recharge Shaft nirman Parcolation tank ke pas tinkiyakhedi bhadwamata</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>43000</v>
+        <v>7000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>24480</v>
+        <v>6948</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>44652</v>
+        <v>44470</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>45170</v>
+        <v>44696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034642581 — Samudayik Swachata parisar Nirman Gram Panchyat Bhadwamata</t>
+          <t>1741002028/RS/22012034640915 — Samudayik Swachta parisar Bhadwamata</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>43700</v>
+        <v>43000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>0</v>
+        <v>24480</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>44353</v>
-[...1 lines deleted...]
-      <c r="K313" s="3"/>
+        <v>44652</v>
+      </c>
+      <c r="K313" s="3" t="n">
+        <v>45170</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034642587 — Samudayik Swachata parisar Nirman Gram DOWAD GRAM Panchyat Bhadwamata</t>
+          <t>1741002028/RS/22012034642581 — Samudayik Swachata parisar Nirman Gram Panchyat Bhadwamata</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>43700</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>30719</v>
+        <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>45134</v>
-[...3 lines deleted...]
-      </c>
+        <v>44353</v>
+      </c>
+      <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1741002028/RS/22012034642595 — Samudayik Swachata parisar Nirman Gram RAISINGHPURA Panchyat Bhadwamata</t>
+          <t>1741002028/RS/22012034642587 — Samudayik Swachata parisar Nirman Gram DOWAD GRAM Panchyat Bhadwamata</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>43700</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>1224</v>
+        <v>30719</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>44708</v>
+        <v>45134</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>46211</v>
+        <v>46015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Toilet for Government School for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/16 — फारम पोंड भादवामाता गाप भादवामाता</t>
+          <t>1741002028/RS/22012034642595 — Samudayik Swachata parisar Nirman Gram RAISINGHPURA Panchyat Bhadwamata</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>108000</v>
+        <v>43700</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>98500</v>
+        <v>1224</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>40274</v>
+        <v>44708</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>40369</v>
+        <v>46211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034319300 — Nale Ki Pal Nirman Work Bhadwamata</t>
+          <t>1741002028/WC/16 — फारम पोंड भादवामाता गाप भादवामाता</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>51000</v>
+        <v>108000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>48019</v>
+        <v>98500</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>42780</v>
+        <v>40274</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>43475</v>
+        <v>40369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034354453 — Bori Bandhan Patidar Dharmshala ke Pas Bhadwamata</t>
+          <t>1741002028/WC/22012034319300 — Nale Ki Pal Nirman Work Bhadwamata</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>12000</v>
+        <v>51000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>3096</v>
+        <v>48019</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>43002</v>
+        <v>42780</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>43190</v>
+        <v>43475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034354806 — Boribandhan Kawarlal bhil ke khet ke pas Bhadwamata</t>
+          <t>1741002028/WC/22012034354453 — Bori Bandhan Patidar Dharmshala ke Pas Bhadwamata</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>14000</v>
+        <v>12000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>0</v>
+        <v>3096</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>42917</v>
-[...1 lines deleted...]
-      <c r="K319" s="3"/>
+        <v>43002</v>
+      </c>
+      <c r="K319" s="3" t="n">
+        <v>43190</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034354808 — Boribandhan work(Segrishan Shad ke pas) Bhadwamata</t>
+          <t>1741002028/WC/22012034354806 — Boribandhan Kawarlal bhil ke khet ke pas Bhadwamata</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>13200</v>
+        <v>14000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>42917</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034354810 — Boribandhan School ke piche (Tinkiya khedi) Bhadwamata</t>
+          <t>1741002028/WC/22012034354808 — Boribandhan work(Segrishan Shad ke pas) Bhadwamata</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>20400</v>
+        <v>13200</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>42917</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Diversion Drain / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034354851 — Boribandhan (Tinkiya khedi) Shamshan ke pas  Bhadwamata</t>
+          <t>1741002028/WC/22012034354810 — Boribandhan School ke piche (Tinkiya khedi) Bhadwamata</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>24000</v>
+        <v>20400</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>42917</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Diversion Drain / Construction of Diversion Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034354852 — Boribandhan Sangriya khedi marg par Bhadwamata Bhadwamata</t>
+          <t>1741002028/WC/22012034354851 — Boribandhan (Tinkiya khedi) Shamshan ke pas  Bhadwamata</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>13200</v>
+        <v>24000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>42948</v>
+        <v>42917</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034383394 — Talab Jhinodhar New Aabadi ke pas</t>
+          <t>1741002028/WC/22012034354852 — Boribandhan Sangriya khedi marg par Bhadwamata Bhadwamata</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>0</v>
+        <v>13200</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>43191</v>
+        <v>42948</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034383417 — Recharg Shawt Nai Aabadi</t>
+          <t>1741002028/WC/22012034383394 — Talab Jhinodhar New Aabadi ke pas</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>43191</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034383422 — Recharg Shaft Onkarlal ke khet ke pas</t>
+          <t>1741002028/WC/22012034383417 — Recharg Shawt Nai Aabadi</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>43191</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034383425 — Talab Nirman Ramesh Yadav ke khet ke pas Dowadh</t>
+          <t>1741002028/WC/22012034383422 — Recharg Shaft Onkarlal ke khet ke pas</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>43191</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034383426 — Talab Nirman Shamshan Ghat ke pas Dowadh</t>
+          <t>1741002028/WC/22012034383425 — Talab Nirman Ramesh Yadav ke khet ke pas Dowadh</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>265350.9</v>
+        <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>43191</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034383430 — Recharg Shaft Ramesh Yadav ke pas Dowad</t>
+          <t>1741002028/WC/22012034383426 — Talab Nirman Shamshan Ghat ke pas Dowadh</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>0</v>
+        <v>265350.9</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>43191</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034383432 — Recharg Shaft Durgaprasad Laxman ke khet ke Pas</t>
+          <t>1741002028/WC/22012034383430 — Recharg Shaft Ramesh Yadav ke pas Dowad</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>43191</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034383628 — RMS ChekDam Nirman (Shitlamata Mandir ke pas) Bhadwamata</t>
+          <t>1741002028/WC/22012034383432 — Recharg Shaft Durgaprasad Laxman ke khet ke Pas</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>481000</v>
+        <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>42826</v>
+        <v>43191</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034383632 — Talai Westwere (Westwere Nirman Unkarlal ke khet pas) Bhadwamata</t>
+          <t>1741002028/WC/22012034383628 — RMS ChekDam Nirman (Shitlamata Mandir ke pas) Bhadwamata</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>425000</v>
+        <v>481000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>338228.8</v>
+        <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>43483</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034383649 — Recharg Shaft (Shantidham ke pas Dowadh) Bhadwamata</t>
+          <t>1741002028/WC/22012034383632 — Talai Westwere (Westwere Nirman Unkarlal ke khet pas) Bhadwamata</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>224000</v>
+        <v>425000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>211630</v>
+        <v>338228.8</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>43097</v>
+        <v>43483</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>43997</v>
+        <v>44172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034437785 — nala nirman</t>
+          <t>1741002028/WC/22012034383649 — Recharg Shaft (Shantidham ke pas Dowadh) Bhadwamata</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>0</v>
+        <v>224000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>0</v>
+        <v>211630</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K334" s="3"/>
+        <v>43097</v>
+      </c>
+      <c r="K334" s="3" t="n">
+        <v>43997</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034437786 — nala nirman</t>
+          <t>1741002028/WC/22012034437785 — nala nirman</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>43191</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034442917 — RFR WORK (CHEK DEM SHITLA MANDIR KAI PAS BHADAWAMATA)</t>
+          <t>1741002028/WC/22012034437786 — nala nirman</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43491</v>
+        <v>43191</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034442919 — RFR WORK (BORKHIDI NADI PAR CHEK DEM SHAM SHAN KAI PAS BHADWAMATA)</t>
+          <t>1741002028/WC/22012034442917 — RFR WORK (CHEK DEM SHITLA MANDIR KAI PAS BHADAWAMATA)</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034442922 — RFR WORK (borkhi di nadi par chek dem school kai pas tenkya khedi)</t>
+          <t>1741002028/WC/22012034442919 — RFR WORK (BORKHIDI NADI PAR CHEK DEM SHAM SHAN KAI PAS BHADWAMATA)</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034442925 — RFR WORK (BORKHIDI NADI PAR RECHARJ SHAPT DEVRAI KAI PAS TLAI MAI DOWAD)</t>
+          <t>1741002028/WC/22012034442922 — RFR WORK (borkhi di nadi par chek dem school kai pas tenkya khedi)</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034442927 — RFR WORK (BORKHIDI NADI PAR CHEK DEM SHAMSHAN KAI PAS DOWAD)</t>
+          <t>1741002028/WC/22012034442925 — RFR WORK (BORKHIDI NADI PAR RECHARJ SHAPT DEVRAI KAI PAS TLAI MAI DOWAD)</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034442928 — RFR WORK (BORKHIDI NADI PAR TLAI NIRMAN SHAMSHANK KAI PAS DOWAD)</t>
+          <t>1741002028/WC/22012034442927 — RFR WORK (BORKHIDI NADI PAR CHEK DEM SHAMSHAN KAI PAS DOWAD)</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034445101 — NALA NIRMAN HANUMAN MANDIR KE PASS TINKYAKHEDI</t>
+          <t>1741002028/WC/22012034442928 — RFR WORK (BORKHIDI NADI PAR TLAI NIRMAN SHAMSHANK KAI PAS DOWAD)</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034445103 — NALA NIRMAN DEVNARAYAN MANDIR SE NALE KI OR DOVAD</t>
+          <t>1741002028/WC/22012034445101 — NALA NIRMAN HANUMAN MANDIR KE PASS TINKYAKHEDI</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034445105 — NALA NIRMAN NALE SE RAMESH KE MAKAN KI OR BHADWAMATA</t>
+          <t>1741002028/WC/22012034445103 — NALA NIRMAN DEVNARAYAN MANDIR SE NALE KI OR DOVAD</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034464685 — RFR Borkhedi River Irrigation Tank Shamshan Parisar Gram - Dowad</t>
+          <t>1741002028/WC/22012034445105 — NALA NIRMAN NALE SE RAMESH KE MAKAN KI OR BHADWAMATA</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>43556</v>
+        <v>43491</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034464686 — RFR Borkhedi River Recharge Shaft 1  Talai Devnaryan Mandir K pass Dowad</t>
+          <t>1741002028/WC/22012034464685 — RFR Borkhedi River Irrigation Tank Shamshan Parisar Gram - Dowad</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Shelter Belt Trees-Comm / Road Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034464687 — RFR Borkhedi River Recharge Shaft 1</t>
+          <t>1741002028/WC/22012034464686 — RFR Borkhedi River Recharge Shaft 1  Talai Devnaryan Mandir K pass Dowad</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Road Line Plantation of Shelter Belt Trees-Comm / Road Line Plantation of Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034464690 — RFR Borkhedi River Check Dam 1 Kamal Ratanlal Bhil K Khet K pass</t>
+          <t>1741002028/WC/22012034464687 — RFR Borkhedi River Recharge Shaft 1</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>417031.97</v>
+        <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>346566</v>
+        <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>43671</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034464691 — RFR Borkhedi River Boulder Check Dam Puliya Ke pass Bhadwamata</t>
+          <t>1741002028/WC/22012034464690 — RFR Borkhedi River Check Dam 1 Kamal Ratanlal Bhil K Khet K pass</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>0</v>
+        <v>417031.97</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>0</v>
+        <v>346566</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K349" s="3"/>
+        <v>43671</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>46047</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034482466 — RFR_Borkhedi River Sokhpit Nirman  Part 01</t>
+          <t>1741002028/WC/22012034464691 — RFR Borkhedi River Boulder Check Dam Puliya Ke pass Bhadwamata</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>13427.22</v>
+        <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>7192</v>
+        <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>43776</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034496291 — RFR Parcolathion Pit Shamshan ke pas tinkiya khedi</t>
+          <t>1741002028/WC/22012034482466 — RFR_Borkhedi River Sokhpit Nirman  Part 01</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>255165.65</v>
+        <v>13427.22</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>186608</v>
+        <v>7192</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>43794</v>
+        <v>43776</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>44172</v>
+        <v>44059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034496292 — RFR Parcolathion Pit Shamshan ke pas tinkiya khedi Bhag 02</t>
+          <t>1741002028/WC/22012034496291 — RFR Parcolathion Pit Shamshan ke pas tinkiya khedi</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>0</v>
+        <v>255165.65</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>0</v>
+        <v>186608</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K352" s="3"/>
+        <v>43794</v>
+      </c>
+      <c r="K352" s="3" t="n">
+        <v>44172</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034496293 — RFR chekdam nirman tinkiya khedi Khajur ke pas</t>
+          <t>1741002028/WC/22012034496292 — RFR Parcolathion Pit Shamshan ke pas tinkiya khedi Bhag 02</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034496294 — RFR Nala Treanching work Tinkiya khedi khajur ke pas</t>
+          <t>1741002028/WC/22012034496293 — RFR chekdam nirman tinkiya khedi Khajur ke pas</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>271456.54</v>
+        <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034496299 — RFR Talai nirman Ramdhan Gurjar ke pas</t>
+          <t>1741002028/WC/22012034496294 — RFR Nala Treanching work Tinkiya khedi khajur ke pas</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>255165.65</v>
+        <v>271456.54</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034501099 — RFR borkhedi nadi parkolation pit chokha paddati shamshan ke pass tinkyakhedi</t>
+          <t>1741002028/WC/22012034496299 — RFR Talai nirman Ramdhan Gurjar ke pas</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>0</v>
+        <v>255165.65</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>43701</v>
+        <v>43556</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034501102 — RFR BORKHEDI NADI SCHOOL KE PAS HENDPAMP KE PAS SOKPIT TINKYAKHEDI</t>
+          <t>1741002028/WC/22012034501099 — RFR borkhedi nadi parkolation pit chokha paddati shamshan ke pass tinkyakhedi</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>43701</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034501103 — RFR BORKHEDI NADI RAMDHAN JI GURJAR KE PAS TALAI NIRMAN RAYSINGH PURA</t>
+          <t>1741002028/WC/22012034501102 — RFR BORKHEDI NADI SCHOOL KE PAS HENDPAMP KE PAS SOKPIT TINKYAKHEDI</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>43701</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034501104 — RFR BORKHEDI NADI PRATHMIK SCHOOL HENDPAMP KE PAS SOKPIT RAYSINGHPURA</t>
+          <t>1741002028/WC/22012034501103 — RFR BORKHEDI NADI RAMDHAN JI GURJAR KE PAS TALAI NIRMAN RAYSINGH PURA</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>43701</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034501106 — RFR BORKHEDI NADI TYOUBWELL HOL KE PAS BHATI KE NICHE SOKPIT DOVAD</t>
+          <t>1741002028/WC/22012034501104 — RFR BORKHEDI NADI PRATHMIK SCHOOL HENDPAMP KE PAS SOKPIT RAYSINGHPURA</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>43701</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034501109 — RFR BORKHEDI NADI CHAKE DEM SHAMSAN KE PAS DOVAD</t>
+          <t>1741002028/WC/22012034501106 — RFR BORKHEDI NADI TYOUBWELL HOL KE PAS BHATI KE NICHE SOKPIT DOVAD</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>43701</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034501110 — RFR BORKHEDI NADI NALA TRECHING EVM DIGNING SHMSHAN KE PAS DOVAD</t>
+          <t>1741002028/WC/22012034501109 — RFR BORKHEDI NADI CHAKE DEM SHAMSAN KE PAS DOVAD</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>43701</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034501111 — RFR BORKHEDI NADI NAI AABADI PIPLYA RAVJI DOVAD PAR HENDPAMP PAR SOKPIT BHADVAMATA</t>
+          <t>1741002028/WC/22012034501110 — RFR BORKHEDI NADI NALA TRECHING EVM DIGNING SHMSHAN KE PAS DOVAD</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>43701</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034501119 — RFR BORKHEDI NADI NAI AABADI PIPLYA RAVJI DOVAD PAR HENDPAMP PAR SOKPIT BHADWAMATA</t>
+          <t>1741002028/WC/22012034501111 — RFR BORKHEDI NADI NAI AABADI PIPLYA RAVJI DOVAD PAR HENDPAMP PAR SOKPIT BHADVAMATA</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>43701</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034501120 — RFR BORKHEDI NADI NAI AABADI PIPLYA RAVJI DOVAD PAR HENDPAMP PAR SOKPIT BHADWAMATA</t>
+          <t>1741002028/WC/22012034501119 — RFR BORKHEDI NADI NAI AABADI PIPLYA RAVJI DOVAD PAR HENDPAMP PAR SOKPIT BHADWAMATA</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>43701</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034501123 — RFR BORKHEDI NADI PANCHAYAT KE PAS SHASKIY KUP KE PAS SOKPIT BHADWAMATA</t>
+          <t>1741002028/WC/22012034501120 — RFR BORKHEDI NADI NAI AABADI PIPLYA RAVJI DOVAD PAR HENDPAMP PAR SOKPIT BHADWAMATA</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>43701</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034501124 — RFR BORKHEDI NADI PANCHAYAT KE PAS SHASKIY KUP KE PAS SOKPIT BHADWAMATA</t>
+          <t>1741002028/WC/22012034501123 — RFR BORKHEDI NADI PANCHAYAT KE PAS SHASKIY KUP KE PAS SOKPIT BHADWAMATA</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>43701</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034501125 — RFR BORKHEDI NADI NIRMAL NIR NAI AABADI SOPKPIT BHADAWAMATA</t>
+          <t>1741002028/WC/22012034501124 — RFR BORKHEDI NADI PANCHAYAT KE PAS SHASKIY KUP KE PAS SOKPIT BHADWAMATA</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>43701</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034501127 — RFR BORKHEDI NADI NIRMAL NIR DOVAD ROAD PAR SOKPIT BHADWAMATA</t>
+          <t>1741002028/WC/22012034501125 — RFR BORKHEDI NADI NIRMAL NIR NAI AABADI SOPKPIT BHADAWAMATA</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>43701</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034501128 — RFR BORKHEDI NADI STAF DEM JIRNODVAR NAI AABADI BHADWAMATA</t>
+          <t>1741002028/WC/22012034501127 — RFR BORKHEDI NADI NIRMAL NIR DOVAD ROAD PAR SOKPIT BHADWAMATA</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>43701</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034501129 — RFR BORKHEDI NADI RICHARJ VEL TALAI KE PAS DOVAD</t>
+          <t>1741002028/WC/22012034501128 — RFR BORKHEDI NADI STAF DEM JIRNODVAR NAI AABADI BHADWAMATA</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>234458.62</v>
+        <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>43701</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034519094 — RFR BORKHEDI NADI</t>
+          <t>1741002028/WC/22012034501129 — RFR BORKHEDI NADI RICHARJ VEL TALAI KE PAS DOVAD</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>0</v>
+        <v>234458.62</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>43699</v>
+        <v>43701</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034519095 — RFR BORKHEDI NADI PARCOLTION TANK TALAB KE PASS DOWAD</t>
+          <t>1741002028/WC/22012034519094 — RFR BORKHEDI NADI</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>284350.58</v>
+        <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>43699</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034519096 — RFR BORKHEDI NADI NALA  NIRMAN</t>
+          <t>1741002028/WC/22012034519095 — RFR BORKHEDI NADI PARCOLTION TANK TALAB KE PASS DOWAD</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>0</v>
+        <v>284350.58</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>43699</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034519097 — RFR BORKHEDI NADI NALA  NIRMAN ROAD KE PASS DOWAD</t>
+          <t>1741002028/WC/22012034519096 — RFR BORKHEDI NADI NALA  NIRMAN</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>43699</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034519098 — RFR BORKHEDI NADI PARCOLATION TANK FATEHLAL KE KHET K PASS</t>
+          <t>1741002028/WC/22012034519097 — RFR BORKHEDI NADI NALA  NIRMAN ROAD KE PASS DOWAD</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>284350.58</v>
+        <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>43699</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034542251 — RFR BORKHEDI PANERI NALA TRACHING SHMSHAAN KE PASS TINKYAKHEDI</t>
+          <t>1741002028/WC/22012034519098 — RFR BORKHEDI NADI PARCOLATION TANK FATEHLAL KE KHET K PASS</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>0</v>
+        <v>284350.58</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>43699</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034542253 — RFR BORKHEDI PANERI CPT  SHMSHAAN KE PASS DOWAD</t>
+          <t>1741002028/WC/22012034542251 — RFR BORKHEDI PANERI NALA TRACHING SHMSHAAN KE PASS TINKYAKHEDI</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>43699</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034553267 — RFR NALA TRENCHING BHADWAMATA GET KE PASS SAWAN ROAD KI OR</t>
+          <t>1741002028/WC/22012034542253 — RFR BORKHEDI PANERI CPT  SHMSHAAN KE PASS DOWAD</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>633553.44</v>
+        <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>249650</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>43976</v>
-[...3 lines deleted...]
-      </c>
+        <v>43699</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034556365 — RFR BORKHEDI NADI nala trechingh pshamshan ke pass bhadwamata</t>
+          <t>1741002028/WC/22012034553267 — RFR NALA TRENCHING BHADWAMATA GET KE PASS SAWAN ROAD KI OR</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>910099.5</v>
+        <v>633553.44</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>467249</v>
+        <v>249650</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>43984</v>
+        <v>43976</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>45731</v>
+        <v>44456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034556413 — RFR borkhedi nadi nala treching shamshan ke pass bhadwamata</t>
+          <t>1741002028/WC/22012034556365 — RFR BORKHEDI NADI nala trechingh pshamshan ke pass bhadwamata</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>0</v>
+        <v>910099.5</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>0</v>
+        <v>467249</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K381" s="3"/>
+        <v>43984</v>
+      </c>
+      <c r="K381" s="3" t="n">
+        <v>45731</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034562378 — NALA NIRMAN PULIYA SE KISHOR KE MAKAN KI OR</t>
+          <t>1741002028/WC/22012034556413 — RFR borkhedi nadi nala treching shamshan ke pass bhadwamata</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>325000</v>
+        <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>270006</v>
+        <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>44044</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034562381 — nala nirman panchayat bhawan ke pass</t>
+          <t>1741002028/WC/22012034562378 — NALA NIRMAN PULIYA SE KISHOR KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>162000</v>
+        <v>325000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>57000</v>
+        <v>270006</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>44019</v>
+        <v>44044</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>44301</v>
+        <v>44737</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034562383 — nala nirman devnararayan mandir de nale ki or dowad</t>
+          <t>1741002028/WC/22012034562381 — nala nirman panchayat bhawan ke pass</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>162000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>130008</v>
+        <v>57000</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>44145</v>
+        <v>44019</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>44757</v>
+        <v>44301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034565675 — RFR BORKHEDI NADI TRENCH WORK NALE KE PASS TINKYAKHEDI ROAD BHADWAMATA</t>
+          <t>1741002028/WC/22012034562383 — nala nirman devnararayan mandir de nale ki or dowad</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>49720.9</v>
+        <v>162000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>34613</v>
+        <v>130008</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>44603</v>
+        <v>44145</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>45373</v>
+        <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034640513 — CTR PARCOLATION TANK  PHATEH LAL KE KHET KE PAS BHADWAMATA</t>
+          <t>1741002028/WC/22012034565675 — RFR BORKHEDI NADI TRENCH WORK NALE KE PASS TINKYAKHEDI ROAD BHADWAMATA</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>255312.3</v>
+        <v>49720.9</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>0</v>
+        <v>34613</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K386" s="3"/>
+        <v>44603</v>
+      </c>
+      <c r="K386" s="3" t="n">
+        <v>45373</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034741974 — CTR PERCOLATION TANK SHANTI DHAM KE PAS DOWAD GP BHADWAMATA</t>
+          <t>1741002028/WC/22012034640513 — CTR PARCOLATION TANK  PHATEH LAL KE KHET KE PAS BHADWAMATA</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>255312.3</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>97802</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>44351</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034763436 — CTR DEEPENING AND REPAIR OF FLOOD CHENNELS Gram west were se Babulal ke khet tk Bhadwamata</t>
+          <t>1741002028/WC/22012034741974 — CTR PERCOLATION TANK SHANTI DHAM KE PAS DOWAD GP BHADWAMATA</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>114123.84</v>
+        <v>255312.3</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>68506</v>
+        <v>97802</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>44363</v>
+        <v>44351</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>45615</v>
+        <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034767601 — CTR ROOF WATER HARVESTING KA KARYA SHARDHA BHAWAN (BHADWAMATA)</t>
+          <t>1741002028/WC/22012034763436 — CTR DEEPENING AND REPAIR OF FLOOD CHENNELS Gram west were se Babulal ke khet tk Bhadwamata</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>14000</v>
+        <v>114123.84</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>0</v>
+        <v>68506</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>44362</v>
-[...1 lines deleted...]
-      <c r="K389" s="3"/>
+        <v>44363</v>
+      </c>
+      <c r="K389" s="3" t="n">
+        <v>45615</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034767608 — CRT ROOF WATER HARVESTING KA KARYA BHOJAN SHALA SHED (BHADWAMATA)</t>
+          <t>1741002028/WC/22012034767601 — CTR ROOF WATER HARVESTING KA KARYA SHARDHA BHAWAN (BHADWAMATA)</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>21000</v>
+        <v>14000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>44362</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034769954 — SLWM/RFR Segregation shed ke Pass compost pit Part 01</t>
+          <t>1741002028/WC/22012034767608 — CRT ROOF WATER HARVESTING KA KARYA BHOJAN SHALA SHED (BHADWAMATA)</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>84486.74</v>
+        <v>21000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>25957.6</v>
+        <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>44435</v>
-[...3 lines deleted...]
-      </c>
+        <v>44362</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034769956 — SLWM/RFR Segregation shed ke Pass compost pit Part 02 Bhadwamata</t>
+          <t>1741002028/WC/22012034769954 — SLWM/RFR Segregation shed ke Pass compost pit Part 01</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>84247.14</v>
+        <v>84486.74</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>27088.9</v>
+        <v>25957.6</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>44435</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>45731</v>
+        <v>45121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034769959 — SLWM/RFR Bus Stand ke pas ke Pass Compost Pit Bhadwamata</t>
+          <t>1741002028/WC/22012034769956 — SLWM/RFR Segregation shed ke Pass compost pit Part 02 Bhadwamata</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>84771.36</v>
+        <v>84247.14</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>37634.72</v>
+        <v>27088.9</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>44456</v>
+        <v>44435</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>45354</v>
+        <v>45731</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034769960 — SLWM/RFR Nai Aabadi Road par Compost pit Bhadwamata</t>
+          <t>1741002028/WC/22012034769959 — SLWM/RFR Bus Stand ke pas ke Pass Compost Pit Bhadwamata</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>0</v>
+        <v>84771.36</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>0</v>
+        <v>37634.72</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K394" s="3"/>
+        <v>44456</v>
+      </c>
+      <c r="K394" s="3" t="n">
+        <v>45354</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034769961 — SLWM/RFR Nai Aabadi Road par Compost pit Bhadwamata</t>
+          <t>1741002028/WC/22012034769960 — SLWM/RFR Nai Aabadi Road par Compost pit Bhadwamata</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>84771.36</v>
+        <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034769962 — CTR Soakpit nirman School Parisar Bhadwamata</t>
+          <t>1741002028/WC/22012034769961 — SLWM/RFR Nai Aabadi Road par Compost pit Bhadwamata</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>14467.3</v>
+        <v>84771.36</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>11580</v>
+        <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>44456</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034769966 — CTR Soak pit nirman bathroom ke pas Bhadwamata</t>
+          <t>1741002028/WC/22012034769962 — CTR Soakpit nirman School Parisar Bhadwamata</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>4632</v>
+        <v>11580</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>44456</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>44945</v>
+        <v>44739</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034932126 — R Talab Jirnodhar Dowad Gram Panchayat Bhadwamata</t>
+          <t>1741002028/WC/22012034769966 — CTR Soak pit nirman bathroom ke pas Bhadwamata</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>199993.2</v>
+        <v>14467.3</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>183537.21</v>
+        <v>4632</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>44670</v>
+        <v>44456</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>46111</v>
+        <v>44945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034932133 — R Stop Dam Repair Kawarlal ke Khet ke pass Bhadwamata</t>
+          <t>1741002028/WC/22012034932126 — R Talab Jirnodhar Dowad Gram Panchayat Bhadwamata</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>213478.55</v>
+        <v>199993.2</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>166293.16</v>
+        <v>183537.21</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>44670</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>45390</v>
+        <v>46111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012034932139 — R Check Dam Repair New Aabadi Bhadwamata</t>
+          <t>1741002028/WC/22012034932133 — R Stop Dam Repair Kawarlal ke Khet ke pass Bhadwamata</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>266322.05</v>
+        <v>213478.55</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>186826.68</v>
+        <v>166293.16</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>44679</v>
+        <v>44670</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>45172</v>
+        <v>45390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012035117551 — Roof Water Harvesting upswasth kendra Bhadawamata</t>
+          <t>1741002028/WC/22012034932139 — R Check Dam Repair New Aabadi Bhadwamata</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>0</v>
+        <v>266322.05</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>186826.68</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>45108</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>44679</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>45172</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012035117554 — Roof Water Harvesting Aaganwadhi Bhawan Bhadwamata</t>
+          <t>1741002028/WC/22012035117551 — Roof Water Harvesting upswasth kendra Bhadawamata</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012035117641 — Kichan Gardern Aanan Shetra ke piche Bhadwamata</t>
+          <t>1741002028/WC/22012035117554 — Roof Water Harvesting Aaganwadhi Bhawan Bhadwamata</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012035126714 — Nala nirman Devika me makan se nale tk Kalu ke makan se nale ki or</t>
+          <t>1741002028/WC/22012035117641 — Kichan Gardern Aanan Shetra ke piche Bhadwamata</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>470678.2</v>
+        <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012035173043 — Nirmal nir</t>
+          <t>1741002028/WC/22012035126714 — Nala nirman Devika me makan se nale tk Kalu ke makan se nale ki or</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>0</v>
+        <v>470678.2</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>45383</v>
+        <v>45108</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012035174004 — Check Dam</t>
+          <t>1741002028/WC/22012035173043 — Nirmal nir</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012035247043 — Check dem with Nala Treanching work Shamshan ke pas Gram Bhadwamata</t>
+          <t>1741002028/WC/22012035174004 — Check Dam</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012035252439 — Check dem with Nala Treanching work Shamshan ke pas Gram Bhadwamata</t>
+          <t>1741002028/WC/22012035247043 — Check dem with Nala Treanching work Shamshan ke pas Gram Bhadwamata</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>358000</v>
+        <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>135690</v>
+        <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>46146</v>
+        <v>45383</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/22012035277440 — Dugwell Recharge Pit Suresh Radhesyam Nagda GP Bhadwamata</t>
+          <t>1741002028/WC/22012035252439 — Check dem with Nala Treanching work Shamshan ke pas Gram Bhadwamata</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>0</v>
+        <v>358000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>0</v>
+        <v>140190</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>45748</v>
+        <v>46146</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/57 — bolader chek dem</t>
+          <t>1741002028/WC/22012035277440 — Dugwell Recharge Pit Suresh Radhesyam Nagda GP Bhadwamata</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>37000</v>
+        <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>35000</v>
+        <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>40329</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/9993665266 — NIRMAL NEER (KUP NIRMAN) BHADWAMATA</t>
+          <t>1741002028/WC/57 — bolader chek dem</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>513000</v>
+        <v>37000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>35000</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>42348</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>40329</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>40921</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/9993668514 — TALAB PICHING KARY BHADWAMATA</t>
+          <t>1741002028/WC/9993665266 — NIRMAL NEER (KUP NIRMAN) BHADWAMATA</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>0</v>
+        <v>513000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>42415</v>
+        <v>42348</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WC/VB/22012035331750 — Roof Top Rain Water Harvesting work Samudayik Bhawan Bhadwamata</t>
+          <t>1741002028/WC/9993668514 — TALAB PICHING KARY BHADWAMATA</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>30496.65</v>
+        <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>9300</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>46249</v>
+        <v>42415</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WH/19957434 — STOP DAM ( REPAIR WORK  PATIDAR DHARMSHALA KE NIKAT) BHADWAMATA</t>
+          <t>1741002028/WC/VB/22012035331750 — Roof Top Rain Water Harvesting work Samudayik Bhawan Bhadwamata</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>173000</v>
+        <v>30496.65</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>78272</v>
+        <v>6300</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>42556</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WH/22012034441345 — RFR_BORKHEDI RIVER TALAB  RENOVATION  NAI AABADI KE PAS BHADWAMATA</t>
+          <t>1741002028/WH/19957434 — STOP DAM ( REPAIR WORK  PATIDAR DHARMSHALA KE NIKAT) BHADWAMATA</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>0</v>
+        <v>173000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>0</v>
+        <v>78272</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>43638</v>
-[...1 lines deleted...]
-      <c r="K415" s="3"/>
+        <v>42556</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>43733</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WH/22012034441577 — RFR talai ki pal Jhinodhar Dowad</t>
+          <t>1741002028/WH/22012034441345 — RFR_BORKHEDI RIVER TALAB  RENOVATION  NAI AABADI KE PAS BHADWAMATA</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>43556</v>
+        <v>43638</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WH/22012034449206 — CTR Renovtion of Community Ponds for Comm Dowad GP- Bhadwamata</t>
+          <t>1741002028/WH/22012034441577 — RFR talai ki pal Jhinodhar Dowad</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>581716.54</v>
+        <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>44287</v>
+        <v>43556</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WH/22012034452781 — R) Checkdam Repaire new Aabadi Bhadwamata</t>
+          <t>1741002028/WH/22012034449206 — CTR Renovtion of Community Ponds for Comm Dowad GP- Bhadwamata</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>0</v>
+        <v>581716.54</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>44378</v>
+        <v>44287</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WH/22012034452782 — R) Stopdam Reaair Kawarlal ke khet ke pas Bhadwamata</t>
+          <t>1741002028/WH/22012034452781 — R) Checkdam Repaire new Aabadi Bhadwamata</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>44531</v>
+        <v>44378</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WH/22012034906761 — R) Talab jirnodvar Dowad Gram panchayat Bhadwamata</t>
+          <t>1741002028/WH/22012034452782 — R) Stopdam Reaair Kawarlal ke khet ke pas Bhadwamata</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>44353</v>
+        <v>44531</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WH/22012034942894 — Chekdam with Nala trenching nirman shamshan ke pas</t>
+          <t>1741002028/WH/22012034906761 — R) Talab jirnodvar Dowad Gram panchayat Bhadwamata</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>45383</v>
+        <v>44353</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1741002028/WH/22012034943139 — Cheak Dam Sudhar Work And Nala Tranching Work Vipin Bihari ke khet ke pas Gram Bhadwamata</t>
+          <t>1741002028/WH/22012034942894 — Chekdam with Nala trenching nirman shamshan ke pas</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>105000</v>
+        <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034566235 — niji khet vraksaropan meshrampresad bhil</t>
+          <t>1741002028/WH/22012034943139 — Cheak Dam Sudhar Work And Nala Tranching Work Vipin Bihari ke khet ke pas Gram Bhadwamata</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>144900</v>
+        <v>105000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>94712</v>
+        <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>44048</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034571123 — NIDI BHUMI PER FALODI RUPCHAND REGER BADAWAMATA</t>
+          <t>1741002/IF/22012034566235 — niji khet vraksaropan meshrampresad bhil</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>86073</v>
+        <v>94712</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>44040</v>
+        <v>44048</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>44907</v>
+        <v>45181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034571131 — NIDI BHUMI PER FALODI DAPU BAI CHAGANLAL BADAWAMATA</t>
+          <t>1741002/IF/22012034571123 — NIDI BHUMI PER FALODI RUPCHAND REGER BADAWAMATA</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>74156</v>
+        <v>86073</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44015</v>
+        <v>44040</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>46174</v>
+        <v>44907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034571133 — NDI BHUMI PER FALODI MADANLAL UDAYLAL BHIL BADAWAMATA</t>
+          <t>1741002/IF/22012034571131 — NIDI BHUMI PER FALODI DAPU BAI CHAGANLAL BADAWAMATA</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>23891</v>
+        <v>74156</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>44040</v>
+        <v>44015</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>46179</v>
+        <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034571136 — NDI BHUMI PER FALODI KAWERLAL RAMLAL BADAWAMATA</t>
+          <t>1741002/IF/22012034571133 — NDI BHUMI PER FALODI MADANLAL UDAYLAL BHIL BADAWAMATA</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>59173</v>
+        <v>23891</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44015</v>
+        <v>44040</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>45254</v>
+        <v>46179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034571140 — NDI BHUMI PER FALODI KAWERLAL UKARLAL PANCHOLI BADAWAMATA</t>
+          <t>1741002/IF/22012034571136 — NDI BHUMI PER FALODI KAWERLAL RAMLAL BADAWAMATA</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>123473.64</v>
+        <v>59173</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>44015</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>45254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034571144 — NDI BHUMI PER FALODI RADHESYAM NANURAM BHIL BADAWAMATA</t>
+          <t>1741002/IF/22012034571140 — NDI BHUMI PER FALODI KAWERLAL UKARLAL PANCHOLI BADAWAMATA</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>87074</v>
+        <v>123473.64</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>44015</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>45058</v>
+        <v>45254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034571160 — NIDI BHUMI PER FALODI SOKIN SATANARAYAN PANCHOLI BADAWAMATA</t>
+          <t>1741002/IF/22012034571144 — NDI BHUMI PER FALODI RADHESYAM NANURAM BHIL BADAWAMATA</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>63425</v>
+        <v>87074</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>44015</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>44907</v>
+        <v>45058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034571271 — NIDI BHUMI PER FLODI BHAGWATI PRASAD NANDRAM TAILAR BHADVAMATA</t>
+          <t>1741002/IF/22012034571160 — NIDI BHUMI PER FALODI SOKIN SATANARAYAN PANCHOLI BADAWAMATA</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>45844</v>
+        <v>63425</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44040</v>
+        <v>44015</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>46179</v>
+        <v>44907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034571273 — NDI BHUMI PER FLODI SHYAMLAL MADHULAL MALVIYA BHADWAMATA</t>
+          <t>1741002/IF/22012034571271 — NIDI BHUMI PER FLODI BHAGWATI PRASAD NANDRAM TAILAR BHADVAMATA</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>56378</v>
+        <v>45844</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>44015</v>
+        <v>44040</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>45254</v>
+        <v>46179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034571274 — NDI BHUMI PER FLODI KAMALABAI RAMVILAS PORWAL BHADWAMATA</t>
+          <t>1741002/IF/22012034571273 — NDI BHUMI PER FLODI SHYAMLAL MADHULAL MALVIYA BHADWAMATA</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>53660</v>
+        <v>56378</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>44015</v>
       </c>
       <c r="K433" s="3" t="n">
         <v>45254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034571275 — NDI BHUMI PER FLODI GANGABAI BHERULAL NAGDA BHADWAMATA</t>
+          <t>1741002/IF/22012034571274 — NDI BHUMI PER FLODI KAMALABAI RAMVILAS PORWAL BHADWAMATA</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>108917</v>
+        <v>53660</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>44015</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>45017</v>
+        <v>45254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034571277 — NDI BHUMI PER FLODI GANPATLAL MANGILAL NAGDA BHADWAMATA</t>
+          <t>1741002/IF/22012034571275 — NDI BHUMI PER FLODI GANGABAI BHERULAL NAGDA BHADWAMATA</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>110239</v>
+        <v>108917</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>44027</v>
+        <v>44015</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>45733</v>
+        <v>45017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034571278 — NDI BHUMI PER FLODI HASTIMAL KANHAIYALAL NAGDA BHADWAMATA</t>
+          <t>1741002/IF/22012034571277 — NDI BHUMI PER FLODI GANPATLAL MANGILAL NAGDA BHADWAMATA</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>54772</v>
+        <v>110239</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>44027</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>45331</v>
+        <v>45733</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034571280 — NDI BHUMI PER FLODI RAJMAL GANGARAM BANJARA RAISINGH PURA</t>
+          <t>1741002/IF/22012034571278 — NDI BHUMI PER FLODI HASTIMAL KANHAIYALAL NAGDA BHADWAMATA</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>50236</v>
+        <v>54772</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>44076</v>
+        <v>44027</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>45569</v>
+        <v>45331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034571281 — NDI BHUMI PER FLODI SHRAVAN KUMAR RAMNARAYAN CHOUDHARI BHADWAMATA</t>
+          <t>1741002/IF/22012034571280 — NDI BHUMI PER FLODI RAJMAL GANGARAM BANJARA RAISINGH PURA</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>48959</v>
+        <v>50236</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>44040</v>
+        <v>44076</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>45254</v>
+        <v>45569</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034571283 — NDI BHUMI PER FLODI AMRITRAM BHUWANA BALAI BHADWAMATA</t>
+          <t>1741002/IF/22012034571281 — NDI BHUMI PER FLODI SHRAVAN KUMAR RAMNARAYAN CHOUDHARI BHADWAMATA</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>47753</v>
+        <v>48959</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>44040</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>46179</v>
+        <v>45254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034571284 — NDI BHUMI PER FLODI SHAMBHULAL DHURA BHILL BHADWAMATA</t>
+          <t>1741002/IF/22012034571283 — NDI BHUMI PER FLODI AMRITRAM BHUWANA BALAI BHADWAMATA</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>104272</v>
+        <v>47753</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>44090</v>
+        <v>44040</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>45017</v>
+        <v>46179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034571285 — NDI BHUMI PER FLODI KESHAR BAI AMBALAL CHOUDHARI BHADWAMATA</t>
+          <t>1741002/IF/22012034571284 — NDI BHUMI PER FLODI SHAMBHULAL DHURA BHILL BHADWAMATA</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>36256</v>
+        <v>104272</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>44040</v>
+        <v>44090</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>46181</v>
+        <v>45017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034577287 — NDI BHUMI PER FALODI NAGESH BHERU LAL BHADWAMATA</t>
+          <t>1741002/IF/22012034571285 — NDI BHUMI PER FLODI KESHAR BAI AMBALAL CHOUDHARI BHADWAMATA</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>119622</v>
+        <v>36256</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>44089</v>
+        <v>44040</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>45239</v>
+        <v>46181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034577296 — NDI PERBHUMI FALONDI SHIVNAYAN DEVI LAL BHADWAMATA</t>
+          <t>1741002/IF/22012034577287 — NDI BHUMI PER FALODI NAGESH BHERU LAL BHADWAMATA</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>61300</v>
+        <v>119622</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>44015</v>
+        <v>44089</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>45058</v>
+        <v>45239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034577395 — NDI BHUMI PER FALODI MANGILAL UKARLAL MALVIYA BADAWAMATA</t>
+          <t>1741002/IF/22012034577296 — NDI PERBHUMI FALONDI SHIVNAYAN DEVI LAL BHADWAMATA</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>81387</v>
+        <v>61300</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>44015</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>45183</v>
+        <v>45058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034577409 — NDI BHUMI PER FALODI SANTOSH HIRA LAL BHIL</t>
+          <t>1741002/IF/22012034577395 — NDI BHUMI PER FALODI MANGILAL UKARLAL MALVIYA BADAWAMATA</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>47712</v>
+        <v>81387</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>44090</v>
+        <v>44015</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>46179</v>
+        <v>45183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034577422 — NDI BHUMI PER FALODI MADANLAL RUPA BHIL BADAWAMATA</t>
+          <t>1741002/IF/22012034577409 — NDI BHUMI PER FALODI SANTOSH HIRA LAL BHIL</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>0</v>
+        <v>47712</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43971</v>
-[...1 lines deleted...]
-      <c r="K446" s="3"/>
+        <v>44090</v>
+      </c>
+      <c r="K446" s="3" t="n">
+        <v>46179</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034577725 — NDI BHUMI PER FALODI TAMA BAI BHAMBHU LAL BHILL BHADWAMAYA</t>
+          <t>1741002/IF/22012034577422 — NDI BHUMI PER FALODI MADANLAL RUPA BHIL BADAWAMATA</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>144900</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>43971</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034591960 — NDI BHUMI PER FALODI KANHAYALAL RAMESHAWER SHARMA BADAWAMATA</t>
+          <t>1741002/IF/22012034577725 — NDI BHUMI PER FALODI TAMA BAI BHAMBHU LAL BHILL BHADWAMAYA</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>289800</v>
+        <v>144900</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>204968</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>44096</v>
-[...3 lines deleted...]
-      </c>
+        <v>43971</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1741002/IF/22012034613569 — NDI BHUMI PER FALODI GODAVARI BAI NAGADA BADAWAMATA</t>
+          <t>1741002/IF/22012034591960 — NDI BHUMI PER FALODI KANHAYALAL RAMESHAWER SHARMA BADAWAMATA</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>144900</v>
+        <v>289800</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>67540</v>
+        <v>204968</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>44425</v>
+        <v>44096</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>45254</v>
+        <v>45017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>कपिलधारकूप नारायणसिंह पिता किशना1741002028/IF/143 — कपिलधार कूप नारायणसिंह पिता किशनाबंजारा</t>
+          <t>1741002/IF/22012034613569 — NDI BHUMI PER FALODI GODAVARI BAI NAGADA BADAWAMATA</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>187000</v>
+        <v>144900</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>134516</v>
+        <v>67540</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>40308</v>
+        <v>44425</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>41305</v>
+        <v>45254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>कपिलधारा कूप भेरूलाल एवं मुकेश /1741002028/IF/141 — कपिलधारा कूप भेरूलाल एवं मुकेश (संयुकत)</t>
+          <t>कपिलधारकूप नारायणसिंह पिता किशना1741002028/IF/143 — कपिलधार कूप नारायणसिंह पिता किशनाबंजारा</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>187000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>180090</v>
+        <v>134516</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>40308</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>41072</v>
+        <v>41305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>कपिलधाराकूप संगीताबाइपत‍ि राजाराम1741002028/IF/142 — कपिल धारा कूप संगीताबाइ पत‍ि राजाराम</t>
+          <t>कपिलधारा कूप भेरूलाल एवं मुकेश /1741002028/IF/141 — कपिलधारा कूप भेरूलाल एवं मुकेश (संयुकत)</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>187000</v>
       </c>
       <c r="I452" s="2" t="n">
+        <v>180090</v>
+      </c>
+      <c r="J452" s="3" t="n">
+        <v>40308</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>41072</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>NEEMUCH</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C453" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D453" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E453" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F453" s="1" t="inlineStr">
+        <is>
+          <t>कपिलधाराकूप संगीताबाइपत‍ि राजाराम1741002028/IF/142 — कपिल धारा कूप संगीताबाइ पत‍ि राजाराम</t>
+        </is>
+      </c>
+      <c r="G453" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H453" s="2" t="n">
+        <v>187000</v>
+      </c>
+      <c r="I453" s="2" t="n">
         <v>125800</v>
       </c>
-      <c r="J452" s="3" t="n">
+      <c r="J453" s="3" t="n">
         <v>40315</v>
       </c>
-      <c r="K452" s="3" t="n">
+      <c r="K453" s="3" t="n">
         <v>41305</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>