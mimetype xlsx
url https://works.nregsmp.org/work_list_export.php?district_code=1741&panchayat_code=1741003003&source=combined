--- v0 (2026-08-28)
+++ v1 (2026-10-19)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K343"/>
+  <dimension ref="A1:K353"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-28 15:17:03</t>
+          <t>Exported on: 2026-10-19 04:52:37</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NEEMUCH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -896,73 +896,73 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1741003003/DP/22012034582828 — VRAKSHA ROPAN KARYA (SHAMSHAN PARISAR ME NARAYANPET) KHEDLI</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>427106.07</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>81798</v>
+        <v>124105.5</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45197</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -1037,167 +1037,167 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1741003003/DP/22012034614461 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1741003003/DP/22012034621313 — VRAKSHA ROPAN KARYA ( ZALRA  AASHRAM DUDHAWA ) KHEDLI</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45463</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1741003003/DP/22012034623140 — VRAKSHA ROPAN KARYA ( SHANTIDHAM PARISAR BHAG 2 ) KHEDLI</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>309689.07</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>70665</v>
+        <v>148156.5</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45535</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
@@ -5072,70 +5072,70 @@
       <c r="J110" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K110" s="3" t="n">
         <v>45780</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/4828755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126758827</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>17991</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -5413,78 +5413,80 @@
       <c r="J117" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>45869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5020512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126532680</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I118" s="2" t="n">
-        <v>10227</v>
+        <v>22827</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>46008</v>
       </c>
-      <c r="K118" s="3"/>
+      <c r="K118" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6979,73 +6981,73 @@
       <c r="J149" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K149" s="3" t="n">
         <v>45961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5091047 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131158616</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>12789</v>
+        <v>23389</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45852</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -7173,73 +7175,73 @@
       <c r="J153" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K153" s="3" t="n">
         <v>45930</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5093869 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135985350</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>18270</v>
+        <v>23220</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
@@ -7614,120 +7616,122 @@
       <c r="J162" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>45880</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5094517 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140857468</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45824</v>
       </c>
-      <c r="K163" s="3"/>
+      <c r="K163" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5094518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140858292</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>17226</v>
+        <v>21926</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K164" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
@@ -7759,70 +7763,70 @@
       <c r="J165" s="3" t="n">
         <v>45808</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5094520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140874134</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -8149,78 +8153,80 @@
       <c r="J173" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K173" s="3" t="n">
         <v>45863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5097093 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145453046</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>22482</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45808</v>
       </c>
-      <c r="K174" s="3"/>
+      <c r="K174" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -8343,70 +8349,70 @@
       <c r="J177" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>45860</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5097117 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145461485</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45845</v>
       </c>
       <c r="K178" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
@@ -9029,70 +9035,70 @@
       <c r="J191" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K191" s="3" t="n">
         <v>45867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5162786 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131140020</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -9370,70 +9376,70 @@
       <c r="J198" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K198" s="3" t="n">
         <v>46092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5645938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131157148</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>46028</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -9515,125 +9521,127 @@
       <c r="J201" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K201" s="3" t="n">
         <v>46040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5805219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140859135</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>5232</v>
+        <v>19932</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5862906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131157832</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>46050</v>
       </c>
-      <c r="K203" s="3"/>
+      <c r="K203" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9756,1724 +9764,1732 @@
       <c r="J206" s="3" t="n">
         <v>43039</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>43582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5943787 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145455482</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>0</v>
+        <v>23700</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944115 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126538030</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>0</v>
+        <v>14100</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150254121</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>0</v>
+        <v>23700</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150226207</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>18792</v>
+        <v>22992</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>46123</v>
       </c>
-      <c r="K210" s="3"/>
+      <c r="K210" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150269395</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>0</v>
+        <v>23700</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141086377</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141095753</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944553 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141095819</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149273331</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>0</v>
+        <v>23700</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150208552</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP139828516</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>23226</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K217" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP139828820</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>0</v>
+        <v>25200</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>46068</v>
       </c>
-      <c r="K218" s="3"/>
+      <c r="K218" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944983 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131156946</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131157549</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>0</v>
+        <v>23700</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131157634</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>0</v>
+        <v>23700</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944989 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141087167</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>0</v>
+        <v>23700</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944995 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150375529</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>22281</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>46189</v>
       </c>
-      <c r="K223" s="3"/>
+      <c r="K223" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150375591</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>0</v>
+        <v>23700</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944997 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150375667</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>17226</v>
+        <v>22626</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K225" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150375814</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>0</v>
+        <v>12300</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5944999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150375903</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>0</v>
+        <v>21000</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5945054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150375328</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>3927</v>
+        <v>22827</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>46191</v>
       </c>
-      <c r="K228" s="3"/>
+      <c r="K228" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5945430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126712780</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>0</v>
+        <v>14100</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5946051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149995032</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>0</v>
+        <v>24300</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5946226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131155776</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>16965</v>
+        <v>23265</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5946556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145457222</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5946557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145459136</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>0</v>
+        <v>23700</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5946558 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145461940</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5946559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145464148</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>17226</v>
+        <v>21426</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5946836 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146614237</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>0</v>
+        <v>23700</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5946972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP139829690</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>5481</v>
+        <v>24081</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5947019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126752650</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5947043 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126538893</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5947371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131156181</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>8613</v>
+        <v>24513</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5947372 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131157714</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>0</v>
+        <v>23700</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5947459 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126707537</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>0</v>
+        <v>23700</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11503,4837 +11519,5311 @@
       <c r="J243" s="3" t="n">
         <v>46123</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>46191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5948136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150234764</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>8613</v>
+        <v>23013</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>46164</v>
       </c>
-      <c r="K244" s="3"/>
+      <c r="K244" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5948237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150342336</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>0</v>
+        <v>23700</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/5948411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150160053</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>16800</v>
+        <v>25200</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>46074</v>
       </c>
-      <c r="K246" s="3"/>
+      <c r="K246" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/6125779 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126368039</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/6138186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140863055</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>0</v>
+        <v>14100</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>46068</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1741003003/IF/IAY/6172168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146616912</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1741003003/IF/IAY/629056 — Construction of IAY House -IAY REG. NO. MP2079745</t>
+          <t>1741003003/IF/IAY/6265620 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126569926</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>14778</v>
+        <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>43035</v>
-[...3 lines deleted...]
-      </c>
+        <v>46106</v>
+      </c>
+      <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1741003003/IF/IAY/6324647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145458741</t>
+          <t>1741003003/IF/IAY/6273597 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141639415</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>46204</v>
+        <v>46068</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1741003003/IF/IAY/82945 — Construction of IAY House -IAY REG. NO. MP-41-003-003-002/9</t>
+          <t>1741003003/IF/IAY/6273598 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141639681</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>43039</v>
+        <v>46175</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1741003003/IF/IAY/894003 — Construction of IAY House -IAY REG. NO. MP2051088</t>
+          <t>1741003003/IF/IAY/6275564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145458289</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>15648</v>
+        <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>43039</v>
-[...3 lines deleted...]
-      </c>
+        <v>46182</v>
+      </c>
+      <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1741003003/IF/IAY/931927 — Construction of IAY House -IAY REG. NO. MP2650820</t>
+          <t>1741003003/IF/IAY/629056 — Construction of IAY House -IAY REG. NO. MP2079745</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>15648</v>
+        <v>14778</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>43035</v>
       </c>
       <c r="K254" s="3" t="n">
-        <v>43565</v>
+        <v>43485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1741003003/IF/IAY/980192 — Construction of IAY House -IAY REG. NO. MP3888682</t>
+          <t>1741003003/IF/IAY/6303323 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP139827737</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>15648</v>
+        <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>43039</v>
-[...3 lines deleted...]
-      </c>
+        <v>46182</v>
+      </c>
+      <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1741003003/IF/IAY/980365 — Construction of IAY House -IAY REG. NO. MP3895132</t>
+          <t>1741003003/IF/IAY/6303324 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP139828074</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>15648</v>
+        <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>43035</v>
-[...3 lines deleted...]
-      </c>
+        <v>46137</v>
+      </c>
+      <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1741003003/LD/22012034228883 — सुखे पत्‍थर की दिवाल निर्माण मुक्‍ितधाम परिसर मे ts no 109</t>
+          <t>1741003003/IF/IAY/6304391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131152931</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>140000</v>
+        <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>131832</v>
+        <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>42262</v>
-[...3 lines deleted...]
-      </c>
+        <v>46074</v>
+      </c>
+      <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1741003003/LD/22012034235398 — सुखे पत्‍थर की सुरक्षा दिवाल निर्माण ts no 397 खेडली</t>
+          <t>1741003003/IF/IAY/6308151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131155335</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>200000</v>
+        <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>195437.9</v>
+        <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>42311</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1741003003/LD/22012034251340 — शांतिधाम विकास कार्य सुखे पत्‍थर की दिवाल निर्माण ts no 674</t>
+          <t>1741003003/IF/IAY/6324541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145208732</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>257000</v>
+        <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>113353.3</v>
+        <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>42392</v>
-[...3 lines deleted...]
-      </c>
+        <v>46074</v>
+      </c>
+      <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1741003003/LD/22012034567881 — NUTRISHIAN GARDEN ( MIDDLE SCHOL ) KHEDLI</t>
+          <t>1741003003/IF/IAY/6324647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145458741</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>5000</v>
+        <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>44287</v>
+        <v>46204</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1741003003/LD/22012034571394 — SUKHE PATHAR KI DIWAR  DEVNARAYAN MANDIR PARISHAR KHEDLI</t>
+          <t>1741003003/IF/IAY/6384355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145454612</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>776075.33</v>
+        <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>400275</v>
+        <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>44493</v>
-[...3 lines deleted...]
-      </c>
+        <v>46068</v>
+      </c>
+      <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1741003003/LD/22012034571550 — SUKHE PATHAR KI DIWAR SHANTIDHAM PARISAR DEVNARAYANPETH KHEDLI</t>
+          <t>1741003003/IF/IAY/82945 — Construction of IAY House -IAY REG. NO. MP-41-003-003-002/9</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>431000</v>
+        <v>14310</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>390711.84</v>
+        <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>44894</v>
-[...3 lines deleted...]
-      </c>
+        <v>43039</v>
+      </c>
+      <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1741003003/LD/22012034586943 — SUKHE PATHAR KI DIWAR ( BABA RAMDEV MANDIR KE PAAS ) KHEDLI</t>
+          <t>1741003003/IF/IAY/894003 — Construction of IAY House -IAY REG. NO. MP2051088</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>349786.28</v>
+        <v>15480</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>272957.56</v>
+        <v>15648</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>44999</v>
+        <v>43039</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>45348</v>
+        <v>43555</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1741003003/LD/22012034596128 — CHARAGAH BHUMI VIKAS NIRMAN ( NARAYANPETH 01) KHEDHLI</t>
+          <t>1741003003/IF/IAY/931927 — Construction of IAY House -IAY REG. NO. MP2650820</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>364951.32</v>
+        <v>15480</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>186982</v>
+        <v>15648</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>45197</v>
+        <v>43035</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>46168</v>
+        <v>43565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1741003003/LD/3799431128 — मुक्‍िधाम परिसर मे समतलीकरण कार्य ग्राम खेडली चमलेश्‍वर ts no 199 खेडली</t>
+          <t>1741003003/IF/IAY/980192 — Construction of IAY House -IAY REG. NO. MP3888682</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>197000</v>
+        <v>15480</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>193901</v>
+        <v>15648</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>41699</v>
+        <v>43039</v>
       </c>
       <c r="K265" s="3" t="n">
-        <v>42053</v>
+        <v>43516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1741003003/PG/22012034358643 — खेल मेदान निर्माण कार्य चम्‍बलेश्‍वर खेडली</t>
+          <t>1741003003/IF/IAY/980365 — Construction of IAY House -IAY REG. NO. MP3895132</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>353000</v>
+        <v>15480</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>0</v>
+        <v>15648</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K266" s="3"/>
+        <v>43035</v>
+      </c>
+      <c r="K266" s="3" t="n">
+        <v>43565</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1741003003/PG/22012034358648 — खैल मैदान निर्माण कार्य खेडली</t>
+          <t>1741003003/LD/22012034228883 — सुखे पत्‍थर की दिवाल निर्माण मुक्‍ितधाम परिसर मे ts no 109</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>353000</v>
+        <v>140000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>0</v>
+        <v>131832</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>42840</v>
-[...1 lines deleted...]
-      <c r="K267" s="3"/>
+        <v>42262</v>
+      </c>
+      <c r="K267" s="3" t="n">
+        <v>42316</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1741003003/PG/22012034358649 — खैल मैदान निर्माण कार्य अमरपुरा खेडली</t>
+          <t>1741003003/LD/22012034235398 — सुखे पत्‍थर की सुरक्षा दिवाल निर्माण ts no 397 खेडली</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>186000</v>
+        <v>200000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>0</v>
+        <v>195437.9</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K268" s="3"/>
+        <v>42311</v>
+      </c>
+      <c r="K268" s="3" t="n">
+        <v>43336</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/12 — सकड नि‍माण कुंडालि‍या से मनासा कंजार्डा (खेडली)</t>
+          <t>1741003003/LD/22012034251340 — शांतिधाम विकास कार्य सुखे पत्‍थर की दिवाल निर्माण ts no 674</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>360000</v>
+        <v>257000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>303234</v>
+        <v>113353.3</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>39587</v>
+        <v>42392</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>39648</v>
+        <v>43738</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034171385 — पंचपरमेश्‍वर आंतरिक पथ सीसी रोड गोपाल के मकान से क</t>
+          <t>1741003003/LD/22012034567881 — NUTRISHIAN GARDEN ( MIDDLE SCHOL ) KHEDLI</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>123684</v>
+        <v>5000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>120722.7</v>
+        <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>41445</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034212801 — आंतरिक पथ सी सी रोड निर्माण कैलाश बारेट से बलवन्‍त</t>
+          <t>1741003003/LD/22012034571394 — SUKHE PATHAR KI DIWAR  DEVNARAYAN MANDIR PARISHAR KHEDLI</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>111800</v>
+        <v>776075.33</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>111709</v>
+        <v>400275</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>41705</v>
+        <v>44493</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>41810</v>
+        <v>45112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034226563 — आंतरिक पथ्‍ा सी सी रोड निर्माण अर्जुन सिंह के मकान</t>
+          <t>1741003003/LD/22012034571550 — SUKHE PATHAR KI DIWAR SHANTIDHAM PARISAR DEVNARAYANPETH KHEDLI</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>46700</v>
+        <v>431000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>45917.9</v>
+        <v>390711.84</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>41859</v>
+        <v>44894</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>42053</v>
+        <v>45113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034226565 — आंतरिक पथ्‍ा सी सी रोड निर्माण ग्राम खेडली के चबुतरे से पुरानी सी सी रोड तक ts no 470</t>
+          <t>1741003003/LD/22012034586943 — SUKHE PATHAR KI DIWAR ( BABA RAMDEV MANDIR KE PAAS ) KHEDLI</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>90000</v>
+        <v>349786.28</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>0</v>
+        <v>272957.56</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>41488</v>
-[...1 lines deleted...]
-      <c r="K273" s="3"/>
+        <v>44999</v>
+      </c>
+      <c r="K273" s="3" t="n">
+        <v>45348</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034226566 — आंतरिक पथ सी सी रोड निर्माण ts no 69</t>
+          <t>1741003003/LD/22012034596128 — CHARAGAH BHUMI VIKAS NIRMAN ( NARAYANPETH 01) KHEDHLI</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>73300</v>
+        <v>364951.32</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>71531.9</v>
+        <v>186982</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>41859</v>
+        <v>45197</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>42053</v>
+        <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034287727 — आंतरिक पथ सी सी रोड निर्माण शंकरलाल पहाडिया के मकान से नहर की और ts no 349</t>
+          <t>1741003003/LD/3799431128 — मुक्‍िधाम परिसर मे समतलीकरण कार्य ग्राम खेडली चमलेश्‍वर ts no 199 खेडली</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>148300</v>
+        <v>197000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>148078.8</v>
+        <v>193901</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>42308</v>
+        <v>41699</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>42500</v>
+        <v>42053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034301895 — आंतरिक पथ सी सी रोड निर्माण</t>
+          <t>1741003003/PG/22012034358643 — खेल मेदान निर्माण कार्य चम्‍बलेश्‍वर खेडली</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>0</v>
+        <v>353000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>42461</v>
+        <v>42645</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034301898 — आंतरिक पथ सी सी रोड निर्माण</t>
+          <t>1741003003/PG/22012034358648 — खैल मैदान निर्माण कार्य खेडली</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>0</v>
+        <v>353000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>42461</v>
+        <v>42840</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034313968 — आंतरिक पथ सी सी रोड निर्माण प्राथमिक विधालय से उदयलाल चंदेल के मकान  की ओर ts no 106</t>
+          <t>1741003003/PG/22012034358649 — खैल मैदान निर्माण कार्य अमरपुरा खेडली</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>110700</v>
+        <v>186000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>100526</v>
+        <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>42583</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034322330 — आुंतरिक पथ सी सी रोड निर्माण माताजी पिप‍ली चौक मे</t>
+          <t>1741003003/RC/12 — सकड नि‍माण कुंडालि‍या से मनासा कंजार्डा (खेडली)</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>0</v>
+        <v>360000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>0</v>
+        <v>303234</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K279" s="3"/>
+        <v>39587</v>
+      </c>
+      <c r="K279" s="3" t="n">
+        <v>39648</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034360047 — न्‍यु डीपीआर सी सी रोड निर्माण खेडली</t>
+          <t>1741003003/RC/22012034171385 — पंचपरमेश्‍वर आंतरिक पथ सीसी रोड गोपाल के मकान से क</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>2350560</v>
+        <v>123684</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>74808</v>
+        <v>120722.7</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>43013</v>
+        <v>41445</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>43705</v>
+        <v>41795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034372764 — CC ROAD NIRMAN</t>
+          <t>1741003003/RC/22012034212801 — आंतरिक पथ सी सी रोड निर्माण कैलाश बारेट से बलवन्‍त</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>0</v>
+        <v>111800</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>0</v>
+        <v>111709</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>42840</v>
-[...1 lines deleted...]
-      <c r="K281" s="3"/>
+        <v>41705</v>
+      </c>
+      <c r="K281" s="3" t="n">
+        <v>41810</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034435136 — CC ROAD NIRMAN</t>
+          <t>1741003003/RC/22012034226563 — आंतरिक पथ्‍ा सी सी रोड निर्माण अर्जुन सिंह के मकान</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>0</v>
+        <v>46700</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>0</v>
+        <v>45917.9</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K282" s="3"/>
+        <v>41859</v>
+      </c>
+      <c r="K282" s="3" t="n">
+        <v>42053</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034446532 — DPR CC ROAD ( BHAWAR SINGH KAI MAKAN SEY NARSINGH MANDIR KI AUR ) KHEDLI</t>
+          <t>1741003003/RC/22012034226565 — आंतरिक पथ्‍ा सी सी रोड निर्माण ग्राम खेडली के चबुतरे से पुरानी सी सी रोड तक ts no 470</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>35340</v>
+        <v>90000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>35864</v>
+        <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>43527</v>
-[...3 lines deleted...]
-      </c>
+        <v>41488</v>
+      </c>
+      <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034446533 — DPR CC ROAD ( PRDEEP  SINGH KAI MAKAN SEY BHAWANI SINGH KAI MAKAN TAK ) KHEDLI</t>
+          <t>1741003003/RC/22012034226566 — आंतरिक पथ सी सी रोड निर्माण ts no 69</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>35340</v>
+        <v>73300</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>36216</v>
+        <v>71531.9</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>43527</v>
+        <v>41859</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>44114</v>
+        <v>42053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034446534 — DPR CC ROAD ( MANASA ROAD SEY DEVILAL BHEEL KAI MAKAN TAK ) CHAMLESHWAR</t>
+          <t>1741003003/RC/22012034287727 — आंतरिक पथ सी सी रोड निर्माण शंकरलाल पहाडिया के मकान से नहर की और ts no 349</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>35340</v>
+        <v>148300</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>0</v>
+        <v>148078.8</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K285" s="3"/>
+        <v>42308</v>
+      </c>
+      <c r="K285" s="3" t="n">
+        <v>42500</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034472607 — CC ROAD NIRMAN ( MOHANLAL MALI KAI MAKAN KAI MAKAN SEY ) KHEDLI</t>
+          <t>1741003003/RC/22012034301895 — आंतरिक पथ सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>43617</v>
+        <v>42461</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034557375 — CC ROAD NIRMAN ( HEERALAL GOMA KAI MAKAN SY SHAITAN JIVRAJ KAI MAKAN TAK ) AMARPURA</t>
+          <t>1741003003/RC/22012034301898 — आंतरिक पथ सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>35500</v>
+        <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>35340</v>
+        <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>44219</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034557380 — CC ROAD NIRMAN ( MANASA KANJARDA MARG SY HEERALAL GOMA KAI MAKAN KI OR ) AMARPURA</t>
+          <t>1741003003/RC/22012034313968 — आंतरिक पथ सी सी रोड निर्माण प्राथमिक विधालय से उदयलाल चंदेल के मकान  की ओर ts no 106</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>70600</v>
+        <v>110700</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>69540</v>
+        <v>100526</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>44219</v>
+        <v>42583</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>44407</v>
+        <v>42696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034586586 — CC ROAD NIRMAN ( NATHU BHAMBHI KAI MAKAN SY SURESH SHARMA KAI MAKAN KI OR ) KHEDLI</t>
+          <t>1741003003/RC/22012034322330 — आुंतरिक पथ सी सी रोड निर्माण माताजी पिप‍ली चौक मे</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>71900</v>
+        <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>1158</v>
+        <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>44479</v>
+        <v>42645</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034591855 — CC ROAD NIRMAN ( BAHADUR SINGH KE MAKAN SE BHANWAR SINGH KE MAKAN KI OR) KHEDLI</t>
+          <t>1741003003/RC/22012034360047 — न्‍यु डीपीआर सी सी रोड निर्माण खेडली</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>81000</v>
+        <v>2350560</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>77580</v>
+        <v>74808</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>44568</v>
+        <v>43013</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>44803</v>
+        <v>43705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034591857 — CC ROAD NIRMAN ( BAHADUR SINGH KE MAKAN SE BHANWAR SINGH KE MAKAN KI OR) KHEDLI</t>
+          <t>1741003003/RC/22012034372764 — CC ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>44491</v>
+        <v>42840</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034636844 — SUDUR SADAK NIRMAN ( KHEDLI SE KANJARDA  KI OR ) KHEDLI</t>
+          <t>1741003003/RC/22012034435136 — CC ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>918783.02</v>
+        <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>893091.93</v>
+        <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>45065</v>
+        <v>43556</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034638795 — CC ROAD NIRMAN ( NARSINGH MANDIR SE PREM SINGH KE MAKAN TAK ) KHEDLI</t>
+          <t>1741003003/RC/22012034446532 — DPR CC ROAD ( BHAWAR SINGH KAI MAKAN SEY NARSINGH MANDIR KI AUR ) KHEDLI</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>142000</v>
+        <v>35340</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>140444</v>
+        <v>35864</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>45093</v>
+        <v>43527</v>
       </c>
       <c r="K293" s="3" t="n">
-        <v>45142</v>
+        <v>44114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034648243 — CC ROAD NIRMAN ( BUS STAND SE BALWANT SINGH KE MAKAN KI OR) KHEDLI</t>
+          <t>1741003003/RC/22012034446533 — DPR CC ROAD ( PRDEEP  SINGH KAI MAKAN SEY BHAWANI SINGH KAI MAKAN TAK ) KHEDLI</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>141000</v>
+        <v>35340</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>140556</v>
+        <v>36216</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>45141</v>
+        <v>43527</v>
       </c>
       <c r="K294" s="3" t="n">
-        <v>45200</v>
+        <v>44114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/22012034846715 — CC ROAD NIRMAN 5 VITT (GOVIND SINGH KE GHAR SE VINODSINGH KE GHAR KI OR) KHEDLI</t>
+          <t>1741003003/RC/22012034446534 — DPR CC ROAD ( MANASA ROAD SEY DEVILAL BHEEL KAI MAKAN TAK ) CHAMLESHWAR</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>115000</v>
+        <v>35340</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>113274</v>
+        <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>45890</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/262 — पंचपरमेश्‍वर आंतरि‍क पथ सी सी मार्ग Ts 262 (खेडली)</t>
+          <t>1741003003/RC/22012034472607 — CC ROAD NIRMAN ( MOHANLAL MALI KAI MAKAN KAI MAKAN SEY ) KHEDLI</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>98000</v>
+        <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>96736</v>
+        <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>41036</v>
-[...3 lines deleted...]
-      </c>
+        <v>43617</v>
+      </c>
+      <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/694 — पंचपरमेश्‍वर सी सी रोड सरदारसिह के मकान से नन्‍दान</t>
+          <t>1741003003/RC/22012034557375 — CC ROAD NIRMAN ( HEERALAL GOMA KAI MAKAN SY SHAITAN JIVRAJ KAI MAKAN TAK ) AMARPURA</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>117173</v>
+        <v>35500</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>122453</v>
+        <v>35340</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>41344</v>
+        <v>44219</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>41922</v>
+        <v>44407</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RC/सडक नि‍र्माण खेडली से नदी की ओर (खेड — सडक नि‍र्माण खेडली से नदी की ओर (खेडली)</t>
+          <t>1741003003/RC/22012034557380 — CC ROAD NIRMAN ( MANASA KANJARDA MARG SY HEERALAL GOMA KAI MAKAN KI OR ) AMARPURA</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>415000</v>
+        <v>70600</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>351235</v>
+        <v>69540</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>40119</v>
+        <v>44219</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>41204</v>
+        <v>44407</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034408379 — SHOCHALAY NIRMAN MANGILAL BHRULAL KHEDLI</t>
+          <t>1741003003/RC/22012034586586 — CC ROAD NIRMAN ( NATHU BHAMBHI KAI MAKAN SY SURESH SHARMA KAI MAKAN KI OR ) KHEDLI</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>12000</v>
+        <v>71900</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>0</v>
+        <v>1158</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>43206</v>
+        <v>44479</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034408381 — SHOCHALAY NIRMAN SURESH GORILAL KHEDLI</t>
+          <t>1741003003/RC/22012034591855 — CC ROAD NIRMAN ( BAHADUR SINGH KE MAKAN SE BHANWAR SINGH KE MAKAN KI OR) KHEDLI</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>12000</v>
+        <v>81000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>0</v>
+        <v>77580</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>43206</v>
-[...1 lines deleted...]
-      <c r="K300" s="3"/>
+        <v>44568</v>
+      </c>
+      <c r="K300" s="3" t="n">
+        <v>44803</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034408384 — SHOCHALAY NIRMAN RADHESHYAM VAJERAM AMARPURA</t>
+          <t>1741003003/RC/22012034591857 — CC ROAD NIRMAN ( BAHADUR SINGH KE MAKAN SE BHANWAR SINGH KE MAKAN KI OR) KHEDLI</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>43206</v>
+        <v>44491</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034408387 — SHOCHALAY NIRMAN HARJU BAI UNKAR KHEDLI</t>
+          <t>1741003003/RC/22012034636844 — SUDUR SADAK NIRMAN ( KHEDLI SE KANJARDA  KI OR ) KHEDLI</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>12000</v>
+        <v>918783.02</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>0</v>
+        <v>893091.93</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>43206</v>
+        <v>45065</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034423537 — SHOCHALAY NIRMAN AMARA MOHAN BHEEL NARAYANPET KHEDLI</t>
+          <t>1741003003/RC/22012034638795 — CC ROAD NIRMAN ( NARSINGH MANDIR SE PREM SINGH KE MAKAN TAK ) KHEDLI</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>12000</v>
+        <v>142000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>0</v>
+        <v>140444</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>43206</v>
-[...1 lines deleted...]
-      <c r="K303" s="3"/>
+        <v>45093</v>
+      </c>
+      <c r="K303" s="3" t="n">
+        <v>45142</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034423538 — SHOCHALAY NIRMAN MANNA LAL NANURAM CHAMBLESHWAR KHEDLI</t>
+          <t>1741003003/RC/22012034648243 — CC ROAD NIRMAN ( BUS STAND SE BALWANT SINGH KE MAKAN KI OR) KHEDLI</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>12000</v>
+        <v>141000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>0</v>
+        <v>140556</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>43206</v>
-[...1 lines deleted...]
-      <c r="K304" s="3"/>
+        <v>45141</v>
+      </c>
+      <c r="K304" s="3" t="n">
+        <v>45200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034423539 — SHOCHALAY NIRMAN HARJU BAI UNKAR KHEDLI</t>
+          <t>1741003003/RC/22012034846715 — CC ROAD NIRMAN 5 VITT (GOVIND SINGH KE GHAR SE VINODSINGH KE GHAR KI OR) KHEDLI</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>12000</v>
+        <v>115000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>0</v>
+        <v>113274</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>43206</v>
-[...1 lines deleted...]
-      <c r="K305" s="3"/>
+        <v>45890</v>
+      </c>
+      <c r="K305" s="3" t="n">
+        <v>46227</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034564426 — SLWM - COSTRUCTION COMPOST-01 BUS TAND  KHEDLI</t>
+          <t>1741003003/RC/262 — पंचपरमेश्‍वर आंतरि‍क पथ सी सी मार्ग Ts 262 (खेडली)</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>41550.64</v>
+        <v>98000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>39390.02</v>
+        <v>96736</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>44457</v>
+        <v>41036</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>44653</v>
+        <v>41640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034564840 — SLWM - COSTRUCTION COMPOST-02 HOSPITAL KE PASS KHEDLI</t>
+          <t>1741003003/RC/694 — पंचपरमेश्‍वर सी सी रोड सरदारसिह के मकान से नन्‍दान</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>41550.64</v>
+        <v>117173</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>41011.52</v>
+        <v>122453</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>44477</v>
+        <v>41344</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>44653</v>
+        <v>41922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034564841 — SLWM - COSTRUCTION COMPOST-03 SITLAMATA MANDIR  KE PASS KHEDLI</t>
+          <t>1741003003/RC/सडक नि‍र्माण खेडली से नदी की ओर (खेड — सडक नि‍र्माण खेडली से नदी की ओर (खेडली)</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>41550.64</v>
+        <v>415000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>38838.03</v>
+        <v>351235</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>44470</v>
+        <v>40119</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>44653</v>
+        <v>41204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034564852 — SLWM - COSTRUCTION COMPOST-04 AADIWASI BASTI KE PASS KHEDLI</t>
+          <t>1741003003/RS/22012034408379 — SHOCHALAY NIRMAN MANGILAL BHRULAL KHEDLI</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>41550.64</v>
+        <v>12000</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>44477</v>
+        <v>43206</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034585353 — CTR/SLWM SOAK PIT NIRMAN 05 DEVNARAYAN MANDIR KE PASS KHEDLI</t>
+          <t>1741003003/RS/22012034408381 — SHOCHALAY NIRMAN SURESH GORILAL KHEDLI</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>14467.3</v>
+        <v>12000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>44287</v>
+        <v>43206</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034669707 — SOK PIT NIRMAN (AMARPURA 10  ) KHEDLI</t>
+          <t>1741003003/RS/22012034408384 — SHOCHALAY NIRMAN RADHESHYAM VAJERAM AMARPURA</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>5400</v>
+        <v>12000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>4403</v>
+        <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>45113</v>
-[...3 lines deleted...]
-      </c>
+        <v>43206</v>
+      </c>
+      <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034669752 — SOK PIT NIRMAN (AMARPURA 11  ) KHEDLI</t>
+          <t>1741003003/RS/22012034408387 — SHOCHALAY NIRMAN HARJU BAI UNKAR KHEDLI</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>5400</v>
+        <v>12000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>4960</v>
+        <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>45113</v>
-[...3 lines deleted...]
-      </c>
+        <v>43206</v>
+      </c>
+      <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034669760 — SOK PIT NIRMAN (CHAMBLESHWER07  ) KHEDLI</t>
+          <t>1741003003/RS/22012034423537 — SHOCHALAY NIRMAN AMARA MOHAN BHEEL NARAYANPET KHEDLI</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>5400</v>
+        <v>12000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>4896</v>
+        <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>44847</v>
-[...3 lines deleted...]
-      </c>
+        <v>43206</v>
+      </c>
+      <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034669766 — SOK PIT NIRMAN (CHAMBLESHWER08 ) KHEDLI</t>
+          <t>1741003003/RS/22012034423538 — SHOCHALAY NIRMAN MANNA LAL NANURAM CHAMBLESHWAR KHEDLI</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>5400</v>
+        <v>12000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>4896</v>
+        <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>44847</v>
-[...3 lines deleted...]
-      </c>
+        <v>43206</v>
+      </c>
+      <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034669769 — SOK PIT NIRMAN (CHAMBLESHWER09 ) KHEDLI</t>
+          <t>1741003003/RS/22012034423539 — SHOCHALAY NIRMAN HARJU BAI UNKAR KHEDLI</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>44789</v>
+        <v>43206</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034669770 — SOK PIT NIRMAN (CHAMBLESHWER09 ) KHEDLI</t>
+          <t>1741003003/RS/22012034564426 — SLWM - COSTRUCTION COMPOST-01 BUS TAND  KHEDLI</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>0</v>
+        <v>41550.64</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>0</v>
+        <v>39390.02</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>44789</v>
-[...1 lines deleted...]
-      <c r="K316" s="3"/>
+        <v>44457</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>44653</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034669771 — SOK PIT NIRMAN (CHAMBLESHWER09 ) KHEDLI</t>
+          <t>1741003003/RS/22012034564840 — SLWM - COSTRUCTION COMPOST-02 HOSPITAL KE PASS KHEDLI</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>0</v>
+        <v>41550.64</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>0</v>
+        <v>41011.52</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>44789</v>
-[...1 lines deleted...]
-      <c r="K317" s="3"/>
+        <v>44477</v>
+      </c>
+      <c r="K317" s="3" t="n">
+        <v>44653</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034669772 — SOK PIT NIRMAN (CHAMBLESHWER09 ) KHEDLI</t>
+          <t>1741003003/RS/22012034564841 — SLWM - COSTRUCTION COMPOST-03 SITLAMATA MANDIR  KE PASS KHEDLI</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>5400</v>
+        <v>41550.64</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>4896</v>
+        <v>38838.03</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>44847</v>
+        <v>44470</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>44873</v>
+        <v>44653</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034669775 — SOK PIT NIRMAN (KHEDLI 01  ) KHEDLI</t>
+          <t>1741003003/RS/22012034564852 — SLWM - COSTRUCTION COMPOST-04 AADIWASI BASTI KE PASS KHEDLI</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>5400</v>
+        <v>41550.64</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>4896</v>
+        <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>44847</v>
-[...3 lines deleted...]
-      </c>
+        <v>44477</v>
+      </c>
+      <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034669812 — SOK PIT NIRMAN (KHEDLI 02  ) KHEDLI</t>
+          <t>1741003003/RS/22012034585353 — CTR/SLWM SOAK PIT NIRMAN 05 DEVNARAYAN MANDIR KE PASS KHEDLI</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>5400</v>
+        <v>14467.3</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>5304</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>44847</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034669814 — SOK PIT NIRMAN (KHEDLI 03  ) KHEDLI</t>
+          <t>1741003003/RS/22012034669707 — SOK PIT NIRMAN (AMARPURA 10  ) KHEDLI</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>4896</v>
+        <v>4403</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>44847</v>
+        <v>45113</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>44873</v>
+        <v>45200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034670191 — SOK PIT NIRMAN (KHEDLI 04 ) KHEDLI</t>
+          <t>1741003003/RS/22012034669752 — SOK PIT NIRMAN (AMARPURA 11  ) KHEDLI</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>0</v>
+        <v>4960</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>44789</v>
-[...1 lines deleted...]
-      <c r="K322" s="3"/>
+        <v>45113</v>
+      </c>
+      <c r="K322" s="3" t="n">
+        <v>45308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034670192 — SOK PIT NIRMAN (KHEDLI 04 ) KHEDLI</t>
+          <t>1741003003/RS/22012034669760 — SOK PIT NIRMAN (CHAMBLESHWER07  ) KHEDLI</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>4896</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>44847</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>44873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034670193 — SOK PIT NIRMAN (KHEDLI 05 ) KHEDLI</t>
+          <t>1741003003/RS/22012034669766 — SOK PIT NIRMAN (CHAMBLESHWER08 ) KHEDLI</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>4284</v>
+        <v>4896</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>44847</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>44915</v>
+        <v>44873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034670195 — SOK PIT NIRMAN (NARAYANPETH KHEDLI 06  ) KHEDLI</t>
+          <t>1741003003/RS/22012034669769 — SOK PIT NIRMAN (CHAMBLESHWER09 ) KHEDLI</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>44835</v>
+        <v>44789</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034679432 — SAMUDAYIK SWACHHTA PARISAR NIRMAN ( KHEDALI  )KHEDALI</t>
+          <t>1741003003/RS/22012034669770 — SOK PIT NIRMAN (CHAMBLESHWER09 ) KHEDLI</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>47300</v>
+        <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>45951</v>
+        <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>44917</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034679434 — SAMUDAYIK SWACHHTA PARISAR NIRMAN ( CHAMLESHWAR )  KHEDALI</t>
+          <t>1741003003/RS/22012034669771 — SOK PIT NIRMAN (CHAMBLESHWER09 ) KHEDLI</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>47300</v>
+        <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>44899</v>
+        <v>44789</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1741003003/RS/22012034679437 — sSAMUDAYIK SWACHHTA PARISAR NIRMAN ( AMARPURA   ) KHEDALI</t>
+          <t>1741003003/RS/22012034669772 — SOK PIT NIRMAN (CHAMBLESHWER09 ) KHEDLI</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>47300</v>
+        <v>5400</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>1020</v>
+        <v>4896</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>44943</v>
-[...1 lines deleted...]
-      <c r="K328" s="3"/>
+        <v>44847</v>
+      </c>
+      <c r="K328" s="3" t="n">
+        <v>44873</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1741003003/WC/22012034823956 — CTR/SLWM SOAK PIT 01 KHEDLI</t>
+          <t>1741003003/RS/22012034669775 — SOK PIT NIRMAN (KHEDLI 01  ) KHEDLI</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>14467.3</v>
+        <v>5400</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>14344.83</v>
+        <v>4896</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>44456</v>
+        <v>44847</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>44653</v>
+        <v>44872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1741003003/WC/22012034823961 — CTR/SLWM SOAK PIT 02 KHEDLI</t>
+          <t>1741003003/RS/22012034669812 — SOK PIT NIRMAN (KHEDLI 02  ) KHEDLI</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>14467.3</v>
+        <v>5400</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>14344.83</v>
+        <v>5304</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>44456</v>
+        <v>44847</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>44653</v>
+        <v>44915</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1741003003/WC/22012034823964 — CTR/SLWM SOAK PIT 03  KHEDLI</t>
+          <t>1741003003/RS/22012034669814 — SOK PIT NIRMAN (KHEDLI 03  ) KHEDLI</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>14467.3</v>
+        <v>5400</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>13186.56</v>
+        <v>4896</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>44456</v>
+        <v>44847</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>44653</v>
+        <v>44873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1741003003/WC/22012034823969 — CTR/SLWM SOAK PIT 01 CHAMBLESHWAR KHEDLI</t>
+          <t>1741003003/RS/22012034670191 — SOK PIT NIRMAN (KHEDLI 04 ) KHEDLI</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>44468</v>
+        <v>44789</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1741003003/WC/22012034824495 — CTR/slwm BUS ISTEND KE  PAAS SAMUDAHIKSOCKPIT KHEDALI</t>
+          <t>1741003003/RS/22012034670192 — SOK PIT NIRMAN (KHEDLI 04 ) KHEDLI</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>0</v>
+        <v>4896</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K333" s="3"/>
+        <v>44847</v>
+      </c>
+      <c r="K333" s="3" t="n">
+        <v>44873</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1741003003/WC/22012034824498 — CTR slwm BUS ISTEND KE  PAAS SAMUDAHIKSOCKPIT KHEDALI</t>
+          <t>1741003003/RS/22012034670193 — SOK PIT NIRMAN (KHEDLI 05 ) KHEDLI</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>0</v>
+        <v>4284</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K334" s="3"/>
+        <v>44847</v>
+      </c>
+      <c r="K334" s="3" t="n">
+        <v>44915</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1741003003/WC/22012034824527 — CTR /slwmSITLAMATAMANDIR KE PAAS  SAMUDAHIKSOCKPIT KHEDALI</t>
+          <t>1741003003/RS/22012034670195 — SOK PIT NIRMAN (NARAYANPETH KHEDLI 06  ) KHEDLI</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>44287</v>
+        <v>44835</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1741003003/WC/22012034824544 — CTRslwmADIVASHI BASTI ME SAMUDAHIKSOCKPIT KHEDALI</t>
+          <t>1741003003/RS/22012034679432 — SAMUDAYIK SWACHHTA PARISAR NIRMAN ( KHEDALI  )KHEDALI</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>0</v>
+        <v>47300</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>0</v>
+        <v>45951</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K336" s="3"/>
+        <v>44917</v>
+      </c>
+      <c r="K336" s="3" t="n">
+        <v>45200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1741003003/WC/22012034838727 — CTR/SLWM CONSTRUCTION OF STORM DRAINAIGE CHANEL ( VIKRAM SINGH KI CHAKI SY RAMESH DHOBI K MAKAN TK )</t>
+          <t>1741003003/RS/22012034679434 — SAMUDAYIK SWACHHTA PARISAR NIRMAN ( CHAMLESHWAR )  KHEDALI</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>76000</v>
+        <v>47300</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>77753.98</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>44507</v>
-[...3 lines deleted...]
-      </c>
+        <v>44899</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1741003003/WC/22012035069876 — TALAB JIRNODHAR V PICHING NIRMAN  (KANJARDA -MANASA ROAD KE PASS ) KHEDLI</t>
+          <t>1741003003/RS/22012034679437 — sSAMUDAYIK SWACHHTA PARISAR NIRMAN ( AMARPURA   ) KHEDALI</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>159233</v>
+        <v>47300</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>98124</v>
+        <v>1020</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>45197</v>
-[...3 lines deleted...]
-      </c>
+        <v>44943</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1741003003/WC/22012035116006 — PERCOLATION TANK NIRMAN (SHANTIDAM KE PASS )KHEDLI</t>
+          <t>1741003003/WC/22012034823956 — CTR/SLWM SOAK PIT 01 KHEDLI</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>720297.5</v>
+        <v>14467.3</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>677963</v>
+        <v>14344.83</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>45197</v>
+        <v>44456</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>45855</v>
+        <v>44653</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1741003003/WC/22012035141194 — ROOF TOP RAIN WATER HARVESTING STRUCTURE ( AGANWADHI BHAWAN ) KHEDALI</t>
+          <t>1741003003/WC/22012034823961 — CTR/SLWM SOAK PIT 02 KHEDLI</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>0</v>
+        <v>14344.83</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K340" s="3"/>
+        <v>44456</v>
+      </c>
+      <c r="K340" s="3" t="n">
+        <v>44653</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1741003003/WC/22012035144118 — RFR DRENEJ CHENAL NIRMAN ADIWASI BASTI SE BADE NALE KI OR GRAM KHEDLI</t>
+          <t>1741003003/WC/22012034823964 — CTR/SLWM SOAK PIT 03  KHEDLI</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>854000</v>
+        <v>14467.3</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>654998.84</v>
+        <v>13186.56</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>45207</v>
+        <v>44456</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>45734</v>
+        <v>44653</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1741003003/WC/22012035173335 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003003/WC/22012034823969 — CTR/SLWM SOAK PIT 01 CHAMBLESHWAR KHEDLI</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>45383</v>
+        <v>44468</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>MANASA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C343" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D343" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E343" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F343" s="1" t="inlineStr">
+        <is>
+          <t>1741003003/WC/22012034824495 — CTR/slwm BUS ISTEND KE  PAAS SAMUDAHIKSOCKPIT KHEDALI</t>
+        </is>
+      </c>
+      <c r="G343" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H343" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I343" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J343" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K343" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>MANASA</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C344" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D344" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E344" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F344" s="1" t="inlineStr">
+        <is>
+          <t>1741003003/WC/22012034824498 — CTR slwm BUS ISTEND KE  PAAS SAMUDAHIKSOCKPIT KHEDALI</t>
+        </is>
+      </c>
+      <c r="G344" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H344" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I344" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J344" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K344" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>MANASA</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C345" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D345" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E345" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F345" s="1" t="inlineStr">
+        <is>
+          <t>1741003003/WC/22012034824527 — CTR /slwmSITLAMATAMANDIR KE PAAS  SAMUDAHIKSOCKPIT KHEDALI</t>
+        </is>
+      </c>
+      <c r="G345" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H345" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I345" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J345" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K345" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>MANASA</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C346" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D346" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E346" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F346" s="1" t="inlineStr">
+        <is>
+          <t>1741003003/WC/22012034824544 — CTRslwmADIVASHI BASTI ME SAMUDAHIKSOCKPIT KHEDALI</t>
+        </is>
+      </c>
+      <c r="G346" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H346" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I346" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J346" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K346" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>MANASA</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C347" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D347" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E347" s="1" t="inlineStr">
+        <is>
+          <t>Terracing</t>
+        </is>
+      </c>
+      <c r="F347" s="1" t="inlineStr">
+        <is>
+          <t>1741003003/WC/22012034838727 — CTR/SLWM CONSTRUCTION OF STORM DRAINAIGE CHANEL ( VIKRAM SINGH KI CHAKI SY RAMESH DHOBI K MAKAN TK )</t>
+        </is>
+      </c>
+      <c r="G347" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H347" s="2" t="n">
+        <v>76000</v>
+      </c>
+      <c r="I347" s="2" t="n">
+        <v>77753.98</v>
+      </c>
+      <c r="J347" s="3" t="n">
+        <v>44507</v>
+      </c>
+      <c r="K347" s="3" t="n">
+        <v>45142</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>MANASA</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C348" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D348" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E348" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F348" s="1" t="inlineStr">
+        <is>
+          <t>1741003003/WC/22012035069876 — TALAB JIRNODHAR V PICHING NIRMAN  (KANJARDA -MANASA ROAD KE PASS ) KHEDLI</t>
+        </is>
+      </c>
+      <c r="G348" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H348" s="2" t="n">
+        <v>159233</v>
+      </c>
+      <c r="I348" s="2" t="n">
+        <v>98124</v>
+      </c>
+      <c r="J348" s="3" t="n">
+        <v>45197</v>
+      </c>
+      <c r="K348" s="3" t="n">
+        <v>45822</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>MANASA</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C349" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D349" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E349" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F349" s="1" t="inlineStr">
+        <is>
+          <t>1741003003/WC/22012035116006 — PERCOLATION TANK NIRMAN (SHANTIDAM KE PASS )KHEDLI</t>
+        </is>
+      </c>
+      <c r="G349" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H349" s="2" t="n">
+        <v>720297.5</v>
+      </c>
+      <c r="I349" s="2" t="n">
+        <v>677963</v>
+      </c>
+      <c r="J349" s="3" t="n">
+        <v>45197</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>45855</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>MANASA</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C350" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D350" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+        </is>
+      </c>
+      <c r="E350" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F350" s="1" t="inlineStr">
+        <is>
+          <t>1741003003/WC/22012035141194 — ROOF TOP RAIN WATER HARVESTING STRUCTURE ( AGANWADHI BHAWAN ) KHEDALI</t>
+        </is>
+      </c>
+      <c r="G350" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H350" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I350" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J350" s="3" t="n">
+        <v>45201</v>
+      </c>
+      <c r="K350" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>MANASA</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C351" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D351" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E351" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F351" s="1" t="inlineStr">
+        <is>
+          <t>1741003003/WC/22012035144118 — RFR DRENEJ CHENAL NIRMAN ADIWASI BASTI SE BADE NALE KI OR GRAM KHEDLI</t>
+        </is>
+      </c>
+      <c r="G351" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H351" s="2" t="n">
+        <v>854000</v>
+      </c>
+      <c r="I351" s="2" t="n">
+        <v>654998.84</v>
+      </c>
+      <c r="J351" s="3" t="n">
+        <v>45207</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>45734</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>MANASA</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C352" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D352" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E352" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F352" s="1" t="inlineStr">
+        <is>
+          <t>1741003003/WC/22012035173335 — PARCOLATION TANK NIRMAN</t>
+        </is>
+      </c>
+      <c r="G352" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H352" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I352" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J352" s="3" t="n">
+        <v>45383</v>
+      </c>
+      <c r="K352" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>MANASA</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C343" s="1" t="inlineStr">
+      <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
-      <c r="D343" s="1" t="inlineStr">
+      <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
-      <c r="E343" s="1" t="inlineStr">
+      <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F343" s="1" t="inlineStr">
+      <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1741/DP/9926690257 — 390 CPT Range manasa 2010-11</t>
         </is>
       </c>
-      <c r="G343" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H343" s="2" t="n">
+      <c r="G353" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H353" s="2" t="n">
         <v>291000</v>
       </c>
-      <c r="I343" s="2" t="n">
+      <c r="I353" s="2" t="n">
         <v>89203</v>
       </c>
-      <c r="J343" s="3" t="n">
+      <c r="J353" s="3" t="n">
         <v>40600</v>
       </c>
-      <c r="K343" s="3" t="n">
+      <c r="K353" s="3" t="n">
         <v>41298</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>