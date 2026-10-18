--- v0 (2026-08-29)
+++ v1 (2026-10-18)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K646"/>
+  <dimension ref="A1:K645"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-29 16:50:20</t>
+          <t>Exported on: 2026-10-18 05:00:04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: NEEMUCH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,98 +273,98 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>JAWAD / DHARDI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1741001001/RC/22012034679464 — CC ROAD NIRMAN GRAM DHARADI (DHARADI)</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BADI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1741001002/AV/22012034664178 — KHEL MAIDAN NIRMAN GRAM BADI SUTARO KI BADI GP BADI</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45684</v>
@@ -414,2166 +414,2166 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>JAWAD / PATIYAL</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1741001004/IF/22012035462584 — DUGWELL RICHARGE GRAM KHEDA MAJHAVAT KAMLESH GANPAT DHAKAD GP PATIYAL</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>JAWAD / PATIYAL</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1741001004/RC/22012034679493 — CC ROAD NIRMAN GRAM PATIYAL (PATIYAL)</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>JAWAD / DHANGAON</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1741001005/IF/22012035499209 — DUGWELL RICHARGE GRAM DHANGOV GOVINDRAM BALU LUHAR GP DHANGOV</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>JAWAD / DHANGAON</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1741001005/WC/22012035173959 — RICHARG PIT GRAM DHANGOV (DHANGOV)</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>JAWAD / THADOD</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1741001006/WC/22012035174245 — RICHARGE PIT NIRMAN GRAM THADOD (THADOD)</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>JAWAD / SHEHNATALAI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1741001007/IF/22012035453638 — DUGWELL RICHARGE GRAM MOTIYARDA MANJUBAI DHAKAD GP SHEHANATALAI</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>JAWAD / KACHHALA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1741001008/IF/22012035465474 — DUGWELL RICHARGE GRAM KABARIYA BHIMRAJ CHHOGA GP KACHHALA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>JAWAD / KACHHALA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1741001008/IF/22012035483448 — DUGWELL RICHARGE GRAM KACHHALA CHAMPALAL CHIMANA GP KACHHALA</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>JAWAD / KACHHALA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1741001008/RC/22012034679469 — CC ROAD NIRMAN GRAM KACHALA (KACHALA)</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>JAWAD / JHANTALA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1741001009/IF/22012035504793 — DUGWELL RICHARGE GRAM JHANTLA BASHEER MO HUSEN MANSOORI GP JHANTLA</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>JAWAD / JHANTALA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1741001009/IF/22012035504802 — DUGWELL RICHARGE GRAM JHANTLA KANHIYA LAL BALURAM DHAKAD GP JHANTLA</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>JAWAD / JHANTALA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1741001009/IF/22012035524467 — Dugwell recharge LabhchandRuplal taili Gp Jhatla</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>JAWAD / JHANTALA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1741001009/IF/22012035568326 — KHET TALAB NIRMAN GRAM JHANTLA JAMNALAL SURAJMAL MINA GP JHANTLA</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>JAWAD / RETPURA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1741001011/WC/22012035174165 — RICHARGE PIT NIRMAN GRAM RETPURA (RETPURA)</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>JAWAD / JHANWAR KA RAJPURA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1741001012/IF/22012035429379 — DUGWELL RICHARGE GRAM PIPARWAWN  SHIPRA BAI PRABHU LAL GP RAJPURA JHAWAR</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>JAWAD / KADWASA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1741001013/IF/22012035431976 — DUGWELL RECHARGE GRAM  KADVASA SOSARBAI HIRALAL LOHAR GP KADVASA</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>JAWAD / KADWASA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1741001013/IF/22012035432715 — DUGWELL RICHARGE GRAM KADVASA PAVAN KUMAR CHOTULAL GP KADVASA</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>JAWAD / KADWASA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1741001013/WC/22012035173996 — RICHARGE PIT NIRMAN GRAM KADVASA (KADVASA)</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>JAWAD / MAHUPURAPURAN</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1741001014/IF/22012035506762 — Dugwell recharge Yesvent Raju mahupurapuran gp mahupurapuran</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>JAWAD / MAHUPURAPURAN</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1741001014/IF/22012035507541 — DUGWELL RICHARGE GRAM SUJANPURA  BALURAM BENA GP MAHUPURAPOORAN</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>JAWAD / MAHUPURAPURAN</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1741001014/IF/22012035507574 — DUGWELL RICHARGE GRAM SUJANPURA NARAYAN SHOCHAND GP MAHUPURAPOORAN</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>JAWAD / MAHUPURAPURAN</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1741001014/IF/22012035507692 — DUGWELL RICHARGE GRAM MAHUPURAPOORAN JAGRAM AMARCHAND GP MAHUPURAPOORAN</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>JAWAD / TAL</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1741001016/WC/22012035174220 — RICHARGE NIRMAN GRAM TAL (TAL)</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>JAWAD / KOJYA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1741001018/IF/22012035440776 — DUGWELL RICHARGE GRAM KOJYA BABULAL HARIRAM GP KOJYA</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>JAWAD / KOJYA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1741001018/RC/22012034679477 — CC ROAD NIRMAN GRAM KOJYA (KOJYA)</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>JAWAD / AMBA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1741001019/WC/22012035172718 — RICHARGE PIT NIRMAN GRAM AMBA (AMBA)</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>JAWAD / PARLAI</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1741001020/WC/22012035174156 — RICHARGE PIT NIRMAN GRAM PARALAI (PARALAI)</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>JAWAD / ATHWA BUJURG</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1741001021/WC/22012035172724 — RICHARGE PIT NIRMAN GRAM ATHAVA BUJURG (ATHAVA BUJURG)</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BANADA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1741001022/IF/22012035429299 — DUGWELL RICHARGE GRAM JETLIYA BABU LAL KASHIRAM GP BANADA</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BANADA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1741001022/WC/22012035173886 — RICHARG PIT GRAM BANDA (BANDA)</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>JAWAD / KANKARIYATAIAI</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1741001024/IF/22012035513720 — DUGWELL RICHARGE GRAM BARKHEDA JAT BABULAL NANURAM GP KAKARIYA TALAI</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>JAWAD / KANKARIYATAIAI</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1741001024/WC/22012035174002 — RICHARG PIT GRAM KAKARIYA TALAI (KAKARIYA TALAI)</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BORDIYA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1741001025/IF/22012035439235 — DUGWELL RICHARGE GRAM BORDIYA AMARTLAL NARAYAN GP BORDIYA</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BORDIYA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1741001025/WC/22012035173926 — PERCULATIAON TANK NIRMAN GRAM BORDIYA (BORDIYA)</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>JAWAD / DORAI</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1741001026/RC/22012034679447 — CC ROAD NIRMAN GRAM MUKERA (DORAI)</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>JAWAD / SHRIPURA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1741001028/WC/22012035173860 — STOP DEM KAM PULIYA NIRMAN GRAM KUNTALI (SHRIPURA)</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>JAWAD / DAULATPURA (JAT)</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1741001030/RC/22012034679445 — CC ROAD NIRMAN GRAM TUMDIYA (DOLATPURA)</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>JAWAD / LUHARIYA JAT</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1741001031/RC/22012034679446 — SUDUR SADAK NIRMAN GRAM ABAJAT AMRAT SAROVAR TAK (LUHARIAYA JAT)</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BADHAWA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1741001032/RC/22012034679449 — CC ROAD NIRMAN GRAM PADLIYA (BADHAVA)</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BADHAWA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1741001032/WC/22012035172728 — RICHARGE PIT NIRMAN GRAM BADHAWA (BADHAWA)</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>JAWAD / SUTHOLI</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1741001033/IF/22012035461550 — DUGWELL RICHARGE GRAM SUTHOLI PUSHPABAI SHAMBHULAL JOSHI GP SUTHOLI</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>JAWAD / SUTHOLI</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1741001033/WH/22012034939086 — TALAI JIRNDHOR GRAM SUTHOLI (SUTHOLI)</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>JAWAD / ALORI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1741001034/IF/22012035419182 — DUGWELL RICHARGE GRAM JARAD CHUNNILAL NARAYAN GP ALORI</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>JAWAD / ALORI</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1741001034/WC/22012035172716 — RICHARGE PIT NIRMAN GRAM ALORI (ALORI)</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>JAWAD / DEHPUR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1741001036/RC/22012034679450 — CC ROAD NIRMAN GRAM DEHPUR (DEHPUR)</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BHAGWANPURA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1741001037/RC/22012034679451 — CC ROAD NIRMAN GRAM CHIRMIKHEDA (BHAGAVNPURA)</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45383</v>
@@ -2670,145 +2670,145 @@
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>JAWAD / NILIYA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1741001038/WC/22012035174136 — RICHARG PIT GRAM NILIYA (NILIYA)</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>JAWAD / KUNDLA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1741001039/FP/22012034641069 — DRAINGE CHENAL NIRMAN GRAM KUNDALA SHRI HANUMAN MANDIR SE DEVILAL KE BADE KI OR GP KUNDALA</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45452</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>JAWAD / KUNDLA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair &amp; Maintenance of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1741001039/WC/22012035174053 — TALAI JIRNODHAR GRAM KUNDALA (KUNDALA)</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45383</v>
@@ -2858,662 +2858,662 @@
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>JAWAD / DADOLI</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1741001040/WC/22012035173940 — RICHARGE PIT NIRMAN GRAM DADOLI (DADOLI)</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>JAWAD / DADOLI</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1741001040/WC/22012035284936 — DUGWELL RICHARGE GRAM AMBA GOV KOOP GP DADOLI</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>JAWAD / MANDA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair &amp; Maintenance of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1741001041/WC/22012035174116 — CHEK DEM MARMAT WORK GRAM MANDA (MANDA)</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>JAWAD / JANAKPUR</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1741001042/IF/22012035422473 — DUGWELL RECHARGE GRAM JANAKPUR AJAY KISHOR</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>JAWAD / JANAKPUR</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair &amp; Maintenance of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1741001042/WC/22012035173986 — TALAB MARAMAT WORK GRAM JANKPUR (JANKPUR)</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>JAWAD / MORWAN</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1741001043/IF/22012035422139 — DUGWELL RECHARGE GRAM  MORWAN BHONI RAM BHONALAL PRAJAPAT GP MORWAN</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>JAWAD / RUPPURA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1741001044/WC/22012035174176 — RICHARGE PIT NIRMAN GRAM RUPPURA (RUPPURA)</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>JAWAD / MELANKHEDA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1741001045/RC/22012034679488 — CC ROAD NIRMAN GRAM MELANKHEDA (MELANKHEDA)</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BAWALNAI</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1741001046/IF/22012035421608 — DUGWELL RECHARGE GRAM  BAWALNAI SHAMBU LAL RATANLAL AHIR GP BAWAL</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BAWALNAI</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1741001046/IF/22012035483982 — DUGWELL RICHARGE GRAM BAWALNAI BALKISHAN CHAMPALAL GP BAWALNAI</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BAWALNAI</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1741001046/WC/22012035173904 — RICHARGE PIT NIRMAN GRAM BAWALNAI (BAWALNAI)</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>JAWAD / TARAPUR</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1741001048/WC/22012035174226 — RICHARG PIT NIRMAN GRAM TARAPUR (TARAPUR)</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>JAWAD / TUMBA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1741001049/IF/22012035429196 — DUGWELL RICHARGE GRAM TUMBA RAHUL MOTILAL GP TUMBA</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>JAWAD / TUMBA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1741001049/WC/22012035174248 — PERCULATIAN TANK NIRMAN GRAM TUMBA (TUMBA)</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45383</v>
@@ -3563,145 +3563,145 @@
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>JAWAD / DHANI</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1741001050/IF/22012035558113 — KHET TALAB NIRMAN GRAM ATA HUDI BAI FULCHAND GP DHANI</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>JAWAD / DHANI</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1741001050/IF/22012035561213 — KHET TALAB NIRMAN GRAM ATA RADHESHYAM FULA GP DHANI</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>JAWAD / DHANI</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1741001050/RC/22012034679460 — CC ROAD NIRMAN GRAM DHANI (DHANI)</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45383</v>
@@ -3751,51 +3751,51 @@
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>JAWAD / GUJARKEDI SANKLA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1741001052/IF/22012035568339 — KHET TALAB NIRMAN GRAM MEGHPURA KANHEYALAL SOHANLAL GP GUJARKHEDI SANKALA</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45761</v>
@@ -3845,1743 +3845,1743 @@
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>JAWAD / SARWANIYA MASANI</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1741001054/RC/22012034679500 — CC ROAD NIRMAN GRAM NAGADA (SARVANIYA MASANI)</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>JAWAD / HANUMANTIYA</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1741001055/IF/22012035483318 — DUGWELL RICHARGE GRAM HANUMANTIYA HAJARILAL KALU JAT GP HANUMANTIYA</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>JAWAD / KESHARPURA</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1741001057/RC/22012034679472 — CC ROAD NIRMAN GRAM KESHARPURA (KESHARPURA)</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>JAWAD / KHOR</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1741001058/WC/22012035174024 — RICHARGE PIT GRAM KHOR (KHOR)</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>JAWAD / DAMODARPURA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1741001059/IF/22012035470418 — DUGWELL RICHARGE GRAM RADHADEVI RUPPLAL DHAKAD GP DAMODARPURA</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>JAWAD / DAMODARPURA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1741001059/WC/22012035173948 — RICHARG PIT GRAM DAMODARPURA (DAMODARPURA)</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>JAWAD / SUWAKHEDA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1741001060/IF/22012035572083 — KHET TALAB NIRMAN GRAM SUVAKHEDA MOTILAL BALU BHIL GP SUVKHEDA</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>JAWAD / SUWAKHEDA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1741001060/RC/22012034679502 — CC ROAD NIRMAN GRAM SUVAKHEDA (SUVAKHEDA)</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BARKHEDA KAMALIYA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1741001061/WC/22012035173893 — RICHARG PIT GRAM MORKA (BARKHEDA KAMLIYA)</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>JAWAD / PALRAKHEDA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1741001062/IF/22012035314736 — NIJI FLOUDHAN GRAM PALAKHEDA RUPNARAYAN KANIRAM GP PALARAKHEDA</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45462</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>JAWAD / UPREDA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1741001064/IF/22012035458227 — DUGWELL RICHARGE GRAM UPREDA LALARAM UDAYRAM GP UPREDA</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>JAWAD / UPREDA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1741001064/IF/22012035550845 — DUGWELL RICHARGE GRAM UPREDA SHYAMLAL LAXMINARAYAN BALAI GP UPREDA</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>JAWAD / UPREDA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1741001064/WC/22012035174256 — RICHARGE PIT NIRMAN GRAM UPAREDA (UPREDA)</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>JAWAD / MODI</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1741001065/IF/22012035470210 — DUGWELL RICHARGE GRAM MODI PARAS MANGILAL MEGHWAL</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>JAWAD / MODI</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1741001065/WC/22012035174128 — RICHARG PIT NIRMAN GRAM MODI (MODI)</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BASEDI BHATI</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1741001066/RC/22012034679455 — CC ROAD NIRMAN GRAM BASEDIBHATI (BASEDIBHATI)</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>JAWAD / SAMEL</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1741001067/IF/22012035421961 — DUGWELL RECHARGE GRAM  BAWAL NAI SAMRATH RAMESHWAR LODHA GP SAMEL</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>JAWAD / SAMEL</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1741001067/IF/22012035476355 — DUGWELL RICHARGE GRAM KALEPUR MUKESH FHUOOLCHAND GP SAMEL</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>JAWAD / SAMEL</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair &amp; Maintenance of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1741001067/WC/22012035174182 — CHEK DEM MARMAT WORK GRAM SAMEL (SAMEL)</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>JAWAD / AKLI</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1741001068/WC/22012035172713 — RICHARGE PIT NIRMAN GRAM ANKALI (ANKALI)</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>JAWAD / DHAMNIYA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair &amp; Maintenance of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1741001069/WC/22012035173955 — TALAB MARAMAT WORK GRAM DHAMNIYA (DHAMANIYA)</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>JAWAD / MADAWADA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1741001070/WC/22012035174078 — RICHARG PIT NIRMAN GRAM MADAVDA (MADAVDA)</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BANGRED</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1741001072/IF/22012035417839 — DUGWELL RICHARGE GRAM BANGRED SITA BAI SHABA LAL GP BANGRED</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BANGRED</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1741001072/IF/22012035426152 — DUGWELL RICHARGE GRAM BANGRED PAPPU LAL BHANVAR LAL GP BANGRED</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BANGRED</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1741001072/IF/22012035652615 — KAPILDHARA KUP NIRMAN TUFAN CHATARALAL GP BANGRED</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BANGRED</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1741001072/WC/22012035173888 — RICHARG PIT GRAM BANGRED (BANGRED)</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>JAWAD / ARNIYA MAMADEO</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1741001073/IF/22012035421237 — DUGWELL RECHARGE GRAM  ARNIYAMAMADEV BEENA DEVI SHANKARLAL PATIDAR GP ARNIYA MAMDEV</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>JAWAD / ARNIYA MAMADEO</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1741001073/WC/22012035172720 — RICHARGE PIT NIRMAN GRAM ARANIYA MAMADEV (ARANIYA MAMADEV)</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BARADA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1741001074/IF/22012035420697 — DUGWELL RECHARGE GRAM BARADA RAMESHWAR DAS GOPAL DAS BAIRAGI GP BARADA</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BARADA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1741001074/IF/22012035420760 — RECHARGE PIT NIRMAN GRAM BARADA RADHATSGYAM SUKHKAK BAGARU GO BARADA</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BARADA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1741001074/IF/22012035420834 — DUGWELL RECHARGE GRAM AKHEPURA MUBARIK KHA RAMJAN KHA GP BARADA</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BARADA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1741001074/IF/22012035420902 — RECHARGE PIT NIRMAN GRAM BARADA  BHUVANIRAM KEVEL GP BARADA</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>JAWAD / BARADA</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1741001074/WC/22012035173891 — RICHARG PIT GRAM BARADA (BARADA)</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>JAWAD / AAMLIBHAT</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1741001076/RC/22012034679247 — CC ROAD NIRMAN GRAM AMLIBHAT (AMALIBHAT)</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / DARU</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1741002001/IF/22012035469605 — Khet talab nirman Mangalsingh Harisingh Daru</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / DARU</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1741002001/WC/22012035173228 — Nirmal nir</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / DARU</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1741002001/WC/22012035174041 — Check Dam</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45383</v>
@@ -5631,239 +5631,239 @@
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / GHASUNDIBAMNI</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1741002002/WC/22012035173290 — Nirmal nir</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / GHASUNDIBAMNI</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1741002002/WC/22012035174050 — Check Dam</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BISALWASKALAN</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1741002003/IF/22012035384641 — Khet Talab nirman Bheulal Kalu ji Teli Gram Bisalwas Kala</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BISALWASKALAN</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1741002003/WC/22012035173067 — Nirman nir</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BISALWASKALAN</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1741002003/WC/22012035174014 — Check Dam</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45383</v>
@@ -5913,380 +5913,380 @@
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BAMANBARDI</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1741002004/WC/22012035173026 — Nirman nir Bamanbadhi</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BAMANBARDI</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1741002004/WC/22012035173985 — Check Dam</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / DUNGALAWADA</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1741002005/IF/22012035265408 — Nandan Fhalodhan Shivlal Mannalal Dunglawada</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / DUNGALAWADA</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1741002005/WC/22012035173288 — Nirmal nir</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / DUNGALAWADA</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1741002005/WC/22012035174047 — Check Dam</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BHADBHADIYA</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1741002006/IF/22012035249440 — Khet Talab Kishanlal Kanhiyalal Bhadbadiya</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BHADBHADIYA</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1741002006/IF/22012035433352 — Dugwell Recharge Pit Radhesyam Nanuram patidar Bhadbadiya</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BHADBHADIYA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1741002006/IF/22012035526354 — Khet Talab nirman Ramesh Mangilal Jatav Bhadbadiya</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45748</v>
@@ -6336,286 +6336,286 @@
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BHADBHADIYA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1741002006/WC/22012035173041 — Nirma nir</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BHADBHADIYA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1741002006/WC/22012035174000 — Check Dam</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / DUDARSI</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1741002007/WC/22012035173285 — Nirmal nir</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / DUDARSI</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1741002007/WC/22012035174045 — Check Dam</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / DHANERIYAKAIAN</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1741002008/WC/22012035173282 — Nirmal nir</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / DHANERIYAKAIAN</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1741002008/WC/22012035174043 — Check Dam</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45383</v>
@@ -6665,1132 +6665,1132 @@
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / KANAWATI</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1741002009/WC/22012035173859 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / KANAWATI</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1741002009/WC/22012035174081 — Check Dam</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BARUKHEDA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1741002010/RC/22012034830714 — CC Road nirman Bherulal mali ke makan se Raju Gawla ke makan tk Barukheda</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BARUKHEDA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1741002010/WC/22012035173039 — Nirman nir Barukheda</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BARUKHEDA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1741002010/WC/22012035173998 — Check Dam</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEWAD</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1741002011/IC/22012034885948 — Kapildhara kup nirman with recharge pit Rekhabai Anil Newad</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEWAD</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1741002011/IF/22012035391950 — Khet Talab nirman Mangilal Newad</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEWAD</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1741002011/IF/22012035407839 — DUGWELL RECHARGE PIT NIRMAN NANURAM MAGHWAL NEWAD</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEWAD</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1741002011/WC/22012035173835 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / NEWAD</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1741002011/WC/22012035174100 — Check Dam</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / SEMALICHANDRAWAT</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1741002012/WC/22012035173816 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / SEMALICHANDRAWAT</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1741002012/WC/22012035174123 — Check Dam</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / JAWI</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1741002013/IC/22012034888293 — Kapildhara Kup nirman with recharge pit Rajaram Patidar Jawi</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / JAWI</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1741002013/WC/22012035174066 — Check Dam</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / THADOLI</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1741002014/WC/22012035173809 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / THADOLI</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1741002014/WC/22012035174134 — Check Dam</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / PIPLON</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1741002015/IF/22012035465780 — Dugwell Recharge Pit Ashok S/o Radhesyam Piplon</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / PIPLON</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1741002015/WC/22012035173827 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / PIPLON</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1741002015/WC/22012035174109 — Check Dam</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / PIPLON</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1741002015/WC/22012035219098 — Roof Water Harvesting Work Panchyat Bhawan Piplon</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MALKHEDA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1741002016/IF/22012035384387 — Dugwell Recharge Pit Prakash S/o Radhesyam Malkheda</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MALKHEDA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1741002016/IF/22012035454063 — Dugwell Recharge Pit Babulal Bhawarlal Malkheda</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MALKHEDA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1741002016/WC/22012035173843 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MALKHEDA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1741002016/WC/22012035174096 — Check Dam</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45383</v>
@@ -7840,2495 +7840,2495 @@
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BORKHEDIKALAN</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1741002017/RC/22012034834577 — CC Road nirman Karulal ji ke makan se Shantilal ke makan tk</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BORKHEDIKALAN</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1741002017/WC/22012035173076 — nirman nir</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BORKHEDIKALAN</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1741002017/WC/22012035174020 — Check Dam</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / REWALIDEWALI</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1741002018/IC/22012034892063 — Kapildhara kup nirman with recharge pit Laduram Chogalal Gram Dasani GP Rewali Dewali</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / REWALIDEWALI</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1741002018/IF/22012035395161 — Dugwell Recharge pit nirman Lalsingh Madhosingh Pipliya natawat Rewli dewali</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / REWALIDEWALI</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1741002018/WC/22012035174114 — Check Dam</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / GIRDODA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1741002019/WC/22012035173292 — Nirmal nir</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / GIRDODA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1741002019/WC/22012035174052 — Check Dam</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / JAMUNIYAKHURD</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1741002020/IF/22012035424997 — DUGWELL RECHARGE PIT NIRMAN ARJUN GANGARAM CHOUTKHEDA JAMUNIYA KHURD</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / JAMUNIYAKHURD</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1741002020/WC/22012035174061 — Check Dam</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / KANAKHEDA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1741002021/WC/22012035173861 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / KANAKHEDA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1741002021/WC/22012035174079 — Check Dam</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / KALIKOTHADI</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1741002022/WC/22012035173865 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / KALIKOTHADI</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1741002022/WC/22012035174074 — Check Dam</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / CHAMPI</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1741002023/IF/22012035327883 — Khet Talab nirman Bhawribai S/o Kanhiyalal Hajuri Champi</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / CHAMPI</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1741002023/WC/22012035174027 — Check Dam</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / KALUKHEDA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1741002024/WC/22012035173863 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / KALUKHEDA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1741002024/WC/22012035174075 — Check Dam</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / ADMALYA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1741002025/IF/22012035398844 — Dugwell Recharge Pit Keshrimal Kishanlal Admaliya</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / ADMALYA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1741002025/WC/22012035173014 — Nirmal nir Admaliya</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / ADMALYA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1741002025/WC/22012035173969 — Check Dam</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / ADMALYA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1741002025/WC/22012035281353 — Dugwell Recharge Pit Gowardhan Mulchand Ratdiya Admaliya</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BORKHEDPANADI</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1741002026/IF/22012035378219 — Khet talab nirman Mangilal s/o Prabhulal GP Borkhedi Panedi</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BORKHEDPANADI</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1741002026/IF/22012035378555 — Khet talab nirman Mangilal s/o Prabhulal GP Borkhedi Panedi</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BORKHEDPANADI</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1741002026/IF/22012035509006 — Dugwell Recharge pit nirman Pushpabai w/o jaswant Borkhedi panedi</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BORKHEDPANADI</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1741002026/WC/22012035173080 — nirma nir</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BORKHEDPANADI</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1741002026/WC/22012035174022 — Check Dam</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / JHALRI</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1741002027/IF/22012035425994 — Dugwell Recharge Pit Maan Singh Ram Dhan Singh GP Jhalri</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / JHALRI</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1741002027/IF/22012035556770 — Kapildhara Kup nirman Nagesh Babulal Gram Melki GP Jhalri</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / JHALRI</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1741002027/WC/22012035173867 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / JHALRI</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1741002027/WC/22012035174072 — Check Dam</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BHADWAMATA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1741002028/WC/22012035173043 — Nirmal nir</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BHADWAMATA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1741002028/WC/22012035174004 — Check Dam</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BHADWAMATA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1741002028/WH/22012034942894 — Chekdam with Nala trenching nirman shamshan ke pas</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BISALWAS SONGIRA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1741002029/IF/22012035422851 — DUGWELL RECHARGE PIT NIRMAN  DEVISINGH BHAWARSINGH BISALWAS SONIGRA</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BISALWAS SONGIRA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1741002029/WC/22012035173058 — Nirmal nir</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BISALWAS SONGIRA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1741002029/WC/22012035174010 — Check Dam</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BISALWAS SONGIRA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1741002029/WC/22012035251708 — Parcolathion Tank nirman Kailash Banjara ke khet ke pas Rampuriya Bisalwas Sonigara</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / JAMUNIYAKALAN</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1741002030/IF/22012035453627 — Dugwell Recharge Pit Kailashchand Jaychand Patidar Kanawati</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / JAMUNIYAKALAN</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1741002030/IF/22012035469517 — Khet Talab nirman Omprakash Keshuram Gram Dalawada Jamuniya kala</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / JAMUNIYAKALAN</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1741002030/WC/22012035174059 — Check Dam</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / PIPALIYABAG</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1741002031/WC/22012035173829 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / PIPALIYABAG</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1741002031/WC/22012035174107 — Check Dam</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / PALSODA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1741002032/WC/22012035174101 — Check Dam</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / JAWASA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1741002033/IF/22012035428722 — DUGWELL RECHARGE PIT NIRMAN MANOJ GOVIND PRASAD DOWAD</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / JAWASA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1741002033/WC/22012035174063 — Check Dam</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / SAWAN</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1741002034/WC/22012035173819 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / SAWAN</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1741002034/WC/22012035174118 — Check Dam</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / SAWAN</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1741002034/WC/YD/22012035299432 — Dugwell Recharge Pit nirman Bherulal Ghisalal Gayari Sawan</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / AMLIKHEDA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1741002035/IF/22012035398036 — Dugwell Recharge Pit nirman Shreepalsingh Naharsingh Aamlikheda</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / AMLIKHEDA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1741002035/IF/22012035398324 — Openwell Recharge Pit nirman Ambalal Mohanlal Amlikheda</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / AMLIKHEDA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1741002035/WC/22012035173020 — Nirman nir Amlikheda</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / AMLIKHEDA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1741002035/WC/22012035173979 — Check Dam</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45383</v>
@@ -10378,521 +10378,521 @@
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / SIRKHEDA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1741002036/WC/22012035173813 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / SIRKHEDA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1741002036/WC/22012035174126 — Check Dam</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / CHALDU</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1741002037/WC/22012035173088 — Nirmal nir</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / CHALDU</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1741002037/WC/22012035174025 — Check Dam</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / ARNYA BORANA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1741002038/IF/22012035247487 — Khet Talab nirman Dasharath Ghisalal Arniya borana</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / ARNYA BORANA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1741002038/WC/22012035173021 — Nirmal nir Arniya borana</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / ARNYA BORANA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1741002038/WC/22012035173983 — Check Dam</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BORDIYAKALAN</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1741002039/IF/22012035399089 — Kapildhara kup Narendra singh pita bharat singh Bordiya kala</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / CHHAYAN</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1741002040/IF/22012035439784 — Dugwell Recharge Pit Mohan Singh S/O Govardhan Singh GP Chhayan</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / CHHAYAN</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1741002040/IF/22012035449744 — KHET TALAB NIRMAN ABHISHEKSINGH SAJJASINGH CHAYAN</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / CHHAYAN</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1741002040/IF/22012035482559 — Khet Talab nirman Surendrasingh S/o Bhawarsingh Chayan</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45748</v>
@@ -10942,19207 +10942,19160 @@
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / CHHAYAN</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1741002040/WC/22012035173159 — Nirman nir</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / CHHAYAN</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1741002040/WC/22012035174037 — Check Dam</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / CHHAYAN</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1741002040/WC/22012035218007 — Parcolathion Tank nirman Panchayt Bhawan ke piche Nale ke pas Chayan</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MUNDALA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1741002041/IC/22012034884784 — Khet Talab Nirman Rupsingh S/o Naharsingh Mundla</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MUNDALA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1741002041/WC/22012035173838 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MUNDALA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1741002041/WC/22012035174098 — Check Damq</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / SEMALI MEWAD</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1741002042/AV/22012034659158 — Aangawadhi bhawan nirman Gram Semali mewad)</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>350000</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / SEMALI MEWAD</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1741002042/IF/22012035428223 — DUGWELL RECHARGE PIT NIRMAN MOHANLAL NARAYAN SEMLI MEWAD</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / SEMALI MEWAD</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1741002042/WC/22012035173817 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / SEMALI MEWAD</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1741002042/WC/22012035174119 — Check Dam</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / HARNAWADA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1741002043/AV/22012034657343 — Play Ground Gram Amba me School ke pas Harnawada</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / HARNAWADA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1741002043/IF/22012035282033 — Kapildhara Kup Nirman GP Harnawada</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / HARNAWADA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1741002043/WC/22012035174054 — Check Dam</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / GHASUNDI JAGIR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1741002044/IF/22012035278454 — Kapildhara Kup nirman With recharge pit Kachribai Ramlal Gasundi Jagir</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / GHASUNDI JAGIR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1741002044/WC/22012035173289 — Nirmal nir</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / GHASUNDI JAGIR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1741002044/WC/22012035174049 — Check Dam</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / LASUDI TANWAR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1741002045/IF/22012035242628 — Khet talab nirman Gopal shobharam Lasudi tawar</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / LASUDI TANWAR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1741002045/IF/22012035567190 — Dugwell Recharge pit nirman Ghisalal Nanuram Dhangar Lasudi Tawar</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / LASUDI TANWAR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1741002045/WC/22012035173847 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / LASUDI TANWAR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1741002045/WC/22012035174090 — Check Dam</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / AMAWALI JAGIR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1741002046/IF/22012035243713 — Kapildhara Work Syamsingh Dashrathsingh Amawali jagir</t>
+          <t>1741002046/WC/22012035173017 — Nirmal nir Amawali Jagir</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / AMAWALI JAGIR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1741002046/WC/22012035173017 — Nirmal nir Amawali Jagir</t>
+          <t>1741002046/WC/22012035173972 — Check Dam</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / AMAWALI JAGIR</t>
+          <t>NEEMUCH / CHEETAKHEDA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1741002046/WC/22012035173972 — Check Dam</t>
+          <t>1741002047/IF/22012035425204 — DUGWELL RECHARGE PIT NIRMAN RAJESH S/O LAXMINARAYAN SONIYANA</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>45383</v>
+        <v>45748</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / CHEETAKHEDA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1741002047/IF/22012035425204 — DUGWELL RECHARGE PIT NIRMAN RAJESH S/O LAXMINARAYAN SONIYANA</t>
+          <t>1741002047/WC/22012035173147 — Nirmal nir</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>45748</v>
+        <v>45383</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / CHEETAKHEDA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1741002047/WC/22012035173147 — Nirmal nir</t>
+          <t>1741002047/WC/22012035174031 — Check Dam</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / CHEETAKHEDA</t>
+          <t>NEEMUCH / DALPATPURA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1741002047/WC/22012035174031 — Check Dam</t>
+          <t>1741002048/IC/22012034885410 — Kapildhara Kup nirman Khemraj Bhil S/o Rupa bhil Dalpatpura</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / DALPATPURA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1741002048/IC/22012034885410 — Kapildhara Kup nirman Khemraj Bhil S/o Rupa bhil Dalpatpura</t>
+          <t>1741002048/WC/22012035173171 — Nirman nir</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / DALPATPURA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1741002048/WC/22012035173171 — Nirman nir</t>
+          <t>1741002048/WC/22012035174039 — Check Dam</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / DALPATPURA</t>
+          <t>NEEMUCH / RABADIYA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1741002048/WC/22012035174039 — Check Dam</t>
+          <t>1741002049/IF/22012035428939 — KHET TALAB NIRMAN GOWARDHANLAL BALURAM RABDIYA</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>45383</v>
+        <v>45748</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / RABADIYA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1741002049/IF/22012035428939 — KHET TALAB NIRMAN GOWARDHANLAL BALURAM RABDIYA</t>
+          <t>1741002049/WC/22012035174112 — Check Dam</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>45748</v>
+        <v>45383</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / RABADIYA</t>
+          <t>NEEMUCH / MAHUDIYA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1741002049/WC/22012035174112 — Check Dam</t>
+          <t>1741002050/RC/22012034841954 — CC Road Gram malkheda Girdodha Road se Shamshan ki or Malkheda</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>45383</v>
+        <v>45748</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MAHUDIYA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1741002050/RC/22012034841954 — CC Road Gram malkheda Girdodha Road se Shamshan ki or Malkheda</t>
+          <t>1741002050/WC/22012035173845 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>45748</v>
+        <v>45383</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MAHUDIYA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1741002050/WC/22012035173845 — Nirmal Neer</t>
+          <t>1741002050/WC/22012035174094 — Check Dam</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / MAHUDIYA</t>
+          <t>NEEMUCH / SONIYANA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1741002050/WC/22012035174094 — Check Dam</t>
+          <t>1741002051/IF/22012035426193 — Dugwell Recharge Pit Rajesh S/O Laxminarayan GP Soniyana</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>45383</v>
+        <v>45748</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / SONIYANA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1741002051/IF/22012035426193 — Dugwell Recharge Pit Rajesh S/O Laxminarayan GP Soniyana</t>
+          <t>1741002051/IF/22012035426281 — Dugwell Recharge Pit Dinesh Narsingh Lal GP Soniyana</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / SONIYANA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1741002051/IF/22012035426281 — Dugwell Recharge Pit Dinesh Narsingh Lal GP Soniyana</t>
+          <t>1741002051/WC/22012035173812 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>45748</v>
+        <v>45383</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / SONIYANA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1741002051/WC/22012035173812 — Nirmal Neer</t>
+          <t>1741002051/WC/22012035174130 — Check Dam</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / SONIYANA</t>
+          <t>NEEMUCH / HARWAR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1741002051/WC/22012035174130 — Check Dam</t>
+          <t>1741002052/WC/22012035174056 — Check Dam</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / HARWAR</t>
+          <t>NEEMUCH / PHOPHALIYA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1741002052/WC/22012035174056 — Check Dam</t>
+          <t>1741002053/IC/22012034887992 — Kapildhara Kup nirman Shantibai W/o Kailash Kir Gram Ugran GP Phopliya</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / PHOPHALIYA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1741002053/IC/22012034887992 — Kapildhara Kup nirman Shantibai W/o Kailash Kir Gram Ugran GP Phopliya</t>
+          <t>1741002053/IF/22012035449967 — DUGWELL RECHARGE PIT NIRMAN PYARCHAND KANHIYALAL PHOPLIYA</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>45383</v>
+        <v>45748</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / PHOPHALIYA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1741002053/IF/22012035449967 — DUGWELL RECHARGE PIT NIRMAN PYARCHAND KANHIYALAL PHOPLIYA</t>
+          <t>1741002053/WC/22012035173830 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>45748</v>
+        <v>45383</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / PHOPHALIYA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1741002053/WC/22012035173830 — Nirmal Neer</t>
+          <t>1741002053/WC/22012035174103 — Check Dam</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / PHOPHALIYA</t>
+          <t>NEEMUCH / KUNCHDOD</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1741002053/WC/22012035174103 — Check Dam</t>
+          <t>1741002054/WC/22012035173852 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / KUNCHDOD</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1741002054/WC/22012035173852 — Nirmal Neer</t>
+          <t>1741002054/WC/22012035174085 — Check Dam</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>45383</v>
+        <v>45292</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / KUNCHDOD</t>
+          <t>NEEMUCH / VISHANYA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1741002054/WC/22012035174085 — Check Dam</t>
+          <t>1741002055/IF/22012035474071 — Dugwell recharge pit nirman  Gowardhansingh Sultansingh Vishniya</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>45292</v>
+        <v>45748</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / VISHANYA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1741002055/IF/22012035474071 — Dugwell recharge pit nirman  Gowardhansingh Sultansingh Vishniya</t>
+          <t>1741002055/IF/22012035537719 — Khet Talab Nirman Padam Singh S/O Ishwar Singh GP Vishniya</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / VISHANYA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1741002055/IF/22012035537719 — Khet Talab Nirman Padam Singh S/O Ishwar Singh GP Vishniya</t>
+          <t>1741002055/WC/22012035173807 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>45748</v>
+        <v>45383</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / VISHANYA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1741002055/WC/22012035173807 — Nirmal Neer</t>
+          <t>1741002055/WC/22012035174138 — Check Dam</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / VISHANYA</t>
+          <t>NEEMUCH / KARADIYA MAHARAJ</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1741002055/WC/22012035174138 — Check Dam</t>
+          <t>1741002056/IF/22012035253203 — Khet Talab nirman Jaswant Nanuram Gram Gwaltalab GP Karadiya maharaj</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / KARADIYA MAHARAJ</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1741002056/IF/22012035253203 — Khet Talab nirman Jaswant Nanuram Gram Gwaltalab GP Karadiya maharaj</t>
+          <t>1741002056/WC/22012035173857 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / KARADIYA MAHARAJ</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1741002056/WC/22012035173857 — Nirmal Neer</t>
+          <t>1741002056/WC/22012035174082 — Check Dam</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / KARADIYA MAHARAJ</t>
+          <t>NEEMUCH / BAMORI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1741002056/WC/22012035174082 — Check Dam</t>
+          <t>1741002058/WC/22012035173037 — Nirman nir Bamori</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BAMORI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1741002058/WC/22012035173037 — Nirman nir Bamori</t>
+          <t>1741002058/WC/22012035173995 — Check Dam</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / BAMORI</t>
+          <t>NEEMUCH / KOTHADI ISTMURAR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1741002058/WC/22012035173995 — Check Dam</t>
+          <t>1741002059/WC/22012035173855 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / KOTHADI ISTMURAR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1741002059/WC/22012035173855 — Nirmal Neer</t>
+          <t>1741002059/WC/22012035174083 — Check Dam</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / KOTHADI ISTMURAR</t>
+          <t>NEEMUCH / TALKHDA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1741002059/WC/22012035174083 — Check Dam</t>
+          <t>1741002060/IF/22012035255780 — Nandan fhalodi Bhanupriya Gopal Talkheda</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / TALKHDA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1741002060/IF/22012035255780 — Nandan fhalodi Bhanupriya Gopal Talkheda</t>
+          <t>1741002060/IF/22012035327994 — Khet Talab nirman Shantibai S/o Bhuwaniram Patidar Talkheda</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>45383</v>
+        <v>45748</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / TALKHDA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1741002060/IF/22012035327994 — Khet Talab nirman Shantibai S/o Bhuwaniram Patidar Talkheda</t>
+          <t>1741002060/IF/22012035645563 — EK Bagiya Maa ke Naam Tulasibai Talkheda</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>45748</v>
+        <v>45870</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / TALKHDA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1741002060/IF/22012035645563 — EK Bagiya Maa ke Naam Tulasibai Talkheda</t>
+          <t>1741002060/IF/22012035652043 — EK Bagiya Maa ke Naam KAILASHI BAI MP-41-002-060-002/104 Talkheda</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / TALKHDA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1741002060/IF/22012035652043 — EK Bagiya Maa ke Naam KAILASHI BAI MP-41-002-060-002/104 Talkheda</t>
+          <t>1741002060/WC/22012035173811 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>45870</v>
+        <v>45383</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / TALKHDA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1741002060/WC/22012035173811 — Nirmal Neer</t>
+          <t>1741002060/WC/22012035174132 — Check Dam</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / TALKHDA</t>
+          <t>NEEMUCH / DHAMANIYA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1741002060/WC/22012035174132 — Check Dam</t>
+          <t>1741002061/IF/22012035432308 — Dugwell Recharge Pit nirman Prahlad Ramlal Dhamniya</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>45383</v>
+        <v>45748</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / DHAMANIYA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1741002061/IF/22012035432308 — Dugwell Recharge Pit nirman Prahlad Ramlal Dhamniya</t>
+          <t>1741002061/IF/22012035478247 — Dugwell recharge pit nirman Sorhab Govind Sharma Dhamniya</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / DHAMANIYA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1741002061/IF/22012035478247 — Dugwell recharge pit nirman Sorhab Govind Sharma Dhamniya</t>
+          <t>1741002061/WC/22012035173278 — Nirmal nir</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>45748</v>
+        <v>45383</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / DHAMANIYA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1741002061/WC/22012035173278 — Nirmal nir</t>
+          <t>1741002061/WC/22012035174042 — Check Dam</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / DHAMANIYA</t>
+          <t>NEEMUCH / JAYSIHAPURA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1741002061/WC/22012035174042 — Check Dam</t>
+          <t>1741002062/WC/22012035173869 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / JAYSIHAPURA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1741002062/WC/22012035173869 — Nirmal Neer</t>
+          <t>1741002062/WC/22012035174068 — Check Dam</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>45383</v>
+        <v>45292</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / JAYSIHAPURA</t>
+          <t>NEEMUCH / BAMANYA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1741002062/WC/22012035174068 — Check Dam</t>
+          <t>1741002063/IF/22012035525043 — Khet Talab nirman Vishnulal Patidar Mulchand Bamniya</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>45292</v>
+        <v>45748</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BAMANYA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1741002063/IF/22012035525043 — Khet Talab nirman Vishnulal Patidar Mulchand Bamniya</t>
+          <t>1741002063/WC/22012035173029 — Nirman nir Bamniya</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>45748</v>
+        <v>45383</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BAMANYA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1741002063/WC/22012035173029 — Nirman nir Bamniya</t>
+          <t>1741002063/WC/22012035173989 — Check Dam</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / BAMANYA</t>
+          <t>NEEMUCH / BHANWRASA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1741002063/WC/22012035173989 — Check Dam</t>
+          <t>1741002064/WC/22012035173056 — Nirmal nir Bhawrasa</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / BHANWRASA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1741002064/WC/22012035173056 — Nirmal nir Bhawrasa</t>
+          <t>1741002064/WC/22012035174008 — Check Dam</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>45383</v>
+        <v>45292</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / BHANWRASA</t>
+          <t>NEEMUCH / LAKHMI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1741002064/WC/22012035174008 — Check Dam</t>
+          <t>1741002065/IF/22012035494790 — Dugwell recharge pit nirman Shantilal bhawarlal Lakhmi</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>45292</v>
+        <v>45748</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / LAKHMI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1741002065/IF/22012035494790 — Dugwell recharge pit nirman Shantilal bhawarlal Lakhmi</t>
+          <t>1741002065/WC/22012035173850 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>45748</v>
+        <v>45383</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / LAKHMI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1741002065/WC/22012035173850 — Nirmal Neer</t>
+          <t>1741002065/WC/22012035174088 — Check Dam</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / LAKHMI</t>
+          <t>NEEMUCH / MANGROLL</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1741002065/WC/22012035174088 — Check Dam</t>
+          <t>1741002066/WC/22012035173840 — Nirmal Neer</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / MANGROLL</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1741002066/WC/22012035173840 — Nirmal Neer</t>
+          <t>1741002066/WC/22012035174097 — Check Dam</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / MANGROLL</t>
+          <t>NEEMUCH / CHHACHHKHEDI</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1741002066/WC/22012035174097 — Check Dam</t>
+          <t>1741002067/WC/22012035173152 — Nirmal nir</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>NEEMUCH / CHHACHHKHEDI</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1741002067/WC/22012035173152 — Nirmal nir</t>
+          <t>1741002067/WC/22012035174035 — Check Dam</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / CHHACHHKHEDI</t>
+          <t>NEEMUCH / JAGOLI</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1741002067/WC/22012035174035 — Check Dam</t>
+          <t>1741002068/WC/22012035174058 — Check Dam</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>NEEMUCH / JAGOLI</t>
+          <t>MANASA / CHAUKADI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1741002068/WC/22012035174058 — Check Dam</t>
+          <t>1741003001/DP/22012034614406 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>MANASA / CHAUKADI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1741003001/DP/22012034614406 — nirmal nir kup nirman</t>
+          <t>1741003001/IF/22012035244377 — KHET TALAB NIRMAN ( GOPAL SHANKARLAL JI DHAKAD) CHAUKADI</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>45383</v>
+        <v>45470</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>MANASA / CHAUKADI</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1741003001/IF/22012035244377 — KHET TALAB NIRMAN ( GOPAL SHANKARLAL JI DHAKAD) CHAUKADI</t>
+          <t>1741003001/WC/22012035173269 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>45470</v>
+        <v>45383</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>MANASA / CHAUKADI</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1741003001/WC/22012035173269 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003001/WC/22012035173270 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>MANASA / CHAUKADI</t>
+          <t>MANASA / KANJARDA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1741003001/WC/22012035173270 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003002/DP/22012034614456 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>MANASA / KANJARDA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1741003002/DP/22012034614456 — nirmal nir kup nirman</t>
+          <t>1741003002/IF/22012035481226 — DUG WELL RECHARGE PIT INDIVIDUAL (  RAMCHANDRA NANDLAL ) KANJARDA</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>45383</v>
+        <v>45771</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>MANASA / KANJARDA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1741003002/IF/22012035481226 — DUG WELL RECHARGE PIT INDIVIDUAL (  RAMCHANDRA NANDLAL ) KANJARDA</t>
+          <t>1741003002/WC/22012035173328 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>MANASA / KANJARDA</t>
+          <t>MANASA / KHEDALI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1741003002/WC/22012035173328 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003003/DP/22012034614461 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>MANASA / KHEDALI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1741003003/DP/22012034614461 — nirmal nir kup nirman</t>
+          <t>1741003003/WC/22012035173335 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>MANASA / KHEDALI</t>
+          <t>MANASA / PALASYA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1741003003/WC/22012035173335 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003004/DP/22012034614486 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>MANASA / PALASYA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1741003004/DP/22012034614486 — nirmal nir kup nirman</t>
+          <t>1741003004/WC/22012035173357 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>MANASA / PALASYA</t>
+          <t>MANASA / TAMOTI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1741003004/WC/22012035173357 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003005/DP/22012034614498 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>MANASA / TAMOTI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1741003005/DP/22012034614498 — nirmal nir kup nirman</t>
+          <t>1741003005/WC/22012035173315 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>MANASA / TAMOTI</t>
+          <t>MANASA / SUWASARABUZURG</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1741003005/WC/22012035173315 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003006/DP/22012034614500 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>MANASA / SUWASARABUZURG</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1741003006/DP/22012034614500 — nirmal nir kup nirman</t>
+          <t>1741003006/IF/22012035561205 — KHET TALAB NIRMAN (AMARLAL HARLAL BHIL PALRI ) SUWASRABUZURG</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>MANASA / SUWASARABUZURG</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1741003006/IF/22012035561205 — KHET TALAB NIRMAN (AMARLAL HARLAL BHIL PALRI ) SUWASRABUZURG</t>
+          <t>1741003006/WC/22012035173324 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>MANASA / SUWASARABUZURG</t>
+          <t>MANASA / DHAKADAKHEDI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1741003006/WC/22012035173324 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003007/DP/22012034614417 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>MANASA / DHAKADAKHEDI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1741003007/DP/22012034614417 — nirmal nir kup nirman</t>
+          <t>1741003007/WC/22012035173298 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>MANASA / DHAKADAKHEDI</t>
+          <t>MANASA / PIPLYAHADI</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1741003007/WC/22012035173298 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003008/DP/22012034614512 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>45383</v>
+        <v>45292</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>MANASA / PIPLYAHADI</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1741003008/DP/22012034614512 — nirmal nir kup nirman</t>
+          <t>1741003008/WC/22012035173345 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>45292</v>
+        <v>45383</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>MANASA / PIPLYAHADI</t>
+          <t>MANASA / MALAHEDA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1741003008/WC/22012035173345 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003009/IF/22012035634379 — EK BAGIYA MAA KE NAAM ( MANJU BAI GOVING GARASIYA ) MALAHEDA</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>45383</v>
+        <v>45870</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>MANASA / MALAHEDA</t>
+          <t>MANASA / PIPLON</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1741003009/IF/22012035634379 — EK BAGIYA MAA KE NAAM ( MANJU BAI GOVING GARASIYA ) MALAHEDA</t>
+          <t>1741003010/DP/22012034614514 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>45870</v>
+        <v>45383</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>MANASA / PIPLON</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1741003010/DP/22012034614514 — nirmal nir kup nirman</t>
+          <t>1741003010/IF/22012035439239 — DUG WELL RECHARGE PIT INDIVIDUAL (MANGILAL BHERULAL KUMHAR POKHARDA  ) PIPLON</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>MANASA / PIPLON</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1741003010/IF/22012035439239 — DUG WELL RECHARGE PIT INDIVIDUAL (MANGILAL BHERULAL KUMHAR POKHARDA  ) PIPLON</t>
+          <t>1741003010/IF/22012035461152 — DUG WELL RECHARGE PIT INDIVIDUAL ( KACHRULAL BHAWANIRAM RAWTA ) PIPLON</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>MANASA / PIPLON</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1741003010/IF/22012035461152 — DUG WELL RECHARGE PIT INDIVIDUAL ( KACHRULAL BHAWANIRAM RAWTA ) PIPLON</t>
+          <t>1741003010/WC/22012035173350 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>MANASA / PIPLON</t>
+          <t>MANASA / PARDA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1741003010/WC/22012035173350 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003011/IF/22012035432298 — DUG WELL RECHARGE PIT INDIVIDUAL (BHAGTRAM BADRILAL KEER GANGABAVDI ) PARDA</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>MANASA / PARDA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1741003011/IF/22012035432298 — DUG WELL RECHARGE PIT INDIVIDUAL (BHAGTRAM BADRILAL KEER GANGABAVDI ) PARDA</t>
+          <t>1741003011/IF/22012035432341 — DUG WELL RECHARGE PIT INDIVIDUAL (KRISHNABAI PAWAN KHATI  ) PARDA</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>MANASA / PARDA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1741003011/IF/22012035432341 — DUG WELL RECHARGE PIT INDIVIDUAL (KRISHNABAI PAWAN KHATI  ) PARDA</t>
+          <t>1741003011/WC/22012035173353 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>MANASA / PARDA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1741003011/WC/22012035173353 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003011/WC/22012035288486 — DUG WELL RECHARGE PIT INDIVIDUAL (PARWATBAI KISHANLAL KEER  ) PARDA</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>MANASA / PARDA</t>
+          <t>MANASA / BAWADA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1741003011/WC/22012035288486 — DUG WELL RECHARGE PIT INDIVIDUAL (PARWATBAI KISHANLAL KEER  ) PARDA</t>
+          <t>1741003012/DP/22012034614386 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>MANASA / BAWADA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1741003012/DP/22012034614386 — nirmal nir kup nirman</t>
+          <t>1741003012/DP/22012034614389 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>MANASA / BAWADA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1741003012/DP/22012034614389 — nirmal nir kup nirman</t>
+          <t>1741003012/IF/22012035448868 — DUG WELL RECHARGE PIT INDIVIDUAL ( NAVIN ARJUN PATIDAR ) BAWADA</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>45383</v>
+        <v>45771</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>MANASA / BAWADA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1741003012/IF/22012035448868 — DUG WELL RECHARGE PIT INDIVIDUAL ( NAVIN ARJUN PATIDAR ) BAWADA</t>
+          <t>1741003012/WC/22012035173232 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BAWADA</t>
+          <t>MANASA / JAMUNIYA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1741003012/WC/22012035173232 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003013/DP/22012034614453 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>45383</v>
+        <v>45396</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>MANASA / JAMUNIYA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1741003013/DP/22012034614453 — nirmal nir kup nirman</t>
+          <t>1741003013/IF/22012035449069 — DUG WELL RECHARGE PIT INDIVIDUAL ( RATANLAL MANGILAL MEGHWAL ) JAMUNIYARAOJI</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>45396</v>
+        <v>45771</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>MANASA / JAMUNIYA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1741003013/IF/22012035449069 — DUG WELL RECHARGE PIT INDIVIDUAL ( RATANLAL MANGILAL MEGHWAL ) JAMUNIYARAOJI</t>
+          <t>1741003013/WC/22012035173318 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>MANASA / JAMUNIYA</t>
+          <t>MANASA / PIPLYARAOJI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1741003013/WC/22012035173318 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003014/DP/22012034614511 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>MANASA / PIPLYARAOJI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1741003014/DP/22012034614511 — nirmal nir kup nirman</t>
+          <t>1741003014/WC/22012035173344 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>MANASA / PIPLYARAOJI</t>
+          <t>MANASA / BARDIYAJAGIR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1741003014/WC/22012035173344 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003015/DP/22012034614381 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>MANASA / BARDIYAJAGIR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1741003015/DP/22012034614381 — nirmal nir kup nirman</t>
+          <t>1741003015/IF/22012035429386 — DUG WELL RECHARGE PIT INDIVIDUAL ( SHANTIBAI SEVARAM ) BARDIYAJAGIR</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>MANASA / BARDIYAJAGIR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1741003015/IF/22012035429386 — DUG WELL RECHARGE PIT INDIVIDUAL ( SHANTIBAI SEVARAM ) BARDIYAJAGIR</t>
+          <t>1741003015/IF/22012035429394 — DUG WELL RECHARGE PIT INDIVIDUAL ( HARIRAM OMKARLAL  ) BARDIYAJAGIR</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>MANASA / BARDIYAJAGIR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1741003015/IF/22012035429394 — DUG WELL RECHARGE PIT INDIVIDUAL ( HARIRAM OMKARLAL  ) BARDIYAJAGIR</t>
+          <t>1741003015/IF/22012035493897 — DUG WELL RECHARGE PIT INDIVIDUAL ( OMPRAKASH BHANWARLAL KUMAWAT ) BARDIYAJAGIR</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>MANASA / BARDIYAJAGIR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1741003015/IF/22012035493897 — DUG WELL RECHARGE PIT INDIVIDUAL ( OMPRAKASH BHANWARLAL KUMAWAT ) BARDIYAJAGIR</t>
+          <t>1741003015/WC/22012035173226 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BARDIYAJAGIR</t>
+          <t>MANASA / BHATKHEDIBUZURG</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1741003015/WC/22012035173226 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003016/DP/22012034614397 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>MANASA / BHATKHEDIBUZURG</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1741003016/DP/22012034614397 — nirmal nir kup nirman</t>
+          <t>1741003016/IF/22012035274578 — NIJI FALODHYAN (DEVILAL PITA RAMLAL GAYARI ) BHATKHEDIBUZURG</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>45383</v>
+        <v>45606</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>MANASA / BHATKHEDIBUZURG</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1741003016/IF/22012035274578 — NIJI FALODHYAN (DEVILAL PITA RAMLAL GAYARI ) BHATKHEDIBUZURG</t>
+          <t>1741003016/RC/22012034843417 — CC ROAD NIRMAN (RAWALE SE HARISINGH MEHTA KE MAKAN TAK) BHATKHEDIBUZURG</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>45606</v>
+        <v>45748</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>MANASA / BHATKHEDIBUZURG</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1741003016/RC/22012034843417 — CC ROAD NIRMAN (RAWALE SE HARISINGH MEHTA KE MAKAN TAK) BHATKHEDIBUZURG</t>
+          <t>1741003016/WC/22012035173251 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>45748</v>
+        <v>45383</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BHATKHEDIBUZURG</t>
+          <t>MANASA / ALHED</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1741003016/WC/22012035173251 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003017/AV/22012034661952 — KHEL MAIDAN NIRMAN ( BAWDA ROAD KE PAAS ) ALHED</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>45383</v>
+        <v>45567</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>MANASA / ALHED</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1741003017/AV/22012034661952 — KHEL MAIDAN NIRMAN ( BAWDA ROAD KE PAAS ) ALHED</t>
+          <t>1741003017/DP/22012034614368 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>45567</v>
+        <v>45383</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>MANASA / ALHED</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1741003017/DP/22012034614368 — nirmal nir kup nirman</t>
+          <t>1741003017/IF/22012035445722 — DUG WELL RECHARGE PIT INDIVIDUAL ( PAVAN BABULAL MALI ) ALHED</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>45383</v>
+        <v>45771</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>MANASA / ALHED</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1741003017/IF/22012035445722 — DUG WELL RECHARGE PIT INDIVIDUAL ( PAVAN BABULAL MALI ) ALHED</t>
+          <t>1741003017/WC/22012035173181 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>MANASA / ALHED</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1741003017/WC/22012035173181 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003017/WC/22012035225887 — TALAB NIRMAN  KARYA ( NAI AABADI  ) ALHED</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>45383</v>
+        <v>45567</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>MANASA / ALHED</t>
+          <t>MANASA / SANDIYA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1741003017/WC/22012035225887 — TALAB NIRMAN  KARYA ( NAI AABADI  ) ALHED</t>
+          <t>1741003018/DP/22012034614504 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>45567</v>
+        <v>45383</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>MANASA / SANDIYA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1741003018/DP/22012034614504 — nirmal nir kup nirman</t>
+          <t>1741003018/IF/22012035537192 — DUG WELL RECHARGE PIT INDIVIDUAL ( KAILASH SHIVNARAYAN )SANDIYA</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>MANASA / SANDIYA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1741003018/IF/22012035537192 — DUG WELL RECHARGE PIT INDIVIDUAL ( KAILASH SHIVNARAYAN )SANDIYA</t>
+          <t>1741003018/WC/22012035173334 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>MANASA / SANDIYA</t>
+          <t>MANASA / KACHOLI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1741003018/WC/22012035173334 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003019/DP/22012034614455 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>MANASA / KACHOLI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1741003019/DP/22012034614455 — nirmal nir kup nirman</t>
+          <t>1741003019/WC/22012035173326 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>MANASA / KACHOLI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1741003019/WC/22012035173326 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003019/WC/22012035294763 — DUG WELL RECHARGE PIT  ( TALAB KE PAS BHANDIYA)  KACHOLI</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>45383</v>
+        <v>45771</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>MANASA / KACHOLI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1741003019/WC/22012035294763 — DUG WELL RECHARGE PIT  ( TALAB KE PAS BHANDIYA)  KACHOLI</t>
+          <t>1741003019/WC/22012035294787 — DUG WELL RECHARGE PIT  ( TALAB KE PAS BHANDIYA) KACHOLI</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>45771</v>
+        <v>45801</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>MANASA / KACHOLI</t>
+          <t>MANASA / JALINER</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1741003019/WC/22012035294787 — DUG WELL RECHARGE PIT  ( TALAB KE PAS BHANDIYA) KACHOLI</t>
+          <t>1741003020/DP/22012034614452 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>45801</v>
+        <v>45396</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>MANASA / JALINER</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1741003020/DP/22012034614452 — nirmal nir kup nirman</t>
+          <t>1741003020/IF/22012035434878 — KHET TALAB NIRMAN ( JASWANT HEMRAJ ) JALINER</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>MANASA / JALINER</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1741003020/IF/22012035434878 — KHET TALAB NIRMAN ( JASWANT HEMRAJ ) JALINER</t>
+          <t>1741003020/IF/22012035444331 — DUG WELL RECHARGE PIT INDIVIDUAL ( DHANNALAL NANLAL GURAR ) JALINER</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>45761</v>
+        <v>45771</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>MANASA / JALINER</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1741003020/IF/22012035444331 — DUG WELL RECHARGE PIT INDIVIDUAL ( DHANNALAL NANLAL GURAR ) JALINER</t>
+          <t>1741003020/WC/22012035173316 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>MANASA / JALINER</t>
+          <t>MANASA / ARNYMALI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1741003020/WC/22012035173316 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003021/DP/22012034614373 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>MANASA / ARNYMALI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1741003021/DP/22012034614373 — nirmal nir kup nirman</t>
+          <t>1741003021/WC/22012035173214 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>MANASA / ARNYMALI</t>
+          <t>MANASA / DHAKANI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1741003021/WC/22012035173214 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003022/DP/22012034614418 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>MANASA / DHAKANI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1741003022/DP/22012034614418 — nirmal nir kup nirman</t>
+          <t>1741003022/IF/22012035550115 — DUG WELL RECHARGE PIT INDIVIDUAL ( KOSHLIYABAI BHERU PRSAD JI KULMI ) DHAKANI</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>MANASA / DHAKANI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1741003022/IF/22012035550115 — DUG WELL RECHARGE PIT INDIVIDUAL ( KOSHLIYABAI BHERU PRSAD JI KULMI ) DHAKANI</t>
+          <t>1741003022/IF/22012035562537 — DUG WELL RECHARGE PIT INDIVIDUAL (RAMESH DAS NATHU DAS  ) DHAKNI</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>MANASA / DHAKANI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1741003022/IF/22012035562537 — DUG WELL RECHARGE PIT INDIVIDUAL (RAMESH DAS NATHU DAS  ) DHAKNI</t>
+          <t>1741003022/WC/22012035173299 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>MANASA / DHAKANI</t>
+          <t>MANASA / SHESHPUR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1741003022/WC/22012035173299 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003023/DP/22012034614502 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>MANASA / SHESHPUR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1741003023/DP/22012034614502 — nirmal nir kup nirman</t>
+          <t>1741003023/RC/22012034822477 — CC ROAD NIRMAN ( MATA JI MANDIR CHOUK ) SHESPUR</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>45383</v>
+        <v>45452</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>MANASA / SHESHPUR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1741003023/RC/22012034822477 — CC ROAD NIRMAN ( MATA JI MANDIR CHOUK ) SHESPUR</t>
+          <t>1741003023/WC/22012035173329 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>45452</v>
+        <v>45383</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>MANASA / SHESHPUR</t>
+          <t>MANASA / NALKHEDA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1741003023/WC/22012035173329 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003024/DP/22012034614483 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>MANASA / NALKHEDA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1741003024/DP/22012034614483 — nirmal nir kup nirman</t>
+          <t>1741003024/IF/22012035434940 — DUG WELL RECHARGE PIT INDIVIDUAL ( ISHWARDAYAL BHAWARLAL ) NALKHEDA</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>45383</v>
+        <v>45771</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>MANASA / NALKHEDA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1741003024/IF/22012035434940 — DUG WELL RECHARGE PIT INDIVIDUAL ( ISHWARDAYAL BHAWARLAL ) NALKHEDA</t>
+          <t>1741003024/WC/22012035173368 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>MANASA / NALKHEDA</t>
+          <t>MANASA / DEORIKHAWASA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1741003024/WC/22012035173368 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003025/DP/22012034614415 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>MANASA / DEORIKHAWASA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1741003025/DP/22012034614415 — nirmal nir kup nirman</t>
+          <t>1741003025/WC/22012035173297 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>MANASA / DEORIKHAWASA</t>
+          <t>MANASA / LODAKYA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1741003025/WC/22012035173297 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003026/DP/22012034614470 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>MANASA / LODAKYA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1741003026/DP/22012034614470 — nirmal nir kup nirman</t>
+          <t>1741003026/IF/22012035278524 — KAPIL DHARA KOOP NIRMAN ( RAMNARAYAN UDAA JI DHANGAR ) LODKIYA</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>45383</v>
+        <v>45622</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>MANASA / LODAKYA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1741003026/IF/22012035278524 — KAPIL DHARA KOOP NIRMAN ( RAMNARAYAN UDAA JI DHANGAR ) LODKIYA</t>
+          <t>1741003026/IF/22012035423791 — DUG WELL RECHARGE PIT INDIVIDUAL ( DEVILAL SALAGRAM MOGIYA ) LODKIYA</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>45622</v>
+        <v>45761</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>MANASA / LODAKYA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1741003026/IF/22012035423791 — DUG WELL RECHARGE PIT INDIVIDUAL ( DEVILAL SALAGRAM MOGIYA ) LODKIYA</t>
+          <t>1741003026/IF/22012035423807 — DUG WELL RECHARGE PIT INDIVIDUAL ( SHANKARLAL BHERULAL BALAI ) LODKIYA</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>MANASA / LODAKYA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1741003026/IF/22012035423807 — DUG WELL RECHARGE PIT INDIVIDUAL ( SHANKARLAL BHERULAL BALAI ) LODKIYA</t>
+          <t>1741003026/IF/22012035569495 — KHET TALAB NIRMAN ( BHANWARLAL FAKIRCHAND CHAMAR ) LODKIYA</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>45761</v>
+        <v>45813</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>MANASA / LODAKYA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1741003026/IF/22012035569495 — KHET TALAB NIRMAN ( BHANWARLAL FAKIRCHAND CHAMAR ) LODKIYA</t>
+          <t>1741003026/WC/22012035173369 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>45813</v>
+        <v>45383</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>MANASA / LODAKYA</t>
+          <t>MANASA / AKLI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1741003026/WC/22012035173369 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003027/DP/22012034614367 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>MANASA / AKLI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1741003027/DP/22012034614367 — nirmal nir kup nirman</t>
+          <t>1741003027/IF/22012035256788 — NIJI FALODHYAN (UDAYSINGH BHANWARSINGH TUMDA) AKLI</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>45383</v>
+        <v>45484</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>MANASA / AKLI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1741003027/IF/22012035256788 — NIJI FALODHYAN (UDAYSINGH BHANWARSINGH TUMDA) AKLI</t>
+          <t>1741003027/WC/22012035173176 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>45484</v>
+        <v>45383</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>MANASA / AKLI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1741003027/WC/22012035173176 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003027/WC/22012035214166 — pond nirman aankli</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>45383</v>
+        <v>45471</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>MANASA / AKLI</t>
+          <t>MANASA / KHAJURI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1741003027/WC/22012035214166 — pond nirman aankli</t>
+          <t>1741003028/DP/22012034614460 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>45471</v>
+        <v>45383</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>MANASA / KHAJURI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1741003028/DP/22012034614460 — nirmal nir kup nirman</t>
+          <t>1741003028/WC/22012035173331 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>45383</v>
+        <v>45017</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>MANASA / KHAJURI</t>
+          <t>MANASA / BARTHUN</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1741003028/WC/22012035173331 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003029/DP/22012034614385 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>45017</v>
+        <v>45383</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>MANASA / BARTHUN</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1741003029/DP/22012034614385 — nirmal nir kup nirman</t>
+          <t>1741003029/WC/22012035173231 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BARTHUN</t>
+          <t>MANASA / BADKUWA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1741003029/WC/22012035173231 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003030/DP/22012034614375 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>MANASA / BADKUWA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1741003030/DP/22012034614375 — nirmal nir kup nirman</t>
+          <t>1741003030/WC/22012035173217 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BADKUWA</t>
+          <t>MANASA / CHAPLANA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1741003030/WC/22012035173217 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003031/DP/22012034614405 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>MANASA / CHAPLANA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1741003031/DP/22012034614405 — nirmal nir kup nirman</t>
+          <t>1741003031/IF/22012035490974 — KHET TALAB NIRMAN ( KANHEYALAL KANWARLAL NAYAK ) CHAPLANA</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>MANASA / CHAPLANA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1741003031/IF/22012035490974 — KHET TALAB NIRMAN ( KANHEYALAL KANWARLAL NAYAK ) CHAPLANA</t>
+          <t>1741003031/WC/22012035173267 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>MANASA / CHAPLANA</t>
+          <t>MANASA / MOYA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1741003031/WC/22012035173267 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003032/DP/22012034614482 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>MANASA / MOYA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1741003032/DP/22012034614482 — nirmal nir kup nirman</t>
+          <t>1741003032/WC/22012035173370 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>MANASA / MOYA</t>
+          <t>MANASA / BANI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1741003032/WC/22012035173370 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003033/DP/22012034614379 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>MANASA / BANI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1741003033/DP/22012034614379 — nirmal nir kup nirman</t>
+          <t>1741003033/IF/22012035419158 — DUG WELL RECHARGE PIT INDIVIDUAL ( RAJENDRA BHUWANIRAM PATIDAR ) BANI</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>45383</v>
+        <v>45771</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>MANASA / BANI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1741003033/IF/22012035419158 — DUG WELL RECHARGE PIT INDIVIDUAL ( RAJENDRA BHUWANIRAM PATIDAR ) BANI</t>
+          <t>1741003033/IF/22012035419471 — DUG WELL RECHARGE PIT INDIVIDUAL ( RAMESHWAR NATHULAL PATIDAR ) BANI</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>MANASA / BANI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1741003033/IF/22012035419471 — DUG WELL RECHARGE PIT INDIVIDUAL ( RAMESHWAR NATHULAL PATIDAR ) BANI</t>
+          <t>1741003033/WC/22012035173223 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BANI</t>
+          <t>MANASA / SEMLIISTMURAR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1741003033/WC/22012035173223 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003034/DP/22012034614503 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>MANASA / SEMLIISTMURAR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1741003034/DP/22012034614503 — nirmal nir kup nirman</t>
+          <t>1741003034/WC/22012035173332 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>MANASA / SEMLIISTMURAR</t>
+          <t>MANASA / MAHAGARH</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1741003034/WC/22012035173332 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003035/DP/22012034614477 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>MANASA / MAHAGARH</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1741003035/DP/22012034614477 — nirmal nir kup nirman</t>
+          <t>1741003035/WC/22012035173374 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>MANASA / MAHAGARH</t>
+          <t>MANASA / HANSPUR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1741003035/WC/22012035173374 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003036/DP/22012034614450 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>45383</v>
+        <v>45396</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>MANASA / HANSPUR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1741003036/DP/22012034614450 — nirmal nir kup nirman</t>
+          <t>1741003036/IF/22012035383804 — KHET TALAB NIRMAN ( SURESHDAS RAMCHARN DAS BAIRAGI) HANSPUR</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>45396</v>
+        <v>45758</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>MANASA / HANSPUR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1741003036/IF/22012035383804 — KHET TALAB NIRMAN ( SURESHDAS RAMCHARN DAS BAIRAGI) HANSPUR</t>
+          <t>1741003036/IF/22012035553956 — KHET TALAB NIRMAN ( BHARTI BAI DEVILAL  ) HANSPUR</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>45758</v>
+        <v>45761</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>MANASA / HANSPUR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1741003036/IF/22012035553956 — KHET TALAB NIRMAN ( BHARTI BAI DEVILAL  ) HANSPUR</t>
+          <t>1741003036/IF/22012035558340 — KHET TALAB NIRMAN ( BHARTI DEVILAL ) HANSPUR</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>MANASA / HANSPUR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1741003036/IF/22012035558340 — KHET TALAB NIRMAN ( BHARTI DEVILAL ) HANSPUR</t>
+          <t>1741003036/WC/22012035173312 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>MANASA / HANSPUR</t>
+          <t>MANASA / BARDIYA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1741003036/WC/22012035173312 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003037/DP/22012034614380 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>MANASA / BARDIYA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1741003037/DP/22012034614380 — nirmal nir kup nirman</t>
+          <t>1741003037/IF/22012035438711 — DUG WELL RECHARGE PIT INDIVIDUAL ( BHAGIRATH BHUWANIRAM ) BARDIYA</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>MANASA / BARDIYA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1741003037/IF/22012035438711 — DUG WELL RECHARGE PIT INDIVIDUAL ( BHAGIRATH BHUWANIRAM ) BARDIYA</t>
+          <t>1741003037/IF/22012035457275 — DUG WELL RECHARGE PIT INDIVIDUAL ( BHAGIRATH BHUWANIRAM ) BARDIYA</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>45761</v>
+        <v>45771</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>MANASA / BARDIYA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1741003037/IF/22012035457275 — DUG WELL RECHARGE PIT INDIVIDUAL ( BHAGIRATH BHUWANIRAM ) BARDIYA</t>
+          <t>1741003037/IF/22012035457325 — DUG WELL RECHARGE PIT INDIVIDUAL ( SAMRTH BHANWARLAL ) BARDIYA</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>MANASA / BARDIYA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1741003037/IF/22012035457325 — DUG WELL RECHARGE PIT INDIVIDUAL ( SAMRTH BHANWARLAL ) BARDIYA</t>
+          <t>1741003037/WC/22012035173224 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BARDIYA</t>
+          <t>MANASA / PIPLYAGHOTA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1741003037/WC/22012035173224 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003038/DP/22012034614513 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>MANASA / PIPLYAGHOTA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1741003038/DP/22012034614513 — nirmal nir kup nirman</t>
+          <t>1741003038/IF/22012035462783 — DUG WELL RECHARGE PIT INDIVIDUAL ( SOHANLAL MANGILAL) FOFALIYA</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>45383</v>
+        <v>45771</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>MANASA / PIPLYAGHOTA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1741003038/IF/22012035462783 — DUG WELL RECHARGE PIT INDIVIDUAL ( SOHANLAL MANGILAL) FOFALIYA</t>
+          <t>1741003038/WC/22012035173347 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>MANASA / PIPLYAGHOTA</t>
+          <t>MANASA / HANMANTIYA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1741003038/WC/22012035173347 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003041/DP/22012034614449 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>45383</v>
+        <v>45396</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>MANASA / HANMANTIYA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1741003041/DP/22012034614449 — nirmal nir kup nirman</t>
+          <t>1741003041/IF/22012035448153 — DUG WELL RECHARGE PIT INDIVIDUAL ( JUJARSINGH GHISALAL  RAWAT ) HANMANTIYA</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>45396</v>
+        <v>45771</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>MANASA / HANMANTIYA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1741003041/IF/22012035448153 — DUG WELL RECHARGE PIT INDIVIDUAL ( JUJARSINGH GHISALAL  RAWAT ) HANMANTIYA</t>
+          <t>1741003041/IF/22012035448411 — DUG WELL RECHARGE PIT INDIVIDUAL ( LAXMINARAYAN KASHIRA  RAWAR ) HANMANTIYA</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>MANASA / HANMANTIYA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1741003041/IF/22012035448411 — DUG WELL RECHARGE PIT INDIVIDUAL ( LAXMINARAYAN KASHIRA  RAWAR ) HANMANTIYA</t>
+          <t>1741003041/WC/22012035173307 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>MANASA / HANMANTIYA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1741003041/WC/22012035173307 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003041/WC/22012035173310 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>MANASA / HANMANTIYA</t>
+          <t>MANASA / NALWA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1741003041/WC/22012035173310 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003042/DP/22012034614484 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>MANASA / NALWA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1741003042/DP/22012034614484 — nirmal nir kup nirman</t>
+          <t>1741003042/IF/22012035427789 — KHET TALAB NIRMAN ( SHIVLAL GORDHANLAL ) NALWA</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>MANASA / NALWA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1741003042/IF/22012035427789 — KHET TALAB NIRMAN ( SHIVLAL GORDHANLAL ) NALWA</t>
+          <t>1741003042/WC/22012035173364 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>MANASA / NALWA</t>
+          <t>MANASA / BHADAWAS</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1741003042/WC/22012035173364 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003043/DP/22012034614393 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>45383</v>
+        <v>45017</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>MANASA / BHADAWAS</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1741003043/DP/22012034614393 — nirmal nir kup nirman</t>
+          <t>1741003043/WC/22012035173240 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>45017</v>
+        <v>45383</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>MANASA / BHADAWAS</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1741003043/WC/22012035173240 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003043/WC/22012035173242 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>MANASA / BHADAWAS</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1741003043/WC/22012035173242 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003043/WC/22012035213343 — PARCOLATION TANK NIRMAN ( SHYAMLAL KE KHET KE PAAS DEVRI ANTRI) BHADAWAS</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>45383</v>
+        <v>45468</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BHADAWAS</t>
+          <t>MANASA / ANTRIBUZURG</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1741003043/WC/22012035213343 — PARCOLATION TANK NIRMAN ( SHYAMLAL KE KHET KE PAAS DEVRI ANTRI) BHADAWAS</t>
+          <t>1741003044/DP/22012034614372 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>45468</v>
+        <v>45383</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>MANASA / ANTRIBUZURG</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1741003044/DP/22012034614372 — nirmal nir kup nirman</t>
+          <t>1741003044/IF/22012035455775 — DUG WELL RECHARGE PIT INDIVIDUAL ( RAMESWAR MULCHANDR BALAI PRATAPPURA ) AANTRIBUZURG</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>MANASA / ANTRIBUZURG</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1741003044/IF/22012035455775 — DUG WELL RECHARGE PIT INDIVIDUAL ( RAMESWAR MULCHANDR BALAI PRATAPPURA ) AANTRIBUZURG</t>
+          <t>1741003044/IF/22012035455808 — DUG WELL RECHARGE PIT INDIVIDUAL ( KAILASH NANDLAL GAYRI ) ANTRIBUZURG</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>MANASA / ANTRIBUZURG</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1741003044/IF/22012035455808 — DUG WELL RECHARGE PIT INDIVIDUAL ( KAILASH NANDLAL GAYRI ) ANTRIBUZURG</t>
+          <t>1741003044/IF/22012035455873 — DUG WELL RECHARGE PIT INDIVIDUAL ( GOPALPRSHAD BIHARILAL ) ANTRIBUZURG</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>MANASA / ANTRIBUZURG</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1741003044/IF/22012035455873 — DUG WELL RECHARGE PIT INDIVIDUAL ( GOPALPRSHAD BIHARILAL ) ANTRIBUZURG</t>
+          <t>1741003044/WC/22012035173212 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>MANASA / ANTRIBUZURG</t>
+          <t>MANASA / DENTHAL</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1741003044/WC/22012035173212 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003045/DP/22012034614413 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>MANASA / DENTHAL</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1741003045/DP/22012034614413 — nirmal nir kup nirman</t>
+          <t>1741003045/IF/22012035478755 — DUG WELL RECHARGE PIT INDIVIDUAL (BHAGIRATH DEVILAL   ) DENTHAL</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>MANASA / DENTHAL</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1741003045/IF/22012035478755 — DUG WELL RECHARGE PIT INDIVIDUAL (BHAGIRATH DEVILAL   ) DENTHAL</t>
+          <t>1741003045/WC/22012035173294 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>MANASA / DENTHAL</t>
+          <t>MANASA / KUNDLA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1741003045/WC/22012035173294 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003046/AV/22012034668410 — SHANTI DHAM TEEN SHED NIRMAN ( SHAMSHAN PARISAR ) KUNDLA</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>45383</v>
+        <v>45932</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>MANASA / KUNDLA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1741003046/AV/22012034668410 — SHANTI DHAM TEEN SHED NIRMAN ( SHAMSHAN PARISAR ) KUNDLA</t>
+          <t>1741003046/DP/22012034614458 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>45932</v>
+        <v>45383</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>MANASA / KUNDLA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1741003046/DP/22012034614458 — nirmal nir kup nirman</t>
+          <t>1741003046/IF/22012035419257 — DUG WELL RECHARGE PIT INDIVIDUAL ( KAMLABAI RODMAL DANGI ) KUNDLA</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>MANASA / KUNDLA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1741003046/IF/22012035419257 — DUG WELL RECHARGE PIT INDIVIDUAL ( KAMLABAI RODMAL DANGI ) KUNDLA</t>
+          <t>1741003046/IF/22012035507206 — KHET TALAB NIRMAN ( MANOHAR BAI BADRIPRASHAD SHARMA ) KUNDLA</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>MANASA / KUNDLA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1741003046/IF/22012035507206 — KHET TALAB NIRMAN ( MANOHAR BAI BADRIPRASHAD SHARMA ) KUNDLA</t>
+          <t>1741003046/WC/22012035173358 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>MANASA / KUNDLA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1741003046/WC/22012035173358 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003046/WC/22012035173362 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>MANASA / KUNDLA</t>
+          <t>MANASA / KHANKHEDI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1741003046/WC/22012035173362 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003047/DP/22012034614459 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>45383</v>
+        <v>43922</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>MANASA / KHANKHEDI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1741003047/DP/22012034614459 — nirmal nir kup nirman</t>
+          <t>1741003047/IF/22012035425088 — DUG WELL RECHARGE PIT INDIVIDUAL ( LAXMINARAYAN MATHARUDAS ) KHANKHEDI</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>43922</v>
+        <v>45771</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>MANASA / KHANKHEDI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1741003047/IF/22012035425088 — DUG WELL RECHARGE PIT INDIVIDUAL ( LAXMINARAYAN MATHARUDAS ) KHANKHEDI</t>
+          <t>1741003047/IF/22012035425226 — DUG WELL RECHARGE PIT INDIVIDUAL ( BHAGIRATH MANGILAL ) KHANKHEDI</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>MANASA / KHANKHEDI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1741003047/IF/22012035425226 — DUG WELL RECHARGE PIT INDIVIDUAL ( BHAGIRATH MANGILAL ) KHANKHEDI</t>
+          <t>1741003047/WC/22012035173333 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>MANASA / KHANKHEDI</t>
+          <t>MANASA / RAJPURA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1741003047/WC/22012035173333 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003048/DP/22012034614509 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>MANASA / RAJPURA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1741003048/DP/22012034614509 — nirmal nir kup nirman</t>
+          <t>1741003048/WC/22012035173341 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>MANASA / RAJPURA</t>
+          <t>MANASA / PALDA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1741003048/WC/22012035173341 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003049/AV/22012034667357 — SHANTI DHAM TEEN SHED NIRMAN (GRAM PALDA KE BANJARA BASTI ME) PALDA</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>MANASA / PALDA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1741003049/AV/22012034667357 — SHANTI DHAM TEEN SHED NIRMAN (GRAM PALDA KE BANJARA BASTI ME) PALDA</t>
+          <t>1741003049/DP/22012034614487 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>MANASA / PALDA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1741003049/DP/22012034614487 — nirmal nir kup nirman</t>
+          <t>1741003049/IF/22012035429867 — DUG WELL RECHARGE PIT INDIVIDUAL ( RAJARAM BHAGWAN ) PALADA</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>45383</v>
+        <v>45771</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>MANASA / PALDA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1741003049/IF/22012035429867 — DUG WELL RECHARGE PIT INDIVIDUAL ( RAJARAM BHAGWAN ) PALADA</t>
+          <t>1741003049/WC/22012035173355 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>MANASA / PALDA</t>
+          <t>MANASA / TALAU</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1741003049/WC/22012035173355 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003050/DP/22012034614499 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>MANASA / TALAU</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1741003050/DP/22012034614499 — nirmal nir kup nirman</t>
+          <t>1741003050/WC/22012035173320 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>MANASA / TALAU</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1741003050/WC/22012035173320 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003050/WC/22012035281827 — DUG WELL RECHARGE PIT COMMUNITY ( SASKIY KOOP SCHOOL KE PAAS KHEJDI ) TALAU</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>MANASA / TALAU</t>
+          <t>MANASA / PHOOLPURA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1741003050/WC/22012035281827 — DUG WELL RECHARGE PIT COMMUNITY ( SASKIY KOOP SCHOOL KE PAAS KHEJDI ) TALAU</t>
+          <t>1741003051/DP/22012034614488 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>MANASA / PHOOLPURA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1741003051/DP/22012034614488 — nirmal nir kup nirman</t>
+          <t>1741003051/IF/22012035506389 — KHET TALAB NIRMAN ( SUNDAR BAI HEMA BANJARA ) PHOOLPURA</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>MANASA / PHOOLPURA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1741003051/IF/22012035506389 — KHET TALAB NIRMAN ( SUNDAR BAI HEMA BANJARA ) PHOOLPURA</t>
+          <t>1741003051/IF/22012035506411 — KHET TALAB NIRMAN ( BIHARI PARSA BANJARA ) PHOOLPURA</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>MANASA / PHOOLPURA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1741003051/IF/22012035506411 — KHET TALAB NIRMAN ( BIHARI PARSA BANJARA ) PHOOLPURA</t>
+          <t>1741003051/RC/22012034832313 — CC ROAD NIRMAN ( DEVNARAYAN MANDIR V MATAJI CHOK KE PASS DHAUKHEDI) PHOOLPURA</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>MANASA / PHOOLPURA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1741003051/RC/22012034832313 — CC ROAD NIRMAN ( DEVNARAYAN MANDIR V MATAJI CHOK KE PASS DHAUKHEDI) PHOOLPURA</t>
+          <t>1741003051/WC/22012035173352 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>45567</v>
+        <v>45383</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>MANASA / PHOOLPURA</t>
+          <t>MANASA / KUNDALYA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1741003051/WC/22012035173352 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003052/AV/22012034668877 — KHEL MAIDAN NIRMAN ( GRAM KUNDALIYA ME ) KUNDALIYA</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>45383</v>
+        <v>45932</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>MANASA / KUNDALYA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1741003052/AV/22012034668877 — KHEL MAIDAN NIRMAN ( GRAM KUNDALIYA ME ) KUNDALIYA</t>
+          <t>1741003052/DP/22012034614465 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>45932</v>
+        <v>45383</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>MANASA / KUNDALYA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1741003052/DP/22012034614465 — nirmal nir kup nirman</t>
+          <t>1741003052/IF/22012035493540 — DUG WELL RECHARGE PIT INDIVIDUAL (GEETA BAI LAKHMICHAND BHAGAL BUZURG) KUNDALIYA</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>MANASA / KUNDALYA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1741003052/IF/22012035493540 — DUG WELL RECHARGE PIT INDIVIDUAL (GEETA BAI LAKHMICHAND BHAGAL BUZURG) KUNDALIYA</t>
+          <t>1741003052/WC/22012035173342 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>MANASA / KUNDALYA</t>
+          <t>MANASA / HATUNIYA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1741003052/WC/22012035173342 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003053/DP/22012034614451 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>45383</v>
+        <v>45396</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>MANASA / HATUNIYA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1741003053/DP/22012034614451 — nirmal nir kup nirman</t>
+          <t>1741003053/IF/22012035631823 — EK BAGIYA MAA KE NAAM ( KRISHNA MUKESH KUMAR VYASH) HATUNIYA</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>45396</v>
+        <v>45870</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>MANASA / HATUNIYA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1741003053/IF/22012035631823 — EK BAGIYA MAA KE NAAM ( KRISHNA MUKESH KUMAR VYASH) HATUNIYA</t>
+          <t>1741003053/WC/22012035173314 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>45870</v>
+        <v>45383</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>MANASA / HATUNIYA</t>
+          <t>MANASA / DATA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1741003053/WC/22012035173314 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003054/DP/22012034614411 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>MANASA / DATA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1741003054/DP/22012034614411 — nirmal nir kup nirman</t>
+          <t>1741003054/IF/22012035273584 — KHET TALAB NIRMAN ( RAMCHANDRA BHERU GAYRI) DATA</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>45383</v>
+        <v>45607</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>MANASA / DATA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1741003054/IF/22012035273584 — KHET TALAB NIRMAN ( RAMCHANDRA BHERU GAYRI) DATA</t>
+          <t>1741003054/IF/22012035492898 — KHET TALAB NIRMAN ( RATANKUWAR RAMLAL  ) DATA</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>45607</v>
+        <v>45761</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>MANASA / DATA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1741003054/IF/22012035492898 — KHET TALAB NIRMAN ( RATANKUWAR RAMLAL  ) DATA</t>
+          <t>1741003054/IF/22012035574200 — PARCOLATION TANK NIRMAN ( AANGWADI KE PICHE BHAG 4 AMARPURA) DATA</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>MANASA / DATA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1741003054/IF/22012035574200 — PARCOLATION TANK NIRMAN ( AANGWADI KE PICHE BHAG 4 AMARPURA) DATA</t>
+          <t>1741003054/WC/22012035173291 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>MANASA / DATA</t>
+          <t>MANASA / SAKARIYAKHEDI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1741003054/WC/22012035173291 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003055/DP/22012034614506 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>MANASA / SAKARIYAKHEDI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1741003055/DP/22012034614506 — nirmal nir kup nirman</t>
+          <t>1741003055/WC/22012035173336 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>MANASA / SAKARIYAKHEDI</t>
+          <t>MANASA / CHIKLIBLOCK (GANESHPURA)</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1741003055/WC/22012035173336 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003056/DP/22012034614408 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>MANASA / CHIKLIBLOCK (GANESHPURA)</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1741003056/DP/22012034614408 — nirmal nir kup nirman</t>
+          <t>1741003056/IF/22012035540472 — KHET TALAB NIRMAN (SHIVLAL GULAB MEGWAL GANESHPURA ) CHIKLIBLOCK</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>MANASA / CHIKLIBLOCK (GANESHPURA)</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1741003056/IF/22012035540472 — KHET TALAB NIRMAN (SHIVLAL GULAB MEGWAL GANESHPURA ) CHIKLIBLOCK</t>
+          <t>1741003056/WC/22012035173272 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>MANASA / CHIKLIBLOCK (GANESHPURA)</t>
+          <t>MANASA / DODHAR BLOCK</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1741003056/WC/22012035173272 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003057/DP/22012034614445 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>MANASA / DODHAR BLOCK</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1741003057/DP/22012034614445 — nirmal nir kup nirman</t>
+          <t>1741003057/IF/22012035448383 — DUG WELL RECHARGE PIT INDIVIDUAL (  SITARAM DEVILAL NAI NANOR) DHODHAR  BLOCK</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>MANASA / DODHAR BLOCK</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1741003057/IF/22012035448383 — DUG WELL RECHARGE PIT INDIVIDUAL (  SITARAM DEVILAL NAI NANOR) DHODHAR  BLOCK</t>
+          <t>1741003057/WC/22012035173301 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>MANASA / DODHAR BLOCK</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1741003057/WC/22012035173301 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003057/WC/22012035173303 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>MANASA / DODHAR BLOCK</t>
+          <t>MANASA / AMAD</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1741003057/WC/22012035173303 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003058/DP/22012034614369 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>MANASA / AMAD</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1741003058/DP/22012034614369 — nirmal nir kup nirman</t>
+          <t>1741003058/WC/22012035173183 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>MANASA / AMAD</t>
+          <t>MANASA / BESALA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1741003058/WC/22012035173183 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003059/DP/22012034614391 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>MANASA / BESALA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1741003059/DP/22012034614391 — nirmal nir kup nirman</t>
+          <t>1741003059/WC/22012035173238 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BESALA</t>
+          <t>MANASA / KHEMLABLOCK</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1741003059/WC/22012035173238 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003060/DP/22012034614463 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>MANASA / KHEMLABLOCK</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1741003060/DP/22012034614463 — nirmal nir kup nirman</t>
+          <t>1741003060/IF/22012035419875 — DUG WELL RECHARGE PIT INDIVIDUAL ( NARSINGH DEWA BHIMPURA ) KHIMLABLOCK</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>MANASA / KHEMLABLOCK</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1741003060/IF/22012035419875 — DUG WELL RECHARGE PIT INDIVIDUAL ( NARSINGH DEWA BHIMPURA ) KHIMLABLOCK</t>
+          <t>1741003060/WC/22012035173338 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>MANASA / KHEMLABLOCK</t>
+          <t>MANASA / BDADANA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1741003060/WC/22012035173338 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003061/DP/22012034614390 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>MANASA / BDADANA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1741003061/DP/22012034614390 — nirmal nir kup nirman</t>
+          <t>1741003061/IF/22012035448841 — DUG WELL RECHARGE PIT INDIVIDUAL ( SOJI GOI BANJARA ) BHADANA</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45383</v>
+        <v>45771</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>MANASA / BDADANA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1741003061/IF/22012035448841 — DUG WELL RECHARGE PIT INDIVIDUAL ( SOJI GOI BANJARA ) BHADANA</t>
+          <t>1741003061/WC/22012035173234 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BDADANA</t>
+          <t>MANASA / DAYLI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1741003061/WC/22012035173234 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003062/DP/22012034614412 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>MANASA / DAYLI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1741003062/DP/22012034614412 — nirmal nir kup nirman</t>
+          <t>1741003062/WC/22012035173293 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>MANASA / DAYLI</t>
+          <t>MANASA / BUJH</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1741003062/WC/22012035173293 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003063/DP/22012034614401 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>MANASA / BUJH</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1741003063/DP/22012034614401 — nirmal nir kup nirman</t>
+          <t>1741003063/IF/22012035427313 — DUG WELL RECHARGE PIT INDIVIDUAL ( BALURAM KARANSINGH ) BUJH</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>45383</v>
+        <v>45771</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>MANASA / BUJH</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1741003063/IF/22012035427313 — DUG WELL RECHARGE PIT INDIVIDUAL ( BALURAM KARANSINGH ) BUJH</t>
+          <t>1741003063/WC/22012035173256 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BUJH</t>
+          <t>MANASA / AMARPURABLOCK</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1741003063/WC/22012035173256 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003064/DP/22012034614370 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>MANASA / AMARPURABLOCK</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1741003064/DP/22012034614370 — nirmal nir kup nirman</t>
+          <t>1741003064/IF/22012035536623 — KHET TALAB NIRMAN ( GOPAL LIMBA RAWAT SALARMALA BLOCK  ) AMARPURABLOCK</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>MANASA / AMARPURABLOCK</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1741003064/IF/22012035536623 — KHET TALAB NIRMAN ( GOPAL LIMBA RAWAT SALARMALA BLOCK  ) AMARPURABLOCK</t>
+          <t>1741003064/WC/22012035173206 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>MANASA / AMARPURABLOCK</t>
+          <t>MANASA / MAJIRIYA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1741003064/WC/22012035173206 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003065/DP/22012034614478 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>MANASA / MAJIRIYA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1741003065/DP/22012034614478 — nirmal nir kup nirman</t>
+          <t>1741003065/IF/22012035262991 — KAPIL DHARA KOOP NIRMAN ( SURESH JAGANNATH BHIL ) MAJIRIYA</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>45383</v>
+        <v>45520</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>MANASA / MAJIRIYA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1741003065/IF/22012035262991 — KAPIL DHARA KOOP NIRMAN ( SURESH JAGANNATH BHIL ) MAJIRIYA</t>
+          <t>1741003065/IF/22012035336443 — KHET TALAB NIRMAN ( ABDUL MUTTLIM ISMAIL BEG JAMALPURA) MAJIRIYA</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>45520</v>
+        <v>45748</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>MANASA / MAJIRIYA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1741003065/IF/22012035336443 — KHET TALAB NIRMAN ( ABDUL MUTTLIM ISMAIL BEG JAMALPURA) MAJIRIYA</t>
+          <t>1741003065/IF/22012035500108 — KHET TALAB NIRMAN ( MOHMMAD UMAR SUMAN BEG JAMALPURA ) MAJIRIYA</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>MANASA / MAJIRIYA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1741003065/IF/22012035500108 — KHET TALAB NIRMAN ( MOHMMAD UMAR SUMAN BEG JAMALPURA ) MAJIRIYA</t>
+          <t>1741003065/WC/22012035173376 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>MANASA / MAJIRIYA</t>
+          <t>MANASA / DUDHLAI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1741003065/WC/22012035173376 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003066/DP/22012034614446 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>45383</v>
+        <v>45396</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>MANASA / DUDHLAI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1741003066/DP/22012034614446 — nirmal nir kup nirman</t>
+          <t>1741003066/IF/22012035647793 — EK BAGIYA MAA KE NAAM (LAKSMI BAI RAMKISHAN CHOHAN) DUDHLAI</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>45396</v>
+        <v>45870</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>MANASA / DUDHLAI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1741003066/IF/22012035647793 — EK BAGIYA MAA KE NAAM (LAKSMI BAI RAMKISHAN CHOHAN) DUDHLAI</t>
+          <t>1741003066/WC/22012035173304 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>45870</v>
+        <v>45383</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>MANASA / DUDHLAI</t>
+          <t>MANASA / JANNOD</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1741003066/WC/22012035173304 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003067/DP/22012034614454 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>MANASA / JANNOD</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1741003067/DP/22012034614454 — nirmal nir kup nirman</t>
+          <t>1741003067/IF/22012035568203 — KHET TALAB NIRMAN ( KESHRIMAL MANGILAL GAYRI) JANNOD</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>45383</v>
+        <v>45813</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>MANASA / JANNOD</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1741003067/IF/22012035568203 — KHET TALAB NIRMAN ( KESHRIMAL MANGILAL GAYRI) JANNOD</t>
+          <t>1741003067/WC/22012035173321 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>45813</v>
+        <v>45383</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>MANASA / JANNOD</t>
+          <t>MANASA / BHAMESAR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1741003067/WC/22012035173321 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003069/AV/22012034667309 — SHANTI DHAM TEEN SHED NIRMAN (SHAMSHAN PARISAR ME ) BHAMESAR</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>MANASA / BHAMESAR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1741003069/AV/22012034667309 — SHANTI DHAM TEEN SHED NIRMAN (SHAMSHAN PARISAR ME ) BHAMESAR</t>
+          <t>1741003069/DP/22012034614396 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>MANASA / BHAMESAR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1741003069/DP/22012034614396 — nirmal nir kup nirman</t>
+          <t>1741003069/WC/22012035173247 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>MANASA / BHAMESAR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1741003069/WC/22012035173247 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003069/WC/22012035173250 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BHAMESAR</t>
+          <t>MANASA / DEORAN</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1741003069/WC/22012035173250 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003070/AV/22012034667144 — SHANTI DHAM TEEN SHED NIRMAN (SHAMSHAN PARISAR GRAM DEORAN) DEORAN</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>MANASA / DEORAN</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1741003070/AV/22012034667144 — SHANTI DHAM TEEN SHED NIRMAN (SHAMSHAN PARISAR GRAM DEORAN) DEORAN</t>
+          <t>1741003070/DP/22012034614414 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>MANASA / DEORAN</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1741003070/DP/22012034614414 — nirmal nir kup nirman</t>
+          <t>1741003070/WC/22012035173295 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>MANASA / DEORAN</t>
+          <t>MANASA / CHACHOR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1741003070/WC/22012035173295 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003071/DP/22012034614402 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>MANASA / CHACHOR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1741003071/DP/22012034614402 — nirmal nir kup nirman</t>
+          <t>1741003071/IF/22012035273470 — KHET TALAB NIRMAN ( KACHRULAL HEMRAJ MALI  ) CHACHOR</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>45383</v>
+        <v>45591</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>MANASA / CHACHOR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1741003071/IF/22012035273470 — KHET TALAB NIRMAN ( KACHRULAL HEMRAJ MALI  ) CHACHOR</t>
+          <t>1741003071/IF/22012035433688 — DUG WELL RECHARGE PIT INDIVIDUAL (SALIM VAJIR KHAA ) CHACHOR</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>45591</v>
+        <v>45761</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>MANASA / CHACHOR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1741003071/IF/22012035433688 — DUG WELL RECHARGE PIT INDIVIDUAL (SALIM VAJIR KHAA ) CHACHOR</t>
+          <t>1741003071/IF/22012035486524 — DUG WELL RECHARGE PIT INDIVIDUAL ( RAKESH RAMGOPAL PATIDAR ) CHACHOR</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>45761</v>
+        <v>45771</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>MANASA / CHACHOR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1741003071/IF/22012035486524 — DUG WELL RECHARGE PIT INDIVIDUAL ( RAKESH RAMGOPAL PATIDAR ) CHACHOR</t>
+          <t>1741003071/WC/22012035173259 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>MANASA / CHACHOR</t>
+          <t>MANASA / LASUDIYAISTMURAR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1741003071/WC/22012035173259 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003072/DP/22012034614469 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>MANASA / LASUDIYAISTMURAR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1741003072/DP/22012034614469 — nirmal nir kup nirman</t>
+          <t>1741003072/IF/22012035403492 — KHET TALAB NIRMAN ( BHAGTRAM RAMCHANDRA BARDODIYA BUJURG ) LASUDIYASTMURAR</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>MANASA / LASUDIYAISTMURAR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1741003072/IF/22012035403492 — KHET TALAB NIRMAN ( BHAGTRAM RAMCHANDRA BARDODIYA BUJURG ) LASUDIYASTMURAR</t>
+          <t>1741003072/WC/22012035173366 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>MANASA / LASUDIYAISTMURAR</t>
+          <t>MANASA / SONADI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1741003072/WC/22012035173366 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003073/DP/22012034614501 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>MANASA / SONADI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1741003073/DP/22012034614501 — nirmal nir kup nirman</t>
+          <t>1741003073/IC/22012034885024 — NIRMAL NIR KUP NIRMAN ( KHEL MAIDAN KE PAAS ) SONDI</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>45383</v>
+        <v>45458</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>MANASA / SONADI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1741003073/IC/22012034885024 — NIRMAL NIR KUP NIRMAN ( KHEL MAIDAN KE PAAS ) SONDI</t>
+          <t>1741003073/WC/22012035173327 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>45458</v>
+        <v>45383</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>MANASA / SONADI</t>
+          <t>MANASA / BANADA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1741003073/WC/22012035173327 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003074/DP/22012034614378 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>MANASA / BANADA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1741003074/DP/22012034614378 — nirmal nir kup nirman</t>
+          <t>1741003074/IF/22012035273858 — KHET TALAB NIRMAN ( BHERULAL HEMRAJ GUGJAR LOTWAS) BANDA</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>45383</v>
+        <v>45602</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>MANASA / BANADA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1741003074/IF/22012035273858 — KHET TALAB NIRMAN ( BHERULAL HEMRAJ GUGJAR LOTWAS) BANDA</t>
+          <t>1741003074/IF/22012035293450 — KHET TALAB NIRMAN (KARIBAI BHUWANA GAYRI LOTWAS) BANDA</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>45602</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>MANASA / BANADA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1741003074/IF/22012035293450 — KHET TALAB NIRMAN (KARIBAI BHUWANA GAYRI LOTWAS) BANDA</t>
+          <t>1741003074/WC/22012035173222 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>45602</v>
+        <v>45383</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BANADA</t>
+          <t>MANASA / ACHALPURA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1741003074/WC/22012035173222 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003075/DP/22012034614366 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>MANASA / ACHALPURA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1741003075/DP/22012034614366 — nirmal nir kup nirman</t>
+          <t>1741003075/WC/22012035173040 — STOP DAM NIRMAN 01</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>MANASA / ACHALPURA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1741003075/WC/22012035173040 — STOP DAM NIRMAN 01</t>
+          <t>1741003075/WC/22012035173045 — STOP DAM NIRMAN 02</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>MANASA / ACHALPURA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1741003075/WC/22012035173045 — STOP DAM NIRMAN 02</t>
+          <t>1741003075/WC/22012035173173 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>MANASA / ACHALPURA</t>
+          <t>MANASA / KUNDAVASA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1741003075/WC/22012035173173 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003076/DP/22012034614467 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>MANASA / KUNDAVASA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1741003076/DP/22012034614467 — nirmal nir kup nirman</t>
+          <t>1741003076/IF/22012035469619 — DUG WELL RECHARGE PIT INDIVIDUAL (  RAMLAL BHERULAL RAWAT ) KUNDWASA</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>MANASA / KUNDAVASA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1741003076/IF/22012035469619 — DUG WELL RECHARGE PIT INDIVIDUAL (  RAMLAL BHERULAL RAWAT ) KUNDWASA</t>
+          <t>1741003076/IF/22012035481178 — DUG WELL RECHARGE PIT INDIVIDUAL (  RAMLAL BHERULAL ) KUNDEASA</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>45761</v>
+        <v>45771</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>MANASA / KUNDAVASA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1741003076/IF/22012035481178 — DUG WELL RECHARGE PIT INDIVIDUAL (  RAMLAL BHERULAL ) KUNDEASA</t>
+          <t>1741003076/IF/22012035486269 — DUG WELL RECHARGE PIT INDIVIDUAL ( MOTILAL GORELAL DHANGAR ) KUNDWASA</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>MANASA / KUNDAVASA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1741003076/IF/22012035486269 — DUG WELL RECHARGE PIT INDIVIDUAL ( MOTILAL GORELAL DHANGAR ) KUNDWASA</t>
+          <t>1741003076/WC/22012035173354 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>MANASA / KUNDAVASA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1741003076/WC/22012035173354 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003076/WC/22012035173356 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>MANASA / KUNDAVASA</t>
+          <t>MANASA / UNCHED</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1741003076/WC/22012035173356 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003077/DP/22012034614497 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>MANASA / UNCHED</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1741003077/DP/22012034614497 — nirmal nir kup nirman</t>
+          <t>1741003077/IF/22012035421921 — DUG WELL RECHARGE PIT INDIVIDUAL ( KAWARLAL BHONIRAM PATIDAR ) UCHED</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>45383</v>
+        <v>45771</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>MANASA / UNCHED</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1741003077/IF/22012035421921 — DUG WELL RECHARGE PIT INDIVIDUAL ( KAWARLAL BHONIRAM PATIDAR ) UCHED</t>
+          <t>1741003077/WC/22012035173313 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>MANASA / UNCHED</t>
+          <t>MANASA / KHETPALIYA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1741003077/WC/22012035173313 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003078/DP/22012034614464 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>MANASA / KHETPALIYA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1741003078/DP/22012034614464 — nirmal nir kup nirman</t>
+          <t>1741003078/WC/22012035173340 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>MANASA / KHETPALIYA</t>
+          <t>MANASA / CHANDRAPURA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1741003078/WC/22012035173340 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003079/DP/22012034614404 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>MANASA / CHANDRAPURA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1741003079/DP/22012034614404 — nirmal nir kup nirman</t>
+          <t>1741003079/IF/22012035420208 — KHET TALAB NIRMAN ( VAJESINGH NATHUSINGH) CHANDRAPURA</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>MANASA / CHANDRAPURA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1741003079/IF/22012035420208 — KHET TALAB NIRMAN ( VAJESINGH NATHUSINGH) CHANDRAPURA</t>
+          <t>1741003079/WC/22012035173263 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>MANASA / CHANDRAPURA</t>
+          <t>MANASA / CHAINPURIYA BLOCK</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1741003079/WC/22012035173263 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003080/DP/22012034614403 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>MANASA / CHAINPURIYA BLOCK</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1741003080/DP/22012034614403 — nirmal nir kup nirman</t>
+          <t>1741003080/WC/22012035173261 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>MANASA / CHAINPURIYA BLOCK</t>
+          <t>MANASA / ANARIYADAADI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1741003080/WC/22012035173261 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003081/DP/22012034614371 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>MANASA / ANARIYADAADI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1741003081/DP/22012034614371 — nirmal nir kup nirman</t>
+          <t>1741003081/WC/22012035173211 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>MANASA / ANARIYADAADI</t>
+          <t>MANASA / CHUKNI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1741003081/WC/22012035173211 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003082/DP/22012034614409 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>MANASA / CHUKNI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1741003082/DP/22012034614409 — nirmal nir kup nirman</t>
+          <t>1741003082/WC/22012035173274 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>MANASA / CHUKNI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1741003082/WC/22012035173274 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003082/WC/22012035294893 — DUG WELL RECHARGE PIT  ( SHASHKIY KUP KE PAS ) CHUKANI</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>45383</v>
+        <v>45771</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>MANASA / CHUKNI</t>
+          <t>MANASA / DAANGDI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1741003082/WC/22012035294893 — DUG WELL RECHARGE PIT  ( SHASHKIY KUP KE PAS ) CHUKANI</t>
+          <t>1741003083/DP/22012034614407 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>MANASA / DAANGDI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1741003083/DP/22012034614407 — nirmal nir kup nirman</t>
+          <t>1741003083/IF/22012035472308 — DUG WELL RECHARGE PIT INDIVIDUAL(JAGDISH RANGLAL)DANGDI</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>MANASA / DAANGDI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1741003083/IF/22012035472308 — DUG WELL RECHARGE PIT INDIVIDUAL(JAGDISH RANGLAL)DANGDI</t>
+          <t>1741003083/IF/22012035472543 — DUG WELL RECHARGE INDIVIDUAL()DANGDI</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>MANASA / DAANGDI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1741003083/IF/22012035472543 — DUG WELL RECHARGE INDIVIDUAL()DANGDI</t>
+          <t>1741003083/IF/22012035487759 — DUG WELL RECHARGE PIT INDIVIDUAL(KEDAR RANGLAL)DANGDI</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>MANASA / DAANGDI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1741003083/IF/22012035487759 — DUG WELL RECHARGE PIT INDIVIDUAL(KEDAR RANGLAL)DANGDI</t>
+          <t>1741003083/IF/22012035507031 — DUG WELL RECHARGE PIT INDIVIDUAL ( FATEHSINGH PRATAP ) DANGDI</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>MANASA / DAANGDI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1741003083/IF/22012035507031 — DUG WELL RECHARGE PIT INDIVIDUAL ( FATEHSINGH PRATAP ) DANGDI</t>
+          <t>1741003083/WC/22012035173276 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>MANASA / DAANGDI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1741003083/WC/22012035173276 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003083/WC/22012035173277 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>MANASA / DAANGDI</t>
+          <t>MANASA / DHANDERI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1741003083/WC/22012035173277 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003084/DP/22012034614444 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>45383</v>
+        <v>45396</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>MANASA / DHANDERI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1741003084/DP/22012034614444 — nirmal nir kup nirman</t>
+          <t>1741003084/IF/22012035470667 — KHET TALAB NIRMAN ( RODILAL MANGILAL BANJARA ARNIYA ) DHANDERI</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>MANASA / DHANDERI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1741003084/IF/22012035470667 — KHET TALAB NIRMAN ( RODILAL MANGILAL BANJARA ARNIYA ) DHANDERI</t>
+          <t>1741003084/WC/22012035173300 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>MANASA / DHANDERI</t>
+          <t>MANASA / DURAGPURA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1741003084/WC/22012035173300 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003085/DP/22012034614447 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>45383</v>
+        <v>45396</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>MANASA / DURAGPURA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1741003085/DP/22012034614447 — nirmal nir kup nirman</t>
+          <t>1741003085/IF/22012035441494 — DUG WELL RECHARGE PIT INDIVIDUAL ( VARDICHAND KASHIRAM ) DURAGPURA</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>45396</v>
+        <v>45771</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>MANASA / DURAGPURA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1741003085/IF/22012035441494 — DUG WELL RECHARGE PIT INDIVIDUAL ( VARDICHAND KASHIRAM ) DURAGPURA</t>
+          <t>1741003085/IF/22012035448974 — DUG WELL RECHARGE PIT INDIVIDUAL ( VARDICHAND KASHIRA KACHHI ) DURAGPURA</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>MANASA / DURAGPURA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1741003085/IF/22012035448974 — DUG WELL RECHARGE PIT INDIVIDUAL ( VARDICHAND KASHIRA KACHHI ) DURAGPURA</t>
+          <t>1741003085/WC/22012035173305 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>MANASA / DURAGPURA</t>
+          <t>MANASA / PAAVATI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1741003085/WC/22012035173305 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003086/DP/22012034614485 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>MANASA / PAAVATI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1741003086/DP/22012034614485 — nirmal nir kup nirman</t>
+          <t>1741003086/IF/22012035427216 — DUG WELL RECHARGE PIT INDIVIDUAL (MUKAN NARAYAN  ) PAAVTI</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>MANASA / PAAVATI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1741003086/IF/22012035427216 — DUG WELL RECHARGE PIT INDIVIDUAL (MUKAN NARAYAN  ) PAAVTI</t>
+          <t>1741003086/WC/22012035173360 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>MANASA / PAAVATI</t>
+          <t>MANASA / RAWATPURA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1741003086/WC/22012035173360 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003087/DP/22012034614507 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>MANASA / RAWATPURA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1741003087/DP/22012034614507 — nirmal nir kup nirman</t>
+          <t>1741003087/IF/22012035572126 — KHET TALAB NIRMAN ( GANESH BHANWARLAL DHAMNIYA ) RAWATPURA</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>45383</v>
+        <v>45813</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>MANASA / RAWATPURA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1741003087/IF/22012035572126 — KHET TALAB NIRMAN ( GANESH BHANWARLAL DHAMNIYA ) RAWATPURA</t>
+          <t>1741003087/WC/22012035173339 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>45813</v>
+        <v>45383</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>MANASA / RAWATPURA</t>
+          <t>MANASA / BARKHEDA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1741003087/WC/22012035173339 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003088/DP/22012034614383 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>MANASA / BARKHEDA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1741003088/DP/22012034614383 — nirmal nir kup nirman</t>
+          <t>1741003088/WC/22012035173227 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BARKHEDA</t>
+          <t>MANASA / BAKHTUNI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1741003088/WC/22012035173227 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003089/DP/22012034614376 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>MANASA / BAKHTUNI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1741003089/DP/22012034614376 — nirmal nir kup nirman</t>
+          <t>1741003089/IF/22012035486190 — DUG WELL RECHARGE PIT INDIVIDUAL ( NANDLAL DEVILAL BHIL ) BAKHTUNI</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>45383</v>
+        <v>45771</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>MANASA / BAKHTUNI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1741003089/IF/22012035486190 — DUG WELL RECHARGE PIT INDIVIDUAL ( NANDLAL DEVILAL BHIL ) BAKHTUNI</t>
+          <t>1741003089/IF/22012035493318 — KHET TALAB NIRMAN ( SITARAM BHERULAL ) BAKHTUNI</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>45771</v>
+        <v>45761</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>MANASA / BAKHTUNI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1741003089/IF/22012035493318 — KHET TALAB NIRMAN ( SITARAM BHERULAL ) BAKHTUNI</t>
+          <t>1741003089/WC/22012035173218 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BAKHTUNI</t>
+          <t>MANASA / BALAGANJ</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1741003089/WC/22012035173218 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003090/DP/22012034614377 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>MANASA / BALAGANJ</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1741003090/DP/22012034614377 — nirmal nir kup nirman</t>
+          <t>1741003090/WC/22012035173219 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BALAGANJ</t>
+          <t>MANASA / BHAGORI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1741003090/WC/22012035173219 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003091/DP/22012034614394 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>MANASA / BHAGORI</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1741003091/DP/22012034614394 — nirmal nir kup nirman</t>
+          <t>1741003091/IF/22012035426618 — DUG WELL RECHARGE PIT INDIVIDUAL ( SHANKARLAL SITARAM ) BHAGORI</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>45383</v>
+        <v>45771</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>MANASA / BHAGORI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1741003091/IF/22012035426618 — DUG WELL RECHARGE PIT INDIVIDUAL ( SHANKARLAL SITARAM ) BHAGORI</t>
+          <t>1741003091/WC/22012035173243 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>MANASA / BHAGORI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1741003091/WC/22012035173243 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003091/WC/22012035173244 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BHAGORI</t>
+          <t>MANASA / BAARWADIA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1741003091/WC/22012035173244 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003092/DP/22012034614374 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>MANASA / BAARWADIA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1741003092/DP/22012034614374 — nirmal nir kup nirman</t>
+          <t>1741003092/IC/22012034885562 — SAMUDAYIK SICHAEE KOOP NIRMAN ( MADHO SINGH KE KHET KE PAAS SHRVE NO 105 ) BAARWADIYA</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>45383</v>
+        <v>45520</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>MANASA / BAARWADIA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1741003092/IC/22012034885562 — SAMUDAYIK SICHAEE KOOP NIRMAN ( MADHO SINGH KE KHET KE PAAS SHRVE NO 105 ) BAARWADIYA</t>
+          <t>1741003092/IC/22012034885563 — SAMUDAYIK SICHAEE KOOP NIRMAN ( RAFIK KE KHET KE PAAS SHRVE NO 114 ) BAARWADIYA</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>MANASA / BAARWADIA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1741003092/IC/22012034885563 — SAMUDAYIK SICHAEE KOOP NIRMAN ( RAFIK KE KHET KE PAAS SHRVE NO 114 ) BAARWADIYA</t>
+          <t>1741003092/IC/22012034885564 — SAMUDAYIK SICHAEE KOOP NIRMAN ( RAMCHANDR GAYRI KE KHET KE PAAS SHRVE NO 35 SALARMALA ) BAARWADIYA</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>MANASA / BAARWADIA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1741003092/IC/22012034885564 — SAMUDAYIK SICHAEE KOOP NIRMAN ( RAMCHANDR GAYRI KE KHET KE PAAS SHRVE NO 35 SALARMALA ) BAARWADIYA</t>
+          <t>1741003092/IF/22012035274654 — RFR KAPIL DHARA KOOP NIRMAN ( SHYAMLAL LAKSHMAN BHIL MAGARDA ) BARWADIYA</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>45520</v>
+        <v>45602</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>MANASA / BAARWADIA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1741003092/IF/22012035274654 — RFR KAPIL DHARA KOOP NIRMAN ( SHYAMLAL LAKSHMAN BHIL MAGARDA ) BARWADIYA</t>
+          <t>1741003092/WC/22012035173215 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>45602</v>
+        <v>45383</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BAARWADIA</t>
+          <t>MANASA / MOKADI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1741003092/WC/22012035173215 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003093/DP/22012034614480 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>MANASA / MOKADI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1741003093/DP/22012034614480 — nirmal nir kup nirman</t>
+          <t>1741003093/WC/22012035173375 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>MANASA / MOKADI</t>
+          <t>MANASA / MOKAMPURA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1741003093/WC/22012035173375 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003094/AV/22012034667433 — SHANTI DHAM TEEN SHED NIRMAN (GRAM KHUSHALPURA KE SHAMSHAN PARISAR ME) MOKHAMPURA</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>45383</v>
+        <v>45771</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>MANASA / MOKAMPURA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1741003094/AV/22012034667433 — SHANTI DHAM TEEN SHED NIRMAN (GRAM KHUSHALPURA KE SHAMSHAN PARISAR ME) MOKHAMPURA</t>
+          <t>1741003094/DP/22012034614481 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>MANASA / MOKAMPURA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1741003094/DP/22012034614481 — nirmal nir kup nirman</t>
+          <t>1741003094/IF/22012035433936 — DUG WELL RECHARGE PIT INDIVIDUAL (CHANDRAKALA BAI JAGADISH KACHI  ) MOKHAMPURA</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>MANASA / MOKAMPURA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1741003094/IF/22012035433936 — DUG WELL RECHARGE PIT INDIVIDUAL (CHANDRAKALA BAI JAGADISH KACHI  ) MOKHAMPURA</t>
+          <t>1741003094/WC/22012035173372 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>MANASA / MOKAMPURA</t>
+          <t>MANASA / MAALKHEDA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1741003094/WC/22012035173372 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003095/DP/22012034614471 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>MANASA / MAALKHEDA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1741003095/DP/22012034614471 — nirmal nir kup nirman</t>
+          <t>1741003095/WC/22012035173371 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>MANASA / MAALKHEDA</t>
+          <t>MANASA / RAISINGHPURA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1741003095/WC/22012035173371 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003096/DP/22012034614510 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>MANASA / RAISINGHPURA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1741003096/DP/22012034614510 — nirmal nir kup nirman</t>
+          <t>1741003096/WC/22012035173343 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>MANASA / RAISINGHPURA</t>
+          <t>MANASA / LASUDIYA AANTRI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1741003096/WC/22012035173343 — PERCOLATION TANK NIRMAN</t>
+          <t>1741003097/DP/22012034614468 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>MANASA / LASUDIYA AANTRI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1741003097/DP/22012034614468 — nirmal nir kup nirman</t>
+          <t>1741003097/WC/22012035173365 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>MANASA / LASUDIYA AANTRI</t>
+          <t>MANASA / FOFALIYA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1741003097/WC/22012035173365 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003098/DP/22012034614448 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>45383</v>
+        <v>45396</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>MANASA / FOFALIYA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1741003098/DP/22012034614448 — nirmal nir kup nirman</t>
+          <t>1741003098/IF/22012035440271 — DUG WELL RECHARGE PIT INDIVIDUAL ( RAMLAL NANURAM ) FOFALIYA</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>45396</v>
+        <v>45771</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>MANASA / FOFALIYA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1741003098/IF/22012035440271 — DUG WELL RECHARGE PIT INDIVIDUAL ( RAMLAL NANURAM ) FOFALIYA</t>
+          <t>1741003098/IF/22012035481158 — DUG WELL RECHARGE PIT INDIVIDUAL (  HARISINGH RAMNARAYAN) FOFALIYA</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>MANASA / FOFALIYA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1741003098/IF/22012035481158 — DUG WELL RECHARGE PIT INDIVIDUAL (  HARISINGH RAMNARAYAN) FOFALIYA</t>
+          <t>1741003098/IF/22012035486493 — DUG WELL RECHARGE PIT INDIVIDUAL ( KESARIMAL PRABHULAL RAWAT ) FOFALIYA</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>MANASA / FOFALIYA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1741003098/IF/22012035486493 — DUG WELL RECHARGE PIT INDIVIDUAL ( KESARIMAL PRABHULAL RAWAT ) FOFALIYA</t>
+          <t>1741003098/IF/22012035486513 — DUG WELL RECHARGE PIT INDIVIDUAL ( HARISINGH RAMNARAYAN RAWAT ) FOFALIYA</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>MANASA / FOFALIYA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1741003098/IF/22012035486513 — DUG WELL RECHARGE PIT INDIVIDUAL ( HARISINGH RAMNARAYAN RAWAT ) FOFALIYA</t>
+          <t>1741003098/WC/22012035173306 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>45771</v>
+        <v>45017</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>MANASA / FOFALIYA</t>
+          <t>MANASA / BHATKHEDIKHURD</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1741003098/WC/22012035173306 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003099/DP/22012034614398 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>45017</v>
+        <v>45383</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>MANASA / BHATKHEDIKHURD</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1741003099/DP/22012034614398 — nirmal nir kup nirman</t>
+          <t>1741003099/WC/22012035173254 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BHATKHEDIKHURD</t>
+          <t>MANASA / BHERPURA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1741003099/WC/22012035173254 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003100/DP/22012034614399 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>MANASA / BHERPURA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1741003100/DP/22012034614399 — nirmal nir kup nirman</t>
+          <t>1741003100/IF/22012035444315 — DUG WELL RECHARGE PIT INDIVIDUAL ( DHANNALAL NANALAL GURJAR ) JALINER</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>45383</v>
+        <v>45771</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>MANASA / BHERPURA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1741003100/IF/22012035444315 — DUG WELL RECHARGE PIT INDIVIDUAL ( DHANNALAL NANALAL GURJAR ) JALINER</t>
+          <t>1741003100/WC/22012035173255 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>45771</v>
+        <v>45383</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>MANASA / BHERPURA</t>
+          <t>MANASA / DANTOLI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1741003100/WC/22012035173255 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003101/DP/22012034614410 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>MANASA / DANTOLI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1741003101/DP/22012034614410 — nirmal nir kup nirman</t>
+          <t>1741003101/WC/22012035173280 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>MANASA / DANTOLI</t>
+          <t>MANASA / KHEDI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1741003101/WC/22012035173280 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003102/DP/22012034614462 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>MANASA / KHEDI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1741003102/DP/22012034614462 — nirmal nir kup nirman</t>
+          <t>1741003102/WC/22012035173337 — PARCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>MANASA / KHEDI</t>
+          <t>MANASA / PIPLIYASINGHADIYA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1741003102/WC/22012035173337 — PARCOLATION TANK NIRMAN</t>
+          <t>1741003103/DP/22012034614515 — nirmal nir kup nirman</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>MANASA / PIPLIYASINGHADIYA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1741003103/DP/22012034614515 — nirmal nir kup nirman</t>
+          <t>1741003103/WC/22012035173351 — PERCOLATION TANK NIRMAN</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K645" s="3"/>
-    </row>
-[...45 lines deleted...]
-      <c r="K646" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>