--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K724"/>
+  <dimension ref="A1:K725"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 10:02:52</t>
+          <t>Exported on: 2026-10-23 19:16:05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BARWANI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -5054,51 +5054,51 @@
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/22012034985487 — Kapildhara kup nirman kary madhuri bai shivram devnali</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>193347.98</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>44708</v>
@@ -5591,51 +5591,51 @@
       <c r="J121" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>46130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/22012035346240 — JGSA 2025 DUGWELL RECHARGE STRUCTURE MADHU NATVARSINGH</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45761</v>
@@ -18568,98 +18568,98 @@
       <c r="J386" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5445453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121661410</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>46096</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5446188 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123197793</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>22725</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45787</v>
@@ -19056,98 +19056,98 @@
       <c r="J396" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>46012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5467958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122754323</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5468273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124806795</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45718</v>
@@ -19248,78 +19248,80 @@
       <c r="J400" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>45953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5468884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126486234</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45745</v>
       </c>
-      <c r="K401" s="3"/>
+      <c r="K401" s="3" t="n">
+        <v>46267</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -20275,51 +20277,51 @@
       <c r="J421" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>45960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5470673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121662595</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45723</v>
@@ -20371,51 +20373,51 @@
       <c r="J423" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K423" s="3" t="n">
         <v>45953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5470804 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106668174</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>46136</v>
@@ -21104,78 +21106,80 @@
       <c r="J438" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>46012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5512066 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122882481</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>18816</v>
+        <v>23016</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>46073</v>
       </c>
-      <c r="K439" s="3"/>
+      <c r="K439" s="3" t="n">
+        <v>46272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -21298,51 +21302,51 @@
       <c r="J442" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K442" s="3" t="n">
         <v>45999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5525688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123262478</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45854</v>
@@ -21445,73 +21449,73 @@
       <c r="J445" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>46088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5532720 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121658236</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>7854</v>
+        <v>12054</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>46096</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -21737,79 +21741,79 @@
       <c r="J451" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5621879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122692391</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>46215</v>
+        <v>46272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
@@ -21835,73 +21839,73 @@
       <c r="J453" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5653558 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122949216</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>13572</v>
+        <v>10962</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K454" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
@@ -22570,333 +22574,343 @@
       <c r="J468" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5813267 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126073355</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>46096</v>
       </c>
-      <c r="K469" s="3"/>
+      <c r="K469" s="3" t="n">
+        <v>46272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5813576 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122437607</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5813604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121660575</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45741</v>
       </c>
-      <c r="K471" s="3"/>
+      <c r="K471" s="3" t="n">
+        <v>46267</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5813698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122884176</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>7854</v>
+        <v>20454</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>46153</v>
       </c>
-      <c r="K472" s="3"/>
+      <c r="K472" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5813971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126470220</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45741</v>
       </c>
-      <c r="K473" s="3"/>
+      <c r="K473" s="3" t="n">
+        <v>46267</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5814019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126466625</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45726</v>
       </c>
-      <c r="K474" s="3"/>
+      <c r="K474" s="3" t="n">
+        <v>46267</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5814184 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122906258</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>45726</v>
@@ -22997,51 +23011,51 @@
       <c r="J477" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K477" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5873623 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106667377</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>46153</v>
@@ -23142,125 +23156,127 @@
       <c r="J480" s="3" t="n">
         <v>42793</v>
       </c>
       <c r="K480" s="3" t="n">
         <v>43024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/5960347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124854315</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1742004015/IF/IAY/6137238 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122820710</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>46049</v>
       </c>
-      <c r="K482" s="3"/>
+      <c r="K482" s="3" t="n">
+        <v>46267</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -23324,11701 +23340,11748 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>14496</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>42793</v>
       </c>
       <c r="K484" s="3" t="n">
         <v>42977</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/635634 — Construction of IAY House -IAY REG. NO. MP1463047</t>
+          <t>1742004015/IF/IAY/6260702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123269524</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>13060</v>
+        <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>45741</v>
+      </c>
+      <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/637383 — Construction of IAY House -IAY REG. NO. MP2012253</t>
+          <t>1742004015/IF/IAY/635634 — Construction of IAY House -IAY REG. NO. MP1463047</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>14868</v>
+        <v>13060</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>42793</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>42962</v>
+        <v>43046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/639066 — Construction of IAY House -IAY REG. NO. MP2683022</t>
+          <t>1742004015/IF/IAY/637383 — Construction of IAY House -IAY REG. NO. MP2012253</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>14868</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>42793</v>
       </c>
       <c r="K487" s="3" t="n">
         <v>42962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/75351 — Construction of IAY House -IAY REG. NO. MP-42-004-015-001/70</t>
+          <t>1742004015/IF/IAY/639066 — Construction of IAY House -IAY REG. NO. MP2683022</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>14310</v>
+        <v>15030</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>13356</v>
+        <v>14868</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>42532</v>
+        <v>42793</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>42577</v>
+        <v>42962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/75356 — Construction of IAY House -IAY REG. NO. MP-42-004-015-001/102</t>
+          <t>1742004015/IF/IAY/75351 — Construction of IAY House -IAY REG. NO. MP-42-004-015-001/70</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>12142</v>
+        <v>13356</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>42532</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>42854</v>
+        <v>42577</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/75361 — Construction of IAY House -IAY REG. NO. MP-42-004-015-001/156</t>
+          <t>1742004015/IF/IAY/75356 — Construction of IAY House -IAY REG. NO. MP-42-004-015-001/102</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>14148</v>
+        <v>12142</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>42532</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>42577</v>
+        <v>42854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/75366 — Construction of IAY House -IAY REG. NO. MP-42-004-015-001/42</t>
+          <t>1742004015/IF/IAY/75361 — Construction of IAY House -IAY REG. NO. MP-42-004-015-001/156</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>12312</v>
+        <v>14148</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>42543</v>
+        <v>42532</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>42577</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/75371 — Construction of IAY House -IAY REG. NO. MP-42-004-015-002/34</t>
+          <t>1742004015/IF/IAY/75366 — Construction of IAY House -IAY REG. NO. MP-42-004-015-001/42</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>10494</v>
+        <v>12312</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>42543</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>42756</v>
+        <v>42577</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/77091 — Construction of IAY House -IAY REG. NO. MP-42-004-015-002/78</t>
+          <t>1742004015/IF/IAY/75371 — Construction of IAY House -IAY REG. NO. MP-42-004-015-002/34</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>13644</v>
+        <v>10494</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>42532</v>
+        <v>42543</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>42605</v>
+        <v>42756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/812286 — Construction of IAY House -IAY REG. NO. MP1574328</t>
+          <t>1742004015/IF/IAY/77091 — Construction of IAY House -IAY REG. NO. MP-42-004-015-002/78</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>0</v>
+        <v>13644</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42835</v>
-[...1 lines deleted...]
-      <c r="K494" s="3"/>
+        <v>42532</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>42605</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/812344 — Construction of IAY House -IAY REG. NO. MP1580280</t>
+          <t>1742004015/IF/IAY/812286 — Construction of IAY House -IAY REG. NO. MP1574328</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42881</v>
-[...3 lines deleted...]
-      </c>
+        <v>42835</v>
+      </c>
+      <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/812965 — Construction of IAY House -IAY REG. NO. MP1625405</t>
+          <t>1742004015/IF/IAY/812344 — Construction of IAY House -IAY REG. NO. MP1580280</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>14784</v>
+        <v>14448</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>42877</v>
+        <v>42881</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>42973</v>
+        <v>42991</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/813035 — Construction of IAY House -IAY REG. NO. MP1630076</t>
+          <t>1742004015/IF/IAY/812965 — Construction of IAY House -IAY REG. NO. MP1625405</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>13528</v>
+        <v>14784</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>43883</v>
+        <v>42877</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>44014</v>
+        <v>42973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/813298 — Construction of IAY House -IAY REG. NO. MP1649458</t>
+          <t>1742004015/IF/IAY/813035 — Construction of IAY House -IAY REG. NO. MP1630076</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>15336</v>
+        <v>13528</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>42881</v>
+        <v>43883</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>43143</v>
+        <v>44014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/813436 — Construction of IAY House -IAY REG. NO. MP1657862</t>
+          <t>1742004015/IF/IAY/813298 — Construction of IAY House -IAY REG. NO. MP1649458</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>14784</v>
+        <v>15336</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>42877</v>
+        <v>42881</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>43102</v>
+        <v>43143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/813440 — Construction of IAY House -IAY REG. NO. MP1658096</t>
+          <t>1742004015/IF/IAY/813436 — Construction of IAY House -IAY REG. NO. MP1657862</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>15336</v>
+        <v>14784</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>42881</v>
+        <v>42877</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>43143</v>
+        <v>43102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/813863 — Construction of IAY House -IAY REG. NO. MP1691038</t>
+          <t>1742004015/IF/IAY/813440 — Construction of IAY House -IAY REG. NO. MP1658096</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>15480</v>
+        <v>15336</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42927</v>
+        <v>42881</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>43059</v>
+        <v>43143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/817631 — Construction of IAY House -IAY REG. NO. MP2012297</t>
+          <t>1742004015/IF/IAY/813863 — Construction of IAY House -IAY REG. NO. MP1691038</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>42963</v>
+        <v>42927</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>43143</v>
+        <v>43059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/819317 — Construction of IAY House -IAY REG. NO. MP2159618</t>
+          <t>1742004015/IF/IAY/817631 — Construction of IAY House -IAY REG. NO. MP2012297</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>16512</v>
+        <v>15480</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>42997</v>
+        <v>42963</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>43102</v>
+        <v>43143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/820505 — Construction of IAY House -IAY REG. NO. MP2267973</t>
+          <t>1742004015/IF/IAY/819317 — Construction of IAY House -IAY REG. NO. MP2159618</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>12192</v>
+        <v>16512</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>42877</v>
+        <v>42997</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>43039</v>
+        <v>43102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/822874 — Construction of IAY House -IAY REG. NO. MP2553824</t>
+          <t>1742004015/IF/IAY/820505 — Construction of IAY House -IAY REG. NO. MP2267973</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>11160</v>
+        <v>12192</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K505" s="3" t="n">
         <v>43039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/823462 — Construction of IAY House -IAY REG. NO. MP2642566</t>
+          <t>1742004015/IF/IAY/822874 — Construction of IAY House -IAY REG. NO. MP2553824</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>15480</v>
+        <v>11160</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>42963</v>
+        <v>42877</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>43207</v>
+        <v>43039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/825359 — Construction of IAY House -IAY REG. NO. MP2984788</t>
+          <t>1742004015/IF/IAY/823462 — Construction of IAY House -IAY REG. NO. MP2642566</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>13056</v>
+        <v>15480</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>42877</v>
+        <v>42963</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>43031</v>
+        <v>43207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/827350 — Construction of IAY House -IAY REG. NO. MP3383312</t>
+          <t>1742004015/IF/IAY/825359 — Construction of IAY House -IAY REG. NO. MP2984788</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>4128</v>
+        <v>13056</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>42978</v>
+        <v>42877</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>44223</v>
+        <v>43031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/827519 — Construction of IAY House -IAY REG. NO. MP3411625</t>
+          <t>1742004015/IF/IAY/827350 — Construction of IAY House -IAY REG. NO. MP3383312</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>16512</v>
+        <v>4128</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>42913</v>
+        <v>42978</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>43046</v>
+        <v>44223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/827593 — Construction of IAY House -IAY REG. NO. MP3423148</t>
+          <t>1742004015/IF/IAY/827519 — Construction of IAY House -IAY REG. NO. MP3411625</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>15480</v>
+        <v>16512</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>42913</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>43120</v>
+        <v>43046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/827820 — Construction of IAY House -IAY REG. NO. MP3469400</t>
+          <t>1742004015/IF/IAY/827593 — Construction of IAY House -IAY REG. NO. MP3423148</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>42927</v>
+        <v>42913</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>43352</v>
+        <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/923999 — Construction of IAY House -IAY REG. NO. MP1568064</t>
+          <t>1742004015/IF/IAY/827820 — Construction of IAY House -IAY REG. NO. MP3469400</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>16512</v>
+        <v>15480</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>42913</v>
+        <v>42927</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>43032</v>
+        <v>43352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/924001 — Construction of IAY House -IAY REG. NO. MP1625418</t>
+          <t>1742004015/IF/IAY/923999 — Construction of IAY House -IAY REG. NO. MP1568064</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>15480</v>
+        <v>16512</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>42978</v>
+        <v>42913</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>43120</v>
+        <v>43032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/924007 — Construction of IAY House -IAY REG. NO. MP1649463</t>
+          <t>1742004015/IF/IAY/924001 — Construction of IAY House -IAY REG. NO. MP1625418</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>16512</v>
+        <v>15480</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>42978</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>43102</v>
+        <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/924074 — Construction of IAY House -IAY REG. NO. MP2262132</t>
+          <t>1742004015/IF/IAY/924007 — Construction of IAY House -IAY REG. NO. MP1649463</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>13752</v>
+        <v>16512</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>42877</v>
+        <v>42978</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>43024</v>
+        <v>43102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/962779 — Construction of IAY House -IAY REG. NO. MP3360374</t>
+          <t>1742004015/IF/IAY/924074 — Construction of IAY House -IAY REG. NO. MP2262132</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>15480</v>
+        <v>13752</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>42997</v>
+        <v>42877</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>43120</v>
+        <v>43024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1742004015/IF/IAY/983881 — Construction of IAY House -IAY REG. NO. MP1649471</t>
+          <t>1742004015/IF/IAY/962779 — Construction of IAY House -IAY REG. NO. MP3360374</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>16512</v>
+        <v>15480</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>42881</v>
+        <v>42997</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>43032</v>
+        <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1742004015/LD/22012034241822 — शांतिधाम मोटापुरा (3.14) देवनली</t>
+          <t>1742004015/IF/IAY/983881 — Construction of IAY House -IAY REG. NO. MP1649471</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>314000</v>
+        <v>15480</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>183377.8</v>
+        <v>16512</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>42343</v>
+        <v>42881</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>42528</v>
+        <v>43032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1742004015/LD/22012034296322 — शांतिधाम महु के पास लहडगांव (1.80) देवनली</t>
+          <t>1742004015/LD/22012034241822 — शांतिधाम मोटापुरा (3.14) देवनली</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>180000</v>
+        <v>314000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>180121.2</v>
+        <v>183377.8</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>42731</v>
+        <v>42343</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>42996</v>
+        <v>42528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1742004015/LD/22012034574983 — माँ की बगीया मिडिल स्कूल के पास देवनली</t>
+          <t>1742004015/LD/22012034296322 — शांतिधाम महु के पास लहडगांव (1.80) देवनली</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>10439.43</v>
+        <v>180000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>0</v>
+        <v>180121.2</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>44617</v>
-[...1 lines deleted...]
-      <c r="K520" s="3"/>
+        <v>42731</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>42996</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1742004015/LD/30448 — मेढ बंधान निर्माण ( .29 ) जुवानसिंग अनसिंग</t>
+          <t>1742004015/LD/22012034574983 — माँ की बगीया मिडिल स्कूल के पास देवनली</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>29000</v>
+        <v>10439.43</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>28612</v>
+        <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>41088</v>
-[...3 lines deleted...]
-      </c>
+        <v>44617</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1742004015/PG/22012034366125 — खैल मैदान कार्य (1.87) लहडगांव देवनली</t>
+          <t>1742004015/LD/30448 — मेढ बंधान निर्माण ( .29 ) जुवानसिंग अनसिंग</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>187000</v>
+        <v>29000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>166363.56</v>
+        <v>28612</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>43102</v>
+        <v>41088</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>43526</v>
+        <v>41101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1742004015/PG/9425893266 — खेल मैदान हनुमान मंदिर पास (3.53) देवनली</t>
+          <t>1742004015/PG/22012034366125 — खैल मैदान कार्य (1.87) लहडगांव देवनली</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>353000</v>
+        <v>187000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>0</v>
+        <v>166363.56</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>42766</v>
-[...1 lines deleted...]
-      <c r="K523" s="3"/>
+        <v>43102</v>
+      </c>
+      <c r="K523" s="3" t="n">
+        <v>43526</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/22012034196555 — आं‍तरिक पथ सीसी रोड निर्माण कार्य (4.98) दवला के घ</t>
+          <t>1742004015/PG/9425893266 — खेल मैदान हनुमान मंदिर पास (3.53) देवनली</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>185000</v>
+        <v>353000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>167389.41</v>
+        <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>41638</v>
-[...3 lines deleted...]
-      </c>
+        <v>42766</v>
+      </c>
+      <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/22012034230356 — आंतरिक पथ सीसीरोड निर्माण (4.99) भुरू के घर से कलसिंग के घर तक देवनली</t>
+          <t>1742004015/RC/22012034196555 — आं‍तरिक पथ सीसी रोड निर्माण कार्य (4.98) दवला के घ</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>186000</v>
+        <v>185000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>120067.88</v>
+        <v>167389.41</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>41911</v>
+        <v>41638</v>
       </c>
       <c r="K525" s="3" t="n">
         <v>41974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/22012034287529 — सीसी रोड निर्माण (3.84) पंचायत भवन से हेण्‍ड पंप तक देवनली</t>
+          <t>1742004015/RC/22012034230356 — आंतरिक पथ सीसीरोड निर्माण (4.99) भुरू के घर से कलसिंग के घर तक देवनली</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>74000</v>
+        <v>186000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>0</v>
+        <v>120067.88</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>42302</v>
-[...1 lines deleted...]
-      <c r="K526" s="3"/>
+        <v>41911</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>41974</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/22012034323847 — सीसी रोड प्रा.वि. पटेल पुरा से जिरभान के घर तक लहडगांव (3.78) देवनली</t>
+          <t>1742004015/RC/22012034287529 — सीसी रोड निर्माण (3.84) पंचायत भवन से हेण्‍ड पंप तक देवनली</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>113000</v>
+        <v>74000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>110556</v>
+        <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>42766</v>
-[...3 lines deleted...]
-      </c>
+        <v>42302</v>
+      </c>
+      <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/22012034351519 — सीसीरोड कार्य (1.97) कनसिंग के घर से तुकाराम के घर तक हरिजनपुरा देवनली</t>
+          <t>1742004015/RC/22012034323847 — सीसी रोड प्रा.वि. पटेल पुरा से जिरभान के घर तक लहडगांव (3.78) देवनली</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>59000</v>
+        <v>113000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>58648</v>
+        <v>110556</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>42986</v>
+        <v>42766</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>43036</v>
+        <v>42887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/22012034361811 — सीसीरोड कार्य (6.40) मेन रोड से पंचायत भवन तक देवनली</t>
+          <t>1742004015/RC/22012034351519 — सीसीरोड कार्य (1.97) कनसिंग के घर से तुकाराम के घर तक हरिजनपुरा देवनली</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>192000</v>
+        <v>59000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>190476</v>
+        <v>58648</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>43033</v>
+        <v>42986</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>43082</v>
+        <v>43036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/22012034389883 — सीसीरोड कार्य सह नाली नि‍र्माण (3.10) गणेश के घर से बंशी के घर तक नवलपुरा लहडगांव देवनली</t>
+          <t>1742004015/RC/22012034361811 — सीसीरोड कार्य (6.40) मेन रोड से पंचायत भवन तक देवनली</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>93000</v>
+        <v>192000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>92896</v>
+        <v>190476</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>43251</v>
+        <v>43033</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>43301</v>
+        <v>43082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/22012034395087 — सीसीरोड कार्य (9.30) सुरपाल के घर से झबरसिंग के घर तक पटेलपुरा लहडगांव</t>
+          <t>1742004015/RC/22012034389883 — सीसीरोड कार्य सह नाली नि‍र्माण (3.10) गणेश के घर से बंशी के घर तक नवलपुरा लहडगांव देवनली</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>140000</v>
+        <v>93000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>99336</v>
+        <v>92896</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>43372</v>
+        <v>43251</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>43641</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/22012034475688 — सीसीरोड कार्य (10.45) लक्ष्‍मण के घर से कुम्‍हार के घर तक लहडगांव देवनली</t>
+          <t>1742004015/RC/22012034395087 — सीसीरोड कार्य (9.30) सुरपाल के घर से झबरसिंग के घर तक पटेलपुरा लहडगांव</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>157000</v>
+        <v>140000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>154948</v>
+        <v>99336</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>43725</v>
+        <v>43372</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>44053</v>
+        <v>43641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/22012034476080 — सीसीरोड कार्य (6.38) जामसिंग के घर से सीताराम के घर तक मुजाल्‍दापुरा लहडगांव</t>
+          <t>1742004015/RC/22012034475688 — सीसीरोड कार्य (10.45) लक्ष्‍मण के घर से कुम्‍हार के घर तक लहडगांव देवनली</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>96000</v>
+        <v>157000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>87870</v>
+        <v>154948</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>43725</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>44495</v>
+        <v>44053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/22012034532187 — GKRA सी  सी रोड़ निर्माण ढेमा के घर से माधव नटवर के घर तक लहड़गांव</t>
+          <t>1742004015/RC/22012034476080 — सीसीरोड कार्य (6.38) जामसिंग के घर से सीताराम के घर तक मुजाल्‍दापुरा लहडगांव</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>0</v>
+        <v>96000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>0</v>
+        <v>87870</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>44008</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>43725</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>44495</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/22012034535479 — सीसीरोड कार्य (5.10) खाडापुरा से निर्मल नीर कूप वाले मार्ग लहडगांव देवनली</t>
+          <t>1742004015/RC/22012034532187 — GKRA सी  सी रोड़ निर्माण ढेमा के घर से माधव नटवर के घर तक लहड़गांव</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>77000</v>
+        <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>76380</v>
+        <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>44067</v>
-[...3 lines deleted...]
-      </c>
+        <v>44008</v>
+      </c>
+      <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/22012034566057 — सीसीरोड कार्य (4.99) नूरिया के घर से जगदीश के घर तक लहडगाँव देवनली</t>
+          <t>1742004015/RC/22012034535479 — सीसीरोड कार्य (5.10) खाडापुरा से निर्मल नीर कूप वाले मार्ग लहडगांव देवनली</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>74000</v>
+        <v>77000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>86271</v>
+        <v>76380</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>44380</v>
+        <v>44067</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>44711</v>
+        <v>44251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/22012034575169 — सीसीरोड कार्य (5.10) घाटी से मेन रोड व कुमार के घर से पुलिया तक पटेलपुरा लहडगांव देवनली</t>
+          <t>1742004015/RC/22012034566057 — सीसीरोड कार्य (4.99) नूरिया के घर से जगदीश के घर तक लहडगाँव देवनली</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>76000</v>
+        <v>74000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>74604</v>
+        <v>86271</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>44418</v>
+        <v>44380</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>44611</v>
+        <v>44711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/22012034662158 — CC Road nirman kary (6.35) dema ke ghar se versing ke ghar tak lahadgaon devnali</t>
+          <t>1742004015/RC/22012034575169 — सीसीरोड कार्य (5.10) घाटी से मेन रोड व कुमार के घर से पुलिया तक पटेलपुरा लहडगांव देवनली</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>95000</v>
+        <v>76000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>79143</v>
+        <v>74604</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>45204</v>
+        <v>44418</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>45678</v>
+        <v>44611</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/22012034851697 — cc road nirman kary (7.16) hendpamp se ashok kuwarsingh ke ghar ki or devnali</t>
+          <t>1742004015/RC/22012034662158 — CC Road nirman kary (6.35) dema ke ghar se versing ke ghar tak lahadgaon devnali</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>71000</v>
+        <v>95000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>79143</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>45885</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>45204</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>45678</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/30 — घाट कटिग कार्य अजा फल्‍या से भवरापूरा मार्ग पर देवनली</t>
+          <t>1742004015/RC/22012034851697 — cc road nirman kary (7.16) hendpamp se ashok kuwarsingh ke ghar ki or devnali</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>472000</v>
+        <v>71000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>469754</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>39682</v>
-[...3 lines deleted...]
-      </c>
+        <v>45885</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/428 — मार्ग निर्माण एव घाट कंटिग देवनली से लफनगांव मार्ग</t>
+          <t>1742004015/RC/30 — घाट कटिग कार्य अजा फल्‍या से भवरापूरा मार्ग पर देवनली</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>500000</v>
+        <v>472000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>411038</v>
+        <v>469754</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>40979</v>
+        <v>39682</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>41764</v>
+        <v>39962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/6 — पुलिया निर्माण देवनली</t>
+          <t>1742004015/RC/428 — मार्ग निर्माण एव घाट कंटिग देवनली से लफनगांव मार्ग</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>497496</v>
+        <v>500000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>13815</v>
+        <v>411038</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>39109</v>
+        <v>40979</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>39208</v>
+        <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/77 — घाट कंटीग लहडगांव अ.जा.फल्‍या देवनली</t>
+          <t>1742004015/RC/6 — पुलिया निर्माण देवनली</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>454000</v>
+        <v>497496</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>362500</v>
+        <v>13815</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>40412</v>
+        <v>39109</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>40600</v>
+        <v>39208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RC/88 — पुलिया निर्माण लहडगांव अ. जा. फल्‍या देवनली</t>
+          <t>1742004015/RC/77 — घाट कंटीग लहडगांव अ.जा.फल्‍या देवनली</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>500000</v>
+        <v>454000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>475100</v>
+        <v>362500</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>40465</v>
+        <v>40412</v>
       </c>
       <c r="K544" s="3" t="n">
         <v>40600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/22012034230938 — शौचालय निर्माण कार्य (1.98) NBA(मर्यादा अभियान) लह</t>
+          <t>1742004015/RC/88 — पुलिया निर्माण लहडगांव अ. जा. फल्‍या देवनली</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>88000</v>
+        <v>500000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>87588</v>
+        <v>475100</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>41771</v>
+        <v>40465</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>41777</v>
+        <v>40600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/22012034231441 — शौचालय निर्माण कार्य (1.98) NBA भाग 2 (मर्यादा अभि</t>
+          <t>1742004015/RS/22012034230938 — शौचालय निर्माण कार्य (1.98) NBA(मर्यादा अभियान) लह</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>88000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>87288</v>
+        <v>87588</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>41771</v>
       </c>
       <c r="K546" s="3" t="n">
         <v>41777</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/22012034237413 — शौचालय निर्माण कार्य (1.98) NBA भाग 3 लहडगांव देवन</t>
+          <t>1742004015/RS/22012034231441 — शौचालय निर्माण कार्य (1.98) NBA भाग 2 (मर्यादा अभि</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>88000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>87450</v>
+        <v>87288</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>41792</v>
+        <v>41771</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>41798</v>
+        <v>41777</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/22012034237453 — शौचालय निर्माण (1.98) एनबीए भाग 4 देवनली</t>
+          <t>1742004015/RS/22012034237413 — शौचालय निर्माण कार्य (1.98) NBA भाग 3 लहडगांव देवन</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>88000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>85404</v>
+        <v>87450</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>41792</v>
       </c>
       <c r="K548" s="3" t="n">
         <v>41798</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/22012034426969 — शौचालय न‍िर्माण (0.12) जगदीश सुरस‍िंंग लहडगांव देवनली</t>
+          <t>1742004015/RS/22012034237453 — शौचालय निर्माण (1.98) एनबीए भाग 4 देवनली</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>12000</v>
+        <v>88000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>11432</v>
+        <v>85404</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>43372</v>
+        <v>41792</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>43392</v>
+        <v>41798</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/22012034427924 — shochalay nirman(0.12) puraji valaji Devnali</t>
+          <t>1742004015/RS/22012034426969 — शौचालय न‍िर्माण (0.12) जगदीश सुरस‍िंंग लहडगांव देवनली</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>11400</v>
+        <v>11432</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>43372</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>43713</v>
+        <v>43392</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/64244 — शौचालय निर्माण कार्य (मर्यादा अभियान) (0.099) सुखलाल थावरिया देवनली</t>
+          <t>1742004015/RS/22012034427924 — shochalay nirman(0.12) puraji valaji Devnali</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>4400</v>
+        <v>12000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>4386</v>
+        <v>11400</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>41533</v>
+        <v>43372</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>41539</v>
+        <v>43713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/64357 — शौचालय निर्माण कार्य (मर्यादा अभियान) (0.099) थावरिया जामसिंग देवनली</t>
+          <t>1742004015/RS/64244 — शौचालय निर्माण कार्य (मर्यादा अभियान) (0.099) सुखलाल थावरिया देवनली</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>9900</v>
+        <v>4400</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>4316</v>
+        <v>4386</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>41533</v>
       </c>
       <c r="K552" s="3" t="n">
         <v>41539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/64607 — शौचालय निर्माण (मर्यादा अभियान) (0.099) चन्‍दरसिंग जामसिंग देवनली</t>
+          <t>1742004015/RS/64357 — शौचालय निर्माण कार्य (मर्यादा अभियान) (0.099) थावरिया जामसिंग देवनली</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>4400</v>
+        <v>9900</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>4308</v>
+        <v>4316</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>41533</v>
       </c>
       <c r="K553" s="3" t="n">
         <v>41539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/64748 — शौचालय निर्माण (मर्यादा अभियान) (0.099) झुमरी भूवान देवनली</t>
+          <t>1742004015/RS/64607 — शौचालय निर्माण (मर्यादा अभियान) (0.099) चन्‍दरसिंग जामसिंग देवनली</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>4137</v>
+        <v>4308</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>41533</v>
       </c>
       <c r="K554" s="3" t="n">
         <v>41539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/64971 — शौचालय निर्माण कार्य (मर्यादा अभियान) (0.099) जुवा</t>
+          <t>1742004015/RS/64748 — शौचालय निर्माण (मर्यादा अभियान) (0.099) झुमरी भूवान देवनली</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>4193</v>
+        <v>4137</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>41533</v>
       </c>
       <c r="K555" s="3" t="n">
         <v>41539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/65008 — शौचालय निर्माण मर्यादाअभियान(0.099) देवसिग भूवान द</t>
+          <t>1742004015/RS/64971 — शौचालय निर्माण कार्य (मर्यादा अभियान) (0.099) जुवा</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>4053</v>
+        <v>4193</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>41533</v>
       </c>
       <c r="K556" s="3" t="n">
         <v>41539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/66392 — शौचालय निर्माण कार्य (मर्यादा अभियान) (0.099) सुभा</t>
+          <t>1742004015/RS/65008 — शौचालय निर्माण मर्यादाअभियान(0.099) देवसिग भूवान द</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>4263</v>
+        <v>4053</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>41631</v>
+        <v>41533</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>41637</v>
+        <v>41539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/67926 — शौचालय निर्माण कार्य (0.099) नुरेलाल सुभान देवनली</t>
+          <t>1742004015/RS/66392 — शौचालय निर्माण कार्य (मर्यादा अभियान) (0.099) सुभा</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>4307</v>
+        <v>4263</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>41539</v>
+        <v>41631</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>41546</v>
+        <v>41637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/68463 — शौचालय कार्य (0.099)(मर्यादा अभियान) मुन्‍ना भावला</t>
+          <t>1742004015/RS/67926 — शौचालय निर्माण कार्य (0.099) नुरेलाल सुभान देवनली</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>4364</v>
+        <v>4307</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>41539</v>
       </c>
       <c r="K559" s="3" t="n">
         <v>41546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/68505 — शौचालय कार्य(0.099)मर्यादाअभियान गुमान रूखा देवनली</t>
+          <t>1742004015/RS/68463 — शौचालय कार्य (0.099)(मर्यादा अभियान) मुन्‍ना भावला</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>4332</v>
+        <v>4364</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>41539</v>
       </c>
       <c r="K560" s="3" t="n">
         <v>41546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/68509 — शौचालय निर्माण कार्य (0.099) (मर्यादा अभियान) मुन्</t>
+          <t>1742004015/RS/68505 — शौचालय कार्य(0.099)मर्यादाअभियान गुमान रूखा देवनली</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>4217</v>
+        <v>4332</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>41539</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>41546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/68516 — शौचालय निर्माण कार्य (0.099) (मर्यादा अभियान) सुरप</t>
+          <t>1742004015/RS/68509 — शौचालय निर्माण कार्य (0.099) (मर्यादा अभियान) मुन्</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>4364</v>
+        <v>4217</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>41539</v>
       </c>
       <c r="K562" s="3" t="n">
         <v>41546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/68717 — शौचालय निर्माण मर्यादाअभियान (0.099)गुलाब गमा देवन</t>
+          <t>1742004015/RS/68516 — शौचालय निर्माण कार्य (0.099) (मर्यादा अभियान) सुरप</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>4263</v>
+        <v>4364</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>41631</v>
+        <v>41539</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>41637</v>
+        <v>41546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/71189 — शौचालय निर्माण कार्य (0.099) (मर्यादा अभियान) ज्ञा</t>
+          <t>1742004015/RS/68717 — शौचालय निर्माण मर्यादाअभियान (0.099)गुलाब गमा देवन</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>4319</v>
+        <v>4263</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>41548</v>
+        <v>41631</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>41554</v>
+        <v>41637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/73212 — शौचालय निर्माण कार्य (0.099) मर्यादा अभियान छतरसिं</t>
+          <t>1742004015/RS/71189 — शौचालय निर्माण कार्य (0.099) (मर्यादा अभियान) ज्ञा</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>4343</v>
+        <v>4319</v>
       </c>
       <c r="J565" s="3" t="n">
+        <v>41548</v>
+      </c>
+      <c r="K565" s="3" t="n">
         <v>41554</v>
-      </c>
-[...1 lines deleted...]
-        <v>41560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/73217 — शौचालय निर्माण कार्य (0.099) मर्यादा अभियान प्‍यार</t>
+          <t>1742004015/RS/73212 — शौचालय निर्माण कार्य (0.099) मर्यादा अभियान छतरसिं</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>4247</v>
+        <v>4343</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>41554</v>
       </c>
       <c r="K566" s="3" t="n">
         <v>41560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/79911 — शौचालय निर्माण कार्य (0.099) (मर्यादा अभियान) बिहा</t>
+          <t>1742004015/RS/73217 — शौचालय निर्माण कार्य (0.099) मर्यादा अभियान प्‍यार</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>4263</v>
+        <v>4247</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>41631</v>
+        <v>41554</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>41637</v>
+        <v>41560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/80715 — शौचालय निर्माण गोरेलाल मेहकाल (0.099) देवनली</t>
+          <t>1742004015/RS/79911 — शौचालय निर्माण कार्य (0.099) (मर्यादा अभियान) बिहा</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>4263</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>41631</v>
       </c>
       <c r="K568" s="3" t="n">
         <v>41637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/80774 — शौचालय निर्माण कार्य (मर्यादा अभियान) (0.099) किशन</t>
+          <t>1742004015/RS/80715 — शौचालय निर्माण गोरेलाल मेहकाल (0.099) देवनली</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>4263</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>41631</v>
       </c>
       <c r="K569" s="3" t="n">
         <v>41637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/80800 — शौचालय निर्माण मर्यादा अभियान (0.099) रेमसिग जाम‍‍</t>
+          <t>1742004015/RS/80774 — शौचालय निर्माण कार्य (मर्यादा अभियान) (0.099) किशन</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>4263</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>41631</v>
       </c>
       <c r="K570" s="3" t="n">
         <v>41637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/80836 — शौचालय निमाण मर्यादा अभियान हरसिंग नहारसिंग देवनली</t>
+          <t>1742004015/RS/80800 — शौचालय निर्माण मर्यादा अभियान (0.099) रेमसिग जाम‍‍</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>4263</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>41631</v>
       </c>
       <c r="K571" s="3" t="n">
         <v>41637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/81013 — शौचालय निर्माण रूखा केरू (0.099) देवनली</t>
+          <t>1742004015/RS/80836 — शौचालय निमाण मर्यादा अभियान हरसिंग नहारसिंग देवनली</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>4280</v>
+        <v>4263</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>41596</v>
+        <v>41631</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>41602</v>
+        <v>41637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/81057 — शोचालय निर्माण (0.099) प्रेमसिग भावला देवनली</t>
+          <t>1742004015/RS/81013 — शौचालय निर्माण रूखा केरू (0.099) देवनली</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>4200</v>
+        <v>4280</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>41596</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>41602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/81101 — शौचालय निर्माण (0.099) भुना भावला देवनली</t>
+          <t>1742004015/RS/81057 — शोचालय निर्माण (0.099) प्रेमसिग भावला देवनली</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>4263</v>
+        <v>4200</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>41596</v>
       </c>
       <c r="K574" s="3" t="n">
         <v>41602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/81135 — शौचालय निर्माण (0.099) रेमसिग भावला देवनली</t>
+          <t>1742004015/RS/81101 — शौचालय निर्माण (0.099) भुना भावला देवनली</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>4343</v>
+        <v>4263</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>41596</v>
       </c>
       <c r="K575" s="3" t="n">
         <v>41602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/81257 — शैचालय निर्माण (0.099) भुवान प्रताप देवनली</t>
+          <t>1742004015/RS/81135 — शौचालय निर्माण (0.099) रेमसिग भावला देवनली</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>4055</v>
+        <v>4343</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>41596</v>
       </c>
       <c r="K576" s="3" t="n">
         <v>41602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/81292 — शोचालय निर्माण (0.099) सेकडीबाई सूर‍स‍ीगं देवनली</t>
+          <t>1742004015/RS/81257 — शैचालय निर्माण (0.099) भुवान प्रताप देवनली</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>4238</v>
+        <v>4055</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>41596</v>
       </c>
       <c r="K577" s="3" t="n">
         <v>41602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/81307 — शौचालय निर्माण (0.099) बीशन भुवान देवनली</t>
+          <t>1742004015/RS/81292 — शोचालय निर्माण (0.099) सेकडीबाई सूर‍स‍ीगं देवनली</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>4343</v>
+        <v>4238</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>41596</v>
       </c>
       <c r="K578" s="3" t="n">
         <v>41602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/81321 — शोचालय निर्माण (0.099) पेम‍सींग मेहकाल देवनली</t>
+          <t>1742004015/RS/81307 — शौचालय निर्माण (0.099) बीशन भुवान देवनली</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>4200</v>
+        <v>4343</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>41596</v>
       </c>
       <c r="K579" s="3" t="n">
         <v>41602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/81345 — शौचालय निर्माण (0.099) मर्यादा अभियान रुमाल गमा दे</t>
+          <t>1742004015/RS/81321 — शोचालय निर्माण (0.099) पेम‍सींग मेहकाल देवनली</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>4214</v>
+        <v>4200</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>41596</v>
       </c>
       <c r="K580" s="3" t="n">
         <v>41602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/81352 — शौचालय निर्माण (0.099) मर्यादा‍ अभियान चमार रिछु द</t>
+          <t>1742004015/RS/81345 — शौचालय निर्माण (0.099) मर्यादा अभियान रुमाल गमा दे</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>4263</v>
+        <v>4214</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>41631</v>
+        <v>41596</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>41637</v>
+        <v>41602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/81510 — शौचालय निर्माण (0.099) सुरसिंग जामसिंग  देवनली</t>
+          <t>1742004015/RS/81352 — शौचालय निर्माण (0.099) मर्यादा‍ अभियान चमार रिछु द</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>4200</v>
+        <v>4263</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>41596</v>
+        <v>41631</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>41602</v>
+        <v>41637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/81512 — शौचालय निर्माण (0.099) गुमान रामसिग देवनली</t>
+          <t>1742004015/RS/81510 — शौचालय निर्माण (0.099) सुरसिंग जामसिंग  देवनली</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>4343</v>
+        <v>4200</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>41596</v>
       </c>
       <c r="K583" s="3" t="n">
         <v>41602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/81527 — शौचालय निर्माण (0.099) भावला नाहला देवनली</t>
+          <t>1742004015/RS/81512 — शौचालय निर्माण (0.099) गुमान रामसिग देवनली</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>4263</v>
+        <v>4343</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>41596</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>41602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/81545 — शौचालय निर्माण (0.099) औंकार हरसिंग देवनली</t>
+          <t>1742004015/RS/81527 — शौचालय निर्माण (0.099) भावला नाहला देवनली</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>4217</v>
+        <v>4263</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>41596</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>41602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/81567 — शौचालय निर्माण (0.099) जुवानसिंग नाहरसिंग देवनली</t>
+          <t>1742004015/RS/81545 — शौचालय निर्माण (0.099) औंकार हरसिंग देवनली</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>4263</v>
+        <v>4217</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>41631</v>
+        <v>41596</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>41637</v>
+        <v>41602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/81590 — शौचालय निर्माण (0.099) मुन्‍ना बोन्‍दर‍सींग देवनली</t>
+          <t>1742004015/RS/81567 — शौचालय निर्माण (0.099) जुवानसिंग नाहरसिंग देवनली</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>4343</v>
+        <v>4263</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>41596</v>
+        <v>41631</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>41602</v>
+        <v>41637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/81595 — शाशौचालय निर्माण (0.099) कुवा‍रसिह हरसिह देवनली</t>
+          <t>1742004015/RS/81590 — शौचालय निर्माण (0.099) मुन्‍ना बोन्‍दर‍सींग देवनली</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>4343</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>41596</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>41616</v>
+        <v>41602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/81612 — शौचालय निर्माण (0.099) रूमाल रामसिंग देवनली</t>
+          <t>1742004015/RS/81595 — शाशौचालय निर्माण (0.099) कुवा‍रसिह हरसिह देवनली</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>4238</v>
+        <v>4343</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>41596</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>41602</v>
+        <v>41616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/83653 — शौचालय निर्माण (0.099) भूरेलाल जुवानसिग देवनली</t>
+          <t>1742004015/RS/81612 — शौचालय निर्माण (0.099) रूमाल रामसिंग देवनली</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>4343</v>
+        <v>4238</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>41610</v>
+        <v>41596</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>41616</v>
+        <v>41602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/83678 — शौचालय निर्माण (0.099) गमा हागरीया देवनली</t>
+          <t>1742004015/RS/83653 — शौचालय निर्माण (0.099) भूरेलाल जुवानसिग देवनली</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>4238</v>
+        <v>4343</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>41610</v>
       </c>
       <c r="K591" s="3" t="n">
         <v>41616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/83738 — शौचालय निर्माण (0.099) जैमाल गमा देवनली</t>
+          <t>1742004015/RS/83678 — शौचालय निर्माण (0.099) गमा हागरीया देवनली</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>4280</v>
+        <v>4238</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>41610</v>
       </c>
       <c r="K592" s="3" t="n">
         <v>41616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/83882 — शौचालय निर्माण (0.099) कुवारसिग हरसिग देवनली</t>
+          <t>1742004015/RS/83738 — शौचालय निर्माण (0.099) जैमाल गमा देवनली</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>4263</v>
+        <v>4280</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>41610</v>
       </c>
       <c r="K593" s="3" t="n">
         <v>41616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/83899 — शौचालय निर्माण (0.099) खुमसिग भावला देवनली</t>
+          <t>1742004015/RS/83882 — शौचालय निर्माण (0.099) कुवारसिग हरसिग देवनली</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>4343</v>
+        <v>4263</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>41610</v>
       </c>
       <c r="K594" s="3" t="n">
         <v>41616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/83911 — शौचालय निर्माण (0.099)  छगन अमरसिग देवनली</t>
+          <t>1742004015/RS/83899 — शौचालय निर्माण (0.099) खुमसिग भावला देवनली</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>4200</v>
+        <v>4343</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>41610</v>
       </c>
       <c r="K595" s="3" t="n">
         <v>41616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/83927 — शौचालय निर्माण (0.099) जैमाल नाहरसिग देवनली</t>
+          <t>1742004015/RS/83911 — शौचालय निर्माण (0.099)  छगन अमरसिग देवनली</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>4343</v>
+        <v>4200</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>41610</v>
       </c>
       <c r="K596" s="3" t="n">
         <v>41616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/83943 — शौचालय निर्माण (0.099) रिछु कोला देवनली</t>
+          <t>1742004015/RS/83927 — शौचालय निर्माण (0.099) जैमाल नाहरसिग देवनली</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>4263</v>
+        <v>4343</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>41610</v>
       </c>
       <c r="K597" s="3" t="n">
         <v>41616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/83955 — शौचालय निर्माण (0.099) प्‍यारसिग हरसिग  देवनली</t>
+          <t>1742004015/RS/83943 — शौचालय निर्माण (0.099) रिछु कोला देवनली</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>4263</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>41610</v>
       </c>
       <c r="K598" s="3" t="n">
         <v>41616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1742004015/RS/83964 — शौचालय निर्माण (0.099) थावरीया अमरसिग देवनली</t>
+          <t>1742004015/RS/83955 — शौचालय निर्माण (0.099) प्‍यारसिग हरसिग  देवनली</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>4319</v>
+        <v>4263</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>41610</v>
       </c>
       <c r="K599" s="3" t="n">
         <v>41616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1742004015/SK/9993649052 — Bharat Nirman Rajeev Gandhi Sewa Kendra,DEVNALI</t>
+          <t>1742004015/RS/83964 — शौचालय निर्माण (0.099) थावरीया अमरसिग देवनली</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>1485000</v>
+        <v>4400</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>572030</v>
+        <v>4319</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>42781</v>
+        <v>41610</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>43018</v>
+        <v>41616</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/02 — cct\cpt लहड्गांव</t>
+          <t>1742004015/SK/9993649052 — Bharat Nirman Rajeev Gandhi Sewa Kendra,DEVNALI</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>239978</v>
+        <v>1485000</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>0</v>
+        <v>572030</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>38900</v>
+        <v>42781</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>38961</v>
+        <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/1 — cct/cpt -  ( लहडगॉव ) देवनली</t>
+          <t>1742004015/WC/02 — cct\cpt लहड्गांव</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>445000</v>
+        <v>239978</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>39285</v>
+        <v>38900</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>39383</v>
+        <v>38961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/10 — कुप निर्माण सिगदार रूखा देवनली</t>
+          <t>1742004015/WC/1 — cct/cpt -  ( लहडगॉव ) देवनली</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>70000</v>
+        <v>445000</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>69814</v>
+        <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>39502</v>
+        <v>39285</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>39605</v>
+        <v>39383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/105 — निस्‍तार तलाई निर्माण पटेलपुरा लहडगांव देवनली</t>
+          <t>1742004015/WC/10 — कुप निर्माण सिगदार रूखा देवनली</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>460000</v>
+        <v>70000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>454246</v>
+        <v>69814</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>40721</v>
+        <v>39502</v>
       </c>
       <c r="K604" s="3" t="n">
-        <v>40763</v>
+        <v>39605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/11 — कुप निर्माण जालू रामसिंग देवनली</t>
+          <t>1742004015/WC/105 — निस्‍तार तलाई निर्माण पटेलपुरा लहडगांव देवनली</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>70000</v>
+        <v>460000</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>69135</v>
+        <v>454246</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>39502</v>
+        <v>40721</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>39605</v>
+        <v>40763</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/110 — निर्मलनीर देवनली</t>
+          <t>1742004015/WC/11 — कुप निर्माण जालू रामसिंग देवनली</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>198000</v>
+        <v>70000</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>62852</v>
+        <v>69135</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>40622</v>
+        <v>39502</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>41356</v>
+        <v>39605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/12 — कुप निर्माण रन्‍छोड पीडीया देवनली</t>
+          <t>1742004015/WC/110 — निर्मलनीर देवनली</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>70000</v>
+        <v>198000</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>69786</v>
+        <v>62852</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>39502</v>
+        <v>40622</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>39605</v>
+        <v>41356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/13 — कुप निर्माण मोहन बिसन देवनली</t>
+          <t>1742004015/WC/12 — कुप निर्माण रन्‍छोड पीडीया देवनली</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>49423</v>
+        <v>69786</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>39502</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>39619</v>
+        <v>39605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/14 — कुप निर्माण धना बिसन देवनली</t>
+          <t>1742004015/WC/13 — कुप निर्माण मोहन बिसन देवनली</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>69491</v>
+        <v>49423</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>39502</v>
       </c>
       <c r="K609" s="3" t="n">
         <v>39619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/15 — कुप निर्माण सुकलाल चमार देवनली</t>
+          <t>1742004015/WC/14 — कुप निर्माण धना बिसन देवनली</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>69902</v>
+        <v>69491</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>39502</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>39591</v>
+        <v>39619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/150 — निस्‍तार तलाई निर्माण देवनली ढोकबेडा</t>
+          <t>1742004015/WC/15 — कुप निर्माण सुकलाल चमार देवनली</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>480000</v>
+        <v>70000</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>469492</v>
+        <v>69902</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>40721</v>
+        <v>39502</v>
       </c>
       <c r="K611" s="3" t="n">
-        <v>40783</v>
+        <v>39591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/16 — कुप निर्माण अनसिंग छितू देवनली</t>
+          <t>1742004015/WC/150 — निस्‍तार तलाई निर्माण देवनली ढोकबेडा</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>70000</v>
+        <v>480000</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>69671</v>
+        <v>469492</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>39502</v>
+        <v>40721</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>39619</v>
+        <v>40783</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/17 — कुप निर्माण कैलाश सुन्‍दरसिंग देवनली</t>
+          <t>1742004015/WC/16 — कुप निर्माण अनसिंग छितू देवनली</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>69589</v>
+        <v>69671</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>39502</v>
       </c>
       <c r="K613" s="3" t="n">
-        <v>39659</v>
+        <v>39619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/173 — निस्‍तार तलाई निर्माण उडा झोला लहडगांव</t>
+          <t>1742004015/WC/17 — कुप निर्माण कैलाश सुन्‍दरसिंग देवनली</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>480000</v>
+        <v>70000</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>474968</v>
+        <v>69589</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>40766</v>
+        <v>39502</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>40936</v>
+        <v>39659</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/18 — कुप निर्माण जुवानसिंग प्रताप देवनली</t>
+          <t>1742004015/WC/173 — निस्‍तार तलाई निर्माण उडा झोला लहडगांव</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>70000</v>
+        <v>480000</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>79560</v>
+        <v>474968</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>39502</v>
+        <v>40766</v>
       </c>
       <c r="K615" s="3" t="n">
-        <v>39598</v>
+        <v>40936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/19 — कुप निर्माण चन्‍द्रीया जामसिंग देवनली</t>
+          <t>1742004015/WC/18 — कुप निर्माण जुवानसिंग प्रताप देवनली</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>69193</v>
+        <v>79560</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>39502</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>39659</v>
+        <v>39598</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/2 — निस्‍तार तलाई निर्माण लहडगांव देवनली</t>
+          <t>1742004015/WC/19 — कुप निर्माण चन्‍द्रीया जामसिंग देवनली</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>499000</v>
+        <v>70000</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>497600</v>
+        <v>69193</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>40301</v>
+        <v>39502</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>40410</v>
+        <v>39659</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/20 — कुप निर्माण जालम मंगल्‍या देवनली</t>
+          <t>1742004015/WC/2 — निस्‍तार तलाई निर्माण लहडगांव देवनली</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>70000</v>
+        <v>499000</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>61640</v>
+        <v>497600</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>39502</v>
+        <v>40301</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>39598</v>
+        <v>40410</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/20783 — पोखर पोण्‍ड निर्माण ( 4.34 ) लहडगांव देवनली</t>
+          <t>1742004015/WC/20 — कुप निर्माण जालम मंगल्‍या देवनली</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>434000</v>
+        <v>70000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>185592</v>
+        <v>61640</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>41132</v>
+        <v>39502</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>41764</v>
+        <v>39598</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/21 — कुप निर्माण थावरीया जामसिंग देवनली</t>
+          <t>1742004015/WC/20783 — पोखर पोण्‍ड निर्माण ( 4.34 ) लहडगांव देवनली</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>70000</v>
+        <v>434000</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>69553</v>
+        <v>185592</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>39502</v>
+        <v>41132</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>39666</v>
+        <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22 — कुप निर्माण रूखा कना देवनली</t>
+          <t>1742004015/WC/21 — कुप निर्माण थावरीया जामसिंग देवनली</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>74980</v>
+        <v>69553</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>39502</v>
       </c>
       <c r="K621" s="3" t="n">
         <v>39666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034354224 — बोरी बंधान कार्य (0.12) मुन्‍ना के खेत पास देवनली</t>
+          <t>1742004015/WC/22 — कुप निर्माण रूखा कना देवनली</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>12000</v>
+        <v>70000</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>6120</v>
+        <v>74980</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>43009</v>
+        <v>39502</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>43015</v>
+        <v>39666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034428768 — चेक डेम न‍िर्माण क्र 01 (4.16) लहडगांव देवनली</t>
+          <t>1742004015/WC/22012034354224 — बोरी बंधान कार्य (0.12) मुन्‍ना के खेत पास देवनली</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>416000</v>
+        <v>12000</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>387062</v>
+        <v>6120</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>43475</v>
+        <v>43009</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>43577</v>
+        <v>43015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034442112 — RFR_DEB NADI_CHECK DAM WITH NALA TRENCHING THAVRIYA KE KHET KE PAS (4.22) DEVNALI</t>
+          <t>1742004015/WC/22012034428768 — चेक डेम न‍िर्माण क्र 01 (4.16) लहडगांव देवनली</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>422000</v>
+        <v>416000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>410471.1</v>
+        <v>387062</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>43523</v>
+        <v>43475</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>44495</v>
+        <v>43577</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034442127 — RFR_DEB NADI_CHECK DAM WITH NALA TRENCHING FATTU KE KHET KE PAS (4.54) DEVNALI</t>
+          <t>1742004015/WC/22012034442112 — RFR_DEB NADI_CHECK DAM WITH NALA TRENCHING THAVRIYA KE KHET KE PAS (4.22) DEVNALI</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>454000</v>
+        <v>422000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>422137.5</v>
+        <v>410471.1</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>43523</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>44508</v>
+        <v>44495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034442130 — RFR_DEB NADI CHECK DAM WITH NALA TRENCHING (4.22) BONDARSINGH KE KHET KE PASS DEVNALI</t>
+          <t>1742004015/WC/22012034442127 — RFR_DEB NADI_CHECK DAM WITH NALA TRENCHING FATTU KE KHET KE PAS (4.54) DEVNALI</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>422000</v>
+        <v>454000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>419334.35</v>
+        <v>422137.5</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>43523</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>44371</v>
+        <v>44508</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034489551 — RFR_DEB NADI_S.C.T. -1 THOK BAIDA</t>
+          <t>1742004015/WC/22012034442130 — RFR_DEB NADI CHECK DAM WITH NALA TRENCHING (4.22) BONDARSINGH KE KHET KE PASS DEVNALI</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>806711.78</v>
+        <v>422000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>412814</v>
+        <v>419334.35</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>43794</v>
+        <v>43523</v>
       </c>
       <c r="K627" s="3" t="n">
-        <v>44508</v>
+        <v>44371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034489552 — RFR_DEB NADI_S.C.T. -2 THOK BAIDA</t>
+          <t>1742004015/WC/22012034489551 — RFR_DEB NADI_S.C.T. -1 THOK BAIDA</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>717305.28</v>
+        <v>806711.78</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>291138</v>
+        <v>412814</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>43794</v>
       </c>
       <c r="K628" s="3" t="n">
         <v>44508</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034489555 — RFR_DEB NADI_S.C.T. -4 THOK BAIDA</t>
+          <t>1742004015/WC/22012034489552 — RFR_DEB NADI_S.C.T. -2 THOK BAIDA</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>634157.22</v>
+        <v>717305.28</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>227927</v>
+        <v>291138</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>43830</v>
+        <v>43794</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>45717</v>
+        <v>44508</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034489619 — RFR_DEB NADI WATER POND THOK BAIDA</t>
+          <t>1742004015/WC/22012034489555 — RFR_DEB NADI_S.C.T. -4 THOK BAIDA</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>130936.38</v>
+        <v>634157.22</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>0</v>
+        <v>227927</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K630" s="3"/>
+        <v>43830</v>
+      </c>
+      <c r="K630" s="3" t="n">
+        <v>45717</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034489805 — RFR_DEB NADI_S.C.T. -2 THOK BAIDA LAHADGAON</t>
+          <t>1742004015/WC/22012034489619 — RFR_DEB NADI WATER POND THOK BAIDA</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>431204.46</v>
+        <v>130936.38</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>371432</v>
+        <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>43830</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034489807 — RFR_DEB NADI_S.C.T. -3 THOK BAIDA LAHADGAON</t>
+          <t>1742004015/WC/22012034489805 — RFR_DEB NADI_S.C.T. -2 THOK BAIDA LAHADGAON</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>618958.12</v>
+        <v>431204.46</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>332068</v>
+        <v>371432</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>43794</v>
+        <v>43830</v>
       </c>
       <c r="K632" s="3" t="n">
         <v>44508</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034489809 — RFR_DEB NADI_S.C.T. -4 THOK BAIDA LAHADGAON</t>
+          <t>1742004015/WC/22012034489807 — RFR_DEB NADI_S.C.T. -3 THOK BAIDA LAHADGAON</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>484848.37</v>
+        <v>618958.12</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>299312</v>
+        <v>332068</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>43830</v>
+        <v>43794</v>
       </c>
       <c r="K633" s="3" t="n">
         <v>44508</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034489813 — RFR_DEB NADI_C.C.T.  THOK BAIDA LAHADGAON</t>
+          <t>1742004015/WC/22012034489809 — RFR_DEB NADI_S.C.T. -4 THOK BAIDA LAHADGAON</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>0</v>
+        <v>484848.37</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>0</v>
+        <v>299312</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K634" s="3"/>
+        <v>43830</v>
+      </c>
+      <c r="K634" s="3" t="n">
+        <v>44508</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034489820 — RFR_DEB NADI_LOOSE BOULDER CHECK DAM THOK BAIDA</t>
+          <t>1742004015/WC/22012034489813 — RFR_DEB NADI_C.C.T.  THOK BAIDA LAHADGAON</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034489822 — RFR_DEB NADI_LOOSE BOULDER CHECK DAM -2 THOK BAIDA</t>
+          <t>1742004015/WC/22012034489820 — RFR_DEB NADI_LOOSE BOULDER CHECK DAM THOK BAIDA</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034491978 — RFR_DEB NADI_L.B.S  THOK BAIDA -1</t>
+          <t>1742004015/WC/22012034489822 — RFR_DEB NADI_LOOSE BOULDER CHECK DAM -2 THOK BAIDA</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034491979 — RFR_DEB NADI_L.B.S  THOK BAIDA -2</t>
+          <t>1742004015/WC/22012034491978 — RFR_DEB NADI_L.B.S  THOK BAIDA -1</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034491980 — RFR_DEB NADI_L.B.S  THOK BAIDA -3</t>
+          <t>1742004015/WC/22012034491979 — RFR_DEB NADI_L.B.S  THOK BAIDA -2</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034491981 — RFR_DEB NADI_L.B.S  THOK BAIDA -4</t>
+          <t>1742004015/WC/22012034491980 — RFR_DEB NADI_L.B.S  THOK BAIDA -3</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034491982 — RFR_DEB NADI_L.B.S  THOK BAIDA -3</t>
+          <t>1742004015/WC/22012034491981 — RFR_DEB NADI_L.B.S  THOK BAIDA -4</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>502469.71</v>
+        <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034579059 — GKRA Vraksha ropan Pahadi Per(10.00) Lahadgoan Devnali</t>
+          <t>1742004015/WC/22012034491982 — RFR_DEB NADI_L.B.S  THOK BAIDA -3</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>0</v>
+        <v>502469.71</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>43935</v>
+        <v>43692</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034579512 — RFR_DEB_NADI_Ched Dam Chandersingh ke khet pass Lahadgoan (5.00)</t>
+          <t>1742004015/WC/22012034579059 — GKRA Vraksha ropan Pahadi Per(10.00) Lahadgoan Devnali</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034579513 — RFR_DEB_NADI_Ched Dam Gulsingh ke khet pass Lahadgoan (5.00)</t>
+          <t>1742004015/WC/22012034579512 — RFR_DEB_NADI_Ched Dam Chandersingh ke khet pass Lahadgoan (5.00)</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034579514 — RFR_DEB_NADI_Ched Dam Faltla Muh ke pass Lahadgoan (5.00)</t>
+          <t>1742004015/WC/22012034579513 — RFR_DEB_NADI_Ched Dam Gulsingh ke khet pass Lahadgoan (5.00)</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034579515 — RFR_DEB_NADI_Ched Dam Pyarsingh ke ghar pass  Lahadgoan (5.00)</t>
+          <t>1742004015/WC/22012034579514 — RFR_DEB_NADI_Ched Dam Faltla Muh ke pass Lahadgoan (5.00)</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034579516 — RFR_DEB_NADI_Bolder Ched Dam Awashiya pura part 1 (2.00) Devnali (5.00)</t>
+          <t>1742004015/WC/22012034579515 — RFR_DEB_NADI_Ched Dam Pyarsingh ke ghar pass  Lahadgoan (5.00)</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034579517 — RFR_DEB_NADI_Bolder Ched Dam Awashiya pura part 2 (2.00) Devnali</t>
+          <t>1742004015/WC/22012034579516 — RFR_DEB_NADI_Bolder Ched Dam Awashiya pura part 1 (2.00) Devnali (5.00)</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034579518 — RFR_DEB_NADI_Bolder Ched Dam Awashiya pura part 1 (2.00) Devnali</t>
+          <t>1742004015/WC/22012034579517 — RFR_DEB_NADI_Bolder Ched Dam Awashiya pura part 2 (2.00) Devnali</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034582065 — हौज टंकी निर्माण कार्य पटेल पूरा lahadgaon(1.05)</t>
+          <t>1742004015/WC/22012034579518 — RFR_DEB_NADI_Bolder Ched Dam Awashiya pura part 1 (2.00) Devnali</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>44283</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034602328 — RFR DEB NADI TERRICE FARMING FATLA MAHU WALE PAHADI PR DEVNALI</t>
+          <t>1742004015/WC/22012034582065 — हौज टंकी निर्माण कार्य पटेल पूरा lahadgaon(1.05)</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>44167</v>
-[...1 lines deleted...]
-      <c r="K651" s="3"/>
+        <v>44283</v>
+      </c>
+      <c r="K651" s="3" t="n">
+        <v>44611</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034602329 — RFR DEB NADI FARM POND LAHADGAON</t>
+          <t>1742004015/WC/22012034602328 — RFR DEB NADI TERRICE FARMING FATLA MAHU WALE PAHADI PR DEVNALI</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>44106</v>
+        <v>44167</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034605761 — होज एवं पानी की टंकी निर्माण (1.05) निर्मल नीर के पास देवनली</t>
+          <t>1742004015/WC/22012034602329 — RFR DEB NADI FARM POND LAHADGAON</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>13956</v>
+        <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>44292</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034756981 — CTR_GIS_Med Bandhan( chandriya jamsing ) devnali</t>
+          <t>1742004015/WC/22012034605761 — होज एवं पानी की टंकी निर्माण (1.05) निर्मल नीर के पास देवनली</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>60810.14</v>
+        <v>15000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>25476</v>
+        <v>13956</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>44393</v>
+        <v>44292</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>44508</v>
+        <v>44611</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034808616 — CTR_GIS_ check Dam (Malsing Ansing ke khet ke pas ) Devnali</t>
+          <t>1742004015/WC/22012034756981 — CTR_GIS_Med Bandhan( chandriya jamsing ) devnali</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>606015.18</v>
+        <v>60810.14</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>583142.6</v>
+        <v>25476</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>44434</v>
+        <v>44393</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>44611</v>
+        <v>44508</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034814727 — CTR_GIS_ Stop Dam/check dam ( narayan ke khet ke pas ) Devnali</t>
+          <t>1742004015/WC/22012034808616 — CTR_GIS_ check Dam (Malsing Ansing ke khet ke pas ) Devnali</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>773850.86</v>
+        <v>606015.18</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>733395.25</v>
+        <v>583142.6</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>44490</v>
+        <v>44434</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>44994</v>
+        <v>44611</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034898202 — चेक डेम मरम्मत रामचंद सुकलाल  के खेत पास देवनली</t>
+          <t>1742004015/WC/22012034814727 — CTR_GIS_ Stop Dam/check dam ( narayan ke khet ke pas ) Devnali</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>60124.66</v>
+        <v>773850.86</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>380</v>
+        <v>733395.25</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>44691</v>
-[...1 lines deleted...]
-      <c r="K657" s="3"/>
+        <v>44490</v>
+      </c>
+      <c r="K657" s="3" t="n">
+        <v>44994</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034898207 — चेक डेम मरम्मत सुरेश बावलिया के खेत पास लहड़गांव</t>
+          <t>1742004015/WC/22012034898202 — चेक डेम मरम्मत रामचंद सुकलाल  के खेत पास देवनली</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>60005.33</v>
+        <v>60124.66</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>44444.56</v>
+        <v>380</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>44691</v>
       </c>
-      <c r="K658" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034898208 — चेक डेम मरम्मत सुरेश बावलिया के खेत पास लहड़गांव</t>
+          <t>1742004015/WC/22012034898207 — चेक डेम मरम्मत सुरेश बावलिया के खेत पास लहड़गांव</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>0</v>
+        <v>60005.33</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>0</v>
+        <v>44444.56</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>44477</v>
-[...1 lines deleted...]
-      <c r="K659" s="3"/>
+        <v>44691</v>
+      </c>
+      <c r="K659" s="3" t="n">
+        <v>46174</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034898212 — चेक डेम मरम्मत सायबा के खेत पास लहड़गांव</t>
+          <t>1742004015/WC/22012034898208 — चेक डेम मरम्मत सुरेश बावलिया के खेत पास लहड़गांव</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>74000.05</v>
+        <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>46389.53</v>
+        <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>44674</v>
-[...3 lines deleted...]
-      </c>
+        <v>44477</v>
+      </c>
+      <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034898222 — चेक डेम मरम्मत पवन बावलिया  के खेत पास लहड़गांव</t>
+          <t>1742004015/WC/22012034898212 — चेक डेम मरम्मत सायबा के खेत पास लहड़गांव</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>0</v>
+        <v>74000.05</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>0</v>
+        <v>46389.53</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>44477</v>
-[...1 lines deleted...]
-      <c r="K661" s="3"/>
+        <v>44674</v>
+      </c>
+      <c r="K661" s="3" t="n">
+        <v>45111</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034898224 — चेक डेम मरम्मत गणेश बावलिया  के खेत पास लहड़गांव</t>
+          <t>1742004015/WC/22012034898222 — चेक डेम मरम्मत पवन बावलिया  के खेत पास लहड़गांव</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>80233.6</v>
+        <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>35246.81</v>
+        <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>44674</v>
-[...3 lines deleted...]
-      </c>
+        <v>44477</v>
+      </c>
+      <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034898232 — चेक डेम मरम्मत लालसिंग दीतला के खेत पास लहड़गांव</t>
+          <t>1742004015/WC/22012034898224 — चेक डेम मरम्मत गणेश बावलिया  के खेत पास लहड़गांव</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>97043.95</v>
+        <v>80233.6</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>44789.13</v>
+        <v>35246.81</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>44674</v>
       </c>
       <c r="K663" s="3" t="n">
         <v>45111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034898234 — चेक डेम मरम्मत दीतला रामसिंग के खेत पास लहड़गांव</t>
+          <t>1742004015/WC/22012034898232 — चेक डेम मरम्मत लालसिंग दीतला के खेत पास लहड़गांव</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>72030.36</v>
+        <v>97043.95</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>43751.45</v>
+        <v>44789.13</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>44674</v>
       </c>
       <c r="K664" s="3" t="n">
         <v>45111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034911876 — Repair&amp;Renovation of check dam nirman ganesh bavaliya  ken khet pass devnali</t>
+          <t>1742004015/WC/22012034898234 — चेक डेम मरम्मत दीतला रामसिंग के खेत पास लहड़गांव</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>76210.73</v>
+        <v>72030.36</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>0</v>
+        <v>43751.45</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K665" s="3"/>
+        <v>44674</v>
+      </c>
+      <c r="K665" s="3" t="n">
+        <v>45111</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034911924 — Repair &amp; Renovation of stop  dam nirman gopal remsingh ken khet ken pass lahadgaon devnali(1.18)</t>
+          <t>1742004015/WC/22012034911876 — Repair&amp;Renovation of check dam nirman ganesh bavaliya  ken khet pass devnali</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>14000</v>
+        <v>76210.73</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>3408</v>
+        <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>44651</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034912095 — Repair &amp; Renovation of stop dam nirman bada nala  lahadgaon devnali (2.34)</t>
+          <t>1742004015/WC/22012034911924 — Repair &amp; Renovation of stop  dam nirman gopal remsingh ken khet ken pass lahadgaon devnali(1.18)</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>27000</v>
+        <v>14000</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>0</v>
+        <v>3408</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K667" s="3"/>
+        <v>44651</v>
+      </c>
+      <c r="K667" s="3" t="n">
+        <v>45764</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034912098 — Repair &amp; Renovation of stop dam nirman bada nala lahadgaon devnali(2.34)</t>
+          <t>1742004015/WC/22012034912095 — Repair &amp; Renovation of stop dam nirman bada nala  lahadgaon devnali (2.34)</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>14396</v>
+        <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>44651</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034933820 — Check dam nirman bansiya ken khet pass devanali</t>
+          <t>1742004015/WC/22012034912098 — Repair &amp; Renovation of stop dam nirman bada nala lahadgaon devnali(2.34)</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>0</v>
+        <v>14396</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K669" s="3"/>
+        <v>44651</v>
+      </c>
+      <c r="K669" s="3" t="n">
+        <v>45587</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034951482 — AMRAT sarovar percolation tank malsing ken khet pass thokbaida devnali (14.96)</t>
+          <t>1742004015/WC/22012034933820 — Check dam nirman bansiya ken khet pass devanali</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>1496044.14</v>
+        <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034958851 — Repaire of talab kary harijan rumsing ke khet ke pass lahadgaon</t>
+          <t>1742004015/WC/22012034951482 — AMRAT sarovar percolation tank malsing ken khet pass thokbaida devnali (14.96)</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>72103.1</v>
+        <v>1496044.14</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>300</v>
+        <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>44691</v>
+        <v>44587</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034958869 — Repaire of talab kary panchayat bhavan ke piche vali pahadi  ke pass devnali</t>
+          <t>1742004015/WC/22012034958851 — Repaire of talab kary harijan rumsing ke khet ke pass lahadgaon</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>88311.56</v>
+        <v>72103.1</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>41492</v>
+        <v>300</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>44691</v>
       </c>
-      <c r="K672" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034958880 — Repaire of check dam kary thavriya jamsing ke khet pass devnali</t>
+          <t>1742004015/WC/22012034958869 — Repaire of talab kary panchayat bhavan ke piche vali pahadi  ke pass devnali</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>0</v>
+        <v>88311.56</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>0</v>
+        <v>41492</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>44662</v>
-[...1 lines deleted...]
-      <c r="K673" s="3"/>
+        <v>44691</v>
+      </c>
+      <c r="K673" s="3" t="n">
+        <v>45783</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034958887 — Repaire of check dam Kary sursingh bhavsing ke khet pass devnali</t>
+          <t>1742004015/WC/22012034958880 — Repaire of check dam kary thavriya jamsing ke khet pass devnali</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>45443.24</v>
+        <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>27616.25</v>
+        <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>44691</v>
-[...3 lines deleted...]
-      </c>
+        <v>44662</v>
+      </c>
+      <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034959511 — Repaire of stop dam Kary lahadgaon Devnali</t>
+          <t>1742004015/WC/22012034958887 — Repaire of check dam Kary sursingh bhavsing ke khet pass devnali</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>85351.25</v>
+        <v>45443.24</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>0</v>
+        <v>27616.25</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>44662</v>
-[...1 lines deleted...]
-      <c r="K675" s="3"/>
+        <v>44691</v>
+      </c>
+      <c r="K675" s="3" t="n">
+        <v>45586</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034967064 — Repair &amp; renovation of check dam premsingh bhavala ken khet pass ( 1.42) devanali</t>
+          <t>1742004015/WC/22012034959511 — Repaire of stop dam Kary lahadgaon Devnali</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>0</v>
+        <v>85351.25</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>44652</v>
+        <v>44662</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034967389 — Repair &amp; renovation of check dam nirman premsingh bhavala ken khet pass ( 1.42) devanali</t>
+          <t>1742004015/WC/22012034967064 — Repair &amp; renovation of check dam premsingh bhavala ken khet pass ( 1.42) devanali</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>45000</v>
+        <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>39722</v>
+        <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>44695</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034968377 — Repair of check dam mishilal ke khet pass lahadgaon devnali</t>
+          <t>1742004015/WC/22012034967389 — Repair &amp; renovation of check dam nirman premsingh bhavala ken khet pass ( 1.42) devanali</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>40105.54</v>
+        <v>45000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>26355.25</v>
+        <v>39722</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>44695</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>45586</v>
+        <v>45108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034968381 — Repair of check dam puna nathu ke khet pass lahadgaon devnali</t>
+          <t>1742004015/WC/22012034968377 — Repair of check dam mishilal ke khet pass lahadgaon devnali</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>40244.48</v>
+        <v>40105.54</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>20290.5</v>
+        <v>26355.25</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>44695</v>
       </c>
       <c r="K679" s="3" t="n">
         <v>45586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034968382 — Repair of check dam pawan bawliya ke khet pass lahadgaon devnali</t>
+          <t>1742004015/WC/22012034968381 — Repair of check dam puna nathu ke khet pass lahadgaon devnali</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>40160.86</v>
+        <v>40244.48</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>26348.86</v>
+        <v>20290.5</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>44695</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>45108</v>
+        <v>45586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034968385 — Repair of check dam kailash bhangda ke khet pass lahadgaon devnali</t>
+          <t>1742004015/WC/22012034968382 — Repair of check dam pawan bawliya ke khet pass lahadgaon devnali</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>44308.23</v>
+        <v>40160.86</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>26760.5</v>
+        <v>26348.86</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>44695</v>
       </c>
       <c r="K681" s="3" t="n">
-        <v>45586</v>
+        <v>45108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034977075 — चेक डेम मरम्मत कार्य थावरिया जामसिंग के खेत के पास</t>
+          <t>1742004015/WC/22012034968385 — Repair of check dam kailash bhangda ke khet pass lahadgaon devnali</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>64028.85</v>
+        <v>44308.23</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>0</v>
+        <v>26760.5</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K682" s="3"/>
+        <v>44695</v>
+      </c>
+      <c r="K682" s="3" t="n">
+        <v>45586</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034977288 — stop dam kary jagdish chamar ke khet pass nale par devnali</t>
+          <t>1742004015/WC/22012034977075 — चेक डेम मरम्मत कार्य थावरिया जामसिंग के खेत के पास</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>0</v>
+        <v>64028.85</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034977300 — stop dam kary Rancho v jagdish chamar ke khet pass nale par devnali</t>
+          <t>1742004015/WC/22012034977288 — stop dam kary jagdish chamar ke khet pass nale par devnali</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034977380 — Repaie of Stop dam kary gorelal nansing ke khet pass devnali</t>
+          <t>1742004015/WC/22012034977300 — stop dam kary Rancho v jagdish chamar ke khet pass nale par devnali</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>40488.24</v>
+        <v>0</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>2558</v>
+        <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>44704</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034977456 — Repaie of chek dam kary kashiram thawriya ke khet pass devnali</t>
+          <t>1742004015/WC/22012034977380 — Repaie of Stop dam kary gorelal nansing ke khet pass devnali</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>43026.41</v>
+        <v>40488.24</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>15280</v>
+        <v>2558</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>44708</v>
+        <v>44704</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>45586</v>
+        <v>45764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034977624 — Repaie of chek dam kary khemsing damriya ke khet pass devnali</t>
+          <t>1742004015/WC/22012034977456 — Repaie of chek dam kary kashiram thawriya ke khet pass devnali</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>36440.35</v>
+        <v>43026.41</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>28359.2</v>
+        <v>15280</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>44704</v>
+        <v>44708</v>
       </c>
       <c r="K687" s="3" t="n">
         <v>45586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034977631 — Repaie of stop dam kary mehtab jamsing ke khet pass devnali</t>
+          <t>1742004015/WC/22012034977624 — Repaie of chek dam kary khemsing damriya ke khet pass devnali</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>50227.04</v>
+        <v>36440.35</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>870</v>
+        <v>28359.2</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>44708</v>
-[...1 lines deleted...]
-      <c r="K688" s="3"/>
+        <v>44704</v>
+      </c>
+      <c r="K688" s="3" t="n">
+        <v>45586</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012034994129 — chek dam nirman dinesh tersing ke khet pass devnali</t>
+          <t>1742004015/WC/22012034977631 — Repaie of stop dam kary mehtab jamsing ke khet pass devnali</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>0</v>
+        <v>50227.04</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>0</v>
+        <v>870</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>44789</v>
+        <v>44708</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012035134108 — khet talab niraman kary kuwnarsingh pita tersingh  khet k pass me gp devnali</t>
+          <t>1742004015/WC/22012034994129 — chek dam nirman dinesh tersing ke khet pass devnali</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>45154</v>
+        <v>44789</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012035193814 — chek dam nirman nirmal nir kup ke pass nale par no 01 devnali</t>
+          <t>1742004015/WC/22012035134108 — khet talab niraman kary kuwnarsingh pita tersingh  khet k pass me gp devnali</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>497764.65</v>
+        <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>45318</v>
+        <v>45154</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012035193823 — chek dam nirman nirmal nir kup ke pass nale par no 02 devnali</t>
+          <t>1742004015/WC/22012035193814 — chek dam nirman nirmal nir kup ke pass nale par no 01 devnali</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>0</v>
+        <v>497764.65</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012035193837 — chek dam nirman fatla mauda pahad ke pass devnali</t>
+          <t>1742004015/WC/22012035193823 — chek dam nirman nirmal nir kup ke pass nale par no 02 devnali</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/22012035193851 — chek dam nirman juwansing narsing ke khet pass devnali</t>
+          <t>1742004015/WC/22012035193837 — chek dam nirman fatla mauda pahad ke pass devnali</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/23 — कुप निर्माण गोमला हागरीया देवनली</t>
+          <t>1742004015/WC/22012035193851 — chek dam nirman juwansing narsing ke khet pass devnali</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>70000</v>
+        <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>64702</v>
+        <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>39509</v>
-[...3 lines deleted...]
-      </c>
+        <v>45318</v>
+      </c>
+      <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/24 — कुप निर्माण गुलाब देवसिंग देवनली</t>
+          <t>1742004015/WC/23 — कुप निर्माण गोमला हागरीया देवनली</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>69184</v>
+        <v>64702</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>39502</v>
+        <v>39509</v>
       </c>
       <c r="K696" s="3" t="n">
-        <v>39672</v>
+        <v>39666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/25 — कुप निर्माण वेस्‍ता झतरसिंग देवनली</t>
+          <t>1742004015/WC/24 — कुप निर्माण गुलाब देवसिंग देवनली</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>69218</v>
+        <v>69184</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>39502</v>
       </c>
       <c r="K697" s="3" t="n">
-        <v>39681</v>
+        <v>39672</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/26 — कुप निर्माण ग्‍यानसिंग रेमसिंग देवनली</t>
+          <t>1742004015/WC/25 — कुप निर्माण वेस्‍ता झतरसिंग देवनली</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>69952</v>
+        <v>69218</v>
       </c>
       <c r="J698" s="3" t="n">
         <v>39502</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>39695</v>
+        <v>39681</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/27 — कुप निर्माण नूरीया फुलसिंग देवनली</t>
+          <t>1742004015/WC/26 — कुप निर्माण ग्‍यानसिंग रेमसिंग देवनली</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>69578.5</v>
+        <v>69952</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>39502</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>39700</v>
+        <v>39695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/28 — कुप निर्माण डुडीया पहाडसिंग देवनली</t>
+          <t>1742004015/WC/27 — कुप निर्माण नूरीया फुलसिंग देवनली</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>69710</v>
+        <v>69578.5</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>39502</v>
       </c>
       <c r="K700" s="3" t="n">
         <v>39700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/29 — कुप निर्माण छतरसिंग नाहरसिंग देवनली</t>
+          <t>1742004015/WC/28 — कुप निर्माण डुडीया पहाडसिंग देवनली</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>70000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>64095</v>
+        <v>69710</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>39502</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>39672</v>
+        <v>39700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/35 — मेड बंधान कार्य गमरीया रामसिंग लहडगांव</t>
+          <t>1742004015/WC/29 — कुप निर्माण छतरसिंग नाहरसिंग देवनली</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>66000</v>
+        <v>70000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>63072</v>
+        <v>64095</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>40034</v>
+        <v>39502</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>40076</v>
+        <v>39672</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/40 — मेड बंधान कार्य तिनगा सेकडीया लहडगांव</t>
+          <t>1742004015/WC/35 — मेड बंधान कार्य गमरीया रामसिंग लहडगांव</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>49000</v>
+        <v>66000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>48390</v>
+        <v>63072</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>40045</v>
+        <v>40034</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>40063</v>
+        <v>40076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/44 — स्‍टाम डेम निर्माण लहडगांव अवास्‍यापुरा</t>
+          <t>1742004015/WC/40 — मेड बंधान कार्य तिनगा सेकडीया लहडगांव</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>426400</v>
+        <v>49000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>410192</v>
+        <v>48390</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>40098</v>
+        <v>40045</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>40144</v>
+        <v>40063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/56 — निस्‍तार तलाई निर्माण देवनली</t>
+          <t>1742004015/WC/44 — स्‍टाम डेम निर्माण लहडगांव अवास्‍यापुरा</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>499000</v>
+        <v>426400</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>492600</v>
+        <v>410192</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>40317</v>
+        <v>40098</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>40379</v>
+        <v>40144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/83 — आर एम एस निर्माण कार्य पटेलपुरा देवनली</t>
+          <t>1742004015/WC/56 — निस्‍तार तलाई निर्माण देवनली</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>366000</v>
+        <v>499000</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>346004</v>
+        <v>492600</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>40683</v>
+        <v>40317</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>40766</v>
+        <v>40379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/9 — कुप निर्माण जोरसिंग रामसिंग देवनली</t>
+          <t>1742004015/WC/83 — आर एम एस निर्माण कार्य पटेलपुरा देवनली</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>70000</v>
+        <v>366000</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>69480</v>
+        <v>346004</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>39502</v>
+        <v>40683</v>
       </c>
       <c r="K707" s="3" t="n">
-        <v>39598</v>
+        <v>40766</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/9993623832 — cct</t>
+          <t>1742004015/WC/9 — कुप निर्माण जोरसिंग रामसिंग देवनली</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>0</v>
+        <v>70000</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>0</v>
+        <v>69480</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>40651</v>
-[...1 lines deleted...]
-      <c r="K708" s="3"/>
+        <v>39502</v>
+      </c>
+      <c r="K708" s="3" t="n">
+        <v>39598</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WC/9993643831 — निस्‍तार तलाई निर्माण(4.99) खेमसिंग दमडीया के खेत</t>
+          <t>1742004015/WC/9993623832 — cct</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>491448.44</v>
+        <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>41666</v>
-[...3 lines deleted...]
-      </c>
+        <v>40651</v>
+      </c>
+      <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WH/22012034452360 — Repairing Stop Dem Champalal ke khet pass Devnali</t>
+          <t>1742004015/WC/9993643831 — निस्‍तार तलाई निर्माण(4.99) खेमसिंग दमडीया के खेत</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>52503.93</v>
+        <v>499000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>240</v>
+        <v>491448.44</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>44709</v>
-[...1 lines deleted...]
-      <c r="K710" s="3"/>
+        <v>41666</v>
+      </c>
+      <c r="K710" s="3" t="n">
+        <v>42212</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1742004015/WH/22012034452362 — Repairing Stop Dem Kishan Gopal Ke khet Pass Devnali</t>
+          <t>1742004015/WH/22012034452360 — Repairing Stop Dem Champalal ke khet pass Devnali</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>0</v>
+        <v>52503.93</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>0</v>
+        <v>240</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>44410</v>
+        <v>44709</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1742004/DP/1007 — व़क्षारोपण कार्य देवनली</t>
+          <t>1742004015/WH/22012034452362 — Repairing Stop Dem Kishan Gopal Ke khet Pass Devnali</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>54600</v>
+        <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>39807</v>
+        <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>39417</v>
-[...3 lines deleted...]
-      </c>
+        <v>44410</v>
+      </c>
+      <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1742004/DP/1265 — चारागाह निकास कार्य देवनली</t>
+          <t>1742004/DP/1007 — व़क्षारोपण कार्य देवनली</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>125000</v>
+        <v>54600</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>108556</v>
+        <v>39807</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>40008</v>
+        <v>39417</v>
       </c>
       <c r="K713" s="3" t="n">
-        <v>40024</v>
+        <v>39426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1742004/DP/1902 — वनीकरण कार्य देवनली</t>
+          <t>1742004/DP/1265 — चारागाह निकास कार्य देवनली</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>112000</v>
+        <v>125000</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>130902</v>
+        <v>108556</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>40012</v>
+        <v>40008</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>40029</v>
+        <v>40024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1742004/WC/1008 — cct/cpt  कार्य देवनली</t>
+          <t>1742004/DP/1902 — वनीकरण कार्य देवनली</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>304000</v>
+        <v>112000</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>344351</v>
+        <v>130902</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>39630</v>
+        <v>40012</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>39965</v>
+        <v>40029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1742004/WC/1009 — cct\cpt देवनली</t>
+          <t>1742004/WC/1008 — cct/cpt  कार्य देवनली</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>490000</v>
+        <v>304000</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>51233</v>
+        <v>344351</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>39429</v>
+        <v>39630</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>39619</v>
+        <v>39965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1742004/WC/1901 — C.C.T/C.P.T. कार्य देवनली</t>
+          <t>1742004/WC/1009 — cct\cpt देवनली</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>499000</v>
+        <v>490000</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>492172</v>
+        <v>51233</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>40049</v>
+        <v>39429</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>40059</v>
+        <v>39619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1742004/WC/20632 — आरएमएस भाग 1 देवनली</t>
+          <t>1742004/WC/1901 — C.C.T/C.P.T. कार्य देवनली</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>460000</v>
+        <v>499000</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>510364</v>
+        <v>492172</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>40276</v>
+        <v>40049</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>40490</v>
+        <v>40059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1742004/WC/20769 — आर एम एस न 2 देवनली</t>
+          <t>1742004/WC/20632 — आरएमएस भाग 1 देवनली</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>424000</v>
+        <v>460000</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>420916</v>
+        <v>510364</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>40603</v>
+        <v>40276</v>
       </c>
       <c r="K719" s="3" t="n">
         <v>40490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1742004/WC/2222 — बोल्‍डर चेक देवनली</t>
+          <t>1742004/WC/20769 — आर एम एस न 2 देवनली</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>214000</v>
+        <v>424000</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>205596</v>
+        <v>420916</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>40062</v>
+        <v>40603</v>
       </c>
       <c r="K720" s="3" t="n">
-        <v>40367</v>
+        <v>40490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1742/LD/3799387211 — मेढ बंधान कार्य देवनली</t>
+          <t>1742004/WC/2222 — बोल्‍डर चेक देवनली</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>159000</v>
+        <v>214000</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>102480</v>
+        <v>205596</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>41345</v>
+        <v>40062</v>
       </c>
       <c r="K721" s="3" t="n">
-        <v>41357</v>
+        <v>40367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1742/WC/9993623842 — सी सी टी सी पी टी निर्माण्‍ा देवनली</t>
+          <t>1742/LD/3799387211 — मेढ बंधान कार्य देवनली</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>498000</v>
+        <v>159000</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>441856</v>
+        <v>102480</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>40825</v>
+        <v>41345</v>
       </c>
       <c r="K722" s="3" t="n">
-        <v>40955</v>
+        <v>41357</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1742/WC/9993623866 — आर एम एस नं 3 PO2</t>
+          <t>1742/WC/9993623842 — सी सी टी सी पी टी निर्माण्‍ा देवनली</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>457000</v>
+        <v>498000</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>434514.28</v>
+        <v>441856</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>40825</v>
       </c>
       <c r="K723" s="3" t="n">
-        <v>40924</v>
+        <v>40955</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>RAJPUR</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C724" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D724" s="1" t="inlineStr">
+        <is>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E724" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F724" s="1" t="inlineStr">
+        <is>
+          <t>1742/WC/9993623866 — आर एम एस नं 3 PO2</t>
+        </is>
+      </c>
+      <c r="G724" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H724" s="2" t="n">
+        <v>457000</v>
+      </c>
+      <c r="I724" s="2" t="n">
+        <v>434514.28</v>
+      </c>
+      <c r="J724" s="3" t="n">
+        <v>40825</v>
+      </c>
+      <c r="K724" s="3" t="n">
+        <v>40924</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
+      <c r="A725" s="1" t="inlineStr">
+        <is>
+          <t>RAJPUR</t>
+        </is>
+      </c>
+      <c r="B725" s="1" t="inlineStr">
+        <is>
           <t>2012-2013</t>
         </is>
       </c>
-      <c r="C724" s="1" t="inlineStr">
+      <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D724" s="1" t="inlineStr">
+      <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E724" s="1" t="inlineStr">
+      <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F724" s="1" t="inlineStr">
+      <c r="F725" s="1" t="inlineStr">
         <is>
           <t>1742/WC/9993629409 — आर एम एस नं0 4 देवनली</t>
         </is>
       </c>
-      <c r="G724" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H724" s="2" t="n">
+      <c r="G725" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H725" s="2" t="n">
         <v>333000</v>
       </c>
-      <c r="I724" s="2" t="n">
+      <c r="I725" s="2" t="n">
         <v>322261.2</v>
       </c>
-      <c r="J724" s="3" t="n">
+      <c r="J725" s="3" t="n">
         <v>41344</v>
       </c>
-      <c r="K724" s="3" t="n">
+      <c r="K725" s="3" t="n">
         <v>41359</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>