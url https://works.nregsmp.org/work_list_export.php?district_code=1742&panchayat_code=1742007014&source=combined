--- v0 (2026-09-06)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K891"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 02:34:45</t>
+          <t>Exported on: 2026-10-24 03:48:22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BARWANI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1576,51 +1576,51 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012034397359 — कपिलधारा 2.00  इडलाबाई गेदिया बोरली</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>124332</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>43171</v>
@@ -2499,51 +2499,51 @@
       <c r="J57" s="3" t="n">
         <v>44155</v>
       </c>
       <c r="K57" s="3" t="n">
         <v>45366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012034563913 — kapildhara kup nabibai baliya borli 2.30</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>39224</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>44187</v>
@@ -3402,51 +3402,51 @@
       <c r="J76" s="3" t="n">
         <v>44289</v>
       </c>
       <c r="K76" s="3" t="n">
         <v>45780</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012034600412 — PASU SET BISHAN BHAVSINGH</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>94984</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>44289</v>
@@ -4599,51 +4599,51 @@
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>43925</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012034614690 — PASHU SHET NANKABAI BHAVSINGH</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>6840</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>44242</v>
@@ -4742,51 +4742,51 @@
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>43925</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012034615968 — PASHU SHET DHRAMSINGH KHAJAN</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>13680</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>44241</v>
@@ -4885,192 +4885,192 @@
       <c r="J107" s="3" t="n">
         <v>44202</v>
       </c>
       <c r="K107" s="3" t="n">
         <v>44834</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012034632001 — PASHU SHET KAILASH SHIVA</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>5320</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>44187</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012034632002 — PASHU SHET GULAB BHILU</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>5362</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>44177</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012034632003 — PASHU SHET SANGEETA ANUP JAMRE</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>16212</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>44343</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012034632004 — PASHU SHET JASMABAI SOBHARAM</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>44156</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>44188</v>
@@ -5261,51 +5261,51 @@
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>43925</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012034632289 — KAPIL DHARA KUP KALSINGH NATHU BORLI</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>120794</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>44209</v>
@@ -6752,145 +6752,145 @@
       <c r="J146" s="3" t="n">
         <v>44343</v>
       </c>
       <c r="K146" s="3" t="n">
         <v>44767</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012034745776 — KAPILDHARA KUP GINTA GANSIYA BORLI</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>247839.67</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>134810</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>44337</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012034745781 — KAPIL DHARA KUP SONIYA GANSIYA BORLI</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>247839.67</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>104011</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>44338</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012034745783 — KAPIL DHARA KUP RUPSINGH GANPAT BORLI</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>247839.67</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>112310</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>44337</v>
@@ -7038,51 +7038,51 @@
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012034748018 — KAPIL DHARA KUP HAJARIYA PARSINGH BORLI</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>247839.67</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>98202</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>44429</v>
@@ -7273,51 +7273,51 @@
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012034758660 — kapil dhara kup  Bishan surjiya borli 2.30</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>247839.67</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>129388</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>44347</v>
@@ -9322,51 +9322,51 @@
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation of Forstry Trees for Individual / Boundary Line Plantation of Forestry Trees for Individuals</t>
+          <t>Boundary Plntation of Forstry Trees for Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012034863862 — Versharopan Karya Sunil Gendiya Piplyagoi Borli</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>144199.83</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>73253</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>44823</v>
@@ -10225,51 +10225,51 @@
       <c r="J219" s="3" t="n">
         <v>44876</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>45705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035015443 — PODHA ROPAN BORLI (BATIBAI GOVIND)</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>153560.72</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>77238.08</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>44861</v>
@@ -10321,194 +10321,194 @@
       <c r="J221" s="3" t="n">
         <v>44852</v>
       </c>
       <c r="K221" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035015445 — PODHA ROPAN BORLI (GATIYA NATHU)</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>153560.72</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>32683</v>
+        <v>34013</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>44863</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035015447 — PODHA ROPAN BORLI (KAILASH SILDAR)</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>153560.72</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>48069</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45083</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>46219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035015772 — podha Rpan karya borli (abasingh gyansingh )</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>153560.72</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>58530.97</v>
+        <v>72880.97</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>44850</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035015775 — podha ropan karya borli ( guman sobharam</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>153560.72</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>42113</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>44851</v>
@@ -10558,145 +10558,145 @@
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035015778 — PODHA ROPAN KARYA BORLI ( APSINGH SUMJI)</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>153560.72</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>28431</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>44891</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035015779 — PODHA ROPAN KARYA BORLI(BHATA SURLA</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>153560.72</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>78629</v>
+        <v>87589</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>44864</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035015780 — PODHA ROPAN KARYA BORLI ( DADLA DEVSINGH)</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>153560.72</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>28213</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>44896</v>
@@ -10748,51 +10748,51 @@
       <c r="J230" s="3" t="n">
         <v>44848</v>
       </c>
       <c r="K230" s="3" t="n">
         <v>46150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035015783 — PODHA ROPAN KARYA BORLI ( DINESH GANDASH)</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>153560.72</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>44174</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>44876</v>
@@ -10985,239 +10985,239 @@
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035019875 — PODHA ROPAN KA RYA BORLI(JIRMAL LALU)</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>153560.72</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>30134</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>44850</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035020494 — PODHA ROPAN KARYA BORLI (GUTYA TAMLA)</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>153560.72</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>42524</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>44869</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035024468 — podha ropan karya (tarachand mahriya)</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>153560.72</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>24258</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>44852</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035024470 — PODHA ROPAN KARYA BORLI (RAMESH NANA)</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>153560.72</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>61283.27</v>
+        <v>88023.27</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>44867</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035024472 — PODHA ROPAN  KARYA BORLI (SONA GATHIYA)</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>153560.72</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>52086</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>44851</v>
@@ -11269,73 +11269,73 @@
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035024479 — PODHA ROPAN KARYA (SURJYA JAGNATHA)</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>153560.72</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>57916.04</v>
+        <v>80386.04</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>44851</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
@@ -11461,214 +11461,214 @@
       <c r="J245" s="3" t="n">
         <v>44928</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035025463 — podha ropan karya pipliyagoi( munna bhuvansingh)</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>153560.72</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>33541</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>44876</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035026890 — Podha Ropan Karya Rameshwar Chhatarsing Borli</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>153560.72</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>58853</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>44850</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035029651 — PODHA ROPAN KARYA BORLI( RUPSING AAJU0</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>153560.72</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>37843</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>44895</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035029675 — PODHA ROPAN KARYA BORLI (AMASIYA PARSINGH)</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>153560.72</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>86367</v>
+        <v>107297</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45093</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
@@ -11743,73 +11743,73 @@
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035047405 — PODHA ROPAN KARYA [sayli bai gandash]BORLI</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>153756.83</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>43758</v>
+        <v>68958</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45076</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
@@ -12072,98 +12072,98 @@
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035240824 — Plantation Rumalya ganya pipliyagoi</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>173308.58</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>73240.53</v>
+        <v>92350.53</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45631</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035240832 — plantation Khartya falya borli</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45450</v>
@@ -12213,98 +12213,98 @@
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035240982 — Plantation Khartya falya Borli</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035241153 — Planantion Rumalya Ganya pipliyagoi</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45450</v>
@@ -12354,239 +12354,239 @@
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035241160 — Samudayak Plantion Khartya Falya borli</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035243246 — Plantation Rumalaya ganya pipliyagoi</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035244492 — Plantation Durga Nanjya PIPLIYAGOI</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>173308.58</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>34856.86</v>
+        <v>45754.39</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45508</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035252085 — Plantation Rumaliya Ganya Kashyap Pipliyagoi</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035256974 — Plantation Karya Rumaliya Ganiya Piplyagoi Gram Panchayat Borli</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45529</v>
@@ -12779,51 +12779,51 @@
       <c r="J273" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035379735 — RECHARG KUP JAGAN NARAYAN BORLI</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45771</v>
@@ -13314,98 +13314,98 @@
       <c r="J284" s="3" t="n">
         <v>45815</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035534809 — JASG RECHARG KUP DOGARSING SURSINH BORLI</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035534816 — JASG RECHARG KUP ANASING SUBASINH BORLI</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45761</v>
@@ -13457,98 +13457,98 @@
       <c r="J287" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035534854 — JASG RECHARG KUP MOHAN KHUMSING</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035535893 — JAS Recharge Kapil Dhara Kup Sankar gansiya</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45761</v>
@@ -13600,51 +13600,51 @@
       <c r="J290" s="3" t="n">
         <v>45994</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035549083 — JASG RECHARG KUP SANKAR GANSIYA BORLI</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45761</v>
@@ -13816,51 +13816,51 @@
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035614060 — Ek Bagiya Maa ke Naam Kamli bai Biswa Chanchal Pipalyagoi SHG G P Borli</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>283754.05</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>168553.75</v>
+        <v>208663.75</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -13910,51 +13910,51 @@
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/22012035616400 — Ek Bagiya Maa ke Naam Ajanti Bai Kharte Sanmata SHG G P Borli</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>283754.05</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>163949.26</v>
+        <v>224079.26</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -29189,51 +29189,51 @@
       <c r="J609" s="3" t="n">
         <v>44430</v>
       </c>
       <c r="K609" s="3" t="n">
         <v>45126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/3161852 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4708383</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>20215</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>44539</v>
@@ -30312,51 +30312,51 @@
       <c r="J632" s="3" t="n">
         <v>44550</v>
       </c>
       <c r="K632" s="3" t="n">
         <v>45143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/3186807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4747340</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>11313</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>45509</v>
@@ -31045,51 +31045,51 @@
       <c r="J647" s="3" t="n">
         <v>44572</v>
       </c>
       <c r="K647" s="3" t="n">
         <v>45377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/3267050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4754896</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>19962</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>44627</v>
@@ -32170,51 +32170,51 @@
       <c r="J670" s="3" t="n">
         <v>44799</v>
       </c>
       <c r="K670" s="3" t="n">
         <v>45420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/3840909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117820654</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>5229</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>45421</v>
@@ -33393,51 +33393,51 @@
       <c r="J695" s="3" t="n">
         <v>44937</v>
       </c>
       <c r="K695" s="3" t="n">
         <v>45125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/4342351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115944568</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>18753</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>45093</v>
@@ -34075,51 +34075,51 @@
       <c r="J709" s="3" t="n">
         <v>42766</v>
       </c>
       <c r="K709" s="3" t="n">
         <v>43071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/4847080 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114202942</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>46094</v>
@@ -34161,136 +34161,136 @@
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K711" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/4847082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114203564</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>45561</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/4847083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114203703</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K713" s="3" t="n">
-        <v>46257</v>
+        <v>46288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
@@ -34316,98 +34316,98 @@
       <c r="J714" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K714" s="3" t="n">
         <v>45847</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/4847414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117654821</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>20664</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/4847415 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117655554</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>21168</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>45696</v>
@@ -34459,51 +34459,51 @@
       <c r="J717" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K717" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/4847839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115949595</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>13500</v>
       </c>
       <c r="J718" s="3" t="n">
         <v>45709</v>
@@ -34555,51 +34555,51 @@
       <c r="J719" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K719" s="3" t="n">
         <v>45847</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/4847885 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118165372</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>12285</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>45695</v>
@@ -34651,51 +34651,51 @@
       <c r="J721" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K721" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/4848114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117821343</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J722" s="3" t="n">
         <v>46130</v>
@@ -34798,98 +34798,98 @@
       <c r="J724" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K724" s="3" t="n">
         <v>45775</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/4848590 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117256438</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J725" s="3" t="n">
         <v>46147</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/4848592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117256625</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J726" s="3" t="n">
         <v>45752</v>
@@ -34941,51 +34941,51 @@
       <c r="J727" s="3" t="n">
         <v>45696</v>
       </c>
       <c r="K727" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/4848835 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117317457</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>15687</v>
       </c>
       <c r="J728" s="3" t="n">
         <v>45695</v>
@@ -35086,51 +35086,51 @@
       <c r="J730" s="3" t="n">
         <v>45696</v>
       </c>
       <c r="K730" s="3" t="n">
         <v>45847</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/4849444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129560139</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>18117</v>
       </c>
       <c r="J731" s="3" t="n">
         <v>45716</v>
@@ -35329,431 +35329,433 @@
       <c r="J735" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K735" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5518944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114839234</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>20083</v>
       </c>
       <c r="J736" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K736" s="3" t="n">
-        <v>46250</v>
+        <v>46288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5524051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106927786</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J737" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5524052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106930293</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J738" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5525286 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117475457</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J739" s="3" t="n">
         <v>45785</v>
       </c>
-      <c r="K739" s="3"/>
+      <c r="K739" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5525287 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117476407</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5525288 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117477601</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K741" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5526632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106935207</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5527436 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129565662</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>13335</v>
+        <v>21735</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5527773 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106530508</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J744" s="3" t="n">
         <v>46087</v>
@@ -35805,147 +35807,147 @@
       <c r="J745" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K745" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5531146 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117655210</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5531356 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124467216</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>7308</v>
+        <v>15708</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K747" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5531548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106928339</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>45773</v>
@@ -35999,222 +36001,222 @@
       <c r="J749" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K749" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5532700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117474258</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>7581</v>
+        <v>13881</v>
       </c>
       <c r="J750" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5699687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115943205</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K751" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5700044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115944501</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5839994 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121974058</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K753" s="3" t="n">
-        <v>46243</v>
+        <v>46288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
@@ -36289,145 +36291,145 @@
       <c r="J755" s="3" t="n">
         <v>46114</v>
       </c>
       <c r="K755" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5840164 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124829839</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J756" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5840170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117323360</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J757" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5840210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129557988</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
         <v>45720</v>
@@ -36626,145 +36628,145 @@
       <c r="J762" s="3" t="n">
         <v>46147</v>
       </c>
       <c r="K762" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5840499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117256210</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I763" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J763" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5840504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117661073</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I764" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J764" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5840652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114202600</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I765" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J765" s="3" t="n">
         <v>46130</v>
@@ -36865,73 +36867,73 @@
       <c r="J767" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K767" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
           <t>1742007014/IF/IAY/5996431 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118567018</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J768" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K768" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -42081,51 +42083,51 @@
         <v>0</v>
       </c>
       <c r="J875" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K875" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
           <t>1742007014/WH/22012034944059 — KHET TALAB GANGARAM MAGILAL KE KHET PAR</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I876" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J876" s="3" t="n">
         <v>45761</v>