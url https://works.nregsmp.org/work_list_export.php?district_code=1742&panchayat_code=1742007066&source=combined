--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K541"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 18:43:49</t>
+          <t>Exported on: 2026-10-20 18:53:19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BARWANI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1678,51 +1678,51 @@
       <c r="J40" s="3" t="n">
         <v>43522</v>
       </c>
       <c r="K40" s="3" t="n">
         <v>45422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/22012034463127 — Kapil Dhara Kup (Ruma Dakhariya) Mordad</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>186886</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>43524</v>
@@ -2303,333 +2303,333 @@
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>44176</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/22012034598445 — पशु शेड निर्माण कार्य कालू रिछा मोरदड</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>15200</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>44096</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/22012034598446 — पशु शेड निर्माण कार्य कालिया हामा मोरदड</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>12730</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>44141</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/22012034598447 — पशु शेड निर्माण कार्य भायदास मलसिंग मोरदड</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>13870</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>44136</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/22012034598448 — पशु शेड निर्माण कार्य शांतिराम आपसिंह मोरदड</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>5320</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>44141</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/22012034598449 — पशु शेड निर्माण कार्य शोभाराम कलसिंग मोरदड</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>10450</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>44141</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/22012034598451 — पशु शेड निर्माण कार्य किरता रेमा मोरदड</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>2850</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>44177</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/22012034598452 — पशु शेड निर्माण कार्य शोभाराम बिला मोरदड</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>15200</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>44166</v>
@@ -3012,51 +3012,51 @@
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/22012034630276 — kapil dhara kup tikhya sukla mordad</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>142292</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>44264</v>
@@ -4505,51 +4505,51 @@
       <c r="J99" s="3" t="n">
         <v>44331</v>
       </c>
       <c r="K99" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/22012034738402 — Kail Dhara Kup nirman-Jema Punya mordad</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>247839.67</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>101231</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>44331</v>
@@ -5690,51 +5690,51 @@
       <c r="J124" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>46157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/22012035192622 — Khet talab - Kamalsing Charsya</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>126762.84</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>5480.79</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45826</v>
@@ -7210,51 +7210,51 @@
       <c r="J156" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/22012035501356 — Hit  Kamalsingh Charsiya Recharge Pit Garam Panchayt Moradad</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45787</v>
@@ -13138,51 +13138,51 @@
       <c r="J280" s="3" t="n">
         <v>43892</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>44016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/2332234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4576212</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>7052</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>44164</v>
@@ -15929,51 +15929,51 @@
       <c r="J337" s="3" t="n">
         <v>44547</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>45742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/3186533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4847562</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>8269</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>44774</v>
@@ -16956,51 +16956,51 @@
       <c r="J358" s="3" t="n">
         <v>44774</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>45507</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/3266194 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4688864</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>6717</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45048</v>
@@ -17101,51 +17101,51 @@
       <c r="J361" s="3" t="n">
         <v>44870</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>45535</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/3427580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5197703</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>6392</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45028</v>
@@ -17491,51 +17491,51 @@
       <c r="J369" s="3" t="n">
         <v>44790</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/3703865 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113920169</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>9304</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>44790</v>
@@ -18175,51 +18175,51 @@
       <c r="J383" s="3" t="n">
         <v>45626</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>45678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/4847074 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113885844</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>12933</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45705</v>
@@ -18418,73 +18418,73 @@
       <c r="J388" s="3" t="n">
         <v>45937</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>45979</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/5506974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115885359</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -18514,51 +18514,51 @@
       <c r="J390" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/5507161 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113919760</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>12740</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45878</v>
@@ -18659,78 +18659,80 @@
       <c r="J393" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/5508107 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115885711</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45720</v>
       </c>
-      <c r="K394" s="3"/>
+      <c r="K394" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -18902,431 +18904,431 @@
       <c r="J398" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K398" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/5510771 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114013102</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>18214</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K399" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/5511280 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113920016</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/5512974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113919590</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/5512975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113919617</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>19272</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/5513023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113919672</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>16380</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45878</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/5664554 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113885884</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>16380</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45855</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/5664683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113920147</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/5849014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115885480</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/5849134 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115885548</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45720</v>
@@ -19378,51 +19380,51 @@
       <c r="J408" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/5849196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117013092</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45733</v>
@@ -19523,51 +19525,51 @@
       <c r="J411" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K411" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1742007066/IF/IAY/5849585 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115885408</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45720</v>
@@ -22407,51 +22409,51 @@
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1742007066/WC/22012034602115 — खेत तालाब -चिरमल्या फल्या मोरदड</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>109055.32</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>28493</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>44595</v>
@@ -24289,51 +24291,51 @@
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1742007066/WC/22012034981122 — LBS/BOULDER CHECKS AMRIT SAROVAR CATCHMENT AREA GADRIYA FALYA MORDAD</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>497172.65</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>2856</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>44790</v>