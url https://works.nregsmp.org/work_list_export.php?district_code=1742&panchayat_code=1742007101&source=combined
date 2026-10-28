--- v0 (2026-09-02)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K549"/>
+  <dimension ref="A1:K553"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 08:07:16</t>
+          <t>Exported on: 2026-10-28 14:44:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: BARWANI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,286 +273,286 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1742007038/IF/IAY/206134 — Construction of IAY House -IAY REG. NO. MP-42-007-038-002/129</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>42423</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1742007038/IF/IAY/206135 — Construction of IAY House -IAY REG. NO. MP-42-007-038-002/12</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>42423</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1742007038/IF/IAY/206136 — Construction of IAY House -IAY REG. NO. MP-42-007-038-002/31</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>42423</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1742007038/IF/IAY/206143 — Construction of IAY House -IAY REG. NO. MP-42-007-038-002/139</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>42423</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1742007038/IF/IAY/206144 — Construction of IAY House -IAY REG. NO. MP-42-007-038-002/132</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>42423</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1742007038/IF/IAY/206146 — Construction of IAY House -IAY REG. NO. MP-42-007-038-002/064</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>42423</v>
@@ -1329,51 +1329,51 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1742007101/AV/22012034633023 — Aanganwadi bhawan dwariya falya Kalalda</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>412786</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45141</v>
@@ -2003,51 +2003,51 @@
       <c r="J47" s="3" t="n">
         <v>43479</v>
       </c>
       <c r="K47" s="3" t="n">
         <v>44138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/22012034450649 — kapildhara kup nirman Durga sakaram</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>166010</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>43479</v>
@@ -2099,51 +2099,51 @@
       <c r="J49" s="3" t="n">
         <v>43479</v>
       </c>
       <c r="K49" s="3" t="n">
         <v>44524</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/22012034450758 — kapildhar kup nirman bhatu radhu</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>45765</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>43479</v>
@@ -2383,51 +2383,51 @@
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/22012034593930 — Pashu shed kary Sumit durga klalda(GKRA)</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>12546</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>44237</v>
@@ -2712,51 +2712,51 @@
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>43960</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/22012034594081 — Khet talab nirman kary Sukhlal badri klalda(GKRA)</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>332572.21</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>4180</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>44350</v>
@@ -3517,98 +3517,98 @@
       <c r="J79" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K79" s="3" t="n">
         <v>46157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/22012035555092 — Richarge pit nirman kary kapil dhara mahendra gildar kalalda</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/22012035555103 — Richarge pit nirman kary kapil dhara sakharam sohajiya</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45761</v>
@@ -8946,51 +8946,51 @@
       <c r="J190" s="3" t="n">
         <v>44306</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>45420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/2788117 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4745563</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>13354</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>44350</v>
@@ -9189,51 +9189,51 @@
       <c r="J195" s="3" t="n">
         <v>44350</v>
       </c>
       <c r="K195" s="3" t="n">
         <v>45420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/2790146 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5219808</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>13370</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>44306</v>
@@ -10363,51 +10363,51 @@
       <c r="J219" s="3" t="n">
         <v>44329</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>45420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/3029612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4743014</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>9421</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>44511</v>
@@ -10704,145 +10704,145 @@
       <c r="J226" s="3" t="n">
         <v>44729</v>
       </c>
       <c r="K226" s="3" t="n">
         <v>45913</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/3255186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2639891</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>5100</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>44729</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/3267028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4753373</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>9044</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>44729</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/3788841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100070268</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>18190</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>44765</v>
@@ -11190,51 +11190,51 @@
       <c r="J236" s="3" t="n">
         <v>44747</v>
       </c>
       <c r="K236" s="3" t="n">
         <v>45624</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/3808388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115361309</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>7208</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>44781</v>
@@ -11825,51 +11825,51 @@
       <c r="J249" s="3" t="n">
         <v>44883</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>45267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/4340409 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113986142</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>3315</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45172</v>
@@ -12411,51 +12411,51 @@
       <c r="J261" s="3" t="n">
         <v>44826</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>45453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/4348529 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122465792</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>14671</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>44812</v>
@@ -12507,239 +12507,241 @@
       <c r="J263" s="3" t="n">
         <v>45141</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>45968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/4847558 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113985865</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45551</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/4847559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113985952</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>7854</v>
+        <v>3654</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>46095</v>
       </c>
-      <c r="K265" s="3"/>
+      <c r="K265" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/4847560 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113986058</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/4847561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113986268</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45551</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/4848093 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116270133</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45549</v>
@@ -12806,85 +12808,85 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/4848614 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118102826</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>46194</v>
+        <v>46272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/4848811 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113730880</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45549</v>
@@ -12951,132 +12953,132 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/4887403 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116087078</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45985</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>46117</v>
+        <v>46272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/4887616 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113794054</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/4888606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105829308</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45887</v>
@@ -13094,228 +13096,230 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5600984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113874032</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>46079</v>
+        <v>46272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5601082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113794934</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5601083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113794943</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45887</v>
       </c>
-      <c r="K278" s="3"/>
+      <c r="K278" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5601104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134758561</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>46215</v>
+        <v>46276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5601537 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133242367</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46175</v>
@@ -13367,51 +13371,51 @@
       <c r="J281" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>46038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5601781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113972700</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>46153</v>
@@ -13431,490 +13435,492 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5601984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113986115</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>46194</v>
+        <v>46272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5602361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120957488</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>46038</v>
+        <v>46272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5602400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116271094</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5602508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120613682</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5602625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131825494</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5602741 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122440464</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5602797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133267317</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5602816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113986127</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5602818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114007832</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5602820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114007940</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45895</v>
       </c>
-      <c r="K292" s="3"/>
+      <c r="K292" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -13939,525 +13945,527 @@
       <c r="J293" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5602824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114008070</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5602825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114008104</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5602987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113985979</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>46043</v>
       </c>
-      <c r="K296" s="3"/>
+      <c r="K296" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5698327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113985841</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45551</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5699035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114995208</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5700227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113972606</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45729</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5848982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114007858</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5848990 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121721538</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>46043</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5849030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113874099</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>46013</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>46215</v>
+        <v>46274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5849171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113795170</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5849172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114008044</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>46057</v>
@@ -14511,315 +14519,319 @@
       <c r="J305" s="3" t="n">
         <v>45999</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>46038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5849182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114007766</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5849238 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133238640</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5849313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114007611</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5849420 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131011386</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>46043</v>
       </c>
-      <c r="K309" s="3"/>
+      <c r="K309" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5849536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114008014</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5849537 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118107360</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>46043</v>
       </c>
-      <c r="K311" s="3"/>
+      <c r="K311" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14893,11235 +14905,11423 @@
       <c r="J313" s="3" t="n">
         <v>46006</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>46047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5849556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113793929</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45729</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1742007101/IF/IAY/5994724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115121382</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>4200</v>
+        <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1742007101/IF/IAY/992366 — Construction of IAY House -IAY REG. NO. MP2091359</t>
+          <t>1742007101/IF/IAY/6272123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134758653</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>14268</v>
+        <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>42940</v>
-[...3 lines deleted...]
-      </c>
+        <v>46169</v>
+      </c>
+      <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1742007101/LD/22012034300133 — shantidham deb nadi kalalda</t>
+          <t>1742007101/IF/IAY/6282399 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113794187</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>153245.96</v>
+        <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>42766</v>
-[...3 lines deleted...]
-      </c>
+        <v>46129</v>
+      </c>
+      <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1742007101/LD/22012034575643 — maa ki bagiya-1</t>
+          <t>1742007101/IF/IAY/6299796 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113986221</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>44587</v>
+        <v>46055</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1742007101/LD/7142 — पशुरोधक खाई एवं भुमि सम‍तलीकरण कामधेनु (4.99) कलाल</t>
+          <t>1742007101/IF/IAY/6391540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113612225</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>449923</v>
+        <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>184850</v>
+        <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>41307</v>
-[...3 lines deleted...]
-      </c>
+        <v>46248</v>
+      </c>
+      <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1742007101/PG/22012034311336 — खेल मैदान कार्य ग्राम पंचायत कलालदा</t>
+          <t>1742007101/IF/IAY/992366 — Construction of IAY House -IAY REG. NO. MP2091359</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>186000</v>
+        <v>15480</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>51000</v>
+        <v>14268</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>42870</v>
+        <v>42940</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>43012</v>
+        <v>43413</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1742007101/RC/22012034325400 — सुदूर ग्राम संपर्क सड़क निर्माण कलाल्दा ग्राम पंचायत क्लालदा</t>
+          <t>1742007101/LD/22012034300133 — shantidham deb nadi kalalda</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>1100000</v>
+        <v>180000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>0</v>
+        <v>153245.96</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>42779</v>
-[...1 lines deleted...]
-      <c r="K321" s="3"/>
+        <v>42766</v>
+      </c>
+      <c r="K321" s="3" t="n">
+        <v>43359</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1742007101/RC/22012034337948 — सी सी रोड निर्माण कलाल्दा ग्राम पंचायत कलाल्दा</t>
+          <t>1742007101/LD/22012034575643 — maa ki bagiya-1</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>240000</v>
+        <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>36072</v>
+        <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>42870</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1742007101/RC/22012034349407 — c.c road kalamsingh ke ghar se sitaram ke ghar tak kalada</t>
+          <t>1742007101/LD/7142 — पशुरोधक खाई एवं भुमि सम‍तलीकरण कामधेनु (4.99) कलाल</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>900000</v>
+        <v>449923</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>90240</v>
+        <v>184850</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>43026</v>
+        <v>41307</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>43526</v>
+        <v>42471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1742007101/RC/22012034349583 — c.c road abdul gani ke ghar se garsingh ke ghar tak kalada</t>
+          <t>1742007101/PG/22012034311336 — खेल मैदान कार्य ग्राम पंचायत कलालदा</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>7200000000</v>
+        <v>186000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>67896</v>
+        <v>51000</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>42993</v>
+        <v>42870</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>43678</v>
+        <v>43012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1742007101/RC/22012034373021 — CC Road MEN ROAD SE BHATU KE GHAR TAK (5.55) kalalda</t>
+          <t>1742007101/RC/22012034325400 — सुदूर ग्राम संपर्क सड़क निर्माण कलाल्दा ग्राम पंचायत क्लालदा</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>83000</v>
+        <v>1100000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>73538</v>
+        <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>43480</v>
-[...3 lines deleted...]
-      </c>
+        <v>42779</v>
+      </c>
+      <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1742007101/RC/22012034433025 — CC Road Kalalda Men Road Se Bashiram Ke Ghar Tak (2.23) kalalda</t>
+          <t>1742007101/RC/22012034337948 — सी सी रोड निर्माण कलाल्दा ग्राम पंचायत कलाल्दा</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>33450</v>
+        <v>240000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>24646</v>
+        <v>36072</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>43782</v>
+        <v>42870</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>44543</v>
+        <v>43151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1742007101/RC/22012034471778 — C.C.ROAD NIRMAN KARY RAJYA KE GHAR SE SAKHARAM KE GHAR TAK KALALDA 10.20</t>
+          <t>1742007101/RC/22012034349407 — c.c road kalamsingh ke ghar se sitaram ke ghar tak kalada</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>0</v>
+        <v>900000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>0</v>
+        <v>90240</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K327" s="3"/>
+        <v>43026</v>
+      </c>
+      <c r="K327" s="3" t="n">
+        <v>43526</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1742007101/RC/22012034472533 — cc road rajya ke ghr se sakharam ke ghr tk</t>
+          <t>1742007101/RC/22012034349583 — c.c road abdul gani ke ghar se garsingh ke ghar tak kalada</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>80000</v>
+        <v>7200000000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>47624</v>
+        <v>67896</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>43776</v>
+        <v>42993</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>44116</v>
+        <v>43678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1742007101/RC/22012034548576 — cc road nirman kary rajaram ke ghar se gildar ke ghar tak</t>
+          <t>1742007101/RC/22012034373021 — CC Road MEN ROAD SE BHATU KE GHAR TAK (5.55) kalalda</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>44000</v>
+        <v>83000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>47310</v>
+        <v>73538</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>44221</v>
+        <v>43480</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>45034</v>
+        <v>44116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1742007101/RC/22012034609604 — cc road nirman kary kotwal sagar ke ghar se indarsingh ke ghar tak kalalda</t>
+          <t>1742007101/RC/22012034433025 — CC Road Kalalda Men Road Se Bashiram Ke Ghar Tak (2.23) kalalda</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>56000</v>
+        <v>33450</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>24646</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K330" s="3"/>
+        <v>43782</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>44543</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1742007101/RC/38353 — जीएसबी मार्ग ( 3.89 कामधेनु योजना अन्‍तर्गत) कलालदा</t>
+          <t>1742007101/RC/22012034471778 — C.C.ROAD NIRMAN KARY RAJYA KE GHAR SE SAKHARAM KE GHAR TAK KALALDA 10.20</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>376000</v>
+        <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>164392</v>
+        <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>41086</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/20459 — निस्‍तार तालाब (4.99 कामधेनु योजनान्‍तर्गत) कलालदा</t>
+          <t>1742007101/RC/22012034472533 — cc road rajya ke ghr se sakharam ke ghr tk</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>499000</v>
+        <v>80000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>391792</v>
+        <v>47624</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>41086</v>
+        <v>43776</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>42398</v>
+        <v>44116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/20472 — कुप निर्माण कामधेनु योजना (1.37) कलालदा</t>
+          <t>1742007101/RC/22012034548576 — cc road nirman kary rajaram ke ghar se gildar ke ghar tak</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>131203</v>
+        <v>44000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>48399.8</v>
+        <v>47310</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>41307</v>
+        <v>44221</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>42398</v>
+        <v>45034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034440850 — RFR_ DEB NADI_ CCT&amp;CPT PATEL FALYA_(1.85)kalalda</t>
+          <t>1742007101/RC/22012034609604 — cc road nirman kary kotwal sagar ke ghar se indarsingh ke ghar tak kalalda</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>185000</v>
+        <v>56000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>48305</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>43528</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034440855 — RFR_ DEB NADI_ CCT&amp;CPT HANUMAN MANDIR KE PICHE SCHOOLFALYA_(2.88)KALALDA</t>
+          <t>1742007101/RC/38353 — जीएसबी मार्ग ( 3.89 कामधेनु योजना अन्‍तर्गत) कलालदा</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>288000</v>
+        <v>376000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>6579</v>
+        <v>164392</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43528</v>
+        <v>41086</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>44287</v>
+        <v>42398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034440856 — RFR_ DEB NADI_ CCT&amp;CPT SARPANCH CHIMANIYA FALYA(1.85)kalalda</t>
+          <t>1742007101/WC/20459 — निस्‍तार तालाब (4.99 कामधेनु योजनान्‍तर्गत) कलालदा</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>185000</v>
+        <v>499000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>70281</v>
+        <v>391792</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43528</v>
+        <v>41086</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>43992</v>
+        <v>42398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034440860 — RFR_ DEB NADI_  CCT&amp;CPT DAWRIYA JAMRIYA FALYA(4.67)KALADA</t>
+          <t>1742007101/WC/20472 — कुप निर्माण कामधेनु योजना (1.37) कलालदा</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>467000</v>
+        <v>131203</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>106650</v>
+        <v>48399.8</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>43528</v>
+        <v>41307</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>43992</v>
+        <v>42398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034440861 — RFR_ DEB NADI_  BOLDER CHECK DAM_ sarpanch chimaniya falya(1.95)kalalda</t>
+          <t>1742007101/WC/22012034440850 — RFR_ DEB NADI_ CCT&amp;CPT PATEL FALYA_(1.85)kalalda</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>195000</v>
+        <v>185000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>82928</v>
+        <v>48305</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>43528</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>44430</v>
+        <v>44543</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034440864 — RFR_ DEB NAD_ BOUDER CHECK DEM PATEL FALYA (2.06)KALADA</t>
+          <t>1742007101/WC/22012034440855 — RFR_ DEB NADI_ CCT&amp;CPT HANUMAN MANDIR KE PICHE SCHOOLFALYA_(2.88)KALALDA</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>206000</v>
+        <v>288000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>95594</v>
+        <v>6579</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>43528</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>44430</v>
+        <v>44287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034440866 — RFR_ DEB NADI_ BOLDER CHECK DEM DAWRIYA JAMRIYA FALYA(2.16)KALADA</t>
+          <t>1742007101/WC/22012034440856 — RFR_ DEB NADI_ CCT&amp;CPT SARPANCH CHIMANIYA FALYA(1.85)kalalda</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>216000</v>
+        <v>185000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>187867</v>
+        <v>70281</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>43528</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>44430</v>
+        <v>43992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034443354 — RFR_DEB NADI_CHECK DEM_SCHOOL FALYA KALALDA(6.41)</t>
+          <t>1742007101/WC/22012034440860 — RFR_ DEB NADI_  CCT&amp;CPT DAWRIYA JAMRIYA FALYA(4.67)KALADA</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>641000</v>
+        <v>467000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>440</v>
+        <v>106650</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>43836</v>
+        <v>43528</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>44430</v>
+        <v>43992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034443358 — RFR_DEB NADI_CHECK DEM_CHIMANIYA FALYA KALALDA(5.71)</t>
+          <t>1742007101/WC/22012034440861 — RFR_ DEB NADI_  BOLDER CHECK DAM_ sarpanch chimaniya falya(1.95)kalalda</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>571000</v>
+        <v>195000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>21228</v>
+        <v>82928</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>43528</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>44430</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489094 — RFR DEB NADI CCT&amp;CPT  JAMRA FALYA BHAG1</t>
+          <t>1742007101/WC/22012034440864 — RFR_ DEB NAD_ BOUDER CHECK DEM PATEL FALYA (2.06)KALADA</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>100135.29</v>
+        <v>206000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>320</v>
+        <v>95594</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>43844</v>
+        <v>43528</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>43971</v>
+        <v>44430</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489106 — RFR _DEB NADI_CCT&amp;CPT(2.35) JAMRIYA FALYA(2.35) JAMRIYA FALYA</t>
+          <t>1742007101/WC/22012034440866 — RFR_ DEB NADI_ BOLDER CHECK DEM DAWRIYA JAMRIYA FALYA(2.16)KALADA</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>106095.72</v>
+        <v>216000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>1220</v>
+        <v>187867</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>43827</v>
+        <v>43528</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>43941</v>
+        <v>44430</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489116 — RFR_DEB_NADI_CCT&amp;CPT (2.35)JAMRIYA FALYA BHAG 3</t>
+          <t>1742007101/WC/22012034443354 — RFR_DEB NADI_CHECK DEM_SCHOOL FALYA KALALDA(6.41)</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>98347.15</v>
+        <v>641000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>955</v>
+        <v>440</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>43827</v>
+        <v>43836</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>44063</v>
+        <v>44430</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489118 — RFR_DEB_NADI_CCT&amp;CPT (1.85)JAMRIYA FALYA BHAG 4 KALALDA</t>
+          <t>1742007101/WC/22012034443358 — RFR_DEB NADI_CHECK DEM_CHIMANIYA FALYA KALALDA(5.71)</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>105499.67</v>
+        <v>571000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>960</v>
+        <v>21228</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>43827</v>
+        <v>43528</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>44063</v>
+        <v>44430</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489121 — RFR_DEB_NADI_CCT&amp;CPT (2.35)(JAMRIYA FALYA BHAG 5)KALALDA</t>
+          <t>1742007101/WC/22012034489094 — RFR DEB NADI CCT&amp;CPT  JAMRA FALYA BHAG1</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>117122.52</v>
+        <v>100135.29</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>760</v>
+        <v>320</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>43827</v>
+        <v>43844</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>44063</v>
+        <v>43971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489123 — RFR_DEB_NADI_CCT&amp;CPT(2.35)(JAMRIYA FALYA)KALALDA BHAG 6</t>
+          <t>1742007101/WC/22012034489106 — RFR _DEB NADI_CCT&amp;CPT(2.35) JAMRIYA FALYA(2.35) JAMRIYA FALYA</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>104605.61</v>
+        <v>106095.72</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>460</v>
+        <v>1220</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>43835</v>
+        <v>43827</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>44032</v>
+        <v>43941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489125 — RFR_DEB_NADI_CCT&amp;CPT(4.67)(JAMRIYA FALYA )BHAG 7</t>
+          <t>1742007101/WC/22012034489116 — RFR_DEB_NADI_CCT&amp;CPT (2.35)JAMRIYA FALYA BHAG 3</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>466743.9</v>
+        <v>98347.15</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>3724</v>
+        <v>955</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>43835</v>
-[...1 lines deleted...]
-      <c r="K349" s="3"/>
+        <v>43827</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>44063</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489127 — RFR_DEB_NADI_CCT&amp;CPT (4.67)(PATEL FALYA )BHAG 1</t>
+          <t>1742007101/WC/22012034489118 — RFR_DEB_NADI_CCT&amp;CPT (1.85)JAMRIYA FALYA BHAG 4 KALALDA</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>98347.15</v>
+        <v>105499.67</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>1280</v>
+        <v>960</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>43833</v>
+        <v>43827</v>
       </c>
       <c r="K350" s="3" t="n">
         <v>44063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489128 — RFR_DEB_NADI_CCT&amp;CPT (2.35)(PATEL FALYA KLALADA)BHAG 2</t>
+          <t>1742007101/WC/22012034489121 — RFR_DEB_NADI_CCT&amp;CPT (2.35)(JAMRIYA FALYA BHAG 5)KALALDA</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>108479.89</v>
+        <v>117122.52</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>740</v>
+        <v>760</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>43827</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>44063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489151 — RFR_DEB_NADI_CCT&amp;CPT (1.85)PATEL FALYA BHAG3</t>
+          <t>1742007101/WC/22012034489123 — RFR_DEB_NADI_CCT&amp;CPT(2.35)(JAMRIYA FALYA)KALALDA BHAG 6</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>100433.3</v>
+        <v>104605.61</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>340</v>
+        <v>460</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>43833</v>
+        <v>43835</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>44068</v>
+        <v>44032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489165 — RFR_DEB_NADI CCT&amp;CPT(PATEL FALYA)1.85 BHAG 4</t>
+          <t>1742007101/WC/22012034489125 — RFR_DEB_NADI_CCT&amp;CPT(4.67)(JAMRIYA FALYA )BHAG 7</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>106691.76</v>
+        <v>466743.9</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>740</v>
+        <v>3724</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>43827</v>
-[...3 lines deleted...]
-      </c>
+        <v>43835</v>
+      </c>
+      <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489166 — RFR_DEB_NADI_CCT&amp;CPT (PATEL FALYA 2.88)BHAG 5</t>
+          <t>1742007101/WC/22012034489127 — RFR_DEB_NADI_CCT&amp;CPT (4.67)(PATEL FALYA )BHAG 1</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>82671.22</v>
+        <v>98347.15</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>220</v>
+        <v>1280</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>43836</v>
+        <v>43833</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>44066</v>
+        <v>44063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489167 — RFR_DEB_NADI_CCT&amp;CPT(PATEL FALYA 2.88)BHAG5</t>
+          <t>1742007101/WC/22012034489128 — RFR_DEB_NADI_CCT&amp;CPT (2.35)(PATEL FALYA KLALADA)BHAG 2</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>103711.55</v>
+        <v>108479.89</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>640</v>
+        <v>740</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>43827</v>
       </c>
-      <c r="K355" s="3"/>
+      <c r="K355" s="3" t="n">
+        <v>44063</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489168 — RFR_DEB_NADI_CCT&amp;CPT PATEL FALYA (2.88)BHAG 3</t>
+          <t>1742007101/WC/22012034489151 — RFR_DEB_NADI_CCT&amp;CPT (1.85)PATEL FALYA BHAG3</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>103413.52</v>
+        <v>100433.3</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>540</v>
+        <v>340</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>43827</v>
+        <v>43833</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>44066</v>
+        <v>44068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489169 — RFR_DEB_NADI_CCT&amp;CPT (PATEL FALYA BHAG 7)(1.85)</t>
+          <t>1742007101/WC/22012034489165 — RFR_DEB_NADI CCT&amp;CPT(PATEL FALYA)1.85 BHAG 4</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>111460.1</v>
+        <v>106691.76</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>540</v>
+        <v>740</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>43827</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>44068</v>
+        <v>44063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489171 — RFR_DEB_NADI_CCT&amp;CPT(PATEL FALYA)1.85</t>
+          <t>1742007101/WC/22012034489166 — RFR_DEB_NADI_CCT&amp;CPT (PATEL FALYA 2.88)BHAG 5</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>88810.46</v>
+        <v>82671.22</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>500</v>
+        <v>220</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>43827</v>
-[...1 lines deleted...]
-      <c r="K358" s="3"/>
+        <v>43836</v>
+      </c>
+      <c r="K358" s="3" t="n">
+        <v>44066</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489172 — RFR_DEB_NADI_CCT&amp;CPT(PATEL FALYA 1.85) BHAG 7</t>
+          <t>1742007101/WC/22012034489167 — RFR_DEB_NADI_CCT&amp;CPT(PATEL FALYA 2.88)BHAG5</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>94770.9</v>
+        <v>103711.55</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>540</v>
+        <v>640</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>43827</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489173 — RFR_DEB_NADI CCT&amp;CPT (PATEL FALYA BHAG 9)(4.67)</t>
+          <t>1742007101/WC/22012034489168 — RFR_DEB_NADI_CCT&amp;CPT PATEL FALYA (2.88)BHAG 3</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>94472.87</v>
+        <v>103413.52</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>1396</v>
+        <v>540</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>43827</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>44002</v>
+        <v>44066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489174 — RFR_DEB_NADI_CCT&amp;CPT( CHIMANIYA FALYA 2.88) BHAG 1</t>
+          <t>1742007101/WC/22012034489169 — RFR_DEB_NADI_CCT&amp;CPT (PATEL FALYA BHAG 7)(1.85)</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>116228.46</v>
+        <v>111460.1</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>440</v>
+        <v>540</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>43827</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>44068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489175 — RFR_DEB_NADI_CCT&amp;CPT (CHIMANIYA FALYA 2.88)BHAG 3</t>
+          <t>1742007101/WC/22012034489171 — RFR_DEB_NADI_CCT&amp;CPT(PATEL FALYA)1.85</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>112056.16</v>
+        <v>88810.46</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>440</v>
+        <v>500</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>43835</v>
-[...3 lines deleted...]
-      </c>
+        <v>43827</v>
+      </c>
+      <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489176 — RFR_DEB_NADI_CCT&amp;CPT(CHIMANIYA FALYA 2.88</t>
+          <t>1742007101/WC/22012034489172 — RFR_DEB_NADI_CCT&amp;CPT(PATEL FALYA 1.85) BHAG 7</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>114321.12</v>
+        <v>94770.9</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>244</v>
+        <v>540</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>43836</v>
-[...3 lines deleted...]
-      </c>
+        <v>43827</v>
+      </c>
+      <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489179 — RFR_DEB_NADI_CCT&amp;CPT (CHIMANIYA FALYA BHAG 3)(2.88)</t>
+          <t>1742007101/WC/22012034489173 — RFR_DEB_NADI CCT&amp;CPT (PATEL FALYA BHAG 9)(4.67)</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>83446.27</v>
+        <v>94472.87</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>440</v>
+        <v>1396</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>43836</v>
+        <v>43827</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>44063</v>
+        <v>44002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489180 — RFR_DEB_NADI_CCT&amp;CPT(CHIMANIYA FALYA 4.67)</t>
+          <t>1742007101/WC/22012034489174 — RFR_DEB_NADI_CCT&amp;CPT( CHIMANIYA FALYA 2.88) BHAG 1</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>61392.62</v>
+        <v>116228.46</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>200</v>
+        <v>440</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>43844</v>
+        <v>43827</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>44063</v>
+        <v>44068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489182 — RFR_DEB_NADI_CCT&amp;CPT(CHIMANIYA FALYA 1.85)</t>
+          <t>1742007101/WC/22012034489175 — RFR_DEB_NADI_CCT&amp;CPT (CHIMANIYA FALYA 2.88)BHAG 3</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>100135.53</v>
+        <v>112056.16</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>1440</v>
+        <v>440</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>43835</v>
       </c>
-      <c r="K366" s="3"/>
+      <c r="K366" s="3" t="n">
+        <v>44032</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489183 — RFR_DEB_NADI CCT&amp;CPT(CHIMANIYA FALYA 2.88</t>
+          <t>1742007101/WC/22012034489176 — RFR_DEB_NADI_CCT&amp;CPT(CHIMANIYA FALYA 2.88</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>0</v>
+        <v>114321.12</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>0</v>
+        <v>244</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>43710</v>
-[...1 lines deleted...]
-      <c r="K367" s="3"/>
+        <v>43836</v>
+      </c>
+      <c r="K367" s="3" t="n">
+        <v>44035</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489184 — RFR_DEB_NADI_CCT&amp;CPT(CHIMANNIYA FALYA 3.02)</t>
+          <t>1742007101/WC/22012034489179 — RFR_DEB_NADI_CCT&amp;CPT (CHIMANIYA FALYA BHAG 3)(2.88)</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>79870.01</v>
+        <v>83446.27</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>0</v>
+        <v>440</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>43710</v>
-[...1 lines deleted...]
-      <c r="K368" s="3"/>
+        <v>43836</v>
+      </c>
+      <c r="K368" s="3" t="n">
+        <v>44063</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489185 — RFR_DEB NADI_CCT&amp;CPT(HANUMAN MANDIR KE PAS 1.85</t>
+          <t>1742007101/WC/22012034489180 — RFR_DEB_NADI_CCT&amp;CPT(CHIMANIYA FALYA 4.67)</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>0</v>
+        <v>61392.62</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>43710</v>
-[...1 lines deleted...]
-      <c r="K369" s="3"/>
+        <v>43844</v>
+      </c>
+      <c r="K369" s="3" t="n">
+        <v>44063</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489428 — RFR_DEB_Nadi_(hanuman mandir 1.85 lakh)</t>
+          <t>1742007101/WC/22012034489182 — RFR_DEB_NADI_CCT&amp;CPT(CHIMANIYA FALYA 1.85)</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>115036.65</v>
+        <v>100135.53</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>0</v>
+        <v>1440</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>43711</v>
+        <v>43835</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489432 — RFR_DEB_Nadi (nursary ke yaha 1.85)</t>
+          <t>1742007101/WC/22012034489183 — RFR_DEB_NADI CCT&amp;CPT(CHIMANIYA FALYA 2.88</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>43711</v>
+        <v>43710</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489460 — FRF_DEB_Nadi (nursary bhag two 185)</t>
+          <t>1742007101/WC/22012034489184 — RFR_DEB_NADI_CCT&amp;CPT(CHIMANNIYA FALYA 3.02)</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>0</v>
+        <v>79870.01</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>43711</v>
+        <v>43710</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489497 — RFR_DEB_NADI (nursary bhag Four 1.85</t>
+          <t>1742007101/WC/22012034489185 — RFR_DEB NADI_CCT&amp;CPT(HANUMAN MANDIR KE PAS 1.85</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>43711</v>
+        <v>43710</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489499 — RFR_DEB_NADI (nursary bhag five 1.85)</t>
+          <t>1742007101/WC/22012034489428 — RFR_DEB_Nadi_(hanuman mandir 1.85 lakh)</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>0</v>
+        <v>115036.65</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>43711</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489502 — RFR_DEB_NADI (patel falya1.85)</t>
+          <t>1742007101/WC/22012034489432 — RFR_DEB_Nadi (nursary ke yaha 1.85)</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>43711</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489662 — RFR_DEB_NADI_CCT&amp;CPT (NURSERY BEDI PR)3.02</t>
+          <t>1742007101/WC/22012034489460 — FRF_DEB_Nadi (nursary bhag two 185)</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>43712</v>
+        <v>43711</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489663 — RFR_DEB_NADI _(CCT&amp;CPT NURSERY2.88)</t>
+          <t>1742007101/WC/22012034489497 — RFR_DEB_NADI (nursary bhag Four 1.85</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>43712</v>
+        <v>43711</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489665 — RFR_DEB_NADI_(CCT&amp;CPT NURSERY BEDI PR 3.02)</t>
+          <t>1742007101/WC/22012034489499 — RFR_DEB_NADI (nursary bhag five 1.85)</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>43712</v>
+        <v>43711</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489670 — RFR_DEB_NADI_CCT&amp;CPT(NURSARY KI BEDI PR 2.88)</t>
+          <t>1742007101/WC/22012034489502 — RFR_DEB_NADI (patel falya1.85)</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>43711</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489687 — RFR_DEB_NADI_(CCT&amp;CPT NURSARY KI BEDI PR 3.02)</t>
+          <t>1742007101/WC/22012034489662 — RFR_DEB_NADI_CCT&amp;CPT (NURSERY BEDI PR)3.02</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>43711</v>
+        <v>43712</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489706 — RFR_DEB_NADI(CCT&amp;CPT NURSARY KI BEDI PR 3.02)</t>
+          <t>1742007101/WC/22012034489663 — RFR_DEB_NADI _(CCT&amp;CPT NURSERY2.88)</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>43712</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489709 — RFR_DEB_NADI(CCT&amp;CPT NURSARY KI BEDI PR 2.88)</t>
+          <t>1742007101/WC/22012034489665 — RFR_DEB_NADI_(CCT&amp;CPT NURSERY BEDI PR 3.02)</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>43712</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489710 — RFR_DEB_NADI(CCT&amp;CPT NURSARY KI BEDI PR 1.85)</t>
+          <t>1742007101/WC/22012034489670 — RFR_DEB_NADI_CCT&amp;CPT(NURSARY KI BEDI PR 2.88)</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>43712</v>
+        <v>43711</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489711 — RFR_DEB_NADI_(CCT&amp;CPT CHOTA PATEL FALYA 2.88))</t>
+          <t>1742007101/WC/22012034489687 — RFR_DEB_NADI_(CCT&amp;CPT NURSARY KI BEDI PR 3.02)</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>43712</v>
+        <v>43711</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489713 — RFR_DEB_NADI(CCT&amp;CPT NURSARY KI BEDI PR 1.85)</t>
+          <t>1742007101/WC/22012034489706 — RFR_DEB_NADI(CCT&amp;CPT NURSARY KI BEDI PR 3.02)</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>43712</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489718 — RFR_DEB_NADI(CCT&amp;CPT NURSARY KI BEDI PR 1.85))</t>
+          <t>1742007101/WC/22012034489709 — RFR_DEB_NADI(CCT&amp;CPT NURSARY KI BEDI PR 2.88)</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>43712</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489721 — RFR_DEB_NADI(CCT&amp;CPT NURSARY KI BEDI PR 1.88)</t>
+          <t>1742007101/WC/22012034489710 — RFR_DEB_NADI(CCT&amp;CPT NURSARY KI BEDI PR 1.85)</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>43712</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489723 — RFR_DEB_NADI(CCT&amp;CPT NURSARY KI BEDI PR 2.88)</t>
+          <t>1742007101/WC/22012034489711 — RFR_DEB_NADI_(CCT&amp;CPT CHOTA PATEL FALYA 2.88))</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>43712</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034489724 — RFR_DEB_NADI(CCT&amp;CPT NURSARY KI BEDI PR 3.02)</t>
+          <t>1742007101/WC/22012034489713 — RFR_DEB_NADI(CCT&amp;CPT NURSARY KI BEDI PR 1.85)</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>43712</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034503765 — RFR_DEB_NADI_LBS JAMRIYA FALYA</t>
+          <t>1742007101/WC/22012034489718 — RFR_DEB_NADI(CCT&amp;CPT NURSARY KI BEDI PR 1.85))</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>465283.32</v>
+        <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>440</v>
+        <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>43835</v>
+        <v>43712</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034503766 — RFR_DEB_NADI_LBS ROIDAS KE KHET KE PAS</t>
+          <t>1742007101/WC/22012034489721 — RFR_DEB_NADI(CCT&amp;CPT NURSARY KI BEDI PR 1.88)</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>266292.94</v>
+        <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>43839</v>
+        <v>43712</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034503767 — RFR_DEB_NADI LBS BUTA KE KHET KE NICHE</t>
+          <t>1742007101/WC/22012034489723 — RFR_DEB_NADI(CCT&amp;CPT NURSARY KI BEDI PR 2.88)</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>176790.72</v>
+        <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>43846</v>
+        <v>43712</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034503769 — RFR_DEB_NADI LBS PATEL FALYA</t>
+          <t>1742007101/WC/22012034489724 — RFR_DEB_NADI(CCT&amp;CPT NURSARY KI BEDI PR 3.02)</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>182480.25</v>
+        <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>200</v>
+        <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>43839</v>
-[...3 lines deleted...]
-      </c>
+        <v>43712</v>
+      </c>
+      <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506077 — RFR_DEB NADI ROIDAS KE KHET KE PAS BOULDAR CHEK DEM</t>
+          <t>1742007101/WC/22012034503765 — RFR_DEB_NADI_LBS JAMRIYA FALYA</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>260210.26</v>
+        <v>465283.32</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>200</v>
+        <v>440</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>43846</v>
-[...3 lines deleted...]
-      </c>
+        <v>43835</v>
+      </c>
+      <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506080 — RFR_DEB_NADI_BOULDER CHEK DEM BUTA KE KHET KE PAS NALE PAR</t>
+          <t>1742007101/WC/22012034503766 — RFR_DEB_NADI_LBS ROIDAS KE KHET KE PAS</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>510468.9</v>
+        <v>266292.94</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>25560</v>
+        <v>200</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>43839</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Repair and Maint of Boulder Anicutfor Community / Repair and Maintenance of Boulder Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506091 — RFR-DEB NADI BOURDAER CHEK DEN JAMRIYA FALIYA NALE PAR</t>
+          <t>1742007101/WC/22012034503767 — RFR_DEB_NADI LBS BUTA KE KHET KE NICHE</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>133343.05</v>
+        <v>176790.72</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>9008</v>
+        <v>200</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>43835</v>
+        <v>43846</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506093 — RFR_DEB NADI BOULDAR CHEK DEM CHIMANIYA FALIYA NALE PAR</t>
+          <t>1742007101/WC/22012034503769 — RFR_DEB_NADI LBS PATEL FALYA</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>139425.72</v>
+        <v>182480.25</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>109002</v>
+        <v>200</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>43835</v>
+        <v>43839</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>46145</v>
+        <v>44063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506094 — RFR_DEB NADI BOURDAR CHEK DEM JAMRIYA FALIYA</t>
+          <t>1742007101/WC/22012034506077 — RFR_DEB NADI ROIDAS KE KHET KE PAS BOULDAR CHEK DEM</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>263186.08</v>
+        <v>260210.26</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>206967</v>
+        <v>200</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>43835</v>
+        <v>43846</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>46144</v>
+        <v>44032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506095 — DEB_NADI B0URE CHEK DEM</t>
+          <t>1742007101/WC/22012034506080 — RFR_DEB_NADI_BOULDER CHEK DEM BUTA KE KHET KE PAS NALE PAR</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>0</v>
+        <v>510468.9</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>0</v>
+        <v>25560</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>43740</v>
+        <v>43839</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair and Maint of Boulder Anicutfor Community / Repair &amp; Maintenance of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506096 — RFR_DEB NADI BOULDAR CHEK DEM CIMANIYA FALIYA NALE PARCHEK DEM</t>
+          <t>1742007101/WC/22012034506091 — RFR-DEB NADI BOURDAER CHEK DEN JAMRIYA FALIYA NALE PAR</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>124653.5</v>
+        <v>133343.05</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>9008</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>43740</v>
+        <v>43835</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506097 — RFR_DEB NADI BOULDAR CHEK DEM JAMRIYA FALIYA BEDI PAR</t>
+          <t>1742007101/WC/22012034506093 — RFR_DEB NADI BOULDAR CHEK DEM CHIMANIYA FALIYA NALE PAR</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>0</v>
+        <v>139425.72</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>109002</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>43835</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>46145</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506098 — RFR_DEB NADI BOULDAR CHEK DEM CIMNIYA FALIYA BEDI PAR</t>
+          <t>1742007101/WC/22012034506094 — RFR_DEB NADI BOURDAR CHEK DEM JAMRIYA FALIYA</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>129867.22</v>
+        <v>263186.08</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>99812</v>
+        <v>206967</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>43844</v>
+        <v>43835</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>46145</v>
+        <v>46144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506100 — walRFR_DEB NADI CHEK DEM PATEL FALIYA BEDI KE PAS                        DEM PATEL FALIYA BEDI</t>
+          <t>1742007101/WC/22012034506095 — DEB_NADI B0URE CHEK DEM</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506130 — RFR_DEB NADI BOULDAR CHEK DEM PATEL FALIYA BEDI KE PAS</t>
+          <t>1742007101/WC/22012034506096 — RFR_DEB NADI BOULDAR CHEK DEM CIMANIYA FALIYA NALE PARCHEK DEM</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>109012.34</v>
+        <v>124653.5</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>20720</v>
+        <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>43839</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506318 — RFR_DEB NADI KHET TALAB BADIYA GENDIYA</t>
+          <t>1742007101/WC/22012034506097 — RFR_DEB NADI BOULDAR CHEK DEM JAMRIYA FALIYA BEDI PAR</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506319 — RFR_DEB NADI KHET TALAB BADIYA GENDIYA</t>
+          <t>1742007101/WC/22012034506098 — RFR_DEB NADI BOULDAR CHEK DEM CIMNIYA FALIYA BEDI PAR</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>310386.65</v>
+        <v>129867.22</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>105270</v>
+        <v>99812</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>43846</v>
+        <v>43844</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>44898</v>
+        <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506320 — RFR_DEB NADI KHET TALAB SITSRAM GHUSNA</t>
+          <t>1742007101/WC/22012034506100 — walRFR_DEB NADI CHEK DEM PATEL FALIYA BEDI KE PAS                        DEM PATEL FALIYA BEDI</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>310386.65</v>
+        <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>260110</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>43952</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506321 — RFR_DEB NADI KHET TALAB JETRAM GULAB</t>
+          <t>1742007101/WC/22012034506130 — RFR_DEB NADI BOULDAR CHEK DEM PATEL FALIYA BEDI KE PAS</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>310386.65</v>
+        <v>109012.34</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>296970</v>
+        <v>20720</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>43952</v>
+        <v>43839</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>44524</v>
+        <v>44897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506322 — RFR_DEB NADI  KHET TALAB  GIDA VINYA</t>
+          <t>1742007101/WC/22012034506318 — RFR_DEB NADI KHET TALAB BADIYA GENDIYA</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>310386.65</v>
+        <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>237847</v>
+        <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>43846</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506323 — RFR_DEB NADI KHET TALAB</t>
+          <t>1742007101/WC/22012034506319 — RFR_DEB NADI KHET TALAB BADIYA GENDIYA</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>0</v>
+        <v>310386.65</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>105270</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K410" s="3"/>
+        <v>43846</v>
+      </c>
+      <c r="K410" s="3" t="n">
+        <v>44898</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506324 — DEB _NADI KHET TALAB ANTIYA GAMRIYA</t>
+          <t>1742007101/WC/22012034506320 — RFR_DEB NADI KHET TALAB SITSRAM GHUSNA</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>0</v>
+        <v>310386.65</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>260110</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>43952</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>44898</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506325 — DEB NADI KHET TALAB ANTIYA GAMRIYA</t>
+          <t>1742007101/WC/22012034506321 — RFR_DEB NADI KHET TALAB JETRAM GULAB</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>0</v>
+        <v>310386.65</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>0</v>
+        <v>296970</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K412" s="3"/>
+        <v>43952</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>44524</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506326 — RFR_DEB NADI KHET TALAB RAMESH TIKHAYA</t>
+          <t>1742007101/WC/22012034506322 — RFR_DEB NADI  KHET TALAB  GIDA VINYA</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>0</v>
+        <v>310386.65</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>0</v>
+        <v>237847</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K413" s="3"/>
+        <v>43846</v>
+      </c>
+      <c r="K413" s="3" t="n">
+        <v>44897</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506327 — RFR_DEB NADI KHET TALAB KANTILAL</t>
+          <t>1742007101/WC/22012034506323 — RFR_DEB NADI KHET TALAB</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506328 — RFR DEB NADI KHET TALAB BUTA SAKHARAM</t>
+          <t>1742007101/WC/22012034506324 — DEB _NADI KHET TALAB ANTIYA GAMRIYA</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506329 — RFR_DEB NADI KHET TALAB GENDRAM RUPSING</t>
+          <t>1742007101/WC/22012034506325 — DEB NADI KHET TALAB ANTIYA GAMRIYA</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506330 — RFR_DEB NADI KHET TALB SHANKAR B</t>
+          <t>1742007101/WC/22012034506326 — RFR_DEB NADI KHET TALAB RAMESH TIKHAYA</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506331 — RFR_DEB NADI KHET TALAB</t>
+          <t>1742007101/WC/22012034506327 — RFR_DEB NADI KHET TALAB KANTILAL</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506332 — RFR_DEB NADI KHET TALAB RESIYA</t>
+          <t>1742007101/WC/22012034506328 — RFR DEB NADI KHET TALAB BUTA SAKHARAM</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506333 — RFR_DEB NADI KHET TALAB BALRAM</t>
+          <t>1742007101/WC/22012034506329 — RFR_DEB NADI KHET TALAB GENDRAM RUPSING</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506334 — RFR_DEB NADI KHET TALAB JAMSING</t>
+          <t>1742007101/WC/22012034506330 — RFR_DEB NADI KHET TALB SHANKAR B</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506335 — RFR_DEB NADI KHET TALAB SHOBHARAM</t>
+          <t>1742007101/WC/22012034506331 — RFR_DEB NADI KHET TALAB</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506336 — RFR_DEB NADI KHET TALAB SHIKRAM</t>
+          <t>1742007101/WC/22012034506332 — RFR_DEB NADI KHET TALAB RESIYA</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506337 — RFR_DEB NADI KHET TALAB SHAKHARAM</t>
+          <t>1742007101/WC/22012034506333 — RFR_DEB NADI KHET TALAB BALRAM</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506338 — RFR_DEB NADI KHET TALAB GANPAT</t>
+          <t>1742007101/WC/22012034506334 — RFR_DEB NADI KHET TALAB JAMSING</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506339 — RFR_DEB NADI KHET TALAB BHATA</t>
+          <t>1742007101/WC/22012034506335 — RFR_DEB NADI KHET TALAB SHOBHARAM</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506340 — RFR_DEB NADI KHET TALAB VIJAY</t>
+          <t>1742007101/WC/22012034506336 — RFR_DEB NADI KHET TALAB SHIKRAM</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506341 — RFR _DEB NADI KHET TALB JOTIRAM AB</t>
+          <t>1742007101/WC/22012034506337 — RFR_DEB NADI KHET TALAB SHAKHARAM</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506342 — RFR_DEB NADI KHET TALAB KALU</t>
+          <t>1742007101/WC/22012034506338 — RFR_DEB NADI KHET TALAB GANPAT</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506343 — RFR_DEB NADIKHET TALAB JABRSINGH</t>
+          <t>1742007101/WC/22012034506339 — RFR_DEB NADI KHET TALAB BHATA</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506344 — RFR_DEB NADI KHRT TALAB ROIDAS KE KHET</t>
+          <t>1742007101/WC/22012034506340 — RFR_DEB NADI KHET TALAB VIJAY</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506345 — RFR_DEB NADI MED BANDHAN RAMESH KE KHET ME</t>
+          <t>1742007101/WC/22012034506341 — RFR _DEB NADI KHET TALB JOTIRAM AB</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034506346 — RFR_DEB NADI MED BADHAN BUTA KE KHET KE PAS</t>
+          <t>1742007101/WC/22012034506342 — RFR_DEB NADI KHET TALAB KALU</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034507751 — RFR _DEB NADI MED BANDHAN BALARAM REMAL</t>
+          <t>1742007101/WC/22012034506343 — RFR_DEB NADIKHET TALAB JABRSINGH</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034507753 — RFR_DEB NADI MED BANDHAN DOGRIYA ANTHIYA</t>
+          <t>1742007101/WC/22012034506344 — RFR_DEB NADI KHRT TALAB ROIDAS KE KHET</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034507756 — RFR DEB NADI MED BANDHANRANA ANTHIYA</t>
+          <t>1742007101/WC/22012034506345 — RFR_DEB NADI MED BANDHAN RAMESH KE KHET ME</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034507757 — RFR_DEB NADI MED BANDHAN VECHAN PARSINGH</t>
+          <t>1742007101/WC/22012034506346 — RFR_DEB NADI MED BADHAN BUTA KE KHET KE PAS</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034507760 — RFR_DEB NADI MED BANDHAN</t>
+          <t>1742007101/WC/22012034507751 — RFR _DEB NADI MED BANDHAN BALARAM REMAL</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034507768 — RFR_DEB NADI MED BANDHAN SHANKAR SAKHARM</t>
+          <t>1742007101/WC/22012034507753 — RFR_DEB NADI MED BANDHAN DOGRIYA ANTHIYA</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034507769 — RFR_DEB NADI MED BANDHAN BADRI GHUSNA</t>
+          <t>1742007101/WC/22012034507756 — RFR DEB NADI MED BANDHANRANA ANTHIYA</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034507770 — RFR_DEB NADI MED BANDHAN</t>
+          <t>1742007101/WC/22012034507757 — RFR_DEB NADI MED BANDHAN VECHAN PARSINGH</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034507771 — RFR_DEB NADI MED BANDHAN KALU PARSINGHDHAN</t>
+          <t>1742007101/WC/22012034507760 — RFR_DEB NADI MED BANDHAN</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034507772 — RFR_DEB NADI MED BANDHN GEMA VINYA</t>
+          <t>1742007101/WC/22012034507768 — RFR_DEB NADI MED BANDHAN SHANKAR SAKHARM</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508760 — RFR_DEB NADI BOLDAR CHEK DEM SAHDAR DHEDA</t>
+          <t>1742007101/WC/22012034507769 — RFR_DEB NADI MED BANDHAN BADRI GHUSNA</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508762 — RFR_DEB NADI BORDAE CHEK DEM</t>
+          <t>1742007101/WC/22012034507770 — RFR_DEB NADI MED BANDHAN</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508763 — RFR_DEB NADI BOLDAE CHEK DEB BADRI SHANKAR</t>
+          <t>1742007101/WC/22012034507771 — RFR_DEB NADI MED BANDHAN KALU PARSINGHDHAN</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508764 — RFR-DEB NADI BOLDAR CHEK DEM KAILASH SHANKAR</t>
+          <t>1742007101/WC/22012034507772 — RFR_DEB NADI MED BANDHN GEMA VINYA</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508765 — RFR_DEB NADI BOLDAR CHEK DEM GOTU MOHANSINGH</t>
+          <t>1742007101/WC/22012034508760 — RFR_DEB NADI BOLDAR CHEK DEM SAHDAR DHEDA</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>124653.5</v>
+        <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>1500</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43872</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508766 — RFR_DEB NADI BOLDAR CHEK DEM VIJAY SHRIRAM</t>
+          <t>1742007101/WC/22012034508762 — RFR_DEB NADI BORDAE CHEK DEM</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508767 — RFR_DEB NADI BOLDAR CHEK DEM JYOTIRAM</t>
+          <t>1742007101/WC/22012034508763 — RFR_DEB NADI BOLDAE CHEK DEB BADRI SHANKAR</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508768 — RFR_DEB NADI BOLDAE CHEK DEM BASIRA</t>
+          <t>1742007101/WC/22012034508764 — RFR-DEB NADI BOLDAR CHEK DEM KAILASH SHANKAR</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508769 — RFR_DEB NADI BOLDAE CHEK DEM CHINTAEAM</t>
+          <t>1742007101/WC/22012034508765 — RFR_DEB NADI BOLDAR CHEK DEM GOTU MOHANSINGH</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>0</v>
+        <v>124653.5</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>43872</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>44002</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508770 — RFR_DEB NADI BOLDAR CHEK DEM CHINTAMAN</t>
+          <t>1742007101/WC/22012034508766 — RFR_DEB NADI BOLDAR CHEK DEM VIJAY SHRIRAM</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508771 — RFR_DEB NANI BOLDAR CHEK DEM DURGA</t>
+          <t>1742007101/WC/22012034508767 — RFR_DEB NADI BOLDAR CHEK DEM JYOTIRAM</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508797 — RFR_DEB NADI KHET TALAB</t>
+          <t>1742007101/WC/22012034508768 — RFR_DEB NADI BOLDAE CHEK DEM BASIRA</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508805 — RFR_DEB NADI KHRT TALAB VIJAY SHRIRAM</t>
+          <t>1742007101/WC/22012034508769 — RFR_DEB NADI BOLDAE CHEK DEM CHINTAEAM</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508806 — RFR_DEB NADI KHET TALAB BHATA GULAB</t>
+          <t>1742007101/WC/22012034508770 — RFR_DEB NADI BOLDAR CHEK DEM CHINTAMAN</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508807 — RFR_DEB NADI KHET TALAB CHAGAN GENDIYA</t>
+          <t>1742007101/WC/22012034508771 — RFR_DEB NANI BOLDAR CHEK DEM DURGA</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508808 — RFR_DEB NADI KHET TALAB GANPAT BAJARIYA</t>
+          <t>1742007101/WC/22012034508797 — RFR_DEB NADI KHET TALAB</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508809 — RFR_DEB NADI KHET TALAB RAMESH BHALITA</t>
+          <t>1742007101/WC/22012034508805 — RFR_DEB NADI KHRT TALAB VIJAY SHRIRAM</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508810 — RFR_DEB NADI KHET TALAB SHANKAR BHULIYA</t>
+          <t>1742007101/WC/22012034508806 — RFR_DEB NADI KHET TALAB BHATA GULAB</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508811 — RFR_DEB NADI KHET TALAB BHAIDAS BHALSING</t>
+          <t>1742007101/WC/22012034508807 — RFR_DEB NADI KHET TALAB CHAGAN GENDIYA</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508812 — RFR DEB NADI KHET TALAB GIDA VINYA</t>
+          <t>1742007101/WC/22012034508808 — RFR_DEB NADI KHET TALAB GANPAT BAJARIYA</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508813 — RFRDEB NADI KHET TALAB SHAHDAR SHANKAR</t>
+          <t>1742007101/WC/22012034508809 — RFR_DEB NADI KHET TALAB RAMESH BHALITA</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508814 — RFR_DEB NADI KHET TALAB JAYSING GANJA</t>
+          <t>1742007101/WC/22012034508810 — RFR_DEB NADI KHET TALAB SHANKAR BHULIYA</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508815 — RFR_DEB NADI KHET TALAB GULSING GAMRIYA</t>
+          <t>1742007101/WC/22012034508811 — RFR_DEB NADI KHET TALAB BHAIDAS BHALSING</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508816 — RFR_DEB NADI KHET TALAB GANDAS HAJARUYA</t>
+          <t>1742007101/WC/22012034508812 — RFR DEB NADI KHET TALAB GIDA VINYA</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508818 — RFR_DEB NADI KHET TALAB GANDAS HAJARIYA</t>
+          <t>1742007101/WC/22012034508813 — RFRDEB NADI KHET TALAB SHAHDAR SHANKAR</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508819 — RFR_DEB NADI KHET TALAB SHANTIRAM HAJARIYA</t>
+          <t>1742007101/WC/22012034508814 — RFR_DEB NADI KHET TALAB JAYSING GANJA</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508820 — RFR_DEB NADI KHET TALAB SHRIRAM GAMRIYA</t>
+          <t>1742007101/WC/22012034508815 — RFR_DEB NADI KHET TALAB GULSING GAMRIYA</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508821 — RFR_DEB NADI KHET TALAB BHANGA RUPSING</t>
+          <t>1742007101/WC/22012034508816 — RFR_DEB NADI KHET TALAB GANDAS HAJARUYA</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508822 — RFR_DEB NADI MED BANDHAN BALARAM REMAL</t>
+          <t>1742007101/WC/22012034508818 — RFR_DEB NADI KHET TALAB GANDAS HAJARIYA</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508823 — RFR_DEB NADI MED BANDHAN DOGRIYA ANTHIYA</t>
+          <t>1742007101/WC/22012034508819 — RFR_DEB NADI KHET TALAB SHANTIRAM HAJARIYA</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508824 — RFR_DEB NADI MED BANDHANRANA ANTHIYA</t>
+          <t>1742007101/WC/22012034508820 — RFR_DEB NADI KHET TALAB SHRIRAM GAMRIYA</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508825 — RFR_DEB NADI MED BANDHAN VECHAN PARSING</t>
+          <t>1742007101/WC/22012034508821 — RFR_DEB NADI KHET TALAB BHANGA RUPSING</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508826 — RFR_DEB NADI MED BANDHAN VECHAN PARSING</t>
+          <t>1742007101/WC/22012034508822 — RFR_DEB NADI MED BANDHAN BALARAM REMAL</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508827 — R_DEB NADI MED BANDHAN VECHAN PARSINGRF</t>
+          <t>1742007101/WC/22012034508823 — RFR_DEB NADI MED BANDHAN DOGRIYA ANTHIYA</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034508828 — RFR_DEB NADI MED BANDHAN VECHAN PARSING</t>
+          <t>1742007101/WC/22012034508824 — RFR_DEB NADI MED BANDHANRANA ANTHIYA</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509166 — RFR_DEB NADI MED BANDHAN VECHAN PARSING</t>
+          <t>1742007101/WC/22012034508825 — RFR_DEB NADI MED BANDHAN VECHAN PARSING</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509167 — RFR_DEB NADI MED BANDHAN SHANKAR SAKHARAM</t>
+          <t>1742007101/WC/22012034508826 — RFR_DEB NADI MED BANDHAN VECHAN PARSING</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509168 — RFR_DEB NADI MED BANDHAN SHANKAR SAKHARAM</t>
+          <t>1742007101/WC/22012034508827 — R_DEB NADI MED BANDHAN VECHAN PARSINGRF</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509169 — RFR_DEB NADI MED BANDHAN BADRI HUSNA</t>
+          <t>1742007101/WC/22012034508828 — RFR_DEB NADI MED BANDHAN VECHAN PARSING</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509170 — RFR_DEB NADI MED BANDHAN BADRI SHANKAR</t>
+          <t>1742007101/WC/22012034509166 — RFR_DEB NADI MED BANDHAN VECHAN PARSING</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509171 — RFR_DEB NADI MED BANDHAN KALU PARSING</t>
+          <t>1742007101/WC/22012034509167 — RFR_DEB NADI MED BANDHAN SHANKAR SAKHARAM</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509172 — RFR_DEB NADI MED BANDHAN KALU PARSING</t>
+          <t>1742007101/WC/22012034509168 — RFR_DEB NADI MED BANDHAN SHANKAR SAKHARAM</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509173 — RFR_DEB NADI MED BANDHAN GEMA VINYA</t>
+          <t>1742007101/WC/22012034509169 — RFR_DEB NADI MED BANDHAN BADRI HUSNA</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509174 — RFR_DEB NADI MED BANDHAN CHANIYA SHANKAR</t>
+          <t>1742007101/WC/22012034509170 — RFR_DEB NADI MED BANDHAN BADRI SHANKAR</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509175 — RFR_DEB NADI MED BANDHAN SHAHDAR THEDA</t>
+          <t>1742007101/WC/22012034509171 — RFR_DEB NADI MED BANDHAN KALU PARSING</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509176 — RFR_DEB NADI MED BANDHAN BADRI HUSNA</t>
+          <t>1742007101/WC/22012034509172 — RFR_DEB NADI MED BANDHAN KALU PARSING</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509177 — RFR_DEB NADI MED BANDHAN KAILASH SANKAR</t>
+          <t>1742007101/WC/22012034509173 — RFR_DEB NADI MED BANDHAN GEMA VINYA</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509178 — RFR_DEB NADI MED BANDHAN GOTU MOHANSING</t>
+          <t>1742007101/WC/22012034509174 — RFR_DEB NADI MED BANDHAN CHANIYA SHANKAR</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509179 — RFR_DEB NADI MED BANDHAN GOTU MOHANSING</t>
+          <t>1742007101/WC/22012034509175 — RFR_DEB NADI MED BANDHAN SHAHDAR THEDA</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509180 — RFR_DEB NADI MED BANDHAN VIJAY SHRIRAM</t>
+          <t>1742007101/WC/22012034509176 — RFR_DEB NADI MED BANDHAN BADRI HUSNA</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509181 — RFR_DEB NADI MED BANDHAN JOTIRAM GULAB</t>
+          <t>1742007101/WC/22012034509177 — RFR_DEB NADI MED BANDHAN KAILASH SANKAR</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509182 — RFR_DEB NADI MED BAND NASIRAM JAYSINGHAN</t>
+          <t>1742007101/WC/22012034509178 — RFR_DEB NADI MED BANDHAN GOTU MOHANSING</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509183 — RFR_DEB NADI MED BANDHAN CHINTARAM JAYSING</t>
+          <t>1742007101/WC/22012034509179 — RFR_DEB NADI MED BANDHAN GOTU MOHANSING</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509184 — RFR_DEB NADI MED BANDHAN DURGA SAKHARAM</t>
+          <t>1742007101/WC/22012034509180 — RFR_DEB NADI MED BANDHAN VIJAY SHRIRAM</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509185 — RFR_DEB NADI MED BANDHAN SHANTIRAM MANJI</t>
+          <t>1742007101/WC/22012034509181 — RFR_DEB NADI MED BANDHAN JOTIRAM GULAB</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509186 — RFR_DEB NADI MED BANDHAN SHANTIRAM MANJI</t>
+          <t>1742007101/WC/22012034509182 — RFR_DEB NADI MED BAND NASIRAM JAYSINGHAN</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509187 — RFR_DEB NADI MED BANDHAN DAYARAM KIRTA</t>
+          <t>1742007101/WC/22012034509183 — RFR_DEB NADI MED BANDHAN CHINTARAM JAYSING</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509188 — RFR_DEB NADI MED BANDHAN TARSING GULSING</t>
+          <t>1742007101/WC/22012034509184 — RFR_DEB NADI MED BANDHAN DURGA SAKHARAM</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509189 — RFR_DEB NADI MED BANDHAN NANSING MOHANSING</t>
+          <t>1742007101/WC/22012034509185 — RFR_DEB NADI MED BANDHAN SHANTIRAM MANJI</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509190 — RFR_DEB NADI MED BANDHAN BHAYDAS BHULSING</t>
+          <t>1742007101/WC/22012034509186 — RFR_DEB NADI MED BANDHAN SHANTIRAM MANJI</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509191 — RFR_DEB NADI MED BANDHAN ROIDAS BHULSING</t>
+          <t>1742007101/WC/22012034509187 — RFR_DEB NADI MED BANDHAN DAYARAM KIRTA</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509192 — RFR_DEB NADI MED BANDHAN CHAMLAL BHULSING</t>
+          <t>1742007101/WC/22012034509188 — RFR_DEB NADI MED BANDHAN TARSING GULSING</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509193 — RFR_DEB NADI MED BANDHAN SHANKAR JAKHALA</t>
+          <t>1742007101/WC/22012034509189 — RFR_DEB NADI MED BANDHAN NANSING MOHANSING</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509194 — RFR_DEB NADI MED BANDHAN GILDAR NAHLA</t>
+          <t>1742007101/WC/22012034509190 — RFR_DEB NADI MED BANDHAN BHAYDAS BHULSING</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509195 — RFR_DEB NADI MED BANDHAN GILDAR NAHLA</t>
+          <t>1742007101/WC/22012034509191 — RFR_DEB NADI MED BANDHAN ROIDAS BHULSING</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509197 — RFR_DEB NADI MED BANHAN JABARSING JAKHALA AN</t>
+          <t>1742007101/WC/22012034509192 — RFR_DEB NADI MED BANDHAN CHAMLAL BHULSING</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509198 — RFR_DEB NADI MED BAND JABARASING JAKHALA    HAN JABARSING</t>
+          <t>1742007101/WC/22012034509193 — RFR_DEB NADI MED BANDHAN SHANKAR JAKHALA</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509199 — RFR_DEB NADI MED BANDHAN TEMRIYA SHANKAR</t>
+          <t>1742007101/WC/22012034509194 — RFR_DEB NADI MED BANDHAN GILDAR NAHLA</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509200 — RFR_DEB NADI MED BANDHAN MAHRIYA KHUMAN</t>
+          <t>1742007101/WC/22012034509195 — RFR_DEB NADI MED BANDHAN GILDAR NAHLA</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509201 — RFR_DEB NADI MED BANDHAN KAHARIYA KHUMAN</t>
+          <t>1742007101/WC/22012034509197 — RFR_DEB NADI MED BANHAN JABARSING JAKHALA AN</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509202 — RFR_DEB NADI MED BANDHAN KAHARIYA</t>
+          <t>1742007101/WC/22012034509198 — RFR_DEB NADI MED BAND JABARASING JAKHALA    HAN JABARSING</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509203 — RFR_DEB NADI MED BANDHAN LAKDIYA BHANGDA</t>
+          <t>1742007101/WC/22012034509199 — RFR_DEB NADI MED BANDHAN TEMRIYA SHANKAR</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509204 — RFR_DEB NADI MRD BANDHAN SHAHRIYA BHANGDA</t>
+          <t>1742007101/WC/22012034509200 — RFR_DEB NADI MED BANDHAN MAHRIYA KHUMAN</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509205 — RFR_DEB NADI MED BANDHAN JALU KEKDIYA</t>
+          <t>1742007101/WC/22012034509201 — RFR_DEB NADI MED BANDHAN KAHARIYA KHUMAN</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509206 — RFR_DEB NADI MED BANDHAN JALU KEKDIYA</t>
+          <t>1742007101/WC/22012034509202 — RFR_DEB NADI MED BANDHAN KAHARIYA</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509207 — RFR_DEB NADI MED BANDHAN BHATU DHEDA</t>
+          <t>1742007101/WC/22012034509203 — RFR_DEB NADI MED BANDHAN LAKDIYA BHANGDA</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509208 — RFR_DEB NADI MED BANDHAN BHATU DHEDA</t>
+          <t>1742007101/WC/22012034509204 — RFR_DEB NADI MRD BANDHAN SHAHRIYA BHANGDA</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509209 — RFR_DEB NADI MED BANDHAN  EKHARAM  GOPAL</t>
+          <t>1742007101/WC/22012034509205 — RFR_DEB NADI MED BANDHAN JALU KEKDIYA</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509210 — RFR_DEB NADI MED BANDHAN SAKHARAM SAVJA</t>
+          <t>1742007101/WC/22012034509206 — RFR_DEB NADI MED BANDHAN JALU KEKDIYA</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509211 — RFR_DEB NADI MED BANDHAN SAKHARAM SAVJA</t>
+          <t>1742007101/WC/22012034509207 — RFR_DEB NADI MED BANDHAN BHATU DHEDA</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509212 — RFR_DEB NADI MED BANDHAN JETRAM SAVJA</t>
+          <t>1742007101/WC/22012034509208 — RFR_DEB NADI MED BANDHAN BHATU DHEDA</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509213 — RFR_DEB NADI MED BANDHAN JETRAM SAVJA</t>
+          <t>1742007101/WC/22012034509209 — RFR_DEB NADI MED BANDHAN  EKHARAM  GOPAL</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509214 — RFR_DEB NADI MED BANDHAN JETRAM SAVJA</t>
+          <t>1742007101/WC/22012034509210 — RFR_DEB NADI MED BANDHAN SAKHARAM SAVJA</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509215 — RFR_DEB NADI MED BANDHAN KANTILAL BHAYLA</t>
+          <t>1742007101/WC/22012034509211 — RFR_DEB NADI MED BANDHAN SAKHARAM SAVJA</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509216 — RFR_DEB NADI MED BANDHAN GENDRAM RUPSING</t>
+          <t>1742007101/WC/22012034509212 — RFR_DEB NADI MED BANDHAN JETRAM SAVJA</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509217 — RFR_DEB NADI MED BANDHAN GEDRAM RUPSING</t>
+          <t>1742007101/WC/22012034509213 — RFR_DEB NADI MED BANDHAN JETRAM SAVJA</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509218 — RFR_DEB NADI MED BANDHAN BHANGA RUPSING</t>
+          <t>1742007101/WC/22012034509214 — RFR_DEB NADI MED BANDHAN JETRAM SAVJA</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034509219 — RFR_DEB NADI MED BAND     RAJARAM SAVJAHAN</t>
+          <t>1742007101/WC/22012034509215 — RFR_DEB NADI MED BANDHAN KANTILAL BHAYLA</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034577251 — RFR DEB NADI Community Plantation Chibhaniya Falya Tower ke pass Klalda(GKRA)</t>
+          <t>1742007101/WC/22012034509216 — RFR_DEB NADI MED BANDHAN GENDRAM RUPSING</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>677985.75</v>
+        <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>43960</v>
+        <v>43740</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034577252 — RFR DEB NADI Community Plantation Talab ke Pass Klalda (GKRA)</t>
+          <t>1742007101/WC/22012034509217 — RFR_DEB NADI MED BANDHAN GEDRAM RUPSING</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>677985.75</v>
+        <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>43960</v>
+        <v>43740</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034577253 — RFR DEB NADI Community Plantation Gittii khadan ke pass Klalda(GKRA)</t>
+          <t>1742007101/WC/22012034509218 — RFR_DEB NADI MED BANDHAN BHANGA RUPSING</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>677985.75</v>
+        <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>43960</v>
+        <v>43740</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034602450 — Samudakiy Khet talab school Falya Bhag-1 kalalda</t>
+          <t>1742007101/WC/22012034509219 — RFR_DEB NADI MED BAND     RAJARAM SAVJAHAN</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>109055.32</v>
+        <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>93861.63</v>
+        <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>44214</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034602451 — Samudakiy Khet talab school Falya Bhag-2 kalalda</t>
+          <t>1742007101/WC/22012034577251 — RFR DEB NADI Community Plantation Chibhaniya Falya Tower ke pass Klalda(GKRA)</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>109055.32</v>
+        <v>677985.75</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>101795.34</v>
+        <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>44214</v>
-[...3 lines deleted...]
-      </c>
+        <v>43960</v>
+      </c>
+      <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034602452 — Samudakiy Khet talab Chibhaniya  Falya  kalalda</t>
+          <t>1742007101/WC/22012034577252 — RFR DEB NADI Community Plantation Talab ke Pass Klalda (GKRA)</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>109055.32</v>
+        <v>677985.75</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>44105</v>
+        <v>43960</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034602453 — Samudakiy Khet talab Jamriya  Falya  kalalda</t>
+          <t>1742007101/WC/22012034577253 — RFR DEB NADI Community Plantation Gittii khadan ke pass Klalda(GKRA)</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>109055.32</v>
+        <v>677985.75</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>44105</v>
+        <v>43960</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034602454 — Samudakiy Khet talab Patel Falya  kalalda</t>
+          <t>1742007101/WC/22012034602450 — Samudakiy Khet talab school Falya Bhag-1 kalalda</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>109055.32</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>93861.63</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>44214</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>46199</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034602455 — CCt CPT School Falya Ke Pass Kalalda</t>
+          <t>1742007101/WC/22012034602451 — Samudakiy Khet talab school Falya Bhag-2 kalalda</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>0</v>
+        <v>109055.32</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>0</v>
+        <v>101795.34</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>44105</v>
-[...1 lines deleted...]
-      <c r="K540" s="3"/>
+        <v>44214</v>
+      </c>
+      <c r="K540" s="3" t="n">
+        <v>46196</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034891314 — RENOVATION OF STOP DAM DAWARIYA FALYA KALALDA</t>
+          <t>1742007101/WC/22012034602452 — Samudakiy Khet talab Chibhaniya  Falya  kalalda</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>100179.08</v>
+        <v>109055.32</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>612</v>
+        <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>44925</v>
+        <v>44105</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034891322 — RENOVATION OF STOP DAM GITTI PLANT KE PASS KALADA</t>
+          <t>1742007101/WC/22012034602453 — Samudakiy Khet talab Jamriya  Falya  kalalda</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>0</v>
+        <v>109055.32</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>44471</v>
+        <v>44105</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034891329 — RENOVATION OF STOP DAM CHIBHANYA FALYA KALALDA</t>
+          <t>1742007101/WC/22012034602454 — Samudakiy Khet talab Patel Falya  kalalda</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>93007.41</v>
+        <v>109055.32</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>17136</v>
+        <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>44689</v>
+        <v>44217</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034922656 — stop dam repair gitti plant ke pass Kalalda</t>
+          <t>1742007101/WC/22012034602455 — CCt CPT School Falya Ke Pass Kalalda</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>44526</v>
+        <v>44105</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair &amp; Maintenance of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034947727 — AMARIT SAROVAR PERCOLATION TANK JIBANYA FALIYA BALARAM KE KHET PASS</t>
+          <t>1742007101/WC/22012034891314 — RENOVATION OF STOP DAM DAWARIYA FALYA KALALDA</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>1493178.19</v>
+        <v>100179.08</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>948081.61</v>
+        <v>612</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>44689</v>
-[...3 lines deleted...]
-      </c>
+        <v>44925</v>
+      </c>
+      <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034957780 — Amrit Sarovar Chibhanya falya Balaram kekhet pass Kalalda</t>
+          <t>1742007101/WC/22012034891322 — RENOVATION OF STOP DAM GITTI PLANT KE PASS KALADA</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>44652</v>
+        <v>44471</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair &amp; Maintenance of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034981086 — JAL SANVARDHAN KARYA SCT/CCT BALARAM KE KHET PASS PAHADI KALALDA</t>
+          <t>1742007101/WC/22012034891329 — RENOVATION OF STOP DAM CHIBHANYA FALYA KALALDA</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>238843.54</v>
+        <v>93007.41</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>0</v>
+        <v>17136</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>44652</v>
+        <v>44689</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1742007101/WC/22012034981102 — LBS/BOULDER CHECKS AMRIT SAROVAR CATCHMENT AREA BALARAM KE KHET PASS PAHADI KALALDA</t>
+          <t>1742007101/WC/22012034922656 — stop dam repair gitti plant ke pass Kalalda</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>206538.6</v>
+        <v>15000</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>44652</v>
+        <v>44526</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>SENDHAWA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C549" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D549" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E549" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F549" s="1" t="inlineStr">
+        <is>
+          <t>1742007101/WC/22012034947727 — AMARIT SAROVAR PERCOLATION TANK JIBANYA FALIYA BALARAM KE KHET PASS</t>
+        </is>
+      </c>
+      <c r="G549" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H549" s="2" t="n">
+        <v>1493178.19</v>
+      </c>
+      <c r="I549" s="2" t="n">
+        <v>948081.61</v>
+      </c>
+      <c r="J549" s="3" t="n">
+        <v>44689</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>46154</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C550" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D550" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E550" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F550" s="1" t="inlineStr">
+        <is>
+          <t>1742007101/WC/22012034957780 — Amrit Sarovar Chibhanya falya Balaram kekhet pass Kalalda</t>
+        </is>
+      </c>
+      <c r="G550" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H550" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I550" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J550" s="3" t="n">
+        <v>44652</v>
+      </c>
+      <c r="K550" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C551" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D551" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+        </is>
+      </c>
+      <c r="E551" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F551" s="1" t="inlineStr">
+        <is>
+          <t>1742007101/WC/22012034981086 — JAL SANVARDHAN KARYA SCT/CCT BALARAM KE KHET PASS PAHADI KALALDA</t>
+        </is>
+      </c>
+      <c r="G551" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H551" s="2" t="n">
+        <v>238843.54</v>
+      </c>
+      <c r="I551" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J551" s="3" t="n">
+        <v>44652</v>
+      </c>
+      <c r="K551" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
+      <c r="A552" s="1" t="inlineStr">
+        <is>
+          <t>SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B552" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C552" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D552" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+        </is>
+      </c>
+      <c r="E552" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check/Gully Plug</t>
+        </is>
+      </c>
+      <c r="F552" s="1" t="inlineStr">
+        <is>
+          <t>1742007101/WC/22012034981102 — LBS/BOULDER CHECKS AMRIT SAROVAR CATCHMENT AREA BALARAM KE KHET PASS PAHADI KALALDA</t>
+        </is>
+      </c>
+      <c r="G552" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H552" s="2" t="n">
+        <v>206538.6</v>
+      </c>
+      <c r="I552" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J552" s="3" t="n">
+        <v>44652</v>
+      </c>
+      <c r="K552" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>SENDHAWA</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
           <t>2017-2018</t>
         </is>
       </c>
-      <c r="C549" s="1" t="inlineStr">
+      <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D549" s="1" t="inlineStr">
+      <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
-      <c r="E549" s="1" t="inlineStr">
+      <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F549" s="1" t="inlineStr">
+      <c r="F553" s="1" t="inlineStr">
         <is>
           <t>1742007101/WH/19963608 — talab gahrikaran</t>
         </is>
       </c>
-      <c r="G549" s="1" t="inlineStr">
+      <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
-      <c r="H549" s="2" t="n">
+      <c r="H553" s="2" t="n">
         <v>45000</v>
       </c>
-      <c r="I549" s="2" t="n">
+      <c r="I553" s="2" t="n">
         <v>9420</v>
       </c>
-      <c r="J549" s="3" t="n">
+      <c r="J553" s="3" t="n">
         <v>42905</v>
       </c>
-      <c r="K549" s="3" t="n">
+      <c r="K553" s="3" t="n">
         <v>43196</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>