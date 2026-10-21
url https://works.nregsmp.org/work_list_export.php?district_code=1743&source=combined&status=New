--- v0 (2026-09-03)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K357"/>
+  <dimension ref="A1:K358"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 06:10:51</t>
+          <t>Exported on: 2026-10-21 12:14:34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: HARDA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / KHAMLAY</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1743001001/AV/22012034652900 — आंगनवाडी भवन निर्माण ग्राम हरपालिया ग्राम पंचायत खमलाय</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45383</v>
@@ -461,98 +461,98 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / CHOUKDI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1743001004/IF/22012035501860 — JGSA 2025 Khet Talab Mahesh Ratanlal Gp Choukdi</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / CHOUKDI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1743001004/RC/22012034845709 — RADHELAL BHARGAV K GHAR SE MUKESH GOUR K GHAR KI OR CC ROAD 200 MITEER</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45846</v>
@@ -696,98 +696,98 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / RAHTAKLAN</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1743001007/IF/22012035524827 — JGSA 2025 Recharge Structure Openwell Umesh Jugal Kishor Gp Rahtaklan</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / RAHTAKLAN</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1743001007/RC/22012034678232 — ग्रेवलमार्ग शांतिधाम से पहटकलां मार्ग की ओर 800 मीटर ग्राम पंचायत रहटाकलां</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45383</v>
@@ -978,51 +978,51 @@
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / MORGADI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1743001015/IF/22012035384820 — JGSA 2025 Recharge Structure Openwell Manu Babu Gp Morgadi</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45748</v>
@@ -1072,51 +1072,51 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / MORGADI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1743001015/WH/22012034942671 — नाला विस्तारीकरण साबूलाल के खेत से भीमसिंह राजाराम के खेत तक 500 मीटर ग्राम पंचायत मोरगढी</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45383</v>
@@ -1166,145 +1166,145 @@
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / JUNAPANI (MAKADAI)</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1743001018/FP/22012034638316 — स्टाप डेम सह नाला विस्तारीकरण ग्राम रिछाडिया ग्राम पंचायत जूनापानी मकडाई</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / CHIKLPAT</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1743001019/IF/22012035371678 — खेत तालाब बाबूलाल रामा कुभीखेडा ग्रा पं चिकलपाट</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / CHIKLPAT</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1743001019/WH/22012034942594 — नाला विस्तारीकरण मिश्रीबाई के खेत से बंजरग मंदिर की ओर 750 मीटर ग्राम गेनाढाना चिकलपाट</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45383</v>
@@ -1401,192 +1401,192 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / KUKDAPANI</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1743001020/WH/22012034942949 — स्टाप डेम  जीर्णोद्वार बिसराम के खेत के पास ग्राम भीमपुरा</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / KHUDIYA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1743001023/FP/22012034638317 — नाला विस्तारीकरण शिवनारायण के खेत के पास से 01 किमी ग्राम पंचायत खुदिया</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / KHUDIYA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1743001023/IF/22012035458587 — JGSA 2025 Recharge Structure Openwell Pankaj Harnarayan Gp Khudiya</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / KHUDIYA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1743001023/IF/22012035458661 — JGSA 2025 Recharge Structure Openwell Santosh Rajaram Gp Khudiya</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45748</v>
@@ -1636,98 +1636,98 @@
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / MAKADAI</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1743001027/DP/22012034613997 — सार्वजनिक कूप निर्माण ग्राम पीपलपानी ग्राम पंचायत मकडाई</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / SANWARI</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1743001028/DP/22012034613998 — सार्वजनिक कूप निर्माण ग्राम सांवरी ग्राम पंचायत सावंरी</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45383</v>
@@ -1777,192 +1777,192 @@
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / GOMGAON</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1743001030/IF/22012035403863 — JGSA 2025 Khet Talab Mangal Babu Gram Umari Gp Gomgoan</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / GOMGAON</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1743001030/RC/22012034678233 — ग्रेवलमार्ग गौशाला के पास से विश्राम के खेत तक 1 किमी ग्राम पंचायत गोमगांव</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / JATPURA MAL</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1743001033/IF/22012035469837 — JGSA 2025 RECHARGE STRUCTURE KAPILDHARA KUP DANUSINGH/HIRALAL(1743001033/IC/003)</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / DHOLGAON KLAN</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1743001035/FP/22012034638315 — स्टाप डेम मरम्मत रामदास के खेत के पास ग्राम पंचायत बारंगी</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45383</v>
@@ -2012,51 +2012,51 @@
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / MARDAN PUR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1743001039/WC/22012035169386 — तालाब गहरीकरण ग्राम पधानिया ग्राम पंचायत मरदानपुरा</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45383</v>
@@ -2106,145 +2106,145 @@
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / KUDAWA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1743001043/IF/22012035485738 — JGSA 2025 Khet Talab Shivshankar Ramesh Gp Kudawa</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / KUDAWA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1743001043/LD/22012034941737 — अमृत ​​सरोवर के पास पौधा रोपन कुड़ावा 2024-25</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45469</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / PIPLYA KHUDIYA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1743001044/RC/22012034678235 — ग्रेवलमार्ग चोहान साहब के खेत से शरीफ चाचा के खेत की ओर 1 किमी ग्राम पंचायत पीपल्या खुदिया</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45383</v>
@@ -2341,51 +2341,51 @@
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / DHANKAR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1743001049/IF/22012035484446 — JGSA 2025 Recharge Structure Openwell Manohar Bharat Gp Dhankar</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45748</v>
@@ -2529,427 +2529,427 @@
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / HASANPURA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1743001052/IF/22012035335969 — gram hasanpura mai radhelal sukhram ke khet mai naveen khet talab nirman kary</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / HASANPURA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1743001052/IF/22012035338829 — gram panchayat hasanpura dug well richarj kary anokhi / sabulal raktya</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / HASANPURA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1743001052/IF/22012035494694 — JGSA Khet Talab Kaluram Hiralal Raktya Hasanpura</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / HASANPURA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1743001052/IF/22012035495525 — JGSA 2025 Khet Talab Kaluram Heeralal Gram Raktya Gp Hasanapura</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / HASANPURA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1743001052/IF/22012035501034 — JGSA 2025 GP HASANPURA KE GRAM RAKTYA MAI KALU / HIRA KE KHET ME TALAB NIRMAN</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / HASANPURA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1743001052/IF/22012035501202 — JGSA 2025 GP HASANPURA KE GRAM HASANPURA MAI BANSHI / KALYA KE KHET ME NAVEEN KHET TALAB NIRMAN</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / HASANPURA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1743001052/IF/22012035501229 — JGSA 2025 GP HASANPURA KE GRAM HASANPURA MAI RAMADHAR  / SUKHRAM KE KHET ME TALAB NIRMAN</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / HASANPURA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1743001052/IF/22012035501330 — JGSA 2025 GP HASANPURA KE GRAM RAKTYA MAI HARIRAM  / GHASI KE KHET ME TALAB NIRMAN</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / HASANPURA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1743001052/IF/22012035506867 — JGSA 2025 GP HASANPURA KE GRAM HASANPURA MAI KALYA  / BANSHI KE KHET ME TALAB NIRMAN</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45761</v>
@@ -2999,51 +2999,51 @@
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / NAHALI KLAN</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1743001054/IF/22012035348652 — खेत तालाब निर्माण  दिनेश पिता दादूप्रसाद के खेत मे ग्राम बिचपुरी माल ग्रा.पंचा. नहाली कलां</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45761</v>
@@ -3140,51 +3140,51 @@
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / SAKTAPUR</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1743001056/IF/22012035523402 — JGSA  2025 recharge stecther kapil dhara kup ANOPI BAI /SAKHARAM KE KET ME SAKTAPUR</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45757</v>
@@ -3281,51 +3281,51 @@
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / KALYAKHEDI</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1743001059/IF/22012035485182 — JGSA 2025 Khet Talab Ramesh Babusingh Jhankhari Gp kalyakhedi</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45748</v>
@@ -3422,380 +3422,380 @@
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / SARSOOD</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1743001065/IF/22012035367692 — JGS2025 Dugwell Rechargepit Kapildhara kup 248Sadashiv radhelal</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / JAIMALPURA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1743001066/DP/22012034619496 — 2024.25 वृक्षारोपण जयमलपुरा मुख्य मार्ग से टेमलावाडी की ओर 200 पौधे ग्राम पंचायत जयमलपुरा</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / JAIMALPURA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1743001066/FP/22012034640446 — road kinarey panchayat main road se muktidhaam tak gram panchayat jaimalpura</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / BAWADIA NAVEEN</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1743001068/IF/22012035306884 — कपिलधारा कूप जगदीश/जयकिशन हितैशी कपिलधारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / BAWADIA NAVEEN</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1743001068/IF/22012035306901 — कपिलधारा कूप राकेश/कोमलप्रसाद हितैशी कपिलधारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / BAWADIA NAVEEN</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1743001068/IF/22012035503848 — JGSA 2025 Khet Talab Dinesh Ganga Prasad Gram Rampuri Gp Bawadiya Navin</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / BAWADIA NAVEEN</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1743001068/IF/22012035504235 — KapilDhara Kup Mamta Pramod Gp Bawadiya Navin</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / BHAWARDI MAL</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1743001069/IC/22012034884751 — नाला विस्तारीकरण राजकुमार के खेत से परसराम के खेत तक 900 मीटर ग्राम पंचायत भवरदीमाल</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45383</v>
@@ -3939,98 +3939,98 @@
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>HARDA / SONKHEDI</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1743002001/RC/22012034673884 — 24-25  Gram Bhuvan Khedi Mein Bajrang Mandir Ke Samne 100 meter cc Chauk Nirman</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>HARDA / SONKHEDI</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1743002001/WC/22012035159210 — 24-25 Gram Sonkhedi me nala vistarikaran</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45383</v>
@@ -4080,145 +4080,145 @@
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>HARDA / DAGANWANEEMA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1743002002/RC/22012034674119 — 24-25-GRAM DAGAWANEEMA ME HARDA MUKHA MARG SE MANISH PATEL KE GHAR KI OR 70 METER CC ROAD SAH NIRMAN</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>HARDA / DAGANWANEEMA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1743002002/RS/22012035122405 — 24-25-GRAM DAGAWANEEMA ME SUNDAR LAL CHORE KE MAKAN SE NARMADA PRASAD KE MAKAN TAK 150 METER CC NALI</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>HARDA / DAGANWANEEMA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1743002002/RS/22012035129848 — ग्राम डगावानीमा में मनोज विश्वकर्मा के घर से नाले तक 60 मी. नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45396</v>
@@ -4268,333 +4268,333 @@
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>HARDA / BHUNNAS</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1743002003/AV/22012034651897 — 24-25-Gram Bhunnas me Anganbadi bhavan nirman Karya</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>HARDA / BHUNNAS</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1743002003/RC/22012034673881 — 24-25-Gram Bhunnas me Yash Raj ke ghar Ke Samne se bhairopur Marg Tak 100 meter CC road Nirman Karya</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>HARDA / BHUNNAS</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1743002003/RS/22012035122352 — 24-25-Gram Alampur mein Gulab Singh ke Makan se Prathmik Shala Bhavan Tak 100 meter Nali Nirman Kary</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>HARDA / ABGAON KHURD</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Anganwadi Building / Repair and Maintenance of Anganwadi Building for Community</t>
+          <t>Repair &amp; Maint of Anganwadi Building / Repair &amp; Maintenance of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1743002004/AV/22012034651836 — 24-25-HIGH SCHOOL KI BAUNDRIWAL</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>HARDA / ABGAON KHURD</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1743002004/RC/22012034673621 — 24-25-CHHIPANER ROAD SE TUKSHIRAM KE GHAR KI OR C.C.ROAD</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>HARDA / ABGAON KHURD</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1743002004/RS/22012035122281 — 24-25-VIKASH KIRANA SE MAJLI ROAD NALI NIRMAN KARY</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>HARDA / BHATPARETIYA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1743002008/AV/22012034651893 — 24-25-Gram Kotlyakhedi Me Aaganwadi Nirman Kary</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45383</v>
@@ -4691,51 +4691,51 @@
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>HARDA / BHATPARETIYA</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1743002008/RC/22012034673871 — 24-25-Gram Bhatpretiya me Shivnarayan Gour ke ghar se Rupram Gour ke ghar tak 100cc rode nirman kary</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45383</v>
@@ -4832,98 +4832,98 @@
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>HARDA / SAMARDHA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1743002012/RC/22012034677578 — 24-25 GRAM SAMRDHA ME NAI MAHHOLLE ME SAID PATTI 100 METER CC ROAD</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>HARDA / SAMARDHA</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1743002012/WC/22012035167774 — 24-25 ग्राम पंचायत सामरधा में नाला विस्तारीकरण कार्य</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45383</v>
@@ -4973,145 +4973,145 @@
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>HARDA / DEWTALAB</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1743002015/RC/22012034674135 — 24-25-dewtalab me uma jat ke ghar se mohit ke ghar tak 100 cc road sah nali  kary</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>HARDA / DEWTALAB</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1743002015/RS/22012035134893 — Gram devtalav me Premnarayana ji mehriya ke makan se nale tak 100mitar nali nirman kary</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>HARDA / DEWTALAB</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1743002015/WC/22012035159491 — 24-25-colony puliya ke pass se jagdish ke ghar tak nala vistrarikaran 250 meter</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45383</v>
@@ -5161,51 +5161,51 @@
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>HARDA / REHTAKHURD</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1743002016/RC/22012034677600 — 24-25 RAMESH GOUR KE MAKAN SE JUMMA CHACHA KE TAP KI OR 100 MITER CC ROAD</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45383</v>
@@ -5255,239 +5255,239 @@
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>HARDA / BALAGAON</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1743002017/AV/22012034651856 — 24-25-GRAM PANCHAYAT BALAGAON KE WARD KRAMANK 1 ME AANGANWADI NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>HARDA / BALAGAON</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1743002017/RS/22012035122306 — 24-25-संतोष गौर के घर से अमजद के घर तक 100 मीटर पक्‍की नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>HARDA / BALAGAON</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1743002017/WC/22012035158843 — 24-25-BALAGAON ME SAMUDAIK KUA MARAMMAT KARYA</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>HARDA / BUNDARA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1743002018/RC/22012034673891 — 24-25-Gram BUNDRA m school ke side se main road tak 100M CC road Nirman</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>HARDA / BUNDARA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1743002018/RS/22012035128095 — Gram Bundra m Kailash ke ghar se nali ki or 70 M CC PIPE bali under ground nali nirman</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45396</v>
@@ -5537,98 +5537,98 @@
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>HARDA / JIJAGAON KHURD</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1743002019/IF/22012035254439 — ग्राम पंचायत जिजगांव खुर्द में गणेश पिता मांगीलाल सैनी के खेत में वृक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>HARDA / JIJAGAON KHURD</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1743002019/RC/22012034823584 — ग्राम जिजगांवखुर्द में दीपक माकवे के घर से दिनेश सैनी के घर की ओर 150 मी. सी.सी. रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45383</v>
@@ -5678,98 +5678,98 @@
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>HARDA / SIRKAMBA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1743002020/RC/22012034673897 — 24-25 gram sirmkamba me premsingh malakar ke makan se radhesyam patel ke makan tak 100 miter C C roa</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>HARDA / SIRKAMBA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1743002020/WC/22012035159214 — 24-25 gram sirkamba me sudama nagar ke makan ke pass se nadi tak 800 metter nala gahrikaran</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45383</v>
@@ -5866,192 +5866,192 @@
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>HARDA / JHADPA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1743002022/AV/22012034652753 — GRAM JHADPA ME PANCHAYAT BHAVAN KI BAUNDIBAL NIRMAN</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>HARDA / RAISALPUR</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1743002023/FP/22012034641012 — ग्राम रैसलपुर में लुमाबाई / कमतदास के खेत के पास 300 मीटर चैनल डीपनिंग कार्य</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45413</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>HARDA / RAISALPUR</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1743002023/IF/22012035233755 — ग्राम रेसलपुर में   रतनलाल/रामकरण खेत की मेड़ पर वृक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>HARDA / GAHAL</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1743002025/AV/22012034651927 — 24-25-शासकीय प्राथमिक शाला की बाउन्‍उ्रीवाल निर्माण कार्य</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45383</v>
@@ -6101,239 +6101,239 @@
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>HARDA / GAHAL</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1743002025/RC/22012034674156 — 24-25-gram gahal me gopal bhayre ke ghar se panchayat bhavan tak cc rode</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>HARDA / GAHAL</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1743002025/WC/22012035159520 — 24-25-GRAM GAHAL ME TALAB KI MORI GAHRIKARAN KARY</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>HARDA / DAGAWANSHANKAR</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1743002026/AV/22012034651924 — 24-25-GRAM GHONGHADA MAFI ME AGANVADI BHAVAN NIRMAN KARY</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>HARDA / DAGAWANSHANKAR</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1743002026/IF/22012035196549 — 24-25-KAMAL SINGH / JAGDEV - KAPILDHARA KUP NIRMAN KARY</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>HARDA / DAGAWANSHANKAR</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1743002026/RC/22012034674126 — 24-25-GRAM GHONGHADA MAFI ME SHANTIDHAM PAHUCH C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45383</v>
@@ -6383,98 +6383,98 @@
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>HARDA / DHURGADA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1743002027/AV/22012034651926 — 24-25-KHAI MAIDHAN ME BOUNDRYWALL</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>HARDA / DHURGADA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1743002027/RC/22012034674142 — 24-25-रामं मंदिर मुख्‍य मार्ग से आनंद गुराना के मकान तक 100 मीटर सीसी रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45383</v>
@@ -6524,98 +6524,98 @@
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>HARDA / SUKHRAS</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1743002028/RC/22012034673867 — 24-25 SANTOSH VARMA KI DUKAN SE GANESH CHOUDHARY KE GHAR KI OUR CC ROAD NIRMAN KARY</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>HARDA / SUKHRAS</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1743002028/WC/22012035158851 — 24-25 GRAM SUKHRAS ME  SHANTI DAHAM KE PASS  NALA VISTRIKARAN</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45383</v>
@@ -6665,51 +6665,51 @@
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>HARDA / ROLGAON</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1743002031/RC/22012034677585 — 24-25 Magarda marg se satnarayan k khet ki or 800 Greval Marg</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45383</v>
@@ -6806,145 +6806,145 @@
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>HARDA / KAMTKDA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1743002033/RS/22012035127784 — ग्राम कमताड़ा में बालकदास के मकान से रवि शंकर के मकान की ओर 80 मीं सीसी रोड एवम नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>HARDA / BICHHOLAMAL</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1743002035/IF/22012035196282 — 24-25-GRAM BICHOLA RAYYAT ME KAMAL PITA RATAN KE KHET ME TALAB NIRMAN KARY</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>HARDA / BICHHOLAMAL</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1743002035/RC/22012034673888 — 24-25-GRAM BICHOLA RYT ME CHIRAG  SHAH KE GHAR SE  CHHAPU KORKU KE GHAR KI OR 150 M CC  ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45383</v>
@@ -6994,51 +6994,51 @@
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>HARDA / HANIPHABAD</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1743002036/WH/22012034938839 — GRAM LOTIYA ME TALAB GHAHARIKARAN</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45383</v>
@@ -7088,192 +7088,192 @@
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>HARDA / SONTALAI</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1743002037/RC/22012034673869 — 24-25 maa reva aashram se goshala tk 400 mitar graval road</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>HARDA / SONTALAI</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1743002037/WC/22012035159209 — 24-25 gram navaarng me vishanu vishnaoi ke khet se domari ki or 2 km nala vistarikaran</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>HARDA / CHHIDGAON</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1743002038/AV/22012034651899 — 24-25-CHIDGAON ME SHALA BHAWAN PARISAR ME BOUNDRY WALL MARMMAT</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>HARDA / CHHIDGAON</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1743002038/RC/22012034673896 — 24-25-ग्राम रेवापुर में नानकराम के घर में नंदू ठाकुर के घर तक 150 मी नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45383</v>
@@ -7370,897 +7370,897 @@
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939718 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939719 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939750 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939751 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939752 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939753 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939754 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939755 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939756 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939757 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939758 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939759 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939761 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939875 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939876 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034943374 — Gp Ratatalai Me Goshola Parisar Me Varksaropan Kary 1</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034943376 — Gp Ratatalai Me Goshola Parisar Me Varksaropan Kary 1</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1743002039/RC/22012034677623 — 24-25 GRAM HEMAPUR ME JAGDISH KE KAMAN SE CHORAHE KI OR 200 METER CCROAD</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1743002039/WC/22012035167854 — 24-25 ग्राम पंचायत रातातलाई में नाला विस्तारीकरण कार्य</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45383</v>
@@ -8357,51 +8357,51 @@
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45457</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>HARDA / HANDIYA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1743002041/DP/22012034619379 — ग्राम हंडिया में श्मसान घाट परिसर में सार्वजनिक पौधरोपण कार्य</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45396</v>
@@ -8498,709 +8498,709 @@
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>HARDA / HANDIYA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1743002041/WC/22012035165206 — पंचायत भवन के पास से पागल आश्रम तक 1 कि.मी. नाला विस्तारीकरण</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>HARDA / RELWA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1743002044/AV/22012034652763 — 24-25 gp relwa me aganwadi nirman</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>HARDA / RELWA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1743002044/RC/22012034677593 — 24-25 gp relwa me semla tappar pr arjun ke ghr se bhawani ke ghar se 100 m cc raod</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>HARDA / RELWA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1743002044/WH/22012034938896 — 24-25 gp relwa me navin talab nirman</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>HARDA / DHANGAON</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cyclone shelter for Community / Construction of Cyclone shelter for Community</t>
+          <t>Construction of Cyclone shelter for Community / Construction of Cyclone Shelter for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1743002045/AV/22012034651925 — 24-25-Gram Dhangaon Unthpadao tola me bhagchand ke khet ke pas shantidham nirman kary</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>HARDA / DHANGAON</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1743002045/IF/22012035196572 — 24-25-dhangao me Foolsingh / tarachand ke khet me talab nirman</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>HARDA / DHANGAON</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1743002045/RC/22012034674138 — 24-25-Geam bedagaon me shantidham se chimansingh ke ghar tak 200 m CC road</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>HARDA / BEDI</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1743002046/RC/22012034673699 — 24-25-MAIN ROAD SE RAMJANPURA KI OR 70 MITER CC ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>HARDA / HIRAPUR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1743002047/FP/22012034639683 — Chenal deepening Ajay gurjar ke khet se munna patel ke khet ki or 700 M. nala vis. &amp; cc chech dem k.</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>HARDA / HIRAPUR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1743002047/FP/22012034639687 — Chenal deepening vipatsingh ke khet me 200 meter nala vistarikaran kary</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>HARDA / HIRAPUR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1743002047/WH/22012034938840 — GRAM DUMLAY ME GOPIKISHAN KE KHET SE NARAYAN KE KHET KI OR 400 METER NALA VISTARIKARAN KARYA</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>HARDA / HIRAPUR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1743002047/WH/22012034938841 — GRAM DUMLAY ME HARIOM KE GHAR SE HIRAPUR KI OR NALA VISTARIKARAN KARYA 300 METER</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>HARDA / HIRAPUR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1743002047/WH/22012034938842 — GRAM HIRAPUR SE DUMLAY KI OR 300 METER NALA VISTARIKARAN KARYA</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>HARDA / HIRAPUR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1743002047/WH/22012034938843 — MAHESH PITA NANURAM KE KHET ME 300 M NALA VISTARIKARAN KARY</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>HARDA / HIRAPUR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1743002047/WH/22012034938844 — VIJAY HARDEV KE KHET SE LALIT DUBE KE KHET TAK NALA VISTARIKARAN</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45383</v>
@@ -9250,145 +9250,145 @@
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>HARDA / BHADUGAON</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1743002048/RC/22012034673865 — 24-25-gram bhavartalab me shyamalal ke ghar ke samne chowk nirman</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>HARDA / BHADUGAON</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1743002048/WC/22012035159195 — 24-25-gram bhadugaon me santidham ke pass amrit sarovar talab nirman</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>HARDA / ABGAON KLAN</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1743002049/AV/22012034651837 — 24-25-gram abgaon kala me anagan badi bhavan kendra no. 1</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45383</v>
@@ -9438,98 +9438,98 @@
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>HARDA / ABGAON KLAN</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1743002049/RC/22012034673628 — 24-25-gram abgaon kala me talab ki pal pr cc road nirman kary</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>HARDA / ABGAON KLAN</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1743002049/RC/22012034844111 — ग्राम अबगावकलां में गजराज सिंह के घर से नुक्‍तीबाई के घर की ओर 100 मीटर सीसी रोड</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45748</v>
@@ -9626,333 +9626,333 @@
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>HARDA / RIJGAON</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1743002050/RC/22012034677589 — 24-25 RIJGAON ME SCHOOL KI OR 150 MITER CC ROAD NIRMAN KARY</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>HARDA / RIJGAON</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1743002050/WC/22012035167786 — 24-25 monu binda KE KHET se Tada ji ke khet ki or  NADI SAFAI KARY 0.50 kmNALA JIRNODHAR</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>HARDA / GOGIYA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1743002052/RC/22012034674159 — 24-25-graam ghodakund mein anil vaalap ke ghar se ashok longaare ke ghar kee aur 100 meetar CC SEH n</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>HARDA / GOGIYA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1743002052/RS/22012035122416 — 24-25-graam gangiyakhaidi mein sevar jee ghar se gullaasarod kee aur 100 m   naalee nirmaan kaary</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>HARDA / GOGIYA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1743002052/WC/22012035159525 — 24-25-graam gangiyakhaidi mein raamavilaash ke ghar ke naale ke paash 500 meetar naala gahareekaran</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>HARDA / AADAMPUR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1743002053/IF/22012035195501 — 24-25-GRAM DHAMNIYA ME KISHOIRE KE KHET ME SICHAI TALAV</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>HARDA / AADAMPUR</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1743002053/RC/22012034673478 — GRAM AADAMPUR ME DUKAN CHORAHE PAR 100 METER CC CHOK NIRMAN</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45383</v>
@@ -10143,333 +10143,333 @@
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>HARDA / SIGON</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1743002055/RC/22012034673898 — 24-25 GRAM SAGODA ME HANUMAN MANDIR SE FOOLBAI KE GHAR KI OR 100 METER CC ROAD</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>HARDA / SIGON</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1743002055/WC/22012035159225 — 24-25 GRAM SIGONE ME NAYAPURA BAJAR  CHOK KE PASS NALA VISTARIKARAN OR BOLDAR CHEK DEM</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>HARDA / BEED</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1743002056/AV/22012034651892 — 24-25-Shantidham me baoundriwal vistariraran kary</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>HARDA / BEED</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1743002056/RC/22012034673857 — 24-25-Harnarayan gurjar ke plat se bhilatbaba ke otle ki or 250 m CC road</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>HARDA / BEED</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1743002056/RS/22012035122345 — 24-25-Ganesh ke makan se ramesh ki dukan ki or 250 m nali nirman 2x2</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>HARDA / AJANASRAIYAT</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1743002058/IF/22012035195549 — 24-25-badri ke khet me talab nirman kary</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>HARDA / AJANASRAIYAT</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1743002058/IF/22012035514008 — JGSA 2025 ग्राम अजनास में रामनारायण  हितग्राही के खेत में कूप के पास डगवेल निर्माण कार्य</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45778</v>
@@ -10519,145 +10519,145 @@
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>HARDA / AJANASRAIYAT</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1743002058/RC/22012034673631 — 24-25-ajnas raiyyat me men raod se narmada sen ke or 100 mitar cc road</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>HARDA / AJANASRAIYAT</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1743002058/RC/22012034673632 — 24-25-ramhet ke khet se anvar ke khet ki or 700m greval marg</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>HARDA / AJANASRAIYAT</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair &amp; Maintenance of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1743002058/WC/22012035158678 — 24-25-gram ajnas khurd me jin udhar talab nirman kray</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45383</v>
@@ -10754,192 +10754,192 @@
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>HARDA / JHADPA NAVEEN</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1743002060/RC/22012034677588 — GRAM KOLWA ME BORANA KE GHAR SE KAPIL KE MAKAN TAK 100 MITER CC ROAD</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>HARDA / JHADPA NAVEEN</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1743002060/WH/22012034938894 — GRAM KOLWA ME PARMANAND KE GHAR SE NADI KI OR 1 KM NALA VISHTARIKARAN</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>HARDA / JHADPA NAVEEN</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1743002060/WH/22012034938895 — GRAM KOLWA ME SHALA BHAWAN KE PAS SE NADI KI OR NALA VISHTARIKARAN KARY</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>HARDA / JHADPA NAVEEN</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1743002060/WH/22012034938897 — GRAM KOLWA ME HARDA SE KOLWA ROAD PAR NADI PAR STOP DEM</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45383</v>
@@ -11177,380 +11177,380 @@
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>HARDA / SALYAKHEDI</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1743002064/RC/22012034677582 — 24-25 GRAM SALAYAKHEDI ME MANDIR SE REVARAM KE GHAR KI OR 120 CC ROAD</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>HARDA / SALYAKHEDI</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1743002064/RS/22012035123503 — 24-25 JOGA ME PURANI SCHOOL ME LICH PIT NIRMAN KARY</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>HARDA / SALYAKHEDI</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1743002064/WC/22012035167778 — 24-25 GRAM CHIRAKHAN ME GENDA LAL KE KHET ME NALA GAHRIKARAN</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>HARDA / KARANPURA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1743002065/IF/22012035293037 — CTR GRAM KARANPURA 289 FAREST ME 10 NAG BOULDAR CHECK DAM NIRMAN KARYA PART 04</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>HARDA / PACHOLA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1743002068/IF/22012035441215 — JGSA 2025 ग्राम पचौला में बसंत धनगर हितग्राही मूलक कूप के पास डगवेल रिचार्ज पिट निर्माण</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>HARDA / BESVAN</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1743002069/IF/22012035196249 — 24-25-अशोक पटेल के खेत में तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>HARDA / BESVAN</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1743002069/RC/22012034673859 — 24-25-खुस नगर में 1100 मीटर ग्रेवल रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>HARDA / BESVAN</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1743002069/WC/22012035159179 — 24-25-तुलसीराम जाट के खेत के पास से नाला विस्‍तारीकरण कार्य</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45292</v>
@@ -11600,192 +11600,192 @@
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>HARDA / BAGROOL</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1743002070/RC/22012034673689 — 24-25-GRAM BAGROOL ME PANCHAYAT BHWAN SE ANTYODAY COLONY KI OR 300 METER CC ROAD NIRMAN KARY</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>HARDA / BAGROOL</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1743002070/WC/22012035158842 — 24-25-KABIT BALA NALA GAHARI KARAN KARY</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>HARDA / SURJANA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1743002071/AV/22012034651857 — 24-25 gram surjana me m/s school bhavan ki boundry wall nirman kary</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>HARDA / SURJANA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1743002071/RC/22012034673695 — 24-25 gram surjana me radhakrashan mandir ke pass se sunil ke ghar ki or 100 m cc road and nali nirm</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45383</v>
@@ -11835,239 +11835,239 @@
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>HARDA / SURJANA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1743002071/WC/22012035158430 — 24-25 Gp Surjana me Vistarikaran kary</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>HARDA / BARKHEDI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1743002074/IF/22012035195789 — 24-25- Gram Jhund Gaon main Pratap Pita Nirbhay Das Ke Khet Mein Khet Talab Nirman kar</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>HARDA / BARKHEDI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1743002074/IF/22012035290373 — ग्राम पंचायत बरखेडी के ग्राम झुंडगावं में ओमप्रकाश पिता रामहेत के खेत में कूप निर्माण</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>HARDA / BARKHEDI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1743002074/RC/22012034673696 — 24-25- Chandra Prakash Gahlot Ke Ghar Se Sundarlal core ko ke ghar Tak 100 meter CC road Nirman Kary</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>HARDA / BARKHEDI</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair &amp; Maintenance of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1743002074/WC/22012035158847 — 24-25-NALA VISTARI KARAN KARY</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45383</v>
@@ -12211,239 +12211,239 @@
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>HARDA / GUTHANIYA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1743002075/RC/22012034674160 — 24-25-GRAM GUTHANIYA ME SHIVRAM KE MAKAN SE MUKHY SADAK KI OR CC ROD</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>HARDA / GUTHANIYA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1743002075/RC/22012034674162 — 24-25-GRAM GUTHANIYA ME GYARSHI BAI KE KHET SE JHUNDGAOV KI OR 1KM GREVAL ROD</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>HARDA / JAMLI DAMAMI</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1743002076/AV/22012034652749 — ग्राम जामली दमामी में प्राथमिक शाला भवन की बाउन्‍ड्रीवाल निर्माण कार्य</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>HARDA / JAMLI DAMAMI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1743002076/AV/22012034652751 — ग्राम जामली दमामी में प्राथमिक शाला भवन की बाउन्‍ड्रीवाल निर्माण कार्य</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>HARDA / JAMLI DAMAMI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1743002076/RC/22012034677564 — ग्राम जामली दमामी में बंजारा के मकान से रघुनाथ ठाकुर के मकान तक 150 मी सीसी रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45383</v>
@@ -12493,239 +12493,239 @@
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / PHULDI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1743003001/IF/22012035657974 — खेत तालाव निर्माण कार्य महेश पिता श्रीराम गौर</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>46036</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / NAJR PURA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1743003003/IC/22012034887527 — सार्वजनिक कूप निर्माण कर गौशाला के पास</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45566</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / NAJR PURA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1743003003/IC/22012034888213 — हितेषी कूप राजेश पिता जागेश्वर</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / NAJR PURA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1743003003/IF/22012035295273 — हितेषी कूप राजेश पिता जागेश्वर</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BAGHWAD</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1743003004/IF/22012035240587 — कृषक की मेंढ पर वृक्षारोपण कार्य सत्यनारायण बाबूलाल के खेत में</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45458</v>
@@ -12775,98 +12775,98 @@
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BAGHWAD</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1743003004/RC/22012034827555 — CC Road Gram Baghwad me Aawas Coloney me Main Road Ke Pas se Manik Rav ke Ghar Ki Or 100 Mitter</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BAGHWAD</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1743003004/RC/22012034827556 — CC Road Gram Baghwad me Aawas Coloney me Main Road Ke Pas se Manik Rav ke Ghar Ki Or 100 Mitter</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45519</v>
@@ -12963,51 +12963,51 @@
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / GADAMORKALA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1743003006/RS/22012035123577 — CC नाली निर्माण शैलेन्द्र के घर से स्कूल भवन की और</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45317</v>
@@ -13057,3509 +13057,3556 @@
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / KARTANA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1743003007/RC/22012034677912 — सीसी रोड़ निर्माण कार्य हेमराज पंडित के घर से मुकेश पिपलोदे के घर  की ओर</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / GODAGAONKALA</t>
+          <t>TIMARNI / KARTANA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1743003009/IC/22012034888145 — सार्वजनिक कूप निमार्ण कार्य ग्राम पंचायत गोंदागाॅव कलाॅ</t>
+          <t>1743003007/WC/VB/YD/22012035335746 — VRIKSHAROPAN KHODIYAKHEDI MARG KI OR</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>45658</v>
+        <v>46288</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / NAUSAR</t>
+          <t>TIMARNI / GODAGAONKALA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1743003010/DP/22012034627986 — बिछापुर रोड पर बृक्षा  रोपण कार्य 2024/24</t>
+          <t>1743003009/IC/22012034888145 — सार्वजनिक कूप निमार्ण कार्य ग्राम पंचायत गोंदागाॅव कलाॅ</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>45519</v>
+        <v>45658</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / TEMAGAON</t>
+          <t>TIMARNI / NAUSAR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1743003015/FP/22012034640643 — Gram temagaon me Dam Se santidham ki our 300 meter nadi gaharikaran</t>
+          <t>1743003010/DP/22012034627986 — बिछापुर रोड पर बृक्षा  रोपण कार्य 2024/24</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>45451</v>
+        <v>45519</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / TEMAGAON</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1743003015/FP/22012034640644 — Gram temagaon me Dam Se santidham ki our 300 meter nadi gaharikaran</t>
+          <t>1743003015/FP/22012034640643 — Gram temagaon me Dam Se santidham ki our 300 meter nadi gaharikaran</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / TEMAGAON</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1743003015/FP/22012034641268 — बाड नियंत्रण हेतु नाला बिस्तारिकरण  कार्य  शांतिधाम की और 500 मीटर</t>
+          <t>1743003015/FP/22012034640644 — Gram temagaon me Dam Se santidham ki our 300 meter nadi gaharikaran</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>45519</v>
+        <v>45451</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / TEMAGAON</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1743003015/RC/22012034677970 — ग्राम टेमागाँव शिशु मंदिर से ग्राम डोलरिया की और १ किलीमीटर ग्रेवल</t>
+          <t>1743003015/FP/22012034641268 — बाड नियंत्रण हेतु नाला बिस्तारिकरण  कार्य  शांतिधाम की और 500 मीटर</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>45317</v>
+        <v>45519</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / PANTALAI</t>
+          <t>TIMARNI / TEMAGAON</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1743003016/RC/22012034838443 — ग्राम पानतलाई से रन्हाई तरफ नहर सामरधा (ख)  सोहागपुर रोड से काकड तक 2 कि.मी</t>
+          <t>1743003015/RC/22012034677970 — ग्राम टेमागाँव शिशु मंदिर से ग्राम डोलरिया की और १ किलीमीटर ग्रेवल</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>45566</v>
+        <v>45317</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / JADBIDA</t>
+          <t>TIMARNI / PANTALAI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1743003017/RC/22012034678287 — सुदर संपर्क सडक ग्राम झाडबीडा से ग्राम पंडवा की ओर २.५ क‍ि मी</t>
+          <t>1743003016/RC/22012034838443 — ग्राम पानतलाई से रन्हाई तरफ नहर सामरधा (ख)  सोहागपुर रोड से काकड तक 2 कि.मी</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>45383</v>
+        <v>45566</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / JADBIDA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1743003017/RC/22012034678288 — ग्राम पंचायत झाडबिडा में बालू पटेल के खले से लेकर नहर तक २ कि मी ग्रेवल मार्ग</t>
+          <t>1743003017/RC/22012034678287 — सुदर संपर्क सडक ग्राम झाडबीडा से ग्राम पंडवा की ओर २.५ क‍ि मी</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / JADBIDA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1743003017/RC/22012034678290 — ग्राम झाडबीड़ा से भीमपाल तलाब तक 1 की.मी. ग्रेवल रोड</t>
+          <t>1743003017/RC/22012034678288 — ग्राम पंचायत झाडबिडा में बालू पटेल के खले से लेकर नहर तक २ कि मी ग्रेवल मार्ग</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / DOLARIYA</t>
+          <t>TIMARNI / JADBIDA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1743003018/FP/22012034641188 — ग्राम डोलरिया में  नदी गहरीकरण कार्य  400 मीटर</t>
+          <t>1743003017/RC/22012034678290 — ग्राम झाडबीड़ा से भीमपाल तलाब तक 1 की.मी. ग्रेवल रोड</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>45451</v>
+        <v>45383</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / DOLARIYA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1743003018/FP/22012034641189 — ग्राम डोलरिया में  नदी  सफाई कार्य  400 मीटर</t>
+          <t>1743003018/FP/22012034641188 — ग्राम डोलरिया में  नदी गहरीकरण कार्य  400 मीटर</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / DOLARIYA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Renovation of distributary Canal for Community / Renovation of distributary Canal for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Canal</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1743003018/IC/22012034885379 — Gram dolariya me nadi Gaharikarn karya 400 meter</t>
+          <t>1743003018/FP/22012034641189 — ग्राम डोलरिया में  नदी  सफाई कार्य  400 मीटर</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / GADAMODKHURD</t>
+          <t>TIMARNI / DOLARIYA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Renovation of distributary Canal for Community / Renovation of distributary Canal for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Renovation of Canal</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1743003019/WC/22012035219221 — Bahargaon Marg Par Pakki Nali se nale Ki aour</t>
+          <t>1743003018/IC/22012034885379 — Gram dolariya me nadi Gaharikarn karya 400 meter</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>45519</v>
+        <v>45451</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / AHALWADA</t>
+          <t>TIMARNI / GADAMODKHURD</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1743003021/IF/22012035612806 — Ek Bagiya Maa Ke Naam MAMTA BAI MP43003021002 224</t>
+          <t>1743003019/WC/22012035219221 — Bahargaon Marg Par Pakki Nali se nale Ki aour</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>45870</v>
+        <v>45519</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / BICCHAPUR</t>
+          <t>TIMARNI / AHALWADA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1743003022/FP/22012034640371 — नाला विस्तारीकरण बजरंग मंदिर से तालाब की ओर 500 मीटर</t>
+          <t>1743003021/IF/22012035612806 — Ek Bagiya Maa Ke Naam MAMTA BAI MP43003021002 224</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>45383</v>
+        <v>45870</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / SOHAGPUR</t>
+          <t>TIMARNI / BICCHAPUR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1743003026/RS/22012035133882 — सी.सी.नाली निमार्ण कार्य  पंचायत भवन से नदी की ओर  300 मी.</t>
+          <t>1743003022/FP/22012034640371 — नाला विस्तारीकरण बजरंग मंदिर से तालाब की ओर 500 मीटर</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>45566</v>
+        <v>45383</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / CHARKHEDA</t>
+          <t>TIMARNI / SOHAGPUR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1743003027/DP/22012034619103 — rajendra ke khet se santosh ke khet aur200 podhe nahar kinare</t>
+          <t>1743003026/RS/22012035133882 — सी.सी.नाली निमार्ण कार्य  पंचायत भवन से नदी की ओर  300 मी.</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>45451</v>
+        <v>45566</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / TEMRUBAHAR</t>
+          <t>TIMARNI / CHARKHEDA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1743003028/DP/22012034620056 — marapadol se temrubahar ki or vrakchharopan kary</t>
+          <t>1743003027/DP/22012034619103 — rajendra ke khet se santosh ke khet aur200 podhe nahar kinare</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / DHOLPUR KALA</t>
+          <t>TIMARNI / TEMRUBAHAR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1743003030/WC/22012035213250 — शासकिय तालाब परिसर अमृत सरोवर किनारे वृक्षारोपण धौलपुर कलॉ</t>
+          <t>1743003028/DP/22012034620056 — marapadol se temrubahar ki or vrakchharopan kary</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>45468</v>
+        <v>45451</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / KAPASI</t>
+          <t>TIMARNI / DHOLPUR KALA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1743003035/FP/22012034641283 — नाला विस्तारीकरण बाढ़ नियंत्रण हेतु ग्राम जिनवानी 400 मीटर</t>
+          <t>1743003030/WC/22012035213250 — शासकिय तालाब परिसर अमृत सरोवर किनारे वृक्षारोपण धौलपुर कलॉ</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>45520</v>
+        <v>45468</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / CHHIPANER</t>
+          <t>TIMARNI / KAPASI</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1743003039/FP/22012034640785 — pappu agent ke khet se rambharosh bhilala ke khet ki or 1 km naala vistarikaran kaary</t>
+          <t>1743003035/FP/22012034641283 — नाला विस्तारीकरण बाढ़ नियंत्रण हेतु ग्राम जिनवानी 400 मीटर</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>45451</v>
+        <v>45520</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHHIPANER</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1743003039/IF/22012035613326 — Ek Bagiya Maa Ke Naam SAGAR DHURVEY MP43003039001 500</t>
+          <t>1743003039/FP/22012034640785 — pappu agent ke khet se rambharosh bhilala ke khet ki or 1 km naala vistarikaran kaary</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>45870</v>
+        <v>45451</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHHIPANER</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1743003039/RC/22012034677936 — सी सी  रोड छीपानेर</t>
+          <t>1743003039/IF/22012035613326 — Ek Bagiya Maa Ke Naam SAGAR DHURVEY MP43003039001 500</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>45314</v>
+        <v>45870</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHHIPANER</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1743003039/RC/22012034677937 — सी सी  रोड छीपानेर</t>
+          <t>1743003039/RC/22012034677936 — सी सी  रोड छीपानेर</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45314</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHHIPANER</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1743003039/RC/22012034677938 — सी सी  रोड छीपानेर</t>
+          <t>1743003039/RC/22012034677937 — सी सी  रोड छीपानेर</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45314</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHHIPANER</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Raising of Nursery for Community / Raising of Nursery for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Nursery Development</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1743003039/WC/22012035168677 — अमृत ​​सरोवर छिपानेर गहरीकरण एवम सोंदर्यीकरण</t>
+          <t>1743003039/RC/22012034677938 — सी सी  रोड छीपानेर</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45314</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / SANYASA</t>
+          <t>TIMARNI / CHHIPANER</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Raising of Nursery for Community / Raising of Nursery for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Nursery Development</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1743003040/DP/22012034619736 — वृक्षारोपण वर्ष 2024-25 ग्राम सन्यासा से गोंदागांव कला मार्ग पर जीवन लाठी के खेत तक 200 पौधे</t>
+          <t>1743003039/WC/22012035168677 — अमृत ​​सरोवर छिपानेर गहरीकरण एवम सोंदर्यीकरण</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>45470</v>
+        <v>45314</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / RUNDALAY</t>
+          <t>TIMARNI / SANYASA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1743003041/IF/22012035592713 — Ek Bagiya Maa Ke Naam SHARDA BAI RAJPUT MP43003041002 332</t>
+          <t>1743003040/DP/22012034619736 — वृक्षारोपण वर्ष 2024-25 ग्राम सन्यासा से गोंदागांव कला मार्ग पर जीवन लाठी के खेत तक 200 पौधे</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>45870</v>
+        <v>45470</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / SIRKAMBA</t>
+          <t>TIMARNI / RUNDALAY</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1743003043/AV/22012034662768 — शांतिधाम निमार्ण कार्य ग्राम बहरागाॅव</t>
+          <t>1743003041/IF/22012035592713 — Ek Bagiya Maa Ke Naam SHARDA BAI RAJPUT MP43003041002 332</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>45566</v>
+        <v>45870</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / SIRKAMBA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1743003043/AV/22012034663331 — gram bahragoan me Shanti dham nirman karya</t>
+          <t>1743003043/AV/22012034662768 — शांतिधाम निमार्ण कार्य ग्राम बहरागाॅव</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>45659</v>
+        <v>45566</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / SIRKAMBA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1743003043/AV/22012034663504 — Gram behragaon me shantidham nirman karya</t>
+          <t>1743003043/AV/22012034663331 — gram bahragoan me Shanti dham nirman karya</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / NANDWA</t>
+          <t>TIMARNI / SIRKAMBA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1743003044/RC/22012034677967 — ग्रेवल मार्ग मनोज इंदौर के घर से पड़वा सीमा तक 750 मीटर</t>
+          <t>1743003043/AV/22012034663504 — Gram behragaon me shantidham nirman karya</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>45317</v>
+        <v>45659</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / RAHATGAON</t>
+          <t>TIMARNI / NANDWA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1743003045/AV/22012034668855 — खेल मैदान निमार्ण कार्य शासकीय एकिकृत एल.एन. पालीवाल उच्चतर माध्यमिक शाला परिसर रहटगाव</t>
+          <t>1743003044/RC/22012034677967 — ग्रेवल मार्ग मनोज इंदौर के घर से पड़वा सीमा तक 750 मीटर</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>46036</v>
+        <v>45317</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / KHAMGAON</t>
+          <t>TIMARNI / RAHATGAON</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plntation Horti-TreesIndividual / Wasteland Block Plantation of Horticulture Trees for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1743003046/IF/22012035654302 — Ek Bagiya Maa Ke Naam MAMTA BAI MP43003046001  98-A</t>
+          <t>1743003045/AV/22012034668855 — खेल मैदान निमार्ण कार्य शासकीय एकिकृत एल.एन. पालीवाल उच्चतर माध्यमिक शाला परिसर रहटगाव</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>45870</v>
+        <v>46036</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / KASARANI</t>
+          <t>TIMARNI / KHAMGAON</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Wasteland Block Plntation Horti-TreesIndividual / Wasteland Block Plantation of Horticulture Trees for Individuals</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1743003047/IF/22012035654071 — Ek Bagiya Maa Ke Naam PRMILA NAVRE MP43003047002/222-B</t>
+          <t>1743003046/IF/22012035654302 — Ek Bagiya Maa Ke Naam MAMTA BAI MP43003046001  98-A</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / AAMSAGAR N</t>
+          <t>TIMARNI / KASARANI</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1743003048/IF/22012035613273 — Ek Bagiya Maa Ke Naam LACHIYA BAI MP43003048001 95</t>
+          <t>1743003047/IF/22012035654071 — Ek Bagiya Maa Ke Naam PRMILA NAVRE MP43003047002/222-B</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / CHIRPURA</t>
+          <t>TIMARNI / AAMSAGAR N</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1743003049/IF/22012035205498 — हेतेषी कूप अरविन्द पिता सखाराम</t>
+          <t>1743003048/IF/22012035613273 — Ek Bagiya Maa Ke Naam LACHIYA BAI MP43003048001 95</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>45317</v>
+        <v>45870</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHIRPURA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1743003049/IF/22012035238339 — vrksharopan kary goshala prisar chhirpura 200 nag</t>
+          <t>1743003049/IF/22012035205498 — हेतेषी कूप अरविन्द पिता सखाराम</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>45464</v>
+        <v>45317</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHIRPURA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1743003049/IF/22012035238347 — vraksharopan kary mangal ke ghar se bothi rod ki or 200 nag</t>
+          <t>1743003049/IF/22012035238339 — vrksharopan kary goshala prisar chhirpura 200 nag</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45464</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHIRPURA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1743003049/RC/22012034677941 — ग्रेवल मार्ग खात्माखेडा रोड केवल के खेत से नाके की और 2 किलो मीटर</t>
+          <t>1743003049/IF/22012035238347 — vraksharopan kary mangal ke ghar se bothi rod ki or 200 nag</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>45317</v>
+        <v>45464</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHIRPURA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1743003049/WH/22012034938953 — पेडी  घाट निर्माण कार्य  ठाटया  घाट छिरपुरा</t>
+          <t>1743003049/RC/22012034677941 — ग्रेवल मार्ग खात्माखेडा रोड केवल के खेत से नाके की और 2 किलो मीटर</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / CHHIDGAON MEL</t>
+          <t>TIMARNI / CHIRPURA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1743003052/AV/22012034660005 — शांतिधाम सौंदयीकरण कार्य ग्राम पंचायत छिदगाॅव मेल</t>
+          <t>1743003049/WH/22012034938953 — पेडी  घाट निर्माण कार्य  ठाटया  घाट छिरपुरा</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>45536</v>
+        <v>45317</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / RAIBORE</t>
+          <t>TIMARNI / CHHIDGAON MEL</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1743003053/IF/22012035592848 — Ek Bagiya Maa Ke Naam Seema Bakoriya 102</t>
+          <t>1743003052/AV/22012034660005 — शांतिधाम सौंदयीकरण कार्य ग्राम पंचायत छिदगाॅव मेल</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>45870</v>
+        <v>45536</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / RAIBORE</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1743003053/IF/22012035653739 — Ek Bagiya Maa Ke Naam RAM BAI MP43003053001 124</t>
+          <t>1743003053/IF/22012035592848 — Ek Bagiya Maa Ke Naam Seema Bakoriya 102</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / BARKALA</t>
+          <t>TIMARNI / RAIBORE</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1743003055/IF/22012035240569 — खेत की मेड़ पर पोधारोपण केवलराम नंदराम के खेत में</t>
+          <t>1743003053/IF/22012035653739 — Ek Bagiya Maa Ke Naam RAM BAI MP43003053001 124</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>45451</v>
+        <v>45870</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / NIMACHAKHURD</t>
+          <t>TIMARNI / BARKALA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1743003056/RS/22012035127645 — kacchi nali nirman railway puliya ke pas se khartalay nahar ki puliya ki aur</t>
+          <t>1743003055/IF/22012035240569 — खेत की मेड़ पर पोधारोपण केवलराम नंदराम के खेत में</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>45315</v>
+        <v>45451</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / BADJHIRI</t>
+          <t>TIMARNI / NIMACHAKHURD</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1743003059/IF/22012035284456 — Hiteshi Kapil Dhara Kup Shiv Hira</t>
+          <t>1743003056/RS/22012035127645 — kacchi nali nirman railway puliya ke pas se khartalay nahar ki puliya ki aur</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>45519</v>
+        <v>45315</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BADJHIRI</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1743003059/RS/22012035127624 — Gram Badjhiri Me Mean Rode Se Bajrang mandir tak Kachhi nali nirman</t>
+          <t>1743003059/IF/22012035284456 — Hiteshi Kapil Dhara Kup Shiv Hira</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>45451</v>
+        <v>45519</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BADJHIRI</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1743003059/RS/22012035127625 — Gram Badjhiri Me Lakhadeh Marg  Se Bajrang mandir tak Kachhi nali nirma 280 Metarn</t>
+          <t>1743003059/RS/22012035127624 — Gram Badjhiri Me Mean Rode Se Bajrang mandir tak Kachhi nali nirman</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BADJHIRI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1743003059/RS/22012035127626 — Gram Badjhiri Me Lakhadeh Marg  Se Bajrang mandir tak Kachhi nali nirma 280 Metarn</t>
+          <t>1743003059/RS/22012035127625 — Gram Badjhiri Me Lakhadeh Marg  Se Bajrang mandir tak Kachhi nali nirma 280 Metarn</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / BANSIPURA</t>
+          <t>TIMARNI / BADJHIRI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1743003060/IF/22012035238123 — bolder chek anokhi ke ghet ke pas 15 nag</t>
+          <t>1743003059/RS/22012035127626 — Gram Badjhiri Me Lakhadeh Marg  Se Bajrang mandir tak Kachhi nali nirma 280 Metarn</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>45384</v>
+        <v>45451</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BANSIPURA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1743003060/IF/22012035238894 — hiteshi kup brajlal/ramkaran</t>
+          <t>1743003060/IF/22012035238123 — bolder chek anokhi ke ghet ke pas 15 nag</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BANSIPURA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1743003060/IF/22012035238902 — hiteshi kup sabulal/hiru</t>
+          <t>1743003060/IF/22012035238894 — hiteshi kup brajlal/ramkaran</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BANSIPURA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1743003060/IF/22012035238910 — hiteshi kup avadhsingh/punya</t>
+          <t>1743003060/IF/22012035238902 — hiteshi kup sabulal/hiru</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BANSIPURA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1743003060/IF/22012035270698 — हितेषी कूप निर्माण कार्य अवधसिंह /पुण्या ग्राम पंचायत बंशीपुरा</t>
+          <t>1743003060/IF/22012035238910 — hiteshi kup avadhsingh/punya</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BANSIPURA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1743003060/WC/22012035168573 — Bolder chek gram banshipura me lakhan ke khet ke pas</t>
+          <t>1743003060/IF/22012035270698 — हितेषी कूप निर्माण कार्य अवधसिंह /पुण्या ग्राम पंचायत बंशीपुरा</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>45315</v>
+        <v>45384</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BANSIPURA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1743003060/WC/22012035168584 — Bolder chek gram banshipura me Rajesh ke khet ke pas</t>
+          <t>1743003060/WC/22012035168573 — Bolder chek gram banshipura me lakhan ke khet ke pas</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BANSIPURA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1743003060/WC/22012035211693 — bolder chek ramkishan ke khet ke pas 15 nag</t>
+          <t>1743003060/WC/22012035168584 — Bolder chek gram banshipura me Rajesh ke khet ke pas</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>45384</v>
+        <v>45315</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BANSIPURA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1743003060/WC/22012035227605 — नाला बिस्तरीकारण बंशीपुरा रामकिशन के खेत पास नाले पर</t>
+          <t>1743003060/WC/22012035211693 — bolder chek ramkishan ke khet ke pas 15 nag</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / RATAMATI</t>
+          <t>TIMARNI / BANSIPURA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1743003061/DP/22012034620000 — रोड किनारे जूनापानी से बिटिया की ओर भाग 2</t>
+          <t>1743003060/WC/22012035227605 — नाला बिस्तरीकारण बंशीपुरा रामकिशन के खेत पास नाले पर</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>45461</v>
+        <v>45384</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / CHNDRAKHAL</t>
+          <t>TIMARNI / RATAMATI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1743003064/DP/22012034619956 — वृक्षारोपण कार्य 210 कंपार्टमेंट चंद्रखाल  ग्राम पंचायत चंद्रखाल</t>
+          <t>1743003061/DP/22012034620000 — रोड किनारे जूनापानी से बिटिया की ओर भाग 2</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>45458</v>
+        <v>45461</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHNDRAKHAL</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1743003064/DP/22012034619957 — वृक्षारोपण कार्य 210 कंपार्टमेंट चंद्रखाल  ग्राम पंचायत चंद्रखाल</t>
+          <t>1743003064/DP/22012034619956 — वृक्षारोपण कार्य 210 कंपार्टमेंट चंद्रखाल  ग्राम पंचायत चंद्रखाल</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHNDRAKHAL</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1743003064/DP/22012034619967 — वृक्षारोपण कार्य 210 कंपार्टमेंट चंद्रखाल  ग्राम पंचायत चंद्रखाल</t>
+          <t>1743003064/DP/22012034619957 — वृक्षारोपण कार्य 210 कंपार्टमेंट चंद्रखाल  ग्राम पंचायत चंद्रखाल</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHNDRAKHAL</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1743003064/WC/22012035213332 — वृक्षारोपण कार्य 210 कंपार्टमेंट चंद्रखाल  ग्राम पंचायत चंद्रखाल</t>
+          <t>1743003064/DP/22012034619967 — वृक्षारोपण कार्य 210 कंपार्टमेंट चंद्रखाल  ग्राम पंचायत चंद्रखाल</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / KACHNAR</t>
+          <t>TIMARNI / CHNDRAKHAL</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1743003070/FP/22012034637945 — नाला गहरीकरण उपस्वास्थ्य केंद्र के पास 300 मीटर गहरीकरण</t>
+          <t>1743003064/WC/22012035213332 — वृक्षारोपण कार्य 210 कंपार्टमेंट चंद्रखाल  ग्राम पंचायत चंद्रखाल</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>45201</v>
+        <v>45458</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / KACHNAR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1743003070/WC/22012035159532 — नाला गहरीकरण अस्पताल के सामने की नाला में 200 मीटर</t>
+          <t>1743003070/FP/22012034637945 — नाला गहरीकरण उपस्वास्थ्य केंद्र के पास 300 मीटर गहरीकरण</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / KACHNAR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1743003070/WC/VB/22012035331716 — BOLDER CHECK DAM MANGAL KHET KE PASS NALE PAR</t>
+          <t>1743003070/WC/22012035159532 — नाला गहरीकरण अस्पताल के सामने की नाला में 200 मीटर</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>46174</v>
+        <v>45201</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / PATIAKUA</t>
+          <t>TIMARNI / KACHNAR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1743003072/WC/22012035164170 — Boldar check dem jamunsot nala par 5 Nag gohati</t>
+          <t>1743003070/WC/VB/22012035331716 — BOLDER CHECK DAM MANGAL KHET KE PASS NALE PAR</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>45316</v>
+        <v>46174</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / PATIAKUA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1743003072/WC/22012035179351 — Boldar check dem Mangal Gadda Gohati 10Nag</t>
+          <t>1743003072/WC/22012035164170 — Boldar check dem jamunsot nala par 5 Nag gohati</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / LODHIDHANA</t>
+          <t>TIMARNI / PATIAKUA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of pebble peripheral bund for indiv / Construction of Pebble peripheral/farm/field Bund for Individuals</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1743003073/IF/22012035242859 — साबुलाल सिलारे/प्रभुदयाल गोलान/शिवलाल कोरकू के खेत मे पौधा रोपण का कार्य</t>
+          <t>1743003072/WC/22012035179351 — Boldar check dem Mangal Gadda Gohati 10Nag</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>45391</v>
+        <v>45316</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / LODHIDHANA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Constr of pebble peripheral bund for indiv / Construction of Pebble peripheral/farm/field Bund for Individuals</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1743003073/IF/22012035245567 — मेढबंधन</t>
+          <t>1743003073/IF/22012035242859 — साबुलाल सिलारे/प्रभुदयाल गोलान/शिवलाल कोरकू के खेत मे पौधा रोपण का कार्य</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>45450</v>
+        <v>45391</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / LODHIDHANA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Constr of pebble peripheral bund for indiv / Construction of Pebble peripheral/farm/field Bund for Individuals</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
+          <t>1743003073/IF/22012035245567 — मेढबंधन</t>
+        </is>
+      </c>
+      <c r="G357" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H357" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I357" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J357" s="3" t="n">
+        <v>45450</v>
+      </c>
+      <c r="K357" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>TIMARNI / LODHIDHANA</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C358" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D358" s="1" t="inlineStr">
+        <is>
+          <t>Constr of pebble peripheral bund for indiv / Construction of Pebble peripheral/farm/field Bund for Individuals</t>
+        </is>
+      </c>
+      <c r="E358" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F358" s="1" t="inlineStr">
+        <is>
           <t>1743003073/IF/22012035246235 — मेढबंधन रेवाराम चौहान के खेत मे</t>
         </is>
       </c>
-      <c r="G357" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="J357" s="3" t="n">
+      <c r="G358" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H358" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I358" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J358" s="3" t="n">
         <v>45462</v>
       </c>
-      <c r="K357" s="3"/>
+      <c r="K358" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>