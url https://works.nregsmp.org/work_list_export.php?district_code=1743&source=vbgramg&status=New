--- v0 (2026-08-31)
+++ v1 (2026-10-16)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K288"/>
+  <dimension ref="A1:K289"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-31 07:47:52</t>
+          <t>Exported on: 2026-10-16 16:57:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: HARDA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,239 +273,239 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / KHAMLAY</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1743001001/AV/22012034652900 — आंगनवाडी भवन निर्माण ग्राम हरपालिया ग्राम पंचायत खमलाय</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / CHOUKDI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1743001004/IF/22012035501860 — JGSA 2025 Khet Talab Mahesh Ratanlal Gp Choukdi</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / CHOUKDI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1743001004/RC/22012034845709 — RADHELAL BHARGAV K GHAR SE MUKESH GOUR K GHAR KI OR CC ROAD 200 MITEER</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / RAHTAKLAN</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1743001007/IF/22012035524827 — JGSA 2025 Recharge Structure Openwell Umesh Jugal Kishor Gp Rahtaklan</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / RAHTAKLAN</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1743001007/RC/22012034678232 — ग्रेवलमार्ग शांतिधाम से पहटकलां मार्ग की ओर 800 मीटर ग्राम पंचायत रहटाकलां</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45383</v>
@@ -555,51 +555,51 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / MORGADI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1743001015/IF/22012035384820 — JGSA 2025 Recharge Structure Openwell Manu Babu Gp Morgadi</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45748</v>
@@ -649,51 +649,51 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / MORGADI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1743001015/WH/22012034942671 — नाला विस्तारीकरण साबूलाल के खेत से भीमसिंह राजाराम के खेत तक 500 मीटर ग्राम पंचायत मोरगढी</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45383</v>
@@ -743,333 +743,333 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / JUNAPANI (MAKADAI)</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1743001018/FP/22012034638316 — स्टाप डेम सह नाला विस्तारीकरण ग्राम रिछाडिया ग्राम पंचायत जूनापानी मकडाई</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / CHIKLPAT</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1743001019/IF/22012035371678 — खेत तालाब बाबूलाल रामा कुभीखेडा ग्रा पं चिकलपाट</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / CHIKLPAT</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1743001019/WH/22012034942594 — नाला विस्तारीकरण मिश्रीबाई के खेत से बंजरग मंदिर की ओर 750 मीटर ग्राम गेनाढाना चिकलपाट</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / KUKDAPANI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1743001020/WH/22012034942949 — स्टाप डेम  जीर्णोद्वार बिसराम के खेत के पास ग्राम भीमपुरा</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / KHUDIYA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1743001023/FP/22012034638317 — नाला विस्तारीकरण शिवनारायण के खेत के पास से 01 किमी ग्राम पंचायत खुदिया</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / KHUDIYA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1743001023/IF/22012035458587 — JGSA 2025 Recharge Structure Openwell Pankaj Harnarayan Gp Khudiya</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / KHUDIYA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1743001023/IF/22012035458661 — JGSA 2025 Recharge Structure Openwell Santosh Rajaram Gp Khudiya</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45748</v>
@@ -1119,521 +1119,521 @@
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / MAKADAI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1743001027/DP/22012034613997 — सार्वजनिक कूप निर्माण ग्राम पीपलपानी ग्राम पंचायत मकडाई</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / SANWARI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1743001028/DP/22012034613998 — सार्वजनिक कूप निर्माण ग्राम सांवरी ग्राम पंचायत सावंरी</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / GOMGAON</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1743001030/IF/22012035403863 — JGSA 2025 Khet Talab Mangal Babu Gram Umari Gp Gomgoan</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / GOMGAON</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1743001030/RC/22012034678233 — ग्रेवलमार्ग गौशाला के पास से विश्राम के खेत तक 1 किमी ग्राम पंचायत गोमगांव</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / JATPURA MAL</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1743001033/IF/22012035469837 — JGSA 2025 RECHARGE STRUCTURE KAPILDHARA KUP DANUSINGH/HIRALAL(1743001033/IC/003)</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / DHOLGAON KLAN</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1743001035/FP/22012034638315 — स्टाप डेम मरम्मत रामदास के खेत के पास ग्राम पंचायत बारंगी</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / MARDAN PUR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1743001039/WC/22012035169386 — तालाब गहरीकरण ग्राम पधानिया ग्राम पंचायत मरदानपुरा</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / KUDAWA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1743001043/IF/22012035485738 — JGSA 2025 Khet Talab Shivshankar Ramesh Gp Kudawa</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / KUDAWA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1743001043/LD/22012034941737 — अमृत ​​सरोवर के पास पौधा रोपन कुड़ावा 2024-25</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45469</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / PIPLYA KHUDIYA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1743001044/RC/22012034678235 — ग्रेवलमार्ग चोहान साहब के खेत से शरीफ चाचा के खेत की ओर 1 किमी ग्राम पंचायत पीपल्या खुदिया</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / DHANKAR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1743001049/IF/22012035484446 — JGSA 2025 Recharge Structure Openwell Manohar Bharat Gp Dhankar</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45748</v>
@@ -1730,427 +1730,427 @@
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / HASANPURA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1743001052/IF/22012035335969 — gram hasanpura mai radhelal sukhram ke khet mai naveen khet talab nirman kary</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / HASANPURA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1743001052/IF/22012035338829 — gram panchayat hasanpura dug well richarj kary anokhi / sabulal raktya</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / HASANPURA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1743001052/IF/22012035494694 — JGSA Khet Talab Kaluram Hiralal Raktya Hasanpura</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / HASANPURA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1743001052/IF/22012035495525 — JGSA 2025 Khet Talab Kaluram Heeralal Gram Raktya Gp Hasanapura</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / HASANPURA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1743001052/IF/22012035501034 — JGSA 2025 GP HASANPURA KE GRAM RAKTYA MAI KALU / HIRA KE KHET ME TALAB NIRMAN</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / HASANPURA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1743001052/IF/22012035501202 — JGSA 2025 GP HASANPURA KE GRAM HASANPURA MAI BANSHI / KALYA KE KHET ME NAVEEN KHET TALAB NIRMAN</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / HASANPURA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1743001052/IF/22012035501229 — JGSA 2025 GP HASANPURA KE GRAM HASANPURA MAI RAMADHAR  / SUKHRAM KE KHET ME TALAB NIRMAN</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / HASANPURA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1743001052/IF/22012035501330 — JGSA 2025 GP HASANPURA KE GRAM RAKTYA MAI HARIRAM  / GHASI KE KHET ME TALAB NIRMAN</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / HASANPURA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1743001052/IF/22012035506867 — JGSA 2025 GP HASANPURA KE GRAM HASANPURA MAI KALYA  / BANSHI KE KHET ME TALAB NIRMAN</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45761</v>
@@ -2200,51 +2200,51 @@
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / NAHALI KLAN</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1743001054/IF/22012035348652 — खेत तालाब निर्माण  दिनेश पिता दादूप्रसाद के खेत मे ग्राम बिचपुरी माल ग्रा.पंचा. नहाली कलां</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45761</v>
@@ -2294,51 +2294,51 @@
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / SAKTAPUR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1743001056/IF/22012035523402 — JGSA  2025 recharge stecther kapil dhara kup ANOPI BAI /SAKHARAM KE KET ME SAKTAPUR</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45757</v>
@@ -2435,51 +2435,51 @@
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / KALYAKHEDI</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1743001059/IF/22012035485182 — JGSA 2025 Khet Talab Ramesh Babusingh Jhankhari Gp kalyakhedi</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45748</v>
@@ -2576,380 +2576,380 @@
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / SARSOOD</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1743001065/IF/22012035367692 — JGS2025 Dugwell Rechargepit Kapildhara kup 248Sadashiv radhelal</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / JAIMALPURA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1743001066/DP/22012034619496 — 2024.25 वृक्षारोपण जयमलपुरा मुख्य मार्ग से टेमलावाडी की ओर 200 पौधे ग्राम पंचायत जयमलपुरा</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / JAIMALPURA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1743001066/FP/22012034640446 — road kinarey panchayat main road se muktidhaam tak gram panchayat jaimalpura</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / BAWADIA NAVEEN</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1743001068/IF/22012035306884 — कपिलधारा कूप जगदीश/जयकिशन हितैशी कपिलधारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / BAWADIA NAVEEN</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1743001068/IF/22012035306901 — कपिलधारा कूप राकेश/कोमलप्रसाद हितैशी कपिलधारा कूप निर्माण</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / BAWADIA NAVEEN</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1743001068/IF/22012035503848 — JGSA 2025 Khet Talab Dinesh Ganga Prasad Gram Rampuri Gp Bawadiya Navin</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / BAWADIA NAVEEN</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1743001068/IF/22012035504235 — KapilDhara Kup Mamta Pramod Gp Bawadiya Navin</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>KHIRKIYA / BHAWARDI MAL</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1743001069/IC/22012034884751 — नाला विस्तारीकरण राजकुमार के खेत से परसराम के खेत तक 900 मीटर ग्राम पंचायत भवरदीमाल</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45383</v>
@@ -3046,615 +3046,615 @@
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>HARDA / SONKHEDI</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1743002001/RC/22012034673884 — 24-25  Gram Bhuvan Khedi Mein Bajrang Mandir Ke Samne 100 meter cc Chauk Nirman</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>HARDA / SONKHEDI</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1743002001/WC/22012035159210 — 24-25 Gram Sonkhedi me nala vistarikaran</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>HARDA / DAGANWANEEMA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1743002002/RC/22012034674119 — 24-25-GRAM DAGAWANEEMA ME HARDA MUKHA MARG SE MANISH PATEL KE GHAR KI OR 70 METER CC ROAD SAH NIRMAN</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>HARDA / DAGANWANEEMA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1743002002/RS/22012035122405 — 24-25-GRAM DAGAWANEEMA ME SUNDAR LAL CHORE KE MAKAN SE NARMADA PRASAD KE MAKAN TAK 150 METER CC NALI</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>HARDA / DAGANWANEEMA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1743002002/RS/22012035129848 — ग्राम डगावानीमा में मनोज विश्वकर्मा के घर से नाले तक 60 मी. नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>HARDA / BHUNNAS</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1743002003/AV/22012034651897 — 24-25-Gram Bhunnas me Anganbadi bhavan nirman Karya</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>HARDA / BHUNNAS</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1743002003/RC/22012034673881 — 24-25-Gram Bhunnas me Yash Raj ke ghar Ke Samne se bhairopur Marg Tak 100 meter CC road Nirman Karya</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>HARDA / BHUNNAS</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1743002003/RS/22012035122352 — 24-25-Gram Alampur mein Gulab Singh ke Makan se Prathmik Shala Bhavan Tak 100 meter Nali Nirman Kary</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>HARDA / ABGAON KHURD</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Anganwadi Building / Repair and Maintenance of Anganwadi Building for Community</t>
+          <t>Repair &amp; Maint of Anganwadi Building / Repair &amp; Maintenance of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1743002004/AV/22012034651836 — 24-25-HIGH SCHOOL KI BAUNDRIWAL</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>HARDA / ABGAON KHURD</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1743002004/RC/22012034673621 — 24-25-CHHIPANER ROAD SE TUKSHIRAM KE GHAR KI OR C.C.ROAD</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>HARDA / ABGAON KHURD</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1743002004/RS/22012035122281 — 24-25-VIKASH KIRANA SE MAJLI ROAD NALI NIRMAN KARY</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>HARDA / BHATPARETIYA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1743002008/AV/22012034651893 — 24-25-Gram Kotlyakhedi Me Aaganwadi Nirman Kary</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>HARDA / BHATPARETIYA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1743002008/RC/22012034673871 — 24-25-Gram Bhatpretiya me Shivnarayan Gour ke ghar se Rupram Gour ke ghar tak 100cc rode nirman kary</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45383</v>
@@ -3704,521 +3704,521 @@
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>HARDA / SAMARDHA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1743002012/RC/22012034677578 — 24-25 GRAM SAMRDHA ME NAI MAHHOLLE ME SAID PATTI 100 METER CC ROAD</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>HARDA / SAMARDHA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1743002012/WC/22012035167774 — 24-25 ग्राम पंचायत सामरधा में नाला विस्तारीकरण कार्य</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>HARDA / DEWTALAB</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1743002015/RC/22012034674135 — 24-25-dewtalab me uma jat ke ghar se mohit ke ghar tak 100 cc road sah nali  kary</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>HARDA / DEWTALAB</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1743002015/RS/22012035134893 — Gram devtalav me Premnarayana ji mehriya ke makan se nale tak 100mitar nali nirman kary</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>HARDA / DEWTALAB</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1743002015/WC/22012035159491 — 24-25-colony puliya ke pass se jagdish ke ghar tak nala vistrarikaran 250 meter</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>HARDA / REHTAKHURD</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1743002016/RC/22012034677600 — 24-25 RAMESH GOUR KE MAKAN SE JUMMA CHACHA KE TAP KI OR 100 MITER CC ROAD</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>HARDA / BALAGAON</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1743002017/AV/22012034651856 — 24-25-GRAM PANCHAYAT BALAGAON KE WARD KRAMANK 1 ME AANGANWADI NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>HARDA / BALAGAON</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1743002017/RS/22012035122306 — 24-25-संतोष गौर के घर से अमजद के घर तक 100 मीटर पक्‍की नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>HARDA / BALAGAON</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1743002017/WC/22012035158843 — 24-25-BALAGAON ME SAMUDAIK KUA MARAMMAT KARYA</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>HARDA / BUNDARA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1743002018/RC/22012034673891 — 24-25-Gram BUNDRA m school ke side se main road tak 100M CC road Nirman</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>HARDA / BUNDARA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1743002018/RS/22012035128095 — Gram Bundra m Kailash ke ghar se nali ki or 70 M CC PIPE bali under ground nali nirman</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45396</v>
@@ -4268,192 +4268,192 @@
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>HARDA / JIJAGAON KHURD</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1743002019/IF/22012035254439 — ग्राम पंचायत जिजगांव खुर्द में गणेश पिता मांगीलाल सैनी के खेत में वृक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>HARDA / JIJAGAON KHURD</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1743002019/RC/22012034823584 — ग्राम जिजगांवखुर्द में दीपक माकवे के घर से दिनेश सैनी के घर की ओर 150 मी. सी.सी. रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>HARDA / SIRKAMBA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1743002020/RC/22012034673897 — 24-25 gram sirmkamba me premsingh malakar ke makan se radhesyam patel ke makan tak 100 miter C C roa</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>HARDA / SIRKAMBA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1743002020/WC/22012035159214 — 24-25 gram sirkamba me sudama nagar ke makan ke pass se nadi tak 800 metter nala gahrikaran</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45383</v>
@@ -4550,1978 +4550,1978 @@
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>HARDA / JHADPA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1743002022/AV/22012034652753 — GRAM JHADPA ME PANCHAYAT BHAVAN KI BAUNDIBAL NIRMAN</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>HARDA / RAISALPUR</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1743002023/FP/22012034641012 — ग्राम रैसलपुर में लुमाबाई / कमतदास के खेत के पास 300 मीटर चैनल डीपनिंग कार्य</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45413</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>HARDA / RAISALPUR</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1743002023/IF/22012035233755 — ग्राम रेसलपुर में   रतनलाल/रामकरण खेत की मेड़ पर वृक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>HARDA / GAHAL</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1743002025/AV/22012034651927 — 24-25-शासकीय प्राथमिक शाला की बाउन्‍उ्रीवाल निर्माण कार्य</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>HARDA / GAHAL</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1743002025/RC/22012034674156 — 24-25-gram gahal me gopal bhayre ke ghar se panchayat bhavan tak cc rode</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>HARDA / GAHAL</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1743002025/WC/22012035159520 — 24-25-GRAM GAHAL ME TALAB KI MORI GAHRIKARAN KARY</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>HARDA / DAGAWANSHANKAR</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1743002026/AV/22012034651924 — 24-25-GRAM GHONGHADA MAFI ME AGANVADI BHAVAN NIRMAN KARY</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>HARDA / DAGAWANSHANKAR</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1743002026/IF/22012035196549 — 24-25-KAMAL SINGH / JAGDEV - KAPILDHARA KUP NIRMAN KARY</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>HARDA / DAGAWANSHANKAR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1743002026/RC/22012034674126 — 24-25-GRAM GHONGHADA MAFI ME SHANTIDHAM PAHUCH C C ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>HARDA / DHURGADA</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1743002027/AV/22012034651926 — 24-25-KHAI MAIDHAN ME BOUNDRYWALL</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>HARDA / DHURGADA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1743002027/RC/22012034674142 — 24-25-रामं मंदिर मुख्‍य मार्ग से आनंद गुराना के मकान तक 100 मीटर सीसी रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>HARDA / SUKHRAS</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1743002028/RC/22012034673867 — 24-25 SANTOSH VARMA KI DUKAN SE GANESH CHOUDHARY KE GHAR KI OUR CC ROAD NIRMAN KARY</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>HARDA / SUKHRAS</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1743002028/WC/22012035158851 — 24-25 GRAM SUKHRAS ME  SHANTI DAHAM KE PASS  NALA VISTRIKARAN</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>HARDA / ROLGAON</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1743002031/RC/22012034677585 — 24-25 Magarda marg se satnarayan k khet ki or 800 Greval Marg</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>HARDA / KAMTKDA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1743002033/RS/22012035127784 — ग्राम कमताड़ा में बालकदास के मकान से रवि शंकर के मकान की ओर 80 मीं सीसी रोड एवम नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>HARDA / BICHHOLAMAL</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1743002035/IF/22012035196282 — 24-25-GRAM BICHOLA RAYYAT ME KAMAL PITA RATAN KE KHET ME TALAB NIRMAN KARY</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>HARDA / BICHHOLAMAL</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1743002035/RC/22012034673888 — 24-25-GRAM BICHOLA RYT ME CHIRAG  SHAH KE GHAR SE  CHHAPU KORKU KE GHAR KI OR 150 M CC  ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>HARDA / HANIPHABAD</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1743002036/WH/22012034938839 — GRAM LOTIYA ME TALAB GHAHARIKARAN</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>HARDA / SONTALAI</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1743002037/RC/22012034673869 — 24-25 maa reva aashram se goshala tk 400 mitar graval road</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>HARDA / SONTALAI</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1743002037/WC/22012035159209 — 24-25 gram navaarng me vishanu vishnaoi ke khet se domari ki or 2 km nala vistarikaran</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>HARDA / CHHIDGAON</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1743002038/AV/22012034651899 — 24-25-CHIDGAON ME SHALA BHAWAN PARISAR ME BOUNDRY WALL MARMMAT</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>HARDA / CHHIDGAON</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1743002038/RC/22012034673896 — 24-25-ग्राम रेवापुर में नानकराम के घर में नंदू ठाकुर के घर तक 150 मी नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939718 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939719 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939750 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939751 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939752 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939753 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939754 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939755 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939756 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939757 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939758 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939759 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939761 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939875 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034939876 — Goshala Me Charagah Nirman Karya Ratatalai</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034943374 — Gp Ratatalai Me Goshola Parisar Me Varksaropan Kary 1</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1743002039/LD/22012034943376 — Gp Ratatalai Me Goshola Parisar Me Varksaropan Kary 1</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1743002039/RC/22012034677623 — 24-25 GRAM HEMAPUR ME JAGDISH KE KAMAN SE CHORAHE KI OR 200 METER CCROAD</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>HARDA / RATATLAI</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1743002039/WC/22012035167854 — 24-25 ग्राम पंचायत रातातलाई में नाला विस्तारीकरण कार्य</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>HARDA / HANDIYA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1743002041/DP/22012034619379 — ग्राम हंडिया में श्मसान घाट परिसर में सार्वजनिक पौधरोपण कार्य</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45396</v>
@@ -6618,850 +6618,850 @@
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>HARDA / HANDIYA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1743002041/WC/22012035165206 — पंचायत भवन के पास से पागल आश्रम तक 1 कि.मी. नाला विस्तारीकरण</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>HARDA / RELWA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1743002044/AV/22012034652763 — 24-25 gp relwa me aganwadi nirman</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>HARDA / RELWA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1743002044/RC/22012034677593 — 24-25 gp relwa me semla tappar pr arjun ke ghr se bhawani ke ghar se 100 m cc raod</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>HARDA / RELWA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1743002044/WH/22012034938896 — 24-25 gp relwa me navin talab nirman</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>HARDA / DHANGAON</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cyclone shelter for Community / Construction of Cyclone shelter for Community</t>
+          <t>Construction of Cyclone shelter for Community / Construction of Cyclone Shelter for Community</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1743002045/AV/22012034651925 — 24-25-Gram Dhangaon Unthpadao tola me bhagchand ke khet ke pas shantidham nirman kary</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>HARDA / DHANGAON</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1743002045/IF/22012035196572 — 24-25-dhangao me Foolsingh / tarachand ke khet me talab nirman</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>HARDA / DHANGAON</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1743002045/RC/22012034674138 — 24-25-Geam bedagaon me shantidham se chimansingh ke ghar tak 200 m CC road</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>HARDA / BEDI</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1743002046/RC/22012034673699 — 24-25-MAIN ROAD SE RAMJANPURA KI OR 70 MITER CC ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>HARDA / HIRAPUR</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1743002047/FP/22012034639683 — Chenal deepening Ajay gurjar ke khet se munna patel ke khet ki or 700 M. nala vis. &amp; cc chech dem k.</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>HARDA / HIRAPUR</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1743002047/FP/22012034639687 — Chenal deepening vipatsingh ke khet me 200 meter nala vistarikaran kary</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>HARDA / HIRAPUR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1743002047/WH/22012034938840 — GRAM DUMLAY ME GOPIKISHAN KE KHET SE NARAYAN KE KHET KI OR 400 METER NALA VISTARIKARAN KARYA</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>HARDA / HIRAPUR</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1743002047/WH/22012034938841 — GRAM DUMLAY ME HARIOM KE GHAR SE HIRAPUR KI OR NALA VISTARIKARAN KARYA 300 METER</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>HARDA / HIRAPUR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1743002047/WH/22012034938842 — GRAM HIRAPUR SE DUMLAY KI OR 300 METER NALA VISTARIKARAN KARYA</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>HARDA / HIRAPUR</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1743002047/WH/22012034938843 — MAHESH PITA NANURAM KE KHET ME 300 M NALA VISTARIKARAN KARY</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>HARDA / HIRAPUR</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1743002047/WH/22012034938844 — VIJAY HARDEV KE KHET SE LALIT DUBE KE KHET TAK NALA VISTARIKARAN</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>HARDA / BHADUGAON</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1743002048/RC/22012034673865 — 24-25-gram bhavartalab me shyamalal ke ghar ke samne chowk nirman</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>HARDA / BHADUGAON</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1743002048/WC/22012035159195 — 24-25-gram bhadugaon me santidham ke pass amrit sarovar talab nirman</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>HARDA / ABGAON KLAN</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1743002049/AV/22012034651837 — 24-25-gram abgaon kala me anagan badi bhavan kendra no. 1</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45383</v>
@@ -7511,98 +7511,98 @@
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>HARDA / ABGAON KLAN</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1743002049/RC/22012034673628 — 24-25-gram abgaon kala me talab ki pal pr cc road nirman kary</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>HARDA / ABGAON KLAN</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1743002049/RC/22012034844111 — ग्राम अबगावकलां में गजराज सिंह के घर से नुक्‍तीबाई के घर की ओर 100 मीटर सीसी रोड</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45748</v>
@@ -7652,333 +7652,333 @@
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>HARDA / RIJGAON</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1743002050/RC/22012034677589 — 24-25 RIJGAON ME SCHOOL KI OR 150 MITER CC ROAD NIRMAN KARY</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>HARDA / RIJGAON</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1743002050/WC/22012035167786 — 24-25 monu binda KE KHET se Tada ji ke khet ki or  NADI SAFAI KARY 0.50 kmNALA JIRNODHAR</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>HARDA / GOGIYA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1743002052/RC/22012034674159 — 24-25-graam ghodakund mein anil vaalap ke ghar se ashok longaare ke ghar kee aur 100 meetar CC SEH n</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>HARDA / GOGIYA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1743002052/RS/22012035122416 — 24-25-graam gangiyakhaidi mein sevar jee ghar se gullaasarod kee aur 100 m   naalee nirmaan kaary</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>HARDA / GOGIYA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1743002052/WC/22012035159525 — 24-25-graam gangiyakhaidi mein raamavilaash ke ghar ke naale ke paash 500 meetar naala gahareekaran</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>HARDA / AADAMPUR</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1743002053/IF/22012035195501 — 24-25-GRAM DHAMNIYA ME KISHOIRE KE KHET ME SICHAI TALAV</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>HARDA / AADAMPUR</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1743002053/RC/22012034673478 — GRAM AADAMPUR ME DUKAN CHORAHE PAR 100 METER CC CHOK NIRMAN</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45383</v>
@@ -8075,662 +8075,662 @@
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>HARDA / SIGON</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1743002055/RC/22012034673898 — 24-25 GRAM SAGODA ME HANUMAN MANDIR SE FOOLBAI KE GHAR KI OR 100 METER CC ROAD</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>HARDA / SIGON</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1743002055/WC/22012035159225 — 24-25 GRAM SIGONE ME NAYAPURA BAJAR  CHOK KE PASS NALA VISTARIKARAN OR BOLDAR CHEK DEM</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>HARDA / BEED</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1743002056/AV/22012034651892 — 24-25-Shantidham me baoundriwal vistariraran kary</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>HARDA / BEED</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1743002056/RC/22012034673857 — 24-25-Harnarayan gurjar ke plat se bhilatbaba ke otle ki or 250 m CC road</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>HARDA / BEED</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1743002056/RS/22012035122345 — 24-25-Ganesh ke makan se ramesh ki dukan ki or 250 m nali nirman 2x2</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>HARDA / AJANASRAIYAT</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1743002058/IF/22012035195549 — 24-25-badri ke khet me talab nirman kary</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>HARDA / AJANASRAIYAT</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1743002058/IF/22012035514008 — JGSA 2025 ग्राम अजनास में रामनारायण  हितग्राही के खेत में कूप के पास डगवेल निर्माण कार्य</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>HARDA / AJANASRAIYAT</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1743002058/RC/22012034673631 — 24-25-ajnas raiyyat me men raod se narmada sen ke or 100 mitar cc road</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>HARDA / AJANASRAIYAT</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1743002058/RC/22012034673632 — 24-25-ramhet ke khet se anvar ke khet ki or 700m greval marg</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>HARDA / AJANASRAIYAT</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair &amp; Maintenance of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1743002058/WC/22012035158678 — 24-25-gram ajnas khurd me jin udhar talab nirman kray</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>HARDA / JHADPA NAVEEN</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1743002060/RC/22012034677588 — GRAM KOLWA ME BORANA KE GHAR SE KAPIL KE MAKAN TAK 100 MITER CC ROAD</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>HARDA / JHADPA NAVEEN</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1743002060/WH/22012034938894 — GRAM KOLWA ME PARMANAND KE GHAR SE NADI KI OR 1 KM NALA VISHTARIKARAN</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>HARDA / JHADPA NAVEEN</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1743002060/WH/22012034938895 — GRAM KOLWA ME SHALA BHAWAN KE PAS SE NADI KI OR NALA VISHTARIKARAN KARY</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>HARDA / JHADPA NAVEEN</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1743002060/WH/22012034938897 — GRAM KOLWA ME HARDA SE KOLWA ROAD PAR NADI PAR STOP DEM</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45383</v>
@@ -8921,568 +8921,568 @@
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>HARDA / SALYAKHEDI</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1743002064/RC/22012034677582 — 24-25 GRAM SALAYAKHEDI ME MANDIR SE REVARAM KE GHAR KI OR 120 CC ROAD</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>HARDA / SALYAKHEDI</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1743002064/RS/22012035123503 — 24-25 JOGA ME PURANI SCHOOL ME LICH PIT NIRMAN KARY</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>HARDA / SALYAKHEDI</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1743002064/WC/22012035167778 — 24-25 GRAM CHIRAKHAN ME GENDA LAL KE KHET ME NALA GAHRIKARAN</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>HARDA / KARANPURA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1743002065/IF/22012035293037 — CTR GRAM KARANPURA 289 FAREST ME 10 NAG BOULDAR CHECK DAM NIRMAN KARYA PART 04</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>HARDA / PACHOLA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1743002068/IF/22012035441215 — JGSA 2025 ग्राम पचौला में बसंत धनगर हितग्राही मूलक कूप के पास डगवेल रिचार्ज पिट निर्माण</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>HARDA / BESVAN</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1743002069/IF/22012035196249 — 24-25-अशोक पटेल के खेत में तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>HARDA / BESVAN</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1743002069/RC/22012034673859 — 24-25-खुस नगर में 1100 मीटर ग्रेवल रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>HARDA / BESVAN</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1743002069/WC/22012035159179 — 24-25-तुलसीराम जाट के खेत के पास से नाला विस्‍तारीकरण कार्य</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>HARDA / BAGROOL</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1743002070/RC/22012034673689 — 24-25-GRAM BAGROOL ME PANCHAYAT BHWAN SE ANTYODAY COLONY KI OR 300 METER CC ROAD NIRMAN KARY</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>HARDA / BAGROOL</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1743002070/WC/22012035158842 — 24-25-KABIT BALA NALA GAHARI KARAN KARY</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>HARDA / SURJANA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1743002071/AV/22012034651857 — 24-25 gram surjana me m/s school bhavan ki boundry wall nirman kary</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>HARDA / SURJANA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1743002071/RC/22012034673695 — 24-25 gram surjana me radhakrashan mandir ke pass se sunil ke ghar ki or 100 m cc road and nali nirm</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45383</v>
@@ -9532,239 +9532,239 @@
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>HARDA / SURJANA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1743002071/WC/22012035158430 — 24-25 Gp Surjana me Vistarikaran kary</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>HARDA / BARKHEDI</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1743002074/IF/22012035195789 — 24-25- Gram Jhund Gaon main Pratap Pita Nirbhay Das Ke Khet Mein Khet Talab Nirman kar</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>HARDA / BARKHEDI</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1743002074/IF/22012035290373 — ग्राम पंचायत बरखेडी के ग्राम झुंडगावं में ओमप्रकाश पिता रामहेत के खेत में कूप निर्माण</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>HARDA / BARKHEDI</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1743002074/RC/22012034673696 — 24-25- Chandra Prakash Gahlot Ke Ghar Se Sundarlal core ko ke ghar Tak 100 meter CC road Nirman Kary</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>HARDA / BARKHEDI</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair &amp; Maintenance of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1743002074/WC/22012035158847 — 24-25-NALA VISTARI KARAN KARY</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45383</v>
@@ -9861,239 +9861,239 @@
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>HARDA / GUTHANIYA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1743002075/RC/22012034674160 — 24-25-GRAM GUTHANIYA ME SHIVRAM KE MAKAN SE MUKHY SADAK KI OR CC ROD</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>HARDA / GUTHANIYA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1743002075/RC/22012034674162 — 24-25-GRAM GUTHANIYA ME GYARSHI BAI KE KHET SE JHUNDGAOV KI OR 1KM GREVAL ROD</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>HARDA / JAMLI DAMAMI</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1743002076/AV/22012034652749 — ग्राम जामली दमामी में प्राथमिक शाला भवन की बाउन्‍ड्रीवाल निर्माण कार्य</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>HARDA / JAMLI DAMAMI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1743002076/AV/22012034652751 — ग्राम जामली दमामी में प्राथमिक शाला भवन की बाउन्‍ड्रीवाल निर्माण कार्य</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>HARDA / JAMLI DAMAMI</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1743002076/RC/22012034677564 — ग्राम जामली दमामी में बंजारा के मकान से रघुनाथ ठाकुर के मकान तक 150 मी सीसी रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45383</v>
@@ -10143,239 +10143,239 @@
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / PHULDI</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1743003001/IF/22012035657974 — खेत तालाव निर्माण कार्य महेश पिता श्रीराम गौर</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>46036</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / NAJR PURA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1743003003/IC/22012034887527 — सार्वजनिक कूप निर्माण कर गौशाला के पास</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45566</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / NAJR PURA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1743003003/IC/22012034888213 — हितेषी कूप राजेश पिता जागेश्वर</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / NAJR PURA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1743003003/IF/22012035295273 — हितेषी कूप राजेश पिता जागेश्वर</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BAGHWAD</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1743003004/IF/22012035240587 — कृषक की मेंढ पर वृक्षारोपण कार्य सत्यनारायण बाबूलाल के खेत में</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45458</v>
@@ -10425,98 +10425,98 @@
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BAGHWAD</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1743003004/RC/22012034827555 — CC Road Gram Baghwad me Aawas Coloney me Main Road Ke Pas se Manik Rav ke Ghar Ki Or 100 Mitter</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BAGHWAD</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1743003004/RC/22012034827556 — CC Road Gram Baghwad me Aawas Coloney me Main Road Ke Pas se Manik Rav ke Ghar Ki Or 100 Mitter</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45519</v>
@@ -10566,2757 +10566,2804 @@
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / GADAMORKALA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1743003006/RS/22012035123577 — CC नाली निर्माण शैलेन्द्र के घर से स्कूल भवन की और</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / KARTANA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1743003007/RC/22012034677912 — सीसी रोड़ निर्माण कार्य हेमराज पंडित के घर से मुकेश पिपलोदे के घर  की ओर</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / GODAGAONKALA</t>
+          <t>TIMARNI / KARTANA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1743003009/IC/22012034888145 — सार्वजनिक कूप निमार्ण कार्य ग्राम पंचायत गोंदागाॅव कलाॅ</t>
+          <t>1743003007/WC/VB/YD/22012035335746 — VRIKSHAROPAN KHODIYAKHEDI MARG KI OR</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>45658</v>
+        <v>46288</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / NAUSAR</t>
+          <t>TIMARNI / GODAGAONKALA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1743003010/DP/22012034627986 — बिछापुर रोड पर बृक्षा  रोपण कार्य 2024/24</t>
+          <t>1743003009/IC/22012034888145 — सार्वजनिक कूप निमार्ण कार्य ग्राम पंचायत गोंदागाॅव कलाॅ</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>45519</v>
+        <v>45658</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / TEMAGAON</t>
+          <t>TIMARNI / NAUSAR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1743003015/FP/22012034640644 — Gram temagaon me Dam Se santidham ki our 300 meter nadi gaharikaran</t>
+          <t>1743003010/DP/22012034627986 — बिछापुर रोड पर बृक्षा  रोपण कार्य 2024/24</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>45451</v>
+        <v>45519</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / TEMAGAON</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1743003015/RC/22012034677970 — ग्राम टेमागाँव शिशु मंदिर से ग्राम डोलरिया की और १ किलीमीटर ग्रेवल</t>
+          <t>1743003015/FP/22012034640644 — Gram temagaon me Dam Se santidham ki our 300 meter nadi gaharikaran</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>45317</v>
+        <v>45451</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / PANTALAI</t>
+          <t>TIMARNI / TEMAGAON</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1743003016/RC/22012034838443 — ग्राम पानतलाई से रन्हाई तरफ नहर सामरधा (ख)  सोहागपुर रोड से काकड तक 2 कि.मी</t>
+          <t>1743003015/RC/22012034677970 — ग्राम टेमागाँव शिशु मंदिर से ग्राम डोलरिया की और १ किलीमीटर ग्रेवल</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>45566</v>
+        <v>45317</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / JADBIDA</t>
+          <t>TIMARNI / PANTALAI</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1743003017/RC/22012034678287 — सुदर संपर्क सडक ग्राम झाडबीडा से ग्राम पंडवा की ओर २.५ क‍ि मी</t>
+          <t>1743003016/RC/22012034838443 — ग्राम पानतलाई से रन्हाई तरफ नहर सामरधा (ख)  सोहागपुर रोड से काकड तक 2 कि.मी</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>45383</v>
+        <v>45566</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / JADBIDA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1743003017/RC/22012034678288 — ग्राम पंचायत झाडबिडा में बालू पटेल के खले से लेकर नहर तक २ कि मी ग्रेवल मार्ग</t>
+          <t>1743003017/RC/22012034678287 — सुदर संपर्क सडक ग्राम झाडबीडा से ग्राम पंडवा की ओर २.५ क‍ि मी</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / JADBIDA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1743003017/RC/22012034678290 — ग्राम झाडबीड़ा से भीमपाल तलाब तक 1 की.मी. ग्रेवल रोड</t>
+          <t>1743003017/RC/22012034678288 — ग्राम पंचायत झाडबिडा में बालू पटेल के खले से लेकर नहर तक २ कि मी ग्रेवल मार्ग</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / AHALWADA</t>
+          <t>TIMARNI / JADBIDA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1743003021/IF/22012035612806 — Ek Bagiya Maa Ke Naam MAMTA BAI MP43003021002 224</t>
+          <t>1743003017/RC/22012034678290 — ग्राम झाडबीड़ा से भीमपाल तलाब तक 1 की.मी. ग्रेवल रोड</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>45870</v>
+        <v>45383</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / SOHAGPUR</t>
+          <t>TIMARNI / AHALWADA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1743003026/RS/22012035133882 — सी.सी.नाली निमार्ण कार्य  पंचायत भवन से नदी की ओर  300 मी.</t>
+          <t>1743003021/IF/22012035612806 — Ek Bagiya Maa Ke Naam MAMTA BAI MP43003021002 224</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>45566</v>
+        <v>45870</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / CHARKHEDA</t>
+          <t>TIMARNI / SOHAGPUR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1743003027/DP/22012034619103 — rajendra ke khet se santosh ke khet aur200 podhe nahar kinare</t>
+          <t>1743003026/RS/22012035133882 — सी.सी.नाली निमार्ण कार्य  पंचायत भवन से नदी की ओर  300 मी.</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>45451</v>
+        <v>45566</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / TEMRUBAHAR</t>
+          <t>TIMARNI / CHARKHEDA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1743003028/DP/22012034620056 — marapadol se temrubahar ki or vrakchharopan kary</t>
+          <t>1743003027/DP/22012034619103 — rajendra ke khet se santosh ke khet aur200 podhe nahar kinare</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / KAPASI</t>
+          <t>TIMARNI / TEMRUBAHAR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1743003035/FP/22012034641283 — नाला विस्तारीकरण बाढ़ नियंत्रण हेतु ग्राम जिनवानी 400 मीटर</t>
+          <t>1743003028/DP/22012034620056 — marapadol se temrubahar ki or vrakchharopan kary</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>45520</v>
+        <v>45451</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / CHHIPANER</t>
+          <t>TIMARNI / KAPASI</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1743003039/FP/22012034640785 — pappu agent ke khet se rambharosh bhilala ke khet ki or 1 km naala vistarikaran kaary</t>
+          <t>1743003035/FP/22012034641283 — नाला विस्तारीकरण बाढ़ नियंत्रण हेतु ग्राम जिनवानी 400 मीटर</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>45451</v>
+        <v>45520</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHHIPANER</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1743003039/IF/22012035613326 — Ek Bagiya Maa Ke Naam SAGAR DHURVEY MP43003039001 500</t>
+          <t>1743003039/FP/22012034640785 — pappu agent ke khet se rambharosh bhilala ke khet ki or 1 km naala vistarikaran kaary</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>45870</v>
+        <v>45451</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHHIPANER</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1743003039/RC/22012034677936 — सी सी  रोड छीपानेर</t>
+          <t>1743003039/IF/22012035613326 — Ek Bagiya Maa Ke Naam SAGAR DHURVEY MP43003039001 500</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>45314</v>
+        <v>45870</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHHIPANER</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1743003039/RC/22012034677937 — सी सी  रोड छीपानेर</t>
+          <t>1743003039/RC/22012034677936 — सी सी  रोड छीपानेर</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45314</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHHIPANER</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1743003039/RC/22012034677938 — सी सी  रोड छीपानेर</t>
+          <t>1743003039/RC/22012034677937 — सी सी  रोड छीपानेर</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45314</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHHIPANER</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Raising of Nursery for Community / Raising of Nursery for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Nursery Development</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1743003039/WC/22012035168677 — अमृत ​​सरोवर छिपानेर गहरीकरण एवम सोंदर्यीकरण</t>
+          <t>1743003039/RC/22012034677938 — सी सी  रोड छीपानेर</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45314</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / RUNDALAY</t>
+          <t>TIMARNI / CHHIPANER</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Raising of Nursery for Community / Raising of Nursery for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Nursery Development</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1743003041/IF/22012035592713 — Ek Bagiya Maa Ke Naam SHARDA BAI RAJPUT MP43003041002 332</t>
+          <t>1743003039/WC/22012035168677 — अमृत ​​सरोवर छिपानेर गहरीकरण एवम सोंदर्यीकरण</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>45870</v>
+        <v>45314</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / SIRKAMBA</t>
+          <t>TIMARNI / RUNDALAY</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1743003043/AV/22012034662768 — शांतिधाम निमार्ण कार्य ग्राम बहरागाॅव</t>
+          <t>1743003041/IF/22012035592713 — Ek Bagiya Maa Ke Naam SHARDA BAI RAJPUT MP43003041002 332</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>45566</v>
+        <v>45870</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / SIRKAMBA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1743003043/AV/22012034663331 — gram bahragoan me Shanti dham nirman karya</t>
+          <t>1743003043/AV/22012034662768 — शांतिधाम निमार्ण कार्य ग्राम बहरागाॅव</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>45659</v>
+        <v>45566</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / SIRKAMBA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1743003043/AV/22012034663504 — Gram behragaon me shantidham nirman karya</t>
+          <t>1743003043/AV/22012034663331 — gram bahragoan me Shanti dham nirman karya</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / NANDWA</t>
+          <t>TIMARNI / SIRKAMBA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1743003044/RC/22012034677967 — ग्रेवल मार्ग मनोज इंदौर के घर से पड़वा सीमा तक 750 मीटर</t>
+          <t>1743003043/AV/22012034663504 — Gram behragaon me shantidham nirman karya</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>45317</v>
+        <v>45659</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / RAHATGAON</t>
+          <t>TIMARNI / NANDWA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1743003045/AV/22012034668855 — खेल मैदान निमार्ण कार्य शासकीय एकिकृत एल.एन. पालीवाल उच्चतर माध्यमिक शाला परिसर रहटगाव</t>
+          <t>1743003044/RC/22012034677967 — ग्रेवल मार्ग मनोज इंदौर के घर से पड़वा सीमा तक 750 मीटर</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>46036</v>
+        <v>45317</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / KASARANI</t>
+          <t>TIMARNI / RAHATGAON</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1743003047/IF/22012035654071 — Ek Bagiya Maa Ke Naam PRMILA NAVRE MP43003047002/222-B</t>
+          <t>1743003045/AV/22012034668855 — खेल मैदान निमार्ण कार्य शासकीय एकिकृत एल.एन. पालीवाल उच्चतर माध्यमिक शाला परिसर रहटगाव</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>45870</v>
+        <v>46036</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / AAMSAGAR N</t>
+          <t>TIMARNI / KASARANI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1743003048/IF/22012035613273 — Ek Bagiya Maa Ke Naam LACHIYA BAI MP43003048001 95</t>
+          <t>1743003047/IF/22012035654071 — Ek Bagiya Maa Ke Naam PRMILA NAVRE MP43003047002/222-B</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / CHIRPURA</t>
+          <t>TIMARNI / AAMSAGAR N</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1743003049/IF/22012035205498 — हेतेषी कूप अरविन्द पिता सखाराम</t>
+          <t>1743003048/IF/22012035613273 — Ek Bagiya Maa Ke Naam LACHIYA BAI MP43003048001 95</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>45317</v>
+        <v>45870</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHIRPURA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1743003049/RC/22012034677941 — ग्रेवल मार्ग खात्माखेडा रोड केवल के खेत से नाके की और 2 किलो मीटर</t>
+          <t>1743003049/IF/22012035205498 — हेतेषी कूप अरविन्द पिता सखाराम</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHIRPURA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1743003049/WH/22012034938953 — पेडी  घाट निर्माण कार्य  ठाटया  घाट छिरपुरा</t>
+          <t>1743003049/RC/22012034677941 — ग्रेवल मार्ग खात्माखेडा रोड केवल के खेत से नाके की और 2 किलो मीटर</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / CHHIDGAON MEL</t>
+          <t>TIMARNI / CHIRPURA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1743003052/AV/22012034660005 — शांतिधाम सौंदयीकरण कार्य ग्राम पंचायत छिदगाॅव मेल</t>
+          <t>1743003049/WH/22012034938953 — पेडी  घाट निर्माण कार्य  ठाटया  घाट छिरपुरा</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>45536</v>
+        <v>45317</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / RAIBORE</t>
+          <t>TIMARNI / CHHIDGAON MEL</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1743003053/IF/22012035592848 — Ek Bagiya Maa Ke Naam Seema Bakoriya 102</t>
+          <t>1743003052/AV/22012034660005 — शांतिधाम सौंदयीकरण कार्य ग्राम पंचायत छिदगाॅव मेल</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>45870</v>
+        <v>45536</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / RAIBORE</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1743003053/IF/22012035653739 — Ek Bagiya Maa Ke Naam RAM BAI MP43003053001 124</t>
+          <t>1743003053/IF/22012035592848 — Ek Bagiya Maa Ke Naam Seema Bakoriya 102</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / NIMACHAKHURD</t>
+          <t>TIMARNI / RAIBORE</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1743003056/RS/22012035127645 — kacchi nali nirman railway puliya ke pas se khartalay nahar ki puliya ki aur</t>
+          <t>1743003053/IF/22012035653739 — Ek Bagiya Maa Ke Naam RAM BAI MP43003053001 124</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>45315</v>
+        <v>45870</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / BADJHIRI</t>
+          <t>TIMARNI / NIMACHAKHURD</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1743003059/IF/22012035284456 — Hiteshi Kapil Dhara Kup Shiv Hira</t>
+          <t>1743003056/RS/22012035127645 — kacchi nali nirman railway puliya ke pas se khartalay nahar ki puliya ki aur</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>45519</v>
+        <v>45315</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BADJHIRI</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1743003059/RS/22012035127624 — Gram Badjhiri Me Mean Rode Se Bajrang mandir tak Kachhi nali nirman</t>
+          <t>1743003059/IF/22012035284456 — Hiteshi Kapil Dhara Kup Shiv Hira</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>45451</v>
+        <v>45519</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BADJHIRI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1743003059/RS/22012035127625 — Gram Badjhiri Me Lakhadeh Marg  Se Bajrang mandir tak Kachhi nali nirma 280 Metarn</t>
+          <t>1743003059/RS/22012035127624 — Gram Badjhiri Me Mean Rode Se Bajrang mandir tak Kachhi nali nirman</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BADJHIRI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1743003059/RS/22012035127626 — Gram Badjhiri Me Lakhadeh Marg  Se Bajrang mandir tak Kachhi nali nirma 280 Metarn</t>
+          <t>1743003059/RS/22012035127625 — Gram Badjhiri Me Lakhadeh Marg  Se Bajrang mandir tak Kachhi nali nirma 280 Metarn</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / BANSIPURA</t>
+          <t>TIMARNI / BADJHIRI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1743003060/IF/22012035238123 — bolder chek anokhi ke ghet ke pas 15 nag</t>
+          <t>1743003059/RS/22012035127626 — Gram Badjhiri Me Lakhadeh Marg  Se Bajrang mandir tak Kachhi nali nirma 280 Metarn</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>45384</v>
+        <v>45451</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BANSIPURA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1743003060/IF/22012035238894 — hiteshi kup brajlal/ramkaran</t>
+          <t>1743003060/IF/22012035238123 — bolder chek anokhi ke ghet ke pas 15 nag</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BANSIPURA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1743003060/IF/22012035238902 — hiteshi kup sabulal/hiru</t>
+          <t>1743003060/IF/22012035238894 — hiteshi kup brajlal/ramkaran</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BANSIPURA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1743003060/IF/22012035238910 — hiteshi kup avadhsingh/punya</t>
+          <t>1743003060/IF/22012035238902 — hiteshi kup sabulal/hiru</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BANSIPURA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1743003060/IF/22012035270698 — हितेषी कूप निर्माण कार्य अवधसिंह /पुण्या ग्राम पंचायत बंशीपुरा</t>
+          <t>1743003060/IF/22012035238910 — hiteshi kup avadhsingh/punya</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BANSIPURA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1743003060/WC/22012035168573 — Bolder chek gram banshipura me lakhan ke khet ke pas</t>
+          <t>1743003060/IF/22012035270698 — हितेषी कूप निर्माण कार्य अवधसिंह /पुण्या ग्राम पंचायत बंशीपुरा</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>45315</v>
+        <v>45384</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BANSIPURA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1743003060/WC/22012035168584 — Bolder chek gram banshipura me Rajesh ke khet ke pas</t>
+          <t>1743003060/WC/22012035168573 — Bolder chek gram banshipura me lakhan ke khet ke pas</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BANSIPURA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1743003060/WC/22012035211693 — bolder chek ramkishan ke khet ke pas 15 nag</t>
+          <t>1743003060/WC/22012035168584 — Bolder chek gram banshipura me Rajesh ke khet ke pas</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>45384</v>
+        <v>45315</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / BANSIPURA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1743003060/WC/22012035227605 — नाला बिस्तरीकारण बंशीपुरा रामकिशन के खेत पास नाले पर</t>
+          <t>1743003060/WC/22012035211693 — bolder chek ramkishan ke khet ke pas 15 nag</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / RATAMATI</t>
+          <t>TIMARNI / BANSIPURA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1743003061/DP/22012034620000 — रोड किनारे जूनापानी से बिटिया की ओर भाग 2</t>
+          <t>1743003060/WC/22012035227605 — नाला बिस्तरीकारण बंशीपुरा रामकिशन के खेत पास नाले पर</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>45461</v>
+        <v>45384</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / CHNDRAKHAL</t>
+          <t>TIMARNI / RATAMATI</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1743003064/DP/22012034619956 — वृक्षारोपण कार्य 210 कंपार्टमेंट चंद्रखाल  ग्राम पंचायत चंद्रखाल</t>
+          <t>1743003061/DP/22012034620000 — रोड किनारे जूनापानी से बिटिया की ओर भाग 2</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>45458</v>
+        <v>45461</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHNDRAKHAL</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1743003064/DP/22012034619957 — वृक्षारोपण कार्य 210 कंपार्टमेंट चंद्रखाल  ग्राम पंचायत चंद्रखाल</t>
+          <t>1743003064/DP/22012034619956 — वृक्षारोपण कार्य 210 कंपार्टमेंट चंद्रखाल  ग्राम पंचायत चंद्रखाल</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / CHNDRAKHAL</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1743003064/DP/22012034619967 — वृक्षारोपण कार्य 210 कंपार्टमेंट चंद्रखाल  ग्राम पंचायत चंद्रखाल</t>
+          <t>1743003064/DP/22012034619957 — वृक्षारोपण कार्य 210 कंपार्टमेंट चंद्रखाल  ग्राम पंचायत चंद्रखाल</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / KACHNAR</t>
+          <t>TIMARNI / CHNDRAKHAL</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1743003070/FP/22012034637945 — नाला गहरीकरण उपस्वास्थ्य केंद्र के पास 300 मीटर गहरीकरण</t>
+          <t>1743003064/DP/22012034619967 — वृक्षारोपण कार्य 210 कंपार्टमेंट चंद्रखाल  ग्राम पंचायत चंद्रखाल</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>45201</v>
+        <v>45458</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / KACHNAR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1743003070/WC/22012035159532 — नाला गहरीकरण अस्पताल के सामने की नाला में 200 मीटर</t>
+          <t>1743003070/FP/22012034637945 — नाला गहरीकरण उपस्वास्थ्य केंद्र के पास 300 मीटर गहरीकरण</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / KACHNAR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1743003070/WC/VB/22012035331716 — BOLDER CHECK DAM MANGAL KHET KE PASS NALE PAR</t>
+          <t>1743003070/WC/22012035159532 — नाला गहरीकरण अस्पताल के सामने की नाला में 200 मीटर</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>46174</v>
+        <v>45201</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>TIMARNI / PATIAKUA</t>
+          <t>TIMARNI / KACHNAR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1743003072/WC/22012035164170 — Boldar check dem jamunsot nala par 5 Nag gohati</t>
+          <t>1743003070/WC/VB/22012035331716 — BOLDER CHECK DAM MANGAL KHET KE PASS NALE PAR</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>45316</v>
+        <v>46174</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>TIMARNI / PATIAKUA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1743003072/WC/22012035179351 — Boldar check dem Mangal Gadda Gohati 10Nag</t>
+          <t>1743003072/WC/22012035164170 — Boldar check dem jamunsot nala par 5 Nag gohati</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K288" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>TIMARNI / PATIAKUA</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C289" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D289" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E289" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F289" s="1" t="inlineStr">
+        <is>
+          <t>1743003072/WC/22012035179351 — Boldar check dem Mangal Gadda Gohati 10Nag</t>
+        </is>
+      </c>
+      <c r="G289" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H289" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I289" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J289" s="3" t="n">
+        <v>45316</v>
+      </c>
+      <c r="K289" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>