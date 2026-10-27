--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K459"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 02:17:29</t>
+          <t>Exported on: 2026-10-27 19:03:13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: KATNI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -514,51 +514,51 @@
       <c r="J16" s="3" t="n">
         <v>39279</v>
       </c>
       <c r="K16" s="3" t="n">
         <v>41201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Shelter Belt Trees-Comm / Road Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Road Line Plantation of Shelter Belt Trees-Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1744001051/DP/22012034532813 — ROAD SIDE PLANTIONS BILHARI TO SLEEMNABAD</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>394489.84</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>22470</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44428</v>
@@ -2832,51 +2832,51 @@
       <c r="J64" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K64" s="3" t="n">
         <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1744001051/IF/22012035459869 — khet talab nirman krya Rajy /Ramkesh</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45748</v>
@@ -3075,51 +3075,51 @@
       <c r="J69" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K69" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1744001051/IF/22012035480083 — Dugwell Recharge Pit Panna/pooran</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>23899.46</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45761</v>
@@ -3171,145 +3171,145 @@
       <c r="J71" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K71" s="3" t="n">
         <v>46142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1744001051/IF/22012035480136 — Dugwell Recharge Pit Vishnu/Chaitu</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>23899.46</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1744001051/IF/22012035515016 — खेत तालाब निर्माण कार्य राजू यादव खरखरी</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>105130</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1744001051/IF/22012035515834 — खेत तालाब निर्माण कार्य रूपलाल/रामसहाय खरखरी</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45761</v>
@@ -6436,51 +6436,51 @@
       <c r="J138" s="3" t="n">
         <v>43213</v>
       </c>
       <c r="K138" s="3" t="n">
         <v>43401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1744001051/IF/IAY/1852703 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2763354</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>44229</v>
@@ -7561,51 +7561,51 @@
       <c r="J161" s="3" t="n">
         <v>44291</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>44521</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1744001051/IF/IAY/2861285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4551509</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>5404</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>44294</v>
@@ -9813,51 +9813,51 @@
       <c r="J207" s="3" t="n">
         <v>44540</v>
       </c>
       <c r="K207" s="3" t="n">
         <v>44587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1744001051/IF/IAY/3340759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4166250</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>5890</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>44540</v>
@@ -11771,51 +11771,51 @@
       <c r="J247" s="3" t="n">
         <v>44614</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>44757</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1744001051/IF/IAY/3494488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4854622</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>44560</v>
@@ -13288,51 +13288,51 @@
       <c r="J278" s="3" t="n">
         <v>44758</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>44857</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1744001051/IF/IAY/4237607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145107116</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>5990</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>44774</v>
@@ -13972,51 +13972,51 @@
       <c r="J292" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>45882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1744001051/IF/IAY/4824153 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123499601</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45754</v>
@@ -14117,51 +14117,51 @@
       <c r="J295" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1744001051/IF/IAY/4958698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124205840</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45715</v>
@@ -14458,51 +14458,51 @@
       <c r="J302" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>46118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1744001051/IF/IAY/5837460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123490219</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45614</v>
@@ -20416,51 +20416,51 @@
       <c r="J426" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K426" s="3" t="n">
         <v>45856</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1744001051/WC/22012035258444 — galli plug nirman kry churha nala 4</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>46021.19</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45748</v>
@@ -21245,73 +21245,73 @@
       <c r="J443" s="3" t="n">
         <v>40314</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>41201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1744001051/WC/VB/22012035329612 — कंटूर ट्रेंच निर्माण कार्य तालाब के पास खरखरी</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>193729.02</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>26400</v>
+        <v>122025</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>46254</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>