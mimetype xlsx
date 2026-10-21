--- v0 (2026-09-03)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K528"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 04:05:31</t>
+          <t>Exported on: 2026-10-21 02:34:18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: KATNI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -806,98 +806,98 @@
       <c r="J22" s="3" t="n">
         <v>39645</v>
       </c>
       <c r="K22" s="3" t="n">
         <v>41201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1744001053/DP/22012034490663 — RFR_KATNI RIVER_BAMBOO PLANTATION KAIMORA PAHADI</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>684999.34</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>93440</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44030</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1744001053/DP/22012034533032 — Road Side Plantation Padua Murawal Road GP kaimori</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>394489.84</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>39495</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44424</v>
@@ -5245,98 +5245,98 @@
       <c r="J115" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K115" s="3" t="n">
         <v>46000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1744001053/IF/22012035492437 — खेत तालाब निर्माण कार्य चन्‍द्रकान्‍त बर्मन कैमोरी</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>11750</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1744001053/IF/22012035492751 — खेत तालाब निर्माण कार्य राजेन्‍द्र बसोर</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45761</v>
@@ -8657,98 +8657,98 @@
       <c r="J185" s="3" t="n">
         <v>42784</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>43279</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1744001053/IF/IAY/2866223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4894457</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>44112</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1744001053/IF/IAY/2871308 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4871972</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>44112</v>
@@ -16342,51 +16342,51 @@
       <c r="J342" s="3" t="n">
         <v>43047</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>43342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1744001053/IF/IAY/798642 — Construction of IAY House -IAY REG. NO. MP2445038</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>44146</v>
@@ -16879,51 +16879,51 @@
       <c r="J353" s="3" t="n">
         <v>43047</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>43412</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1744001053/IF/IAY/805756 — Construction of IAY House -IAY REG. NO. MP3492883</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>44146</v>
@@ -20533,98 +20533,98 @@
       <c r="J429" s="3" t="n">
         <v>44584</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>45464</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1744001053/RS/22012035136038 — NALI NIRMAN KRY GORIYA BABA SE PANHA GHAT TAK ANDIYA</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>20400</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1744001053/RS/22012035136217 — nali nirman kry gouraiya baba se panha ghat tak</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45567</v>
@@ -24024,427 +24024,427 @@
       <c r="J502" s="3" t="n">
         <v>45544</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>45766</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1744001053/WC/22012035261211 — sangam nala me gali pulg nirman kary 02</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1744001053/WC/22012035261214 — sangam nala me gali pulg nirman kary 03</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1744001053/WC/22012035261220 — sangam nala me gali pulg nirman kary 04</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1744001053/WC/22012035261222 — sangam nala me gali pulg nirman kary 05</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1744001053/WC/22012035261225 — sangam nala me gali pulg nirman kary 01</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1744001053/WC/22012035301486 — रिचार्ज पिट निर्माण मढिया के पास कैमोरी</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>23899.46</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1744001053/WC/22012035301489 — रिचार्ज पिट निर्माण खेर माई के पास कैमोरी</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>23899.46</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1744001053/WC/22012035301498 — रिचार्ज पिट निर्माण दुबे ताला0 के पास कैमोरी</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>23899.46</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1744001053/WC/22012035301504 — रिचार्ज पिट निर्माण छुटटी भुमिया के घर पास</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>23899.46</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45761</v>
@@ -24895,61 +24895,61 @@
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1744001053/WC/VB/22012035330191 — conturtranch nirman kary kaimori Nursery ke andar</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>364033.34</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>0</v>
+        <v>37285</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>46203</v>
+        <v>46270</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>RITHI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">