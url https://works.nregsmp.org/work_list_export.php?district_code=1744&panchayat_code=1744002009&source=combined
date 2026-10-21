--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K722"/>
+  <dimension ref="A1:K727"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 03:17:52</t>
+          <t>Exported on: 2026-10-21 06:24:20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: KATNI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -7367,51 +7367,51 @@
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/22012035593718 — Ek Bagiya Maa  Ke Naam Seeta SHG Bharauli Longa Bai kol</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>271221.68</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>30668.2</v>
+        <v>39114.34</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -17128,51 +17128,51 @@
       <c r="J358" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>46018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/4639047 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132190230</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45546</v>
@@ -17273,51 +17273,51 @@
       <c r="J361" s="3" t="n">
         <v>45644</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>45737</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/4818920 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106313335</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45562</v>
@@ -17418,51 +17418,51 @@
       <c r="J364" s="3" t="n">
         <v>45644</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>45737</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/4832361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141516293</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45565</v>
@@ -17710,98 +17710,98 @@
       <c r="J370" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/4915367 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147182181</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/4939221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106702155</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45707</v>
@@ -17853,145 +17853,145 @@
       <c r="J373" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K373" s="3" t="n">
         <v>46033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/4955104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120549023</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/4990323 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106988432</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/4992525 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106204031</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45708</v>
@@ -18435,98 +18435,98 @@
       <c r="J385" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>45823</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/5082187 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114011241</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/5083177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126313357</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45713</v>
@@ -18578,145 +18578,147 @@
       <c r="J388" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/5086350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127827058</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45705</v>
       </c>
-      <c r="K389" s="3"/>
+      <c r="K389" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/5086381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127840153</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/5087350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128335423</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45706</v>
@@ -19015,51 +19017,51 @@
       <c r="J397" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K397" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/5213923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133460163</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45711</v>
@@ -19111,239 +19113,239 @@
       <c r="J399" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K399" s="3" t="n">
         <v>46047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/5239245 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141516412</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45711</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/5463223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106017102</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/5622494 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125084842</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/5672409 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126467741</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/5672653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140346710</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45559</v>
@@ -19787,51 +19789,51 @@
       <c r="J413" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K413" s="3" t="n">
         <v>46088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/5902659 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119501768</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46062</v>
@@ -20030,333 +20032,333 @@
       <c r="J418" s="3" t="n">
         <v>42810</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/5928723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126372737</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/5956806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128392915</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/5957214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148510239</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/5966402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121943124</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/5996279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128733733</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/6080252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120549184</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/6087696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126329478</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>46088</v>
@@ -20408,14361 +20410,14596 @@
       <c r="J426" s="3" t="n">
         <v>42810</v>
       </c>
       <c r="K426" s="3" t="n">
         <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1744002009/IF/IAY/6137804 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128395137</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/645666 — Construction of IAY House -IAY REG. NO. MP1479396</t>
+          <t>1744002009/IF/IAY/6252808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115958506</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>42943</v>
-[...3 lines deleted...]
-      </c>
+        <v>46163</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/700127 — Construction of IAY House -IAY REG. NO. MP1430386</t>
+          <t>1744002009/IF/IAY/6260021 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121943911</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>15824</v>
+        <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>42922</v>
-[...3 lines deleted...]
-      </c>
+        <v>46056</v>
+      </c>
+      <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/700942 — Construction of IAY House -IAY REG. NO. MP1441543</t>
+          <t>1744002009/IF/IAY/6358499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126380368</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>42887</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/704862 — Construction of IAY House -IAY REG. NO. MP1499046</t>
+          <t>1744002009/IF/IAY/6358624 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120809688</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44022</v>
+        <v>46099</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/704867 — Construction of IAY House -IAY REG. NO. MP1499108</t>
+          <t>1744002009/IF/IAY/6359319 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114063745</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>16340</v>
+        <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>42887</v>
-[...3 lines deleted...]
-      </c>
+        <v>46066</v>
+      </c>
+      <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/705022 — Construction of IAY House -IAY REG. NO. MP1500983</t>
+          <t>1744002009/IF/IAY/645666 — Construction of IAY House -IAY REG. NO. MP1479396</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>42908</v>
+        <v>42943</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>43200</v>
+        <v>43202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/706132 — Construction of IAY House -IAY REG. NO. MP1515390</t>
+          <t>1744002009/IF/IAY/700127 — Construction of IAY House -IAY REG. NO. MP1430386</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>15136</v>
+        <v>15824</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>42908</v>
+        <v>42922</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>43125</v>
+        <v>43054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/706134 — Construction of IAY House -IAY REG. NO. MP1515409</t>
+          <t>1744002009/IF/IAY/700942 — Construction of IAY House -IAY REG. NO. MP1441543</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>16512</v>
+        <v>15480</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>42887</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>43049</v>
+        <v>43089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/710764 — Construction of IAY House -IAY REG. NO. MP1570500</t>
+          <t>1744002009/IF/IAY/704862 — Construction of IAY House -IAY REG. NO. MP1499046</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>42943</v>
-[...3 lines deleted...]
-      </c>
+        <v>44022</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/717977 — Construction of IAY House -IAY REG. NO. MP1664554</t>
+          <t>1744002009/IF/IAY/704867 — Construction of IAY House -IAY REG. NO. MP1499108</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>15480</v>
+        <v>16340</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>42908</v>
+        <v>42887</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>43200</v>
+        <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/718504 — Construction of IAY House -IAY REG. NO. MP1672675</t>
+          <t>1744002009/IF/IAY/705022 — Construction of IAY House -IAY REG. NO. MP1500983</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>15136</v>
+        <v>15480</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>42908</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>43125</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/718877 — Construction of IAY House -IAY REG. NO. MP1681164</t>
+          <t>1744002009/IF/IAY/706132 — Construction of IAY House -IAY REG. NO. MP1515390</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>15480</v>
+        <v>15136</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>42887</v>
+        <v>42908</v>
       </c>
       <c r="K439" s="3" t="n">
         <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/725514 — Construction of IAY House -IAY REG. NO. MP1840400</t>
+          <t>1744002009/IF/IAY/706134 — Construction of IAY House -IAY REG. NO. MP1515409</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>16168</v>
+        <v>16512</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>42873</v>
+        <v>42887</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>43156</v>
+        <v>43049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/728144 — Construction of IAY House -IAY REG. NO. MP1910883</t>
+          <t>1744002009/IF/IAY/710764 — Construction of IAY House -IAY REG. NO. MP1570500</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>23490</v>
+        <v>15030</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>44022</v>
-[...1 lines deleted...]
-      <c r="K441" s="3"/>
+        <v>42943</v>
+      </c>
+      <c r="K441" s="3" t="n">
+        <v>43089</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/728524 — Construction of IAY House -IAY REG. NO. MP1920929</t>
+          <t>1744002009/IF/IAY/717977 — Construction of IAY House -IAY REG. NO. MP1664554</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>15308</v>
+        <v>15480</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>42908</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>43125</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/730315 — Construction of IAY House -IAY REG. NO. MP1974047</t>
+          <t>1744002009/IF/IAY/718504 — Construction of IAY House -IAY REG. NO. MP1672675</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>15480</v>
+        <v>15136</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42873</v>
+        <v>42908</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>43156</v>
+        <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/755522 — Construction of IAY House -IAY REG. NO. MP2754917</t>
+          <t>1744002009/IF/IAY/718877 — Construction of IAY House -IAY REG. NO. MP1681164</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>44022</v>
-[...1 lines deleted...]
-      <c r="K444" s="3"/>
+        <v>42887</v>
+      </c>
+      <c r="K444" s="3" t="n">
+        <v>43125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/755751 — Construction of IAY House -IAY REG. NO. MP2765215</t>
+          <t>1744002009/IF/IAY/725514 — Construction of IAY House -IAY REG. NO. MP1840400</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>15824</v>
+        <v>16168</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42922</v>
+        <v>42873</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>43200</v>
+        <v>43156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/755951 — Construction of IAY House -IAY REG. NO. MP2774824</t>
+          <t>1744002009/IF/IAY/728144 — Construction of IAY House -IAY REG. NO. MP1910883</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>15030</v>
+        <v>23490</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42873</v>
-[...3 lines deleted...]
-      </c>
+        <v>44022</v>
+      </c>
+      <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/756215 — Construction of IAY House -IAY REG. NO. MP2784481</t>
+          <t>1744002009/IF/IAY/728524 — Construction of IAY House -IAY REG. NO. MP1920929</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>15308</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>44022</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>42908</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>43125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/767330 — Construction of IAY House -IAY REG. NO. MP3298179</t>
+          <t>1744002009/IF/IAY/730315 — Construction of IAY House -IAY REG. NO. MP1974047</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>15136</v>
+        <v>15480</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42908</v>
+        <v>42873</v>
       </c>
       <c r="K448" s="3" t="n">
         <v>43156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/76932 — Construction of IAY House -IAY REG. NO. MP-44-002-009-001/10</t>
+          <t>1744002009/IF/IAY/755522 — Construction of IAY House -IAY REG. NO. MP2754917</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>14070</v>
+        <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42614</v>
-[...3 lines deleted...]
-      </c>
+        <v>44022</v>
+      </c>
+      <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/813115 — Construction of IAY House -IAY REG. NO. MP1637086</t>
+          <t>1744002009/IF/IAY/755751 — Construction of IAY House -IAY REG. NO. MP2765215</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>15136</v>
+        <v>15824</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42908</v>
+        <v>42922</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>43033</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/848307 — Construction of IAY House -IAY REG. NO. MP1468970</t>
+          <t>1744002009/IF/IAY/755951 — Construction of IAY House -IAY REG. NO. MP2774824</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>13416</v>
+        <v>15136</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>42887</v>
+        <v>42873</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>43305</v>
+        <v>43050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/852482 — Construction of IAY House -IAY REG. NO. MP1521790</t>
+          <t>1744002009/IF/IAY/756215 — Construction of IAY House -IAY REG. NO. MP2784481</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>42922</v>
-[...3 lines deleted...]
-      </c>
+        <v>44022</v>
+      </c>
+      <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/856765 — Construction of IAY House -IAY REG. NO. MP1571930</t>
+          <t>1744002009/IF/IAY/767330 — Construction of IAY House -IAY REG. NO. MP3298179</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>15308</v>
+        <v>15136</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42922</v>
+        <v>42908</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>43120</v>
+        <v>43156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/857297 — Construction of IAY House -IAY REG. NO. MP1578821</t>
+          <t>1744002009/IF/IAY/76932 — Construction of IAY House -IAY REG. NO. MP-44-002-009-001/10</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>1032</v>
+        <v>14070</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>42943</v>
+        <v>42614</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>43305</v>
+        <v>43115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/862008 — Construction of IAY House -IAY REG. NO. MP1637613</t>
+          <t>1744002009/IF/IAY/813115 — Construction of IAY House -IAY REG. NO. MP1637086</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>15480</v>
+        <v>15136</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>42908</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>43124</v>
+        <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/882679 — Construction of IAY House -IAY REG. NO. MP1899119</t>
+          <t>1744002009/IF/IAY/848307 — Construction of IAY House -IAY REG. NO. MP1468970</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>15480</v>
+        <v>13416</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42873</v>
+        <v>42887</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>43120</v>
+        <v>43305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/883486 — Construction of IAY House -IAY REG. NO. MP1910472</t>
+          <t>1744002009/IF/IAY/852482 — Construction of IAY House -IAY REG. NO. MP1521790</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>15136</v>
+        <v>15480</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>42887</v>
+        <v>42922</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>43033</v>
+        <v>43089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/936902 — Construction of IAY House -IAY REG. NO. MP2761654</t>
+          <t>1744002009/IF/IAY/856765 — Construction of IAY House -IAY REG. NO. MP1571930</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>15480</v>
+        <v>15308</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>42873</v>
+        <v>42922</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>43120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/937555 — Construction of IAY House -IAY REG. NO. MP2774800</t>
+          <t>1744002009/IF/IAY/857297 — Construction of IAY House -IAY REG. NO. MP1578821</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>15480</v>
+        <v>1032</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>42873</v>
+        <v>42943</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>43200</v>
+        <v>43305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1744002009/IF/IAY/938401 — Construction of IAY House -IAY REG. NO. MP2792971</t>
+          <t>1744002009/IF/IAY/862008 — Construction of IAY House -IAY REG. NO. MP1637613</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>42873</v>
+        <v>42908</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>43089</v>
+        <v>43124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1744002009/LD/22012034255590 — banjar bhoumi vikash karay gaitra</t>
+          <t>1744002009/IF/IAY/882679 — Construction of IAY House -IAY REG. NO. MP1899119</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K461" s="3"/>
+        <v>42873</v>
+      </c>
+      <c r="K461" s="3" t="n">
+        <v>43120</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1744002009/LD/22012034299137 — Shanti dham nirmand kary Bharoli  talab ke pash</t>
+          <t>1744002009/IF/IAY/883486 — Construction of IAY House -IAY REG. NO. MP1910472</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>171071</v>
+        <v>15136</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>42775</v>
+        <v>42887</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>43192</v>
+        <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1744002009/LD/22012034301525 — Shanti dham nirmand kary gaitra(kher ghat ke pas)</t>
+          <t>1744002009/IF/IAY/936902 — Construction of IAY House -IAY REG. NO. MP2761654</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>18000000000</v>
+        <v>15480</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>42774</v>
-[...1 lines deleted...]
-      <c r="K463" s="3"/>
+        <v>42873</v>
+      </c>
+      <c r="K463" s="3" t="n">
+        <v>43120</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1744002009/LD/22012034468467 — गौशाला-चारागाह विकास कार्य</t>
+          <t>1744002009/IF/IAY/937555 — Construction of IAY House -IAY REG. NO. MP2774800</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>1498427</v>
+        <v>15480</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>878649.59</v>
+        <v>15480</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43776</v>
+        <v>42873</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>45781</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1744002009/LD/22012034468476 — CHARAGAH vikas karya goushala gaitara</t>
+          <t>1744002009/IF/IAY/938401 — Construction of IAY House -IAY REG. NO. MP2792971</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K465" s="3"/>
+        <v>42873</v>
+      </c>
+      <c r="K465" s="3" t="n">
+        <v>43089</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1744002009/LD/22012034569238 — BHUMI SUDHAR AVM LEVLIKARAN KARY GAITRA ASHOK DUBEY</t>
+          <t>1744002009/LD/22012034255590 — banjar bhoumi vikash karay gaitra</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>45785.68</v>
+        <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>44288</v>
+        <v>42231</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1744002009/LD/22012034569239 — BHUMI SUDHAR AVM LEVLIKARAN KARY SUDAMA YADAV</t>
+          <t>1744002009/LD/22012034299137 — Shanti dham nirmand kary Bharoli  talab ke pash</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>47907.18</v>
+        <v>180000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>40860</v>
+        <v>171071</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>44502</v>
+        <v>42775</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>44875</v>
+        <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1744002009/LD/22012034578058 — MAA KI BAGIYA MIDDLE SCHOOL GAITARA</t>
+          <t>1744002009/LD/22012034301525 — Shanti dham nirmand kary gaitra(kher ghat ke pas)</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>5000</v>
+        <v>18000000000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>2280</v>
+        <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>44677</v>
-[...3 lines deleted...]
-      </c>
+        <v>42774</v>
+      </c>
+      <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1744002009/LD/22012034578334 — MAA KI BAGIYA PRATHMIK SHALA BHAROLI</t>
+          <t>1744002009/LD/22012034468467 — गौशाला-चारागाह विकास कार्य</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>5000</v>
+        <v>1498427</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>1140</v>
+        <v>878649.59</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>44677</v>
+        <v>43776</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>44919</v>
+        <v>45781</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1744002009/LD/22012034578335 — MAA KI BAGIYA PRATHMIK SHALA BHAROLI</t>
+          <t>1744002009/LD/22012034468476 — CHARAGAH vikas karya goushala gaitara</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>44587</v>
+        <v>43569</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1744002009/LD/22012034944589 — CPT nirman karya gaitara</t>
+          <t>1744002009/LD/22012034569238 — BHUMI SUDHAR AVM LEVLIKARAN KARY GAITRA ASHOK DUBEY</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>0</v>
+        <v>45785.68</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>45519</v>
+        <v>44288</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1744002009/LD/22012034944590 — CPT nirman karya bharouli</t>
+          <t>1744002009/LD/22012034569239 — BHUMI SUDHAR AVM LEVLIKARAN KARY SUDAMA YADAV</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>0</v>
+        <v>47907.18</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>40860</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>45519</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>44502</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>44875</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1744002009/LD/22012034951577 — गली प्लग सह ड्रेनेज ट्रीटमेंट खेर घाट से नदी तक तक ग्राम गेतरा</t>
+          <t>1744002009/LD/22012034578058 — MAA KI BAGIYA MIDDLE SCHOOL GAITARA</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>975109</v>
+        <v>5000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>970360.01</v>
+        <v>2280</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>45799</v>
+        <v>44677</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>46120</v>
+        <v>44919</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1744002009/LD/22012034951578 — गली प्लग सह ड्रेनेज ट्रीटमेंट उमेश सिंह के खेत के पास से दुगादी नाला तक ग्राम भरोली</t>
+          <t>1744002009/LD/22012034578334 — MAA KI BAGIYA PRATHMIK SHALA BHAROLI</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>0</v>
+        <v>5000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>0</v>
+        <v>1140</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>45682</v>
-[...1 lines deleted...]
-      <c r="K474" s="3"/>
+        <v>44677</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>44919</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1744002009/LD/3364 — पुलिया निर्माण कार्य कछगवॉ मार्ग में</t>
+          <t>1744002009/LD/22012034578335 — MAA KI BAGIYA PRATHMIK SHALA BHAROLI</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
+        <v>5000</v>
+      </c>
+      <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I475" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J475" s="3" t="n">
-        <v>40266</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1744002009/LD/4606 — खेल मैदान निर्माण कार्य गैतरा</t>
+          <t>1744002009/LD/22012034944589 — CPT nirman karya gaitara</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>488000</v>
+        <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>311302</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>40945</v>
-[...3 lines deleted...]
-      </c>
+        <v>45519</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1744002009/LD/4641 — shanti dham nirmarn karya kachhara ghat gaitra</t>
+          <t>1744002009/LD/22012034944590 — CPT nirman karya bharouli</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>132880</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41086</v>
-[...3 lines deleted...]
-      </c>
+        <v>45519</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1744002009/LD/4657 — शांति धाम निर्माण कार्य भरौली के पास गैतरा</t>
+          <t>1744002009/LD/22012034951577 — गली प्लग सह ड्रेनेज ट्रीटमेंट खेर घाट से नदी तक तक ग्राम गेतरा</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>249000</v>
+        <v>975109</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>31912</v>
+        <v>970360.01</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>41092</v>
+        <v>45799</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>41364</v>
+        <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1744002009/PG/9425888998 — Khelmedan nirmad kary bharoli (365)</t>
+          <t>1744002009/LD/22012034951578 — गली प्लग सह ड्रेनेज ट्रीटमेंट उमेश सिंह के खेत के पास से दुगादी नाला तक ग्राम भरोली</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>1489000</v>
+        <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>595419.2</v>
+        <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42644</v>
-[...3 lines deleted...]
-      </c>
+        <v>45682</v>
+      </c>
+      <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/11006 — ग्रेवल सडक निर्माण कार्य भरौली से धपई की ओर</t>
+          <t>1744002009/LD/3364 — पुलिया निर्माण कार्य कछगवॉ मार्ग में</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>50000</v>
+        <v>13800</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>39657</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>40266</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>40470</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/12036 — ग्रेवल रोड निर्माण गैतरा</t>
+          <t>1744002009/LD/4606 — खेल मैदान निर्माण कार्य गैतरा</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>0</v>
+        <v>488000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>494266</v>
+        <v>311302</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>40252</v>
+        <v>40945</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/12155 — ग्रेवल सडक निर्माण कार्य गैतरा से तलाब मार्ग</t>
+          <t>1744002009/LD/4641 — shanti dham nirmarn karya kachhara ghat gaitra</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>233574</v>
+        <v>132880</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>40763</v>
+        <v>41086</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>40877</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/12163 — ग्रेवल रोड निर्माण कार्य गैतरा</t>
+          <t>1744002009/LD/4657 — शांति धाम निर्माण कार्य भरौली के पास गैतरा</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>0</v>
+        <v>249000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>114572</v>
+        <v>31912</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>40812</v>
+        <v>41092</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>41302</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/12229 — c.c.road and nali nirmarn karya gaitra</t>
+          <t>1744002009/PG/9425888998 — Khelmedan nirmad kary bharoli (365)</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>200000</v>
+        <v>1489000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>260920</v>
+        <v>595419.2</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>41071</v>
+        <v>42644</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>41364</v>
+        <v>43449</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/12273 — पंचपरमेश्‍वर सी सी रोड निर्माण कार्य ts-709</t>
+          <t>1744002009/RC/11006 — ग्रेवल सडक निर्माण कार्य भरौली से धपई की ओर</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>388000</v>
+        <v>499000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>100832</v>
+        <v>50000</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>41213</v>
-[...3 lines deleted...]
-      </c>
+        <v>39657</v>
+      </c>
+      <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034164232 — c.c. road wa nali nirman karay</t>
+          <t>1744002009/RC/12036 — ग्रेवल रोड निर्माण गैतरा</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>18400</v>
+        <v>494266</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>41313</v>
+        <v>40252</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>41606</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034171743 — c.c road nirman karya majholi tol getra1224</t>
+          <t>1744002009/RC/12155 — ग्रेवल सडक निर्माण कार्य गैतरा से तलाब मार्ग</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>210000</v>
+        <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>209793.6</v>
+        <v>233574</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>41442</v>
+        <v>40763</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>41606</v>
+        <v>40877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034171744 — c.c road nirman karya  getra 1223</t>
+          <t>1744002009/RC/12163 — ग्रेवल रोड निर्माण कार्य गैतरा</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>210000</v>
+        <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>189152.1</v>
+        <v>114572</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>41442</v>
+        <v>40812</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>41606</v>
+        <v>41302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034207407 — khet sadak nirmad kary gaitra se talab ke our</t>
+          <t>1744002009/RC/12229 — c.c.road and nali nirmarn karya gaitra</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>1331000</v>
+        <v>200000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>616709.15</v>
+        <v>260920</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>41699</v>
+        <v>41071</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>42628</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034209587 — khet sadak nirmad kary</t>
+          <t>1744002009/RC/12273 — पंचपरमेश्‍वर सी सी रोड निर्माण कार्य ts-709</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>0</v>
+        <v>388000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>0</v>
+        <v>100832</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K490" s="3"/>
+        <v>41213</v>
+      </c>
+      <c r="K490" s="3" t="n">
+        <v>41364</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034209613 — khet sadak nirmad kary</t>
+          <t>1744002009/RC/22012034164232 — c.c. road wa nali nirman karay</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>1426000</v>
+        <v>499000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>1752</v>
+        <v>18400</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>41699</v>
+        <v>41313</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>43174</v>
+        <v>41606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034209615 — khet sadak nirmad kary</t>
+          <t>1744002009/RC/22012034171743 — c.c road nirman karya majholi tol getra1224</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>1426000</v>
+        <v>210000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>209793.6</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>41442</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>41606</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034209620 — khet sadak nirmad kary</t>
+          <t>1744002009/RC/22012034171744 — c.c road nirman karya  getra 1223</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>1475000</v>
+        <v>210000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>791173.9</v>
+        <v>189152.1</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>41699</v>
+        <v>41442</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>43005</v>
+        <v>41606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034209631 — khet sadak nirmad kary</t>
+          <t>1744002009/RC/22012034207407 — khet sadak nirmad kary gaitra se talab ke our</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>1331000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>1752</v>
+        <v>616709.15</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>41699</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>43174</v>
+        <v>42628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Kankar Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034209977 — c c rod va nali nirmad kary majholi tola ts no 412</t>
+          <t>1744002009/RC/22012034209587 — khet sadak nirmad kary</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Kankar Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034209983 — c c rod avam nali nirmad kary majholitola</t>
+          <t>1744002009/RC/22012034209613 — khet sadak nirmad kary</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>1426000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>1752</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>41699</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>43174</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034210166 — C.C Road majhli tola getra 4120</t>
+          <t>1744002009/RC/22012034209615 — khet sadak nirmad kary</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>0</v>
+        <v>1426000</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>41501</v>
+        <v>41665</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034210168 — C.C Road majhli tola getra 4120</t>
+          <t>1744002009/RC/22012034209620 — khet sadak nirmad kary</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>181000</v>
+        <v>1475000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>1168</v>
+        <v>791173.9</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>41699</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>41920</v>
+        <v>43005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034267264 — cc</t>
+          <t>1744002009/RC/22012034209631 — khet sadak nirmad kary</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>300000</v>
+        <v>1331000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>0</v>
+        <v>1752</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>42096</v>
-[...1 lines deleted...]
-      <c r="K499" s="3"/>
+        <v>41699</v>
+      </c>
+      <c r="K499" s="3" t="n">
+        <v>43174</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Kankar Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034297730 — KHET SADAK VISHWAKARMA KE KHET SE KALLU RAM PATEL KE KHET TAK TS-1390</t>
+          <t>1744002009/RC/22012034209977 — c c rod va nali nirmad kary majholi tola ts no 412</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>1462000</v>
+        <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>352928.5</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>42401</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Kankar Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034299306 — khet sadak nirmad kary gaitra</t>
+          <t>1744002009/RC/22012034209983 — c c rod avam nali nirmad kary majholitola</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42231</v>
+        <v>41501</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034299308 — khet sadak nirmad kary bharoli</t>
+          <t>1744002009/RC/22012034210166 — C.C Road majhli tola getra 4120</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>200000</v>
+        <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>42231</v>
+        <v>41501</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034343471 — C C ROAD SAH NALI NIRMAD KARY WARD NO 04 (GATRA)</t>
+          <t>1744002009/RC/22012034210168 — C.C Road majhli tola getra 4120</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>66000</v>
+        <v>181000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>58262</v>
+        <v>1168</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>42922</v>
+        <v>41699</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>43174</v>
+        <v>41920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034365646 — खेत सडक निर्माण कार्य भरौली विश्‍वकर्मा के खेत से कालूराम पटैल के खेत तक</t>
+          <t>1744002009/RC/22012034267264 — cc</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>802000</v>
+        <v>300000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>519572.7</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>42096</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034374257 — सुदूर सडक निर्माण कार्य</t>
+          <t>1744002009/RC/22012034297730 — KHET SADAK VISHWAKARMA KE KHET SE KALLU RAM PATEL KE KHET TAK TS-1390</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>0</v>
+        <v>1462000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>352928.5</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>42401</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>42638</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034395931 — cc road avam nali nirmad kary gaitra (sundar chaudhari ke ghar se ballu chaudhari ke ghar tak)</t>
+          <t>1744002009/RC/22012034299306 — khet sadak nirmad kary gaitra</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>34000</v>
+        <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>34510</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>43378</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034395937 — cc road avam nali nirmad kary bharauli(road se savitri bai ke ghar tak avam suresh ke ghar se road )</t>
+          <t>1744002009/RC/22012034299308 — khet sadak nirmad kary bharoli</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>36355000000</v>
+        <v>200000</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>43327</v>
+        <v>42231</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034397074 — c c road kary vimal shing ke ghar se rathor ke ghar tak</t>
+          <t>1744002009/RC/22012034343471 — C C ROAD SAH NALI NIRMAD KARY WARD NO 04 (GATRA)</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>35000</v>
+        <v>66000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>34690</v>
+        <v>58262</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>43378</v>
+        <v>42922</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>43459</v>
+        <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034449675 — C C ROAD AND NALI NIRMAND KARY GAITRA(PRADHAN MANTRI SADAK SE PREM LAL YADAV KE GHAR TAK)</t>
+          <t>1744002009/RC/22012034365646 — खेत सडक निर्माण कार्य भरौली विश्‍वकर्मा के खेत से कालूराम पटैल के खेत तक</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>134000</v>
+        <v>802000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>98050</v>
+        <v>519572.7</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>43530</v>
+        <v>43038</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>43702</v>
+        <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034542029 — RCC ROAD NIRMAN KARYA MAIN ROAD SE PANCHAYAT BHAVAN TAK</t>
+          <t>1744002009/RC/22012034374257 — सुदूर सडक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>64000</v>
+        <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>63780</v>
+        <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>44116</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034542035 — PANCHAYAT BHAVAN PARISHAR GAITARA MAIN CONCREATE FARSHIKARAN KARYA</t>
+          <t>1744002009/RC/22012034395931 — cc road avam nali nirmad kary gaitra (sundar chaudhari ke ghar se ballu chaudhari ke ghar tak)</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>42000</v>
+        <v>34000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>54400</v>
+        <v>34510</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>44116</v>
+        <v>43378</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>44146</v>
+        <v>43459</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034592302 — Middil School Parisar Cabutra me Gaitra me cankrit Farchikaran</t>
+          <t>1744002009/RC/22012034395937 — cc road avam nali nirmad kary bharauli(road se savitri bai ke ghar tak avam suresh ke ghar se road )</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>30000</v>
+        <v>36355000000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>30270</v>
+        <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>44510</v>
-[...3 lines deleted...]
-      </c>
+        <v>43327</v>
+      </c>
+      <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034593582 — RCC NALI NIRMAD SONE PATEL KE GHAR SE NADI KI OUR</t>
+          <t>1744002009/RC/22012034397074 — c c road kary vimal shing ke ghar se rathor ke ghar tak</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>74800</v>
+        <v>35000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>0</v>
+        <v>34690</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K513" s="3"/>
+        <v>43378</v>
+      </c>
+      <c r="K513" s="3" t="n">
+        <v>43459</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/22012034593601 — GAITRA SCHOOL PARISAR ME CONKTIT FARCHIKARAN KARY</t>
+          <t>1744002009/RC/22012034449675 — C C ROAD AND NALI NIRMAND KARY GAITRA(PRADHAN MANTRI SADAK SE PREM LAL YADAV KE GHAR TAK)</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>93900</v>
+        <v>134000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>93830</v>
+        <v>98050</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>44510</v>
+        <v>43530</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>44602</v>
+        <v>43702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/गेतरा — ग्रेवल सडृक निर्माण घ्रपई  से गेतरा की ओर भरोली</t>
+          <t>1744002009/RC/22012034542029 — RCC ROAD NIRMAN KARYA MAIN ROAD SE PANCHAYAT BHAVAN TAK</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>156000</v>
+        <v>64000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>69431</v>
+        <v>63780</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>40318</v>
-[...1 lines deleted...]
-      <c r="K515" s="3"/>
+        <v>44116</v>
+      </c>
+      <c r="K515" s="3" t="n">
+        <v>44167</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/गेतरा/795 — गेवल सडृक निर्माण घपई से भरोली की ओर /गेतरा/795</t>
+          <t>1744002009/RC/22012034542035 — PANCHAYAT BHAVAN PARISHAR GAITARA MAIN CONCREATE FARSHIKARAN KARYA</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>330000</v>
+        <v>42000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>171147</v>
+        <v>54400</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>39490</v>
-[...1 lines deleted...]
-      <c r="K516" s="3"/>
+        <v>44116</v>
+      </c>
+      <c r="K516" s="3" t="n">
+        <v>44146</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/गैतरा/301 — ग्रेवल सडृक निर्माण मझौली टोला से कछगवा की ओर गैतरा</t>
+          <t>1744002009/RC/22012034592302 — Middil School Parisar Cabutra me Gaitra me cankrit Farchikaran</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>412000</v>
+        <v>30000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>475717</v>
+        <v>30270</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>39407</v>
+        <v>44510</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>40470</v>
+        <v>44528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RC/गैतरा308 — ग्रेवल सडक निर्माण भरोली नहर से घपई की ओर/गैतरा/308</t>
+          <t>1744002009/RC/22012034593582 — RCC NALI NIRMAD SONE PATEL KE GHAR SE NADI KI OUR</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>499000</v>
+        <v>74800</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>223972</v>
+        <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>39430</v>
+        <v>44471</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034185020 — marayada bahiyan punnu /daya ram</t>
+          <t>1744002009/RC/22012034593601 — GAITRA SCHOOL PARISAR ME CONKTIT FARCHIKARAN KARY</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>4400</v>
+        <v>93900</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>4338</v>
+        <v>93830</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>41625</v>
+        <v>44510</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>41791</v>
+        <v>44602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034185023 — maryada abhiyan  goyal /babiya choudhari</t>
+          <t>1744002009/RC/गेतरा — ग्रेवल सडृक निर्माण घ्रपई  से गेतरा की ओर भरोली</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>4400</v>
+        <v>156000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>4338</v>
+        <v>69431</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>41625</v>
-[...3 lines deleted...]
-      </c>
+        <v>40318</v>
+      </c>
+      <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034185026 — maryada abhiyan ganesh ramsahay barman</t>
+          <t>1744002009/RC/गेतरा/795 — गेवल सडृक निर्माण घपई से भरोली की ओर /गेतरा/795</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>4400</v>
+        <v>330000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>4338</v>
+        <v>171147</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>41625</v>
-[...3 lines deleted...]
-      </c>
+        <v>39490</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034185028 — maryada abhiyan  bablu jidawa choudhari</t>
+          <t>1744002009/RC/गैतरा/301 — ग्रेवल सडृक निर्माण मझौली टोला से कछगवा की ओर गैतरा</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>4400</v>
+        <v>412000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>4338</v>
+        <v>475717</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>41625</v>
+        <v>39407</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>41791</v>
+        <v>40470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034187198 — maryada abhiyan karya (bliram/cheeta patel)</t>
+          <t>1744002009/RC/गैतरा308 — ग्रेवल सडक निर्माण भरोली नहर से घपई की ओर/गैतरा/308</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>0</v>
+        <v>223972</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>41142</v>
+        <v>39430</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034195903 — maryada abheyan kary rohit/ babulal patel</t>
+          <t>1744002009/RS/22012034185020 — marayada bahiyan punnu /daya ram</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>0</v>
+        <v>4338</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K524" s="3"/>
+        <v>41625</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>41791</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034195907 — maryada abhiyan rohit/babulal patel</t>
+          <t>1744002009/RS/22012034185023 — maryada abhiyan  goyal /babiya choudhari</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>0</v>
+        <v>4338</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>41507</v>
-[...1 lines deleted...]
-      <c r="K525" s="3"/>
+        <v>41625</v>
+      </c>
+      <c r="K525" s="3" t="n">
+        <v>41791</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034195920 — nirmal bharat abhiyan dharmu/pholchand sahu</t>
+          <t>1744002009/RS/22012034185026 — maryada abhiyan ganesh ramsahay barman</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>0</v>
+        <v>4338</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>41507</v>
-[...1 lines deleted...]
-      <c r="K526" s="3"/>
+        <v>41625</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>41791</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034195966 — maryada abhiyan rohit/babulal patel</t>
+          <t>1744002009/RS/22012034185028 — maryada abhiyan  bablu jidawa choudhari</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>0</v>
+        <v>4338</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>41507</v>
-[...1 lines deleted...]
-      <c r="K527" s="3"/>
+        <v>41625</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>41791</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034196263 — maryada abhiyan rohit/babulal patel</t>
+          <t>1744002009/RS/22012034187198 — maryada abhiyan karya (bliram/cheeta patel)</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>41501</v>
+        <v>41142</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034196503 — maryada abhiyan Rohit/babulal patel</t>
+          <t>1744002009/RS/22012034195903 — maryada abheyan kary rohit/ babulal patel</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>4338</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>41666</v>
-[...3 lines deleted...]
-      </c>
+        <v>41136</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034196569 — MARYADA ABHIYAN KOKA/CHAITA PATEL</t>
+          <t>1744002009/RS/22012034195907 — maryada abhiyan rohit/babulal patel</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>4338</v>
+        <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>41666</v>
-[...3 lines deleted...]
-      </c>
+        <v>41507</v>
+      </c>
+      <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034196571 — maryada  abhiyan dharmu/foolchand sahu</t>
+          <t>1744002009/RS/22012034195920 — nirmal bharat abhiyan dharmu/pholchand sahu</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>4338</v>
+        <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>41666</v>
-[...3 lines deleted...]
-      </c>
+        <v>41507</v>
+      </c>
+      <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034196582 — maryada abhiyan lallu ram /rmbharose</t>
+          <t>1744002009/RS/22012034195966 — maryada abhiyan rohit/babulal patel</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>41122</v>
+        <v>41507</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034196584 — maryada abhiyan lalluram  vishkarma</t>
+          <t>1744002009/RS/22012034196263 — maryada abhiyan rohit/babulal patel</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>4338</v>
+        <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>41666</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034196595 — maryada abhiyan chadami/ adhanu</t>
+          <t>1744002009/RS/22012034196503 — maryada abhiyan Rohit/babulal patel</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>0</v>
+        <v>4338</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>41122</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>41666</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>41791</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034196596 — maryada abhiyan chadami/ adhanu</t>
+          <t>1744002009/RS/22012034196569 — MARYADA ABHIYAN KOKA/CHAITA PATEL</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>41666</v>
       </c>
       <c r="K535" s="3" t="n">
         <v>41791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034196632 — maryada abhiyan achai lal/babiya choudhari</t>
+          <t>1744002009/RS/22012034196571 — maryada  abhiyan dharmu/foolchand sahu</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>41666</v>
       </c>
       <c r="K536" s="3" t="n">
         <v>41791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034196644 — maryada abhiyan vijay/ achai lal</t>
+          <t>1744002009/RS/22012034196582 — maryada abhiyan lallu ram /rmbharose</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>4338</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>41666</v>
-[...3 lines deleted...]
-      </c>
+        <v>41122</v>
+      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034196647 — maryada abhiyan baliram/cheeta patel</t>
+          <t>1744002009/RS/22012034196584 — maryada abhiyan lalluram  vishkarma</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>2628</v>
+        <v>4338</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>41666</v>
       </c>
-      <c r="K538" s="3"/>
+      <c r="K538" s="3" t="n">
+        <v>41920</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034196649 — maryada abhiyan rammu/ fasshu</t>
+          <t>1744002009/RS/22012034196595 — maryada abhiyan chadami/ adhanu</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>4338</v>
+        <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>41666</v>
-[...3 lines deleted...]
-      </c>
+        <v>41122</v>
+      </c>
+      <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034196652 — maryada abhiyan ramlal/poonaua</t>
+          <t>1744002009/RS/22012034196596 — maryada abhiyan chadami/ adhanu</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>41666</v>
       </c>
       <c r="K540" s="3" t="n">
         <v>41791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034256439 — maryada abhyan dayaram/ chamme yadav  and anny 09</t>
+          <t>1744002009/RS/22012034196632 — maryada abhiyan achai lal/babiya choudhari</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>0</v>
+        <v>4338</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>41806</v>
-[...1 lines deleted...]
-      <c r="K541" s="3"/>
+        <v>41666</v>
+      </c>
+      <c r="K541" s="3" t="n">
+        <v>41791</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034256460 — maryada abhyan shivgovind/harla patel and aany 09</t>
+          <t>1744002009/RS/22012034196644 — maryada abhiyan vijay/ achai lal</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>0</v>
+        <v>4338</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>41733</v>
-[...1 lines deleted...]
-      <c r="K542" s="3"/>
+        <v>41666</v>
+      </c>
+      <c r="K542" s="3" t="n">
+        <v>41791</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034265728 — maryada abhiyan ramji va 9 any</t>
+          <t>1744002009/RS/22012034196647 — maryada abhiyan baliram/cheeta patel</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>0</v>
+        <v>2628</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>41791</v>
+        <v>41666</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034265737 — MARYASA ABHIYAN DAYARAM YADAV AVM 9 ANY</t>
+          <t>1744002009/RS/22012034196649 — maryada abhiyan rammu/ fasshu</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>54000</v>
+        <v>4400</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>47505</v>
+        <v>4338</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>41927</v>
+        <v>41666</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>42145</v>
+        <v>41791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034272461 — maryada abhiyan kary sundarlal patel awam any 09 hitgrahi</t>
+          <t>1744002009/RS/22012034196652 — maryada abhiyan ramlal/poonaua</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>54000</v>
+        <v>4400</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>53000</v>
+        <v>4338</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>41920</v>
+        <v>41666</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>42145</v>
+        <v>41791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034325139 — Shouchalay nirmand Rajkumar/ravilal patel</t>
+          <t>1744002009/RS/22012034256439 — maryada abhyan dayaram/ chamme yadav  and anny 09</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>6300</v>
+        <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>6278.5</v>
+        <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>42799</v>
-[...3 lines deleted...]
-      </c>
+        <v>41806</v>
+      </c>
+      <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034325144 — Shouchalay nirmand Ramcharan/Jagguo yadav</t>
+          <t>1744002009/RS/22012034256460 — maryada abhyan shivgovind/harla patel and aany 09</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>6300</v>
+        <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>6278.5</v>
+        <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>42803</v>
-[...3 lines deleted...]
-      </c>
+        <v>41733</v>
+      </c>
+      <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034325146 — Shouchalay nirmand Nimma bai/mawashi yadav</t>
+          <t>1744002009/RS/22012034265728 — maryada abhiyan ramji va 9 any</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>6300</v>
+        <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>6228.5</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>42796</v>
-[...3 lines deleted...]
-      </c>
+        <v>41791</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034325148 — Shouchalay nirmand Suokhbariyabai/Acchelal rajak</t>
+          <t>1744002009/RS/22012034265737 — MARYASA ABHIYAN DAYARAM YADAV AVM 9 ANY</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>6300</v>
+        <v>54000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>6266</v>
+        <v>47505</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>42806</v>
+        <v>41927</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>43174</v>
+        <v>42145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034325150 — Shouchalay nirmand Chamrou/puosauya kol</t>
+          <t>1744002009/RS/22012034272461 — maryada abhiyan kary sundarlal patel awam any 09 hitgrahi</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>6300</v>
+        <v>54000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>6216</v>
+        <v>53000</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>42789</v>
+        <v>41920</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>43189</v>
+        <v>42145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034325154 — Shouchalay nirmand Dheraj/Summa kol</t>
+          <t>1744002009/RS/22012034325139 — Shouchalay nirmand Rajkumar/ravilal patel</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>6300</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>6227</v>
+        <v>6278.5</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>42792</v>
+        <v>42799</v>
       </c>
       <c r="K551" s="3" t="n">
         <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034480251 — Nadep nirmad kary gatra kachra ghat me</t>
+          <t>1744002009/RS/22012034325144 — Shouchalay nirmand Ramcharan/Jagguo yadav</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>0</v>
+        <v>6278.5</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K552" s="3"/>
+        <v>42803</v>
+      </c>
+      <c r="K552" s="3" t="n">
+        <v>43189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034480252 — Nadep Nirmad kary gaitra schoolke pash</t>
+          <t>1744002009/RS/22012034325146 — Shouchalay nirmand Nimma bai/mawashi yadav</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>0</v>
+        <v>6228.5</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K553" s="3"/>
+        <v>42796</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>43189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034480253 — Nadep Nirmad kary gatra majholtola munna yadav ke ghar ke pash</t>
+          <t>1744002009/RS/22012034325148 — Shouchalay nirmand Suokhbariyabai/Acchelal rajak</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>0</v>
+        <v>6266</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K554" s="3"/>
+        <v>42806</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>43174</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034480254 — Nadep Nirmad kary gatra majholitola panchyat ke pash</t>
+          <t>1744002009/RS/22012034325150 — Shouchalay nirmand Chamrou/puosauya kol</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>0</v>
+        <v>6216</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K555" s="3"/>
+        <v>42789</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>43189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034480255 — Nadep Nirmad kary gatra majholtola vinda raidas ke ghar ke pash</t>
+          <t>1744002009/RS/22012034325154 — Shouchalay nirmand Dheraj/Summa kol</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>0</v>
+        <v>6227</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K556" s="3"/>
+        <v>42792</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>43189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034480256 — Nadep nirmad kary bharauli vimal shing ke ghar ke pash</t>
+          <t>1744002009/RS/22012034480251 — Nadep nirmad kary gatra kachra ghat me</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034491917 — SAAMUDAYIK SHAUCHALAY GAITRA</t>
+          <t>1744002009/RS/22012034480252 — Nadep Nirmad kary gaitra schoolke pash</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>44400</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>44061</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034499167 — VARMI CAMPOST NIRMAN KARYA</t>
+          <t>1744002009/RS/22012034480253 — Nadep Nirmad kary gatra majholtola munna yadav ke ghar ke pash</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>44058</v>
+        <v>43856</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034499168 — NADEP NIRMAN KARYA GAITARA</t>
+          <t>1744002009/RS/22012034480254 — Nadep Nirmad kary gatra majholitola panchyat ke pash</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>44058</v>
+        <v>43856</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034505011 — निर्मल नीर कूप निर्माण कार्य गौशाला गेतरा</t>
+          <t>1744002009/RS/22012034480255 — Nadep Nirmad kary gatra majholtola vinda raidas ke ghar ke pash</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>44058</v>
+        <v>43856</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Berkeley Compost Pit for Groups / Construction of Berkeley Compost Pit for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525976 — SLWM - KITCHEN GARDEN KARYA NANDLAL PATEL AND 10 OTHERS</t>
+          <t>1744002009/RS/22012034480256 — Nadep nirmad kary bharauli vimal shing ke ghar ke pash</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>44288</v>
+        <v>43856</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525978 — SLWM -SOAKPIT NIRMAN KARYA LALLURAM/SUKHDEV PATEL</t>
+          <t>1744002009/RS/22012034491917 — SAAMUDAYIK SHAUCHALAY GAITRA</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>14467.3</v>
+        <v>50000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>12734.57</v>
+        <v>44400</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>44441</v>
+        <v>44061</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>44872</v>
+        <v>44265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525979 — SLWM -SOAKPIT NIRMAN KARYA LALLURAM/SUKHDEV PATEL</t>
+          <t>1744002009/RS/22012034499167 — VARMI CAMPOST NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>44288</v>
+        <v>44058</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525981 — SLWM -SOAKPIT NIRMAN KARYA TEJILAL/SEWA RAM PATEL</t>
+          <t>1744002009/RS/22012034499168 — NADEP NIRMAN KARYA GAITARA</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>12757.53</v>
+        <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44441</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525983 — SLWM -SOAKPIT NIRMAN KARYA ARVIND PATEL</t>
+          <t>1744002009/RS/22012034505011 — निर्मल नीर कूप निर्माण कार्य गौशाला गेतरा</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>960</v>
+        <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44534</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Berkeley Compost Pit for Groups / Construction of Berkeley Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525984 — SLWM -SOAKPIT NIRMAN KARYA PACCHI PATEL</t>
+          <t>1744002009/RS/22012034525976 — SLWM - KITCHEN GARDEN KARYA NANDLAL PATEL AND 10 OTHERS</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>960</v>
+        <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>44534</v>
-[...3 lines deleted...]
-      </c>
+        <v>44288</v>
+      </c>
+      <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525985 — SLWM -SOAKPIT NIRMAN KARYA SHEETAL/MULLU RAIDAS</t>
+          <t>1744002009/RS/22012034525978 — SLWM -SOAKPIT NIRMAN KARYA LALLURAM/SUKHDEV PATEL</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>9013.35</v>
+        <v>14467.3</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>5970.44</v>
+        <v>12734.57</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>44534</v>
+        <v>44441</v>
       </c>
       <c r="K568" s="3" t="n">
         <v>44872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525986 — SLWM-NADEP NIRMAN KARYA SUNEEL PATEL</t>
+          <t>1744002009/RS/22012034525979 — SLWM -SOAKPIT NIRMAN KARYA LALLURAM/SUKHDEV PATEL</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>12630.91</v>
+        <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>1920</v>
+        <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>44534</v>
-[...3 lines deleted...]
-      </c>
+        <v>44288</v>
+      </c>
+      <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525987 — SLWM-NADEP NIRMAN KARYA ANIL PATEL</t>
+          <t>1744002009/RS/22012034525981 — SLWM -SOAKPIT NIRMAN KARYA TEJILAL/SEWA RAM PATEL</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>12630.91</v>
+        <v>14467.3</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>1539</v>
+        <v>12757.53</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>44534</v>
+        <v>44441</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>44942</v>
+        <v>44872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525988 — SLWM-NADEP NIRMAN KARYA  RAMCHARAN/NATTHU LAL</t>
+          <t>1744002009/RS/22012034525983 — SLWM -SOAKPIT NIRMAN KARYA ARVIND PATEL</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>12630.91</v>
+        <v>14467.3</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>9734.18</v>
+        <v>960</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>44534</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>44872</v>
+        <v>44942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525989 — SLWM-NADEP NIRMAN KARYA  NARENDRA/ BHARAT PATEL</t>
+          <t>1744002009/RS/22012034525984 — SLWM -SOAKPIT NIRMAN KARYA PACCHI PATEL</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>12630.91</v>
+        <v>14467.3</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>1539</v>
+        <v>960</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>44534</v>
       </c>
       <c r="K572" s="3" t="n">
         <v>44942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525990 — SLWM-NADEP NIRMAN KARYA  RAMDEEN / SEWA RAM PATEL</t>
+          <t>1744002009/RS/22012034525985 — SLWM -SOAKPIT NIRMAN KARYA SHEETAL/MULLU RAIDAS</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>12630.91</v>
+        <v>9013.35</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>9738.31</v>
+        <v>5970.44</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>44534</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>44872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525991 — SLWM-NADEP NIRMAN KARYA  MIDDLE SCHOOL KE PASS</t>
+          <t>1744002009/RS/22012034525986 — SLWM-NADEP NIRMAN KARYA SUNEEL PATEL</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>15835.62</v>
+        <v>12630.91</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>9095.95</v>
+        <v>1920</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>44534</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>44768</v>
+        <v>44942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525992 — SLWM-NADEP NIRMAN KARYA  KACHARA GHAT  KE PASS</t>
+          <t>1744002009/RS/22012034525987 — SLWM-NADEP NIRMAN KARYA ANIL PATEL</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>10745.55</v>
+        <v>1539</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>44497</v>
+        <v>44534</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>44768</v>
+        <v>44942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525993 — SLWM-NADEP NIRMAN KARYA  AANGANWADI  KE PASS</t>
+          <t>1744002009/RS/22012034525988 — SLWM-NADEP NIRMAN KARYA  RAMCHARAN/NATTHU LAL</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>10920.76</v>
+        <v>9734.18</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>44497</v>
+        <v>44534</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>44768</v>
+        <v>44872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525994 — SLWM-NADEP NIRMAN KARYA  MUNNA YADAV KE GHAR KE PASS</t>
+          <t>1744002009/RS/22012034525989 — SLWM-NADEP NIRMAN KARYA  NARENDRA/ BHARAT PATEL</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>9188.2</v>
+        <v>1539</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>44534</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>44768</v>
+        <v>44942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525995 — SLWM-NADEP NIRMAN KARYA  PANCHAYAT BHAVAN KE PASS</t>
+          <t>1744002009/RS/22012034525990 — SLWM-NADEP NIRMAN KARYA  RAMDEEN / SEWA RAM PATEL</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>10930.5</v>
+        <v>9738.31</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>44497</v>
+        <v>44534</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>44768</v>
+        <v>44872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525996 — SLWM -SOAKPIT NIRMAN KARYA AJAY MANJHI KE GHAR KE PASS</t>
+          <t>1744002009/RS/22012034525991 — SLWM-NADEP NIRMAN KARYA  MIDDLE SCHOOL KE PASS</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>14467.3</v>
+        <v>15835.62</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>960</v>
+        <v>9095.95</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>44534</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>44942</v>
+        <v>44768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525997 — SLWM-SOAKPIT NIRMAN KARYA  MANDIR KE PASS</t>
+          <t>1744002009/RS/22012034525992 — SLWM-NADEP NIRMAN KARYA  KACHARA GHAT  KE PASS</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>14467.3</v>
+        <v>12630.91</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>960</v>
+        <v>10745.55</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>44534</v>
+        <v>44497</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>44942</v>
+        <v>44768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034525999 — SLWM-SOAKPIT NIRMAN KARYA  RAJJU KE GHAR KE PASS</t>
+          <t>1744002009/RS/22012034525993 — SLWM-NADEP NIRMAN KARYA  AANGANWADI  KE PASS</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>14467.3</v>
+        <v>12630.91</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>960</v>
+        <v>10920.76</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>44534</v>
+        <v>44497</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>44942</v>
+        <v>44768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034526000 — SLWM-SOAKPIT NIRMAN KARYA  PRIMARY SCHOOL KE PASS</t>
+          <t>1744002009/RS/22012034525994 — SLWM-NADEP NIRMAN KARYA  MUNNA YADAV KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>14467.3</v>
+        <v>12630.91</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>960</v>
+        <v>9188.2</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>44534</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>44872</v>
+        <v>44768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034526003 — SLWM -SOAKPIT NIRMAN KARYA SAMUDAYIK BHAVAN KE PASS</t>
+          <t>1744002009/RS/22012034525995 — SLWM-NADEP NIRMAN KARYA  PANCHAYAT BHAVAN KE PASS</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>14467.3</v>
+        <v>12630.91</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>640</v>
+        <v>10930.5</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>44534</v>
+        <v>44497</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>44942</v>
+        <v>44768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034532544 — SLWM - CC NALI NIRMAN KARYA WARD NO.4 GAITARA</t>
+          <t>1744002009/RS/22012034525996 — SLWM -SOAKPIT NIRMAN KARYA AJAY MANJHI KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>0</v>
+        <v>960</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>44288</v>
-[...1 lines deleted...]
-      <c r="K584" s="3"/>
+        <v>44534</v>
+      </c>
+      <c r="K584" s="3" t="n">
+        <v>44942</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034583942 — CSC SAMUDAYIK SHOUCHALAYA NIRMAN KARYA BHARAULI</t>
+          <t>1744002009/RS/22012034525997 — SLWM-SOAKPIT NIRMAN KARYA  MANDIR KE PASS</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>44000</v>
+        <v>14467.3</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>39670</v>
+        <v>960</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>44478</v>
+        <v>44534</v>
       </c>
       <c r="K585" s="3" t="n">
-        <v>44919</v>
+        <v>44942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034603919 — RCC NALI NIRMAN KARYA MIDDLE SCHOOL GAITARA (TIDE FUND)</t>
+          <t>1744002009/RS/22012034525999 — SLWM-SOAKPIT NIRMAN KARYA  RAJJU KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>27000</v>
+        <v>14467.3</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>27030</v>
+        <v>960</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>44510</v>
+        <v>44534</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>44599</v>
+        <v>44942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034606972 — RCC NALI NIRMAD SONE PATEL KE GHAR SE NADI KI OUR</t>
+          <t>1744002009/RS/22012034526000 — SLWM-SOAKPIT NIRMAN KARYA  PRIMARY SCHOOL KE PASS</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>74800</v>
+        <v>14467.3</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>52860</v>
+        <v>960</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>44517</v>
+        <v>44534</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>45302</v>
+        <v>44872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034615793 — SLWM-SOAKPIT NIRMAN KARYA  PRIMARY SCHOOL KE PASS GAITARA</t>
+          <t>1744002009/RS/22012034526003 — SLWM -SOAKPIT NIRMAN KARYA SAMUDAYIK BHAVAN KE PASS</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>1200</v>
+        <v>14467.3</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>1197</v>
+        <v>640</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>44522</v>
+        <v>44534</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>44528</v>
+        <v>44942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034615824 — SLWM-SOAKPIT NIRMAN KARYA  PRIMARY SCHOOL MAJHOLI TOLA</t>
+          <t>1744002009/RS/22012034532544 — SLWM - CC NALI NIRMAN KARYA WARD NO.4 GAITARA</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>1200</v>
+        <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>1197</v>
+        <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>44522</v>
-[...3 lines deleted...]
-      </c>
+        <v>44288</v>
+      </c>
+      <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034615837 — SLWM-SOAKPIT NIRMAN KARYA  PANCHAYAT BHAVAN KE BAJU MAIN</t>
+          <t>1744002009/RS/22012034583942 — CSC SAMUDAYIK SHOUCHALAYA NIRMAN KARYA BHARAULI</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>1200</v>
+        <v>44000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>1197</v>
+        <v>39670</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>44522</v>
+        <v>44478</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>44528</v>
+        <v>44919</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034615853 — SLWM-SOAKPIT NIRMAN KARYA  VIMAL SINGH KE GHAR KE PASS</t>
+          <t>1744002009/RS/22012034603919 — RCC NALI NIRMAN KARYA MIDDLE SCHOOL GAITARA (TIDE FUND)</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>1200</v>
+        <v>27000</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>1197</v>
+        <v>27030</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>44522</v>
+        <v>44510</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>44532</v>
+        <v>44599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034615867 — SLWM-SOAKPIT NIRMAN KARYA  AANGANWADI BHAROULI MAIN</t>
+          <t>1744002009/RS/22012034606972 — RCC NALI NIRMAD SONE PATEL KE GHAR SE NADI KI OUR</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>1200</v>
+        <v>74800</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>1197</v>
+        <v>52860</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>44522</v>
+        <v>44517</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>44532</v>
+        <v>45302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034628687 — SLWM-SAAMUDAYIK COMPOST PIT ( NADEP ) GAUSHALA KE PAAS</t>
+          <t>1744002009/RS/22012034615793 — SLWM-SOAKPIT NIRMAN KARYA  PRIMARY SCHOOL KE PASS GAITARA</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>4800</v>
+        <v>1200</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>3000</v>
+        <v>1197</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>44534</v>
+        <v>44522</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>44872</v>
+        <v>44528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034628695 — SLWM-SAAMUDAYIK COMPOST PIT ( NADEP ) VIMAL SINGH KE GHAR KE PAAS</t>
+          <t>1744002009/RS/22012034615824 — SLWM-SOAKPIT NIRMAN KARYA  PRIMARY SCHOOL MAJHOLI TOLA</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>4800</v>
+        <v>1200</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>4020</v>
+        <v>1197</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>44534</v>
+        <v>44522</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>44872</v>
+        <v>44528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034628719 — SLWM-SAAMUDAYIK COMPOST PIT ( NADEP ) AAGANWADI KE PAAS BHARAULI</t>
+          <t>1744002009/RS/22012034615837 — SLWM-SOAKPIT NIRMAN KARYA  PANCHAYAT BHAVAN KE BAJU MAIN</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>4800</v>
+        <v>1200</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>3000</v>
+        <v>1197</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>44534</v>
+        <v>44522</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>44872</v>
+        <v>44528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034628725 — SLWM-SAAMUDAYIK COMPOST PIT ( NADEP ) PANCHAYAT BHAWAN KE PAAS</t>
+          <t>1744002009/RS/22012034615853 — SLWM-SOAKPIT NIRMAN KARYA  VIMAL SINGH KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>4800</v>
+        <v>1200</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>3000</v>
+        <v>1197</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>44534</v>
+        <v>44522</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>44872</v>
+        <v>44532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034628737 — SLWM-SAAMUDAYIK COMPOST PIT ( NADEP ) DANUBABA TALAB KE PAAS</t>
+          <t>1744002009/RS/22012034615867 — SLWM-SOAKPIT NIRMAN KARYA  AANGANWADI BHAROULI MAIN</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>4800</v>
+        <v>1200</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>3000</v>
+        <v>1197</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>44534</v>
+        <v>44522</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>44872</v>
+        <v>44532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034628742 — SLWM-SAAMUDAYIK COMPOST PIT ( NADEP ) PANI KI TANKI KE PAAS</t>
+          <t>1744002009/RS/22012034628687 — SLWM-SAAMUDAYIK COMPOST PIT ( NADEP ) GAUSHALA KE PAAS</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>4800</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>4020</v>
+        <v>3000</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>44534</v>
       </c>
       <c r="K598" s="3" t="n">
         <v>44872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/22012034706127 — Undargraund sewar lain sistam nirmad pratmik sala se nadi ki our</t>
+          <t>1744002009/RS/22012034628695 — SLWM-SAAMUDAYIK COMPOST PIT ( NADEP ) VIMAL SINGH KE GHAR KE PAAS</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>150000</v>
+        <v>4800</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>148644</v>
+        <v>4020</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>45206</v>
+        <v>44534</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>45379</v>
+        <v>44872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/32777 — Maryada Abhiyan karya Ramkumar /Jhallu</t>
+          <t>1744002009/RS/22012034628719 — SLWM-SAAMUDAYIK COMPOST PIT ( NADEP ) AAGANWADI KE PAAS BHARAULI</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>9900</v>
+        <v>4800</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>4338</v>
+        <v>3000</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>41438</v>
+        <v>44534</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>41640</v>
+        <v>44872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/32780 — Maryada Abhiyan Karya Ashok/ Pandu</t>
+          <t>1744002009/RS/22012034628725 — SLWM-SAAMUDAYIK COMPOST PIT ( NADEP ) PANCHAYAT BHAWAN KE PAAS</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>4400</v>
+        <v>4800</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>4338</v>
+        <v>3000</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>41438</v>
+        <v>44534</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>41920</v>
+        <v>44872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/32783 — Maryada Abhiyan Karya Sunai /Dhamtali</t>
+          <t>1744002009/RS/22012034628737 — SLWM-SAAMUDAYIK COMPOST PIT ( NADEP ) DANUBABA TALAB KE PAAS</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>9900</v>
+        <v>4800</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>4338</v>
+        <v>3000</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>41438</v>
+        <v>44534</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>41730</v>
+        <v>44872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/36657 — MARYADA ABHIYAAN NIRMAAN KARYE (CHANDRIKA /BHAGVAT</t>
+          <t>1744002009/RS/22012034628742 — SLWM-SAAMUDAYIK COMPOST PIT ( NADEP ) PANI KI TANKI KE PAAS</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>4700</v>
+        <v>4800</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>4338</v>
+        <v>4020</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>41449</v>
+        <v>44534</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>41606</v>
+        <v>44872</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/37533 — MARYADA ABHIYAN LUTA TS-768/220</t>
+          <t>1744002009/RS/22012034706127 — Undargraund sewar lain sistam nirmad pratmik sala se nadi ki our</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>4700</v>
+        <v>150000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>4338</v>
+        <v>148644</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>41449</v>
+        <v>45206</v>
       </c>
       <c r="K604" s="3" t="n">
-        <v>41606</v>
+        <v>45379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/41007 — Maryada Abhiyan Munna /Mihilal Kol</t>
+          <t>1744002009/RS/32777 — Maryada Abhiyan karya Ramkumar /Jhallu</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>4700</v>
+        <v>9900</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>3316</v>
+        <v>4338</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>41457</v>
+        <v>41438</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>41606</v>
+        <v>41640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/41009 — Maryada Abhiyan Kallu/Mighilal Kol</t>
+          <t>1744002009/RS/32780 — Maryada Abhiyan Karya Ashok/ Pandu</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>4700</v>
+        <v>4400</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>3462</v>
+        <v>4338</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>41457</v>
+        <v>41438</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>41606</v>
+        <v>41920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/41011 — Maryada Abhiyan Chuttu /Mihilal Kol</t>
+          <t>1744002009/RS/32783 — Maryada Abhiyan Karya Sunai /Dhamtali</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>4700</v>
+        <v>9900</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>2878</v>
+        <v>4338</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>41457</v>
+        <v>41438</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>41606</v>
+        <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/47688 — Maryada Abhiyan Rajju/Halku</t>
+          <t>1744002009/RS/36657 — MARYADA ABHIYAAN NIRMAAN KARYE (CHANDRIKA /BHAGVAT</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>4400</v>
+        <v>4700</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>41470</v>
+        <v>41449</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>41791</v>
+        <v>41606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/47693 — Maryada Abhiyan Lallu/Halku</t>
+          <t>1744002009/RS/37533 — MARYADA ABHIYAN LUTA TS-768/220</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>4700</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>41470</v>
+        <v>41449</v>
       </c>
       <c r="K609" s="3" t="n">
         <v>41606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/48615 — Maryada Abhiyan Vimala Bai/Suraj Kol</t>
+          <t>1744002009/RS/41007 — Maryada Abhiyan Munna /Mihilal Kol</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>9900</v>
+        <v>4700</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>2628</v>
+        <v>3316</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>41477</v>
+        <v>41457</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>41920</v>
+        <v>41606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/48624 — Maryada Abhiyan Munna/Premlal Kol</t>
+          <t>1744002009/RS/41009 — Maryada Abhiyan Kallu/Mighilal Kol</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>4700</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>4338</v>
+        <v>3462</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>41477</v>
+        <v>41457</v>
       </c>
       <c r="K611" s="3" t="n">
         <v>41606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/52419 — गैतरा - मर्यादा अभियान रामसिह /लाल सिह</t>
+          <t>1744002009/RS/41011 — Maryada Abhiyan Chuttu /Mihilal Kol</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>9900</v>
+        <v>4700</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>4338</v>
+        <v>2878</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>41484</v>
+        <v>41457</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>41640</v>
+        <v>41606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/52430 — गैतरा - मर्यादा अभियान संतोष /शिवकुमार</t>
+          <t>1744002009/RS/47688 — Maryada Abhiyan Rajju/Halku</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>9900</v>
+        <v>4400</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>41484</v>
+        <v>41470</v>
       </c>
       <c r="K613" s="3" t="n">
         <v>41791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/52447 — गैतरा - मर्यादा अभियान जिदवा / झिंगा</t>
+          <t>1744002009/RS/47693 — Maryada Abhiyan Lallu/Halku</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>9900</v>
+        <v>4700</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>41484</v>
+        <v>41470</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>41791</v>
+        <v>41606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/54174 — गैतरा - मर्यादा अभियान अशोक / दयाराम पटैल</t>
+          <t>1744002009/RS/48615 — Maryada Abhiyan Vimala Bai/Suraj Kol</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>6048</v>
+        <v>2628</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>41491</v>
+        <v>41477</v>
       </c>
       <c r="K615" s="3" t="n">
-        <v>41791</v>
+        <v>41920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/54178 — गैतरा - मर्यादा अभियान सुगराम /सहगू कोल</t>
+          <t>1744002009/RS/48624 — Maryada Abhiyan Munna/Premlal Kol</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>9900</v>
+        <v>4700</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>41491</v>
+        <v>41477</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>41791</v>
+        <v>41606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/54180 — गैतरा - मर्यादा अभियान संतोष / हरकेश कोल</t>
+          <t>1744002009/RS/52419 — गैतरा - मर्यादा अभियान रामसिह /लाल सिह</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>4400</v>
+        <v>9900</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>6048</v>
+        <v>4338</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>41491</v>
+        <v>41484</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>41791</v>
+        <v>41640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/57763 — गैतरा - मयार्दा अभियान मंगल/जीवन डुमार</t>
+          <t>1744002009/RS/52430 — गैतरा - मर्यादा अभियान संतोष /शिवकुमार</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>3900</v>
+        <v>4338</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>41499</v>
+        <v>41484</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>41640</v>
+        <v>41791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/57789 — गैतरा - मर्यादा अभियान हप्‍पू/रामू कोल</t>
+          <t>1744002009/RS/52447 — गैतरा - मर्यादा अभियान जिदवा / झिंगा</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>4400</v>
+        <v>9900</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>3900</v>
+        <v>4338</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>41499</v>
+        <v>41484</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>41640</v>
+        <v>41791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/61334 — mayada abhiyan rammilan</t>
+          <t>1744002009/RS/54174 — गैतरा - मर्यादा अभियान अशोक / दयाराम पटैल</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>4400</v>
+        <v>9900</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>2628</v>
+        <v>6048</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>41519</v>
+        <v>41491</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>41920</v>
+        <v>41791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/61335 — marayada abhiyan amit jivan kumar</t>
+          <t>1744002009/RS/54178 — गैतरा - मर्यादा अभियान सुगराम /सहगू कोल</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>4700</v>
+        <v>9900</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>41519</v>
+        <v>41491</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>41606</v>
+        <v>41791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/68642 — maryada abhiyan somta raju</t>
+          <t>1744002009/RS/54180 — गैतरा - मर्यादा अभियान संतोष / हरकेश कोल</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>4700</v>
+        <v>4400</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>4338</v>
+        <v>6048</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>41540</v>
+        <v>41491</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>41606</v>
+        <v>41791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/68672 — MARYADA ABHIYAN KARYE SANTOSH/CHOTELAL</t>
+          <t>1744002009/RS/57763 — गैतरा - मयार्दा अभियान मंगल/जीवन डुमार</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>4700</v>
+        <v>9900</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>4338</v>
+        <v>3900</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>41540</v>
+        <v>41499</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>41606</v>
+        <v>41640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/70483 — MARYADA ABHIYAN (bhagwatdeen/bhukhan) ts-768/116</t>
+          <t>1744002009/RS/57789 — गैतरा - मर्यादा अभियान हप्‍पू/रामू कोल</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>4700</v>
+        <v>4400</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>4338</v>
+        <v>3900</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>41547</v>
+        <v>41499</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>41606</v>
+        <v>41640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/70484 — MARYADA ABHIYAN (viraan/basanta kol)</t>
+          <t>1744002009/RS/61334 — mayada abhiyan rammilan</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>4700</v>
+        <v>4400</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>4338</v>
+        <v>2628</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>41547</v>
+        <v>41519</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>41606</v>
+        <v>41920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/70485 — MARYADA ABHIYAN (pramood/daduram kol)</t>
+          <t>1744002009/RS/61335 — marayada abhiyan amit jivan kumar</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>4700</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>41547</v>
+        <v>41519</v>
       </c>
       <c r="K626" s="3" t="n">
         <v>41606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/73443 — Maryada abhiyan (Manoj/sukhlal dumar)</t>
+          <t>1744002009/RS/68642 — maryada abhiyan somta raju</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>4700</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>41549</v>
+        <v>41540</v>
       </c>
       <c r="K627" s="3" t="n">
-        <v>41640</v>
+        <v>41606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/73449 — Maryada abhiyan vinood/jeevankumar</t>
+          <t>1744002009/RS/68672 — MARYADA ABHIYAN KARYE SANTOSH/CHOTELAL</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>4500</v>
+        <v>4700</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>41554</v>
+        <v>41540</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>41791</v>
+        <v>41606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/82274 — maryada abhiyan surehsh/chote lal</t>
+          <t>1744002009/RS/70483 — MARYADA ABHIYAN (bhagwatdeen/bhukhan) ts-768/116</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>4500</v>
+        <v>4700</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>41596</v>
+        <v>41547</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>41791</v>
+        <v>41606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/82277 — maryada abhiyan rajesh/laxman prashad dubey</t>
+          <t>1744002009/RS/70484 — MARYADA ABHIYAN (viraan/basanta kol)</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>4500</v>
+        <v>4700</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>41596</v>
+        <v>41547</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>41920</v>
+        <v>41606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/82278 — maryada abhiyan munna lal /bhukhan patel</t>
+          <t>1744002009/RS/70485 — MARYADA ABHIYAN (pramood/daduram kol)</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>4400</v>
+        <v>4700</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>41596</v>
+        <v>41547</v>
       </c>
       <c r="K631" s="3" t="n">
-        <v>41920</v>
+        <v>41606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1744002009/RS/84067 — ramanuj/shivbalak duby ts 768/195</t>
+          <t>1744002009/RS/73443 — Maryada abhiyan (Manoj/sukhlal dumar)</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>4400</v>
+        <v>4700</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>0</v>
+        <v>4338</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>41142</v>
-[...1 lines deleted...]
-      <c r="K632" s="3"/>
+        <v>41549</v>
+      </c>
+      <c r="K632" s="3" t="n">
+        <v>41640</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1744002009/SK/2487 — Bharat Nirman Rajeev Gandhi Sewa Kendra,GETRA</t>
+          <t>1744002009/RS/73449 — Maryada abhiyan vinood/jeevankumar</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>1366000</v>
+        <v>4500</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>908657.7</v>
+        <v>4338</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>41699</v>
+        <v>41554</v>
       </c>
       <c r="K633" s="3" t="n">
-        <v>42204</v>
+        <v>41791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/101 — nadibistar work gaitra</t>
+          <t>1744002009/RS/82274 — maryada abhiyan surehsh/chote lal</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>880585</v>
+        <v>4338</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>39874</v>
+        <v>41596</v>
       </c>
       <c r="K634" s="3" t="n">
-        <v>39983</v>
+        <v>41791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034320257 — Navin Talab nirmand kary bharoli (mod ke pash)</t>
+          <t>1744002009/RS/82277 — maryada abhiyan rajesh/laxman prashad dubey</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>791000</v>
+        <v>4500</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>821136.77</v>
+        <v>4338</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>42852</v>
+        <v>41596</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>43437</v>
+        <v>41920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034357127 — Boribadhan kary gaitra(panha ghat)</t>
+          <t>1744002009/RS/82278 — maryada abhiyan munna lal /bhukhan patel</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>42000</v>
+        <v>4400</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>16441</v>
+        <v>4338</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>43020</v>
+        <v>41596</v>
       </c>
       <c r="K636" s="3" t="n">
-        <v>43056</v>
+        <v>41920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034357135 — Boribadhan kary gaitra(langha ghat)</t>
+          <t>1744002009/RS/84067 — ramanuj/shivbalak duby ts 768/195</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>33000</v>
+        <v>4400</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>19908</v>
+        <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>43036</v>
-[...3 lines deleted...]
-      </c>
+        <v>41142</v>
+      </c>
+      <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034357648 — Boribandhan kary gaitra(kherghat ke pas)</t>
+          <t>1744002009/SK/2487 — Bharat Nirman Rajeev Gandhi Sewa Kendra,GETRA</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>28000</v>
+        <v>1366000</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>16788</v>
+        <v>908657.7</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>43036</v>
+        <v>41699</v>
       </c>
       <c r="K638" s="3" t="n">
-        <v>43174</v>
+        <v>42204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034445096 — RFR-katni River-लूज बोल्डर चेक निर्माण  - मन्‍नी नाला  -  भाग 1</t>
+          <t>1744002009/WC/101 — nadibistar work gaitra</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>105000</v>
+        <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>36683</v>
+        <v>880585</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>43530</v>
+        <v>39874</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>43728</v>
+        <v>39983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034445097 — RFR-katni River-लूज बोल्डर चेक निर्माण  - कौंदीघाट नाला  -  भाग 1</t>
+          <t>1744002009/WC/22012034320257 — Navin Talab nirmand kary bharoli (mod ke pash)</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>115000</v>
+        <v>791000</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>41925</v>
+        <v>821136.77</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>43530</v>
+        <v>42852</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>43656</v>
+        <v>43437</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034468843 — RFR-KATNI RIVER LOOSE BOULDER MANNI NALA PART 2</t>
+          <t>1744002009/WC/22012034357127 — Boribadhan kary gaitra(panha ghat)</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>0</v>
+        <v>42000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>0</v>
+        <v>16441</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K641" s="3"/>
+        <v>43020</v>
+      </c>
+      <c r="K641" s="3" t="n">
+        <v>43056</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034484729 — Prathmik Sala Gaitra Ke Pash Sokfit nrmand kary gaitra</t>
+          <t>1744002009/WC/22012034357135 — Boribadhan kary gaitra(langha ghat)</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>15000.33</v>
+        <v>33000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>13136.18</v>
+        <v>19908</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>43769</v>
+        <v>43036</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>43896</v>
+        <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034485229 — madhymik Sala me Sokfit Nirmand Kary Gaitra</t>
+          <t>1744002009/WC/22012034357648 — Boribandhan kary gaitra(kherghat ke pas)</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>15000.33</v>
+        <v>28000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>13161.2</v>
+        <v>16788</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>43769</v>
+        <v>43036</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>43896</v>
+        <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034485230 — Bagecha me Sokfit Nirmand Kary Gaitra</t>
+          <t>1744002009/WC/22012034445096 — RFR-katni River-लूज बोल्डर चेक निर्माण  - मन्‍नी नाला  -  भाग 1</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>15000.33</v>
+        <v>105000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>16617.17</v>
+        <v>36683</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>43769</v>
+        <v>43530</v>
       </c>
       <c r="K644" s="3" t="n">
-        <v>44054</v>
+        <v>43728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034485231 — Bagecha me Sokfit Nirmand Kary Gaitra</t>
+          <t>1744002009/WC/22012034445097 — RFR-katni River-लूज बोल्डर चेक निर्माण  - कौंदीघाट नाला  -  भाग 1</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>0</v>
+        <v>115000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>0</v>
+        <v>41925</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K645" s="3"/>
+        <v>43530</v>
+      </c>
+      <c r="K645" s="3" t="n">
+        <v>43656</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034485889 — RFR Bharat Parel Ke Ghar Ke Pash Sokfit Nirmand Kary Gaitra</t>
+          <t>1744002009/WC/22012034468843 — RFR-KATNI RIVER LOOSE BOULDER MANNI NALA PART 2</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>43569</v>
+        <v>43556</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034485896 — RFR Sunil Patel KE Ghar Ke Pash Sokfit Nirmand Kary Gaitra</t>
+          <t>1744002009/WC/22012034484729 — Prathmik Sala Gaitra Ke Pash Sokfit nrmand kary gaitra</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>0</v>
+        <v>15000.33</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>0</v>
+        <v>13136.18</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K647" s="3"/>
+        <v>43769</v>
+      </c>
+      <c r="K647" s="3" t="n">
+        <v>43896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034485898 — RFR Prathmik Sala Majholi Tola Me Sokfit Nirmand Kary Gaitra</t>
+          <t>1744002009/WC/22012034485229 — madhymik Sala me Sokfit Nirmand Kary Gaitra</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>0</v>
+        <v>15000.33</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>0</v>
+        <v>13161.2</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K648" s="3"/>
+        <v>43769</v>
+      </c>
+      <c r="K648" s="3" t="n">
+        <v>43896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034485905 — RFR Mandir Ke Pash Sokfit Nirmand Kary Gaitra</t>
+          <t>1744002009/WC/22012034485230 — Bagecha me Sokfit Nirmand Kary Gaitra</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>0</v>
+        <v>15000.33</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>0</v>
+        <v>16617.17</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K649" s="3"/>
+        <v>43769</v>
+      </c>
+      <c r="K649" s="3" t="n">
+        <v>44054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034485906 — RFR tulshiram Ke Ghar Ke  Pash  Sokfit Nirmand Kary Gaitra</t>
+          <t>1744002009/WC/22012034485231 — Bagecha me Sokfit Nirmand Kary Gaitra</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034485907 — RFR Vinda ke Ghar Ke Pash Sokfit Nirmand Kary Gaitra</t>
+          <t>1744002009/WC/22012034485889 — RFR Bharat Parel Ke Ghar Ke Pash Sokfit Nirmand Kary Gaitra</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>15000.33</v>
+        <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>13177.88</v>
+        <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>43769</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034485910 — RFR Shree Kol Ke Ghar Ke Pash Sokfit Nirmand Kary Gaitra</t>
+          <t>1744002009/WC/22012034485896 — RFR Sunil Patel KE Ghar Ke Pash Sokfit Nirmand Kary Gaitra</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>15000.33</v>
+        <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>6312</v>
+        <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>43769</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034485911 — RFR Prathmik Sala Bharauli Me Sokfit Nrmand Kary Bharauli</t>
+          <t>1744002009/WC/22012034485898 — RFR Prathmik Sala Majholi Tola Me Sokfit Nirmand Kary Gaitra</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034485913 — RFR Manoj Ke Ghar Ke Pash Sokfit Nirmand Kary Bharauli</t>
+          <t>1744002009/WC/22012034485905 — RFR Mandir Ke Pash Sokfit Nirmand Kary Gaitra</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034485918 — RFR Aganbade Ke Pash Sokfit Nirmand Kary Bharauli</t>
+          <t>1744002009/WC/22012034485906 — RFR tulshiram Ke Ghar Ke  Pash  Sokfit Nirmand Kary Gaitra</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>15560.05</v>
+        <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034485927 — RFR Sankar ji Ke Mander Ke Pash Sokfit Nirmand Kary Bharauli</t>
+          <t>1744002009/WC/22012034485907 — RFR Vinda ke Ghar Ke Pash Sokfit Nirmand Kary Gaitra</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>0</v>
+        <v>15000.33</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>0</v>
+        <v>13177.88</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K656" s="3"/>
+        <v>43769</v>
+      </c>
+      <c r="K656" s="3" t="n">
+        <v>43889</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Gov building Block Plantation-Farm Forestry-Comm / Block Plantation of Farm Forestry Trees in Government building premises for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034503968 — RFR Sokfit Nrmand Kary Jewatram ke ghar ke pash</t>
+          <t>1744002009/WC/22012034485910 — RFR Shree Kol Ke Ghar Ke Pash Sokfit Nirmand Kary Gaitra</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>0</v>
+        <v>15000.33</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>0</v>
+        <v>6312</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K657" s="3"/>
+        <v>43769</v>
+      </c>
+      <c r="K657" s="3" t="n">
+        <v>43889</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034503969 — RFR Sokfit Nrmand Kary Khelmaidan ke ke pash</t>
+          <t>1744002009/WC/22012034485911 — RFR Prathmik Sala Bharauli Me Sokfit Nrmand Kary Bharauli</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>43692</v>
+        <v>43569</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034503970 — RFR Sokfit Nrmand Kary Anita Barman ke ghar ke pash</t>
+          <t>1744002009/WC/22012034485913 — RFR Manoj Ke Ghar Ke Pash Sokfit Nirmand Kary Bharauli</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>43692</v>
+        <v>43569</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034503971 — RFR Sokfit Nrmand Kary Raju kol ke ghar ke pash</t>
+          <t>1744002009/WC/22012034485918 — RFR Aganbade Ke Pash Sokfit Nirmand Kary Bharauli</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>0</v>
+        <v>15560.05</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>43692</v>
+        <v>43569</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034503972 — RFR Sokfit Nrmand Kary Raju kol ke ghar ke pash</t>
+          <t>1744002009/WC/22012034485927 — RFR Sankar ji Ke Mander Ke Pash Sokfit Nirmand Kary Bharauli</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>43692</v>
+        <v>43569</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Gov building Block Plantation-Farm Forestry-Comm / Block Plantation of Farm Forestry Trees in Government building premises for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034503973 — RFR Sokfit Nrmand Kary panchayat bhavan ke pash</t>
+          <t>1744002009/WC/22012034503968 — RFR Sokfit Nrmand Kary Jewatram ke ghar ke pash</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034503974 — RFR Sokfit Nrmand Kary panchayat bhavan ke pash</t>
+          <t>1744002009/WC/22012034503969 — RFR Sokfit Nrmand Kary Khelmaidan ke ke pash</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034545367 — Nala gahrikaran avam sudhrinikaran kherghat nala</t>
+          <t>1744002009/WC/22012034503970 — RFR Sokfit Nrmand Kary Anita Barman ke ghar ke pash</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>1005368</v>
+        <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>929253.15</v>
+        <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>43969</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034739147 — Rain water harvesting karya panchayat bhavan gaitara</t>
+          <t>1744002009/WC/22012034503971 — RFR Sokfit Nrmand Kary Raju kol ke ghar ke pash</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>44288</v>
+        <v>43692</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034739151 — Rain water harvesting karya primary school gaitara</t>
+          <t>1744002009/WC/22012034503972 — RFR Sokfit Nrmand Kary Raju kol ke ghar ke pash</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>44288</v>
+        <v>43692</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034739161 — Rain water harvesting karya ps school bharuli</t>
+          <t>1744002009/WC/22012034503973 — RFR Sokfit Nrmand Kary panchayat bhavan ke pash</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>44288</v>
+        <v>43692</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012034968255 — CHEKDAM NIRMAN KARYA NIWAR NADI BHANVAR SINGH KI KHADAN KE PASS</t>
+          <t>1744002009/WC/22012034503974 — RFR Sokfit Nrmand Kary panchayat bhavan ke pash</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>1386759.36</v>
+        <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>19440</v>
+        <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>44706</v>
+        <v>43692</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012035020957 — Talab</t>
+          <t>1744002009/WC/22012034545367 — Nala gahrikaran avam sudhrinikaran kherghat nala</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>1130659</v>
+        <v>1005368</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>0</v>
+        <v>929253.15</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K669" s="3"/>
+        <v>43969</v>
+      </c>
+      <c r="K669" s="3" t="n">
+        <v>45047</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012035084017 — NAVEEN TALAB NIRMAD KARY GAITRA (MAJHOLITOLA)</t>
+          <t>1744002009/WC/22012034739147 — Rain water harvesting karya panchayat bhavan gaitara</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>2110000</v>
+        <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>2060468.98</v>
+        <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>45131</v>
-[...3 lines deleted...]
-      </c>
+        <v>44288</v>
+      </c>
+      <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012035145426 — Jal Samwardhan Avm Nadi Gahrikaran sudhikaran kary gaitra langha ghat</t>
+          <t>1744002009/WC/22012034739151 — Rain water harvesting karya primary school gaitara</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>45030</v>
+        <v>44288</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012035228764 — CPT NIRMAN KARYA GAITARA</t>
+          <t>1744002009/WC/22012034739161 — Rain water harvesting karya ps school bharuli</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>45520</v>
+        <v>44288</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/22012035228771 — CPT NIRMAN KARYA BHAROULI</t>
+          <t>1744002009/WC/22012034968255 — CHEKDAM NIRMAN KARYA NIWAR NADI BHANVAR SINGH KI KHADAN KE PASS</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>0</v>
+        <v>1386759.36</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>0</v>
+        <v>19440</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>45520</v>
+        <v>44706</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/7996 — तलाब विस्‍तारी करण कार्य मक्षौली रोड</t>
+          <t>1744002009/WC/22012035020957 — Talab</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
+        <v>1130659</v>
+      </c>
+      <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I674" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J674" s="3" t="n">
-        <v>40158</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/8000 — तालाब विस्‍तारिकरण कार्य भरौली</t>
+          <t>1744002009/WC/22012035084017 — NAVEEN TALAB NIRMAD KARY GAITRA (MAJHOLITOLA)</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>490000</v>
+        <v>2110000</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>581481</v>
+        <v>2060468.98</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>40262</v>
+        <v>45131</v>
       </c>
       <c r="K675" s="3" t="n">
-        <v>40877</v>
+        <v>45781</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/8009 — NADI GHAT NIRMAN KARYA GAITRA</t>
+          <t>1744002009/WC/22012035145426 — Jal Samwardhan Avm Nadi Gahrikaran sudhikaran kary gaitra langha ghat</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>93181</v>
+        <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>40147</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/8010 — निवार नदि मे बोरी बधान कार्य</t>
+          <t>1744002009/WC/22012035228764 — CPT NIRMAN KARYA GAITARA</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>16820</v>
+        <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>40318</v>
+        <v>45520</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/8089 — निवार नदी जल संवर्धन एंव समुदरीकरण</t>
+          <t>1744002009/WC/22012035228771 — CPT NIRMAN KARYA BHAROULI</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>872266</v>
+        <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>40209</v>
-[...3 lines deleted...]
-      </c>
+        <v>45520</v>
+      </c>
+      <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/8095 — तलाब विस्‍तारीकरण कार्य गैतरा दानू बाबा</t>
+          <t>1744002009/WC/7996 — तलाब विस्‍तारी करण कार्य मक्षौली रोड</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>447650</v>
+        <v>367757</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>40269</v>
+        <v>40158</v>
       </c>
       <c r="K679" s="3" t="n">
         <v>40877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/8594 — मढिया तालाब विस्‍तारीकरण कार्य भरौली</t>
+          <t>1744002009/WC/8000 — तालाब विस्‍तारिकरण कार्य भरौली</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>0</v>
+        <v>490000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>218002</v>
+        <v>581481</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>40581</v>
+        <v>40262</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>40185</v>
+        <v>40877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/8609 — मढिया तालाब विस्‍तारीकरण कार्यगैतरा</t>
+          <t>1744002009/WC/8009 — NADI GHAT NIRMAN KARYA GAITRA</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>0</v>
+        <v>93181</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>41219</v>
-[...1 lines deleted...]
-      <c r="K681" s="3"/>
+        <v>40147</v>
+      </c>
+      <c r="K681" s="3" t="n">
+        <v>40877</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/86147 — बोरी बंधान कार्य  लगहा घाट ts 3891</t>
+          <t>1744002009/WC/8010 — निवार नदि मे बोरी बधान कार्य</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>11825</v>
+        <v>16820</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>40875</v>
-[...3 lines deleted...]
-      </c>
+        <v>40318</v>
+      </c>
+      <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/86165 — तलाब विस्‍तारीकरण कार्य गैतरा दानू बाबा ll भाग</t>
+          <t>1744002009/WC/8089 — निवार नदी जल संवर्धन एंव समुदरीकरण</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>800000</v>
+        <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>688249</v>
+        <v>872266</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>40859</v>
+        <v>40209</v>
       </c>
       <c r="K683" s="3" t="n">
-        <v>41364</v>
+        <v>40877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/86198 — 3779</t>
+          <t>1744002009/WC/8095 — तलाब विस्‍तारीकरण कार्य गैतरा दानू बाबा</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>5725</v>
+        <v>447650</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>40926</v>
+        <v>40269</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>41364</v>
+        <v>40877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/8620 — वेस्‍ट वियर व तालाब विस्‍तारीकरण कार्य</t>
+          <t>1744002009/WC/8594 — मढिया तालाब विस्‍तारीकरण कार्य भरौली</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>14518</v>
+        <v>218002</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>40617</v>
+        <v>40581</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>41374</v>
+        <v>40185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/86200 — निवार नदी बोरी बंधान कार्य गैतरा  खेरघाटts 3779</t>
+          <t>1744002009/WC/8609 — मढिया तालाब विस्‍तारीकरण कार्यगैतरा</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>210000</v>
+        <v>0</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>5725</v>
+        <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>40926</v>
-[...3 lines deleted...]
-      </c>
+        <v>41219</v>
+      </c>
+      <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/8622 — निवार नदी जल संवर्धन एवं सुद्वीकरण कार्य गैतरा</t>
+          <t>1744002009/WC/86147 — बोरी बंधान कार्य  लगहा घाट ts 3891</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>623000</v>
+        <v>0</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>1141669</v>
+        <v>11825</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>40369</v>
+        <v>40875</v>
       </c>
       <c r="K687" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/8624 — सुखा राहत तालाब विस्‍तारीकरण कार्य भरौली</t>
+          <t>1744002009/WC/86165 — तलाब विस्‍तारीकरण कार्य गैतरा दानू बाबा ll भाग</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>0</v>
+        <v>800000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>359810</v>
+        <v>688249</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>40595</v>
+        <v>40859</v>
       </c>
       <c r="K688" s="3" t="n">
-        <v>40877</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/86279 — 1744002009/WC/86279</t>
+          <t>1744002009/WC/86198 — 3779</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>244691.2</v>
+        <v>5725</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>41274</v>
+        <v>40926</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>41606</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/9993630853 — talab vishtari karna  getra majholitola AC</t>
+          <t>1744002009/WC/8620 — वेस्‍ट वियर व तालाब विस्‍तारीकरण कार्य</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>572920</v>
+        <v>14518</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>41100</v>
+        <v>40617</v>
       </c>
       <c r="K690" s="3" t="n">
-        <v>41920</v>
+        <v>41374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/9993630855 — nala punara jiwan awam tat bandhan karya bharoli n</t>
+          <t>1744002009/WC/86200 — निवार नदी बोरी बंधान कार्य गैतरा  खेरघाटts 3779</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>699000</v>
+        <v>210000</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>657494</v>
+        <v>5725</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>41100</v>
+        <v>40926</v>
       </c>
       <c r="K691" s="3" t="n">
-        <v>41920</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/9993630921 — niwar nadi jal samwardhan awan sudhikarn kaya</t>
+          <t>1744002009/WC/8622 — निवार नदी जल संवर्धन एवं सुद्वीकरण कार्य गैतरा</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>499000</v>
+        <v>623000</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>1138464</v>
+        <v>1141669</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>41309</v>
+        <v>40369</v>
       </c>
       <c r="K692" s="3" t="n">
-        <v>41920</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/9993636443 — talab vistarikaran awam tat shudhikaran danubaba m</t>
+          <t>1744002009/WC/8624 — सुखा राहत तालाब विस्‍तारीकरण कार्य भरौली</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>496059</v>
+        <v>359810</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>41533</v>
+        <v>40595</v>
       </c>
       <c r="K693" s="3" t="n">
-        <v>41920</v>
+        <v>40877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
+          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/9993636444 — talab vishtari karan awam tat shudhikaran majholi</t>
+          <t>1744002009/WC/86279 — 1744002009/WC/86279</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>485377.99</v>
+        <v>244691.2</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>41533</v>
+        <v>41274</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>41920</v>
+        <v>41606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/9993638763 — NIWAR NADI JAL SAMWARDHAN AWAM SHUDDHI KARN</t>
+          <t>1744002009/WC/9993630853 — talab vishtari karna  getra majholitola AC</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>191743.47</v>
+        <v>572920</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>41543</v>
+        <v>41100</v>
       </c>
       <c r="K695" s="3" t="n">
-        <v>41606</v>
+        <v>41920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/9993639538 — Niwar nadi jal sarvadhan av suddhikaran karye getr</t>
+          <t>1744002009/WC/9993630855 — nala punara jiwan awam tat bandhan karya bharoli n</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>499000</v>
+        <v>699000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>492096.5</v>
+        <v>657494</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>41607</v>
+        <v>41100</v>
       </c>
       <c r="K696" s="3" t="n">
         <v>41920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/9993643900 — TALAB VISTARIKARAN MAJHOTOLA BHAROLI KI OR</t>
+          <t>1744002009/WC/9993630921 — niwar nadi jal samwardhan awan sudhikarn kaya</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>306079</v>
+        <v>1138464</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>41666</v>
+        <v>41309</v>
       </c>
       <c r="K697" s="3" t="n">
         <v>41920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/9993647128 — TALAB VISTARIVISTARIKARAN MAJHOTOLA BHAROLI KI OR</t>
+          <t>1744002009/WC/9993636443 — talab vistarikaran awam tat shudhikaran danubaba m</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>178048.2</v>
+        <v>496059</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>41680</v>
+        <v>41533</v>
       </c>
       <c r="K698" s="3" t="n">
         <v>41920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/9993648087 — nade jal savardhan avam sudhekarad kary gaitra</t>
+          <t>1744002009/WC/9993636444 — talab vishtari karan awam tat shudhikaran majholi</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>982000</v>
+        <v>499000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>937189.65</v>
+        <v>485377.99</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>41699</v>
+        <v>41533</v>
       </c>
       <c r="K699" s="3" t="n">
         <v>41920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/9993652090 — nala punarjivan and thatbandhan karay gaitra</t>
+          <t>1744002009/WC/9993638763 — NIWAR NADI JAL SAMWARDHAN AWAM SHUDDHI KARN</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>493403.2</v>
+        <v>191743.47</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>41785</v>
+        <v>41543</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>41920</v>
+        <v>41606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/9993652384 — nala punara jiwan awam tat bandhan karya bharoli n</t>
+          <t>1744002009/WC/9993639538 — Niwar nadi jal sarvadhan av suddhikaran karye getr</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>193968.4</v>
+        <v>492096.5</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>41775</v>
+        <v>41607</v>
       </c>
       <c r="K701" s="3" t="n">
         <v>41920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/9993654508 — nala punara jiwan awam tat bandhan karya bharoli</t>
+          <t>1744002009/WC/9993643900 — TALAB VISTARIKARAN MAJHOTOLA BHAROLI KI OR</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>0</v>
+        <v>306079</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>41476</v>
-[...1 lines deleted...]
-      <c r="K702" s="3"/>
+        <v>41666</v>
+      </c>
+      <c r="K702" s="3" t="n">
+        <v>41920</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/9993654914 — jal samvardhan kary bharoli</t>
+          <t>1744002009/WC/9993647128 — TALAB VISTARIVISTARIKARAN MAJHOTOLA BHAROLI KI OR</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>972000</v>
+        <v>499000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>820300.9</v>
+        <v>178048.2</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>41912</v>
+        <v>41680</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>42504</v>
+        <v>41920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/9993654915 — jal samwardhan kary gaitra</t>
+          <t>1744002009/WC/9993648087 — nade jal savardhan avam sudhekarad kary gaitra</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>972000</v>
+        <v>982000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>811196</v>
+        <v>937189.65</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>41912</v>
+        <v>41699</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>42504</v>
+        <v>41920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/9993667097 — niwar nade saaf safie karay gaitra</t>
+          <t>1744002009/WC/9993652090 — nala punarjivan and thatbandhan karay gaitra</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>0</v>
+        <v>493403.2</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K705" s="3"/>
+        <v>41785</v>
+      </c>
+      <c r="K705" s="3" t="n">
+        <v>41920</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WC/गैतरा/2622 — मझोली टोला गैतरा मे तालाब विस्‍तारीकरण</t>
+          <t>1744002009/WC/9993652384 — nala punara jiwan awam tat bandhan karya bharoli n</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>340000</v>
+        <v>499000</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>70140</v>
+        <v>193968.4</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>39490</v>
+        <v>41775</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>40267</v>
+        <v>41920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WH/19953778 — nade jal savardhan avam sudhekarad kary gaitra</t>
+          <t>1744002009/WC/9993654508 — nala punara jiwan awam tat bandhan karya bharoli</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>41665</v>
+        <v>41476</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WH/19958882 — talab marammat kary gaitra (majholitola)</t>
+          <t>1744002009/WC/9993654914 — jal samvardhan kary bharoli</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>120000</v>
+        <v>972000</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>92226.88</v>
+        <v>820300.9</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>42866</v>
+        <v>41912</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>43353</v>
+        <v>42504</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WH/19958888 — talab marammat sukharahat talab kary bharauli</t>
+          <t>1744002009/WC/9993654915 — jal samwardhan kary gaitra</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>96000</v>
+        <v>972000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>124418.9</v>
+        <v>811196</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>42911</v>
+        <v>41912</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>43358</v>
+        <v>42504</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WH/22012034332592 — Vishtari Talab Vishtarikaran Madhiya ke pash Bharauli</t>
+          <t>1744002009/WC/9993667097 — niwar nade saaf safie karay gaitra</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>447000</v>
+        <v>0</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>463834.2</v>
+        <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>43250</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WH/22012034332603 — Vishtari talab Vishtarikaran kary bharouli</t>
+          <t>1744002009/WC/गैतरा/2622 — मझोली टोला गैतरा मे तालाब विस्‍तारीकरण</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>536000</v>
+        <v>340000</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>489018.6</v>
+        <v>70140</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>43250</v>
+        <v>39490</v>
       </c>
       <c r="K711" s="3" t="n">
-        <v>43703</v>
+        <v>40267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WH/22012034390427 — Talab marammat karya gaitra</t>
+          <t>1744002009/WH/19953778 — nade jal savardhan avam sudhekarad kary gaitra</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>43375</v>
+        <v>41665</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WH/22012034439542 — majholi talab vistarikaran</t>
+          <t>1744002009/WH/19958882 — talab marammat kary gaitra (majholitola)</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>843000</v>
+        <v>120000</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>824081</v>
+        <v>92226.88</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>43533</v>
+        <v>42866</v>
       </c>
       <c r="K713" s="3" t="n">
-        <v>44203</v>
+        <v>43353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WH/22012034439543 — danu baba talab vistarikaran</t>
+          <t>1744002009/WH/19958888 — talab marammat sukharahat talab kary bharauli</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>775000</v>
+        <v>96000</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>793106</v>
+        <v>124418.9</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>43533</v>
+        <v>42911</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>44162</v>
+        <v>43358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WH/22012034446083 — NADI GAHRIKARAN KARYA GHERGHAT</t>
+          <t>1744002009/WH/22012034332592 — Vishtari Talab Vishtarikaran Madhiya ke pash Bharauli</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>798943.48</v>
+        <v>447000</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>750560</v>
+        <v>463834.2</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>44343</v>
+        <v>43250</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>44901</v>
+        <v>43702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WH/22012034446084 — NADI GAHRIKARAN KARYA PANHA GHAT</t>
+          <t>1744002009/WH/22012034332603 — Vishtari talab Vishtarikaran kary bharouli</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>825183.18</v>
+        <v>536000</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>778690</v>
+        <v>489018.6</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>44253</v>
+        <v>43250</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>44901</v>
+        <v>43703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WH/22012034452273 — निवार नदी में घाट निर्माण एवम  विस्तारीकरण कार्य</t>
+          <t>1744002009/WH/22012034390427 — Talab marammat karya gaitra</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>1245018</v>
+        <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>1233706.97</v>
+        <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>44593</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WH/22012034919943 — TALAB JHIRNODHAR PRAMOD PATEL KI KHADAN KE PASS</t>
+          <t>1744002009/WH/22012034439542 — majholi talab vistarikaran</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>501000</v>
+        <v>843000</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>477229</v>
+        <v>824081</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>44632</v>
+        <v>43533</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>45462</v>
+        <v>44203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WH/22012034936715 — NALA GAIHRIKARAN KARY GAITRA SHANTI DHAM SE KACHAGWA KI OUR</t>
+          <t>1744002009/WH/22012034439543 — danu baba talab vistarikaran</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>810865</v>
+        <v>775000</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>788011.85</v>
+        <v>793106</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>45064</v>
+        <v>43533</v>
       </c>
       <c r="K719" s="3" t="n">
-        <v>45350</v>
+        <v>44162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WH/22012034936716 — NALA GAIHRIKARAN KARY BHARAULI</t>
+          <t>1744002009/WH/22012034446083 — NADI GAHRIKARAN KARYA GHERGHAT</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>1130659</v>
+        <v>798943.48</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>1109199.7</v>
+        <v>750560</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>45099</v>
+        <v>44343</v>
       </c>
       <c r="K720" s="3" t="n">
-        <v>45597</v>
+        <v>44901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1744002009/WH/22012034939479 — Nadi Gahrikara Kary Langhaghat</t>
+          <t>1744002009/WH/22012034446084 — NADI GAHRIKARAN KARYA PANHA GHAT</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>0</v>
+        <v>825183.18</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>0</v>
+        <v>778690</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K721" s="3"/>
+        <v>44253</v>
+      </c>
+      <c r="K721" s="3" t="n">
+        <v>44901</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>KATNI</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C722" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D722" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E722" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F722" s="1" t="inlineStr">
+        <is>
+          <t>1744002009/WH/22012034452273 — निवार नदी में घाट निर्माण एवम  विस्तारीकरण कार्य</t>
+        </is>
+      </c>
+      <c r="G722" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H722" s="2" t="n">
+        <v>1245018</v>
+      </c>
+      <c r="I722" s="2" t="n">
+        <v>1233706.97</v>
+      </c>
+      <c r="J722" s="3" t="n">
+        <v>44593</v>
+      </c>
+      <c r="K722" s="3" t="n">
+        <v>45266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
+      <c r="A723" s="1" t="inlineStr">
+        <is>
+          <t>KATNI</t>
+        </is>
+      </c>
+      <c r="B723" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C723" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D723" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E723" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F723" s="1" t="inlineStr">
+        <is>
+          <t>1744002009/WH/22012034919943 — TALAB JHIRNODHAR PRAMOD PATEL KI KHADAN KE PASS</t>
+        </is>
+      </c>
+      <c r="G723" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H723" s="2" t="n">
+        <v>501000</v>
+      </c>
+      <c r="I723" s="2" t="n">
+        <v>477229</v>
+      </c>
+      <c r="J723" s="3" t="n">
+        <v>44632</v>
+      </c>
+      <c r="K723" s="3" t="n">
+        <v>45462</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
+      <c r="A724" s="1" t="inlineStr">
+        <is>
+          <t>KATNI</t>
+        </is>
+      </c>
+      <c r="B724" s="1" t="inlineStr">
+        <is>
           <t>2023-2024</t>
         </is>
       </c>
-      <c r="C722" s="1" t="inlineStr">
+      <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D722" s="1" t="inlineStr">
+      <c r="D724" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E724" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F724" s="1" t="inlineStr">
+        <is>
+          <t>1744002009/WH/22012034936715 — NALA GAIHRIKARAN KARY GAITRA SHANTI DHAM SE KACHAGWA KI OUR</t>
+        </is>
+      </c>
+      <c r="G724" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H724" s="2" t="n">
+        <v>810865</v>
+      </c>
+      <c r="I724" s="2" t="n">
+        <v>788011.85</v>
+      </c>
+      <c r="J724" s="3" t="n">
+        <v>45064</v>
+      </c>
+      <c r="K724" s="3" t="n">
+        <v>45350</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
+      <c r="A725" s="1" t="inlineStr">
+        <is>
+          <t>KATNI</t>
+        </is>
+      </c>
+      <c r="B725" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C725" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D725" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E725" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F725" s="1" t="inlineStr">
+        <is>
+          <t>1744002009/WH/22012034936716 — NALA GAIHRIKARAN KARY BHARAULI</t>
+        </is>
+      </c>
+      <c r="G725" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H725" s="2" t="n">
+        <v>1130659</v>
+      </c>
+      <c r="I725" s="2" t="n">
+        <v>1109199.7</v>
+      </c>
+      <c r="J725" s="3" t="n">
+        <v>45099</v>
+      </c>
+      <c r="K725" s="3" t="n">
+        <v>45597</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
+      <c r="A726" s="1" t="inlineStr">
+        <is>
+          <t>KATNI</t>
+        </is>
+      </c>
+      <c r="B726" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C726" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
-      <c r="E722" s="1" t="inlineStr">
+      <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F722" s="1" t="inlineStr">
+      <c r="F726" s="1" t="inlineStr">
+        <is>
+          <t>1744002009/WH/22012034939479 — Nadi Gahrikara Kary Langhaghat</t>
+        </is>
+      </c>
+      <c r="G726" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H726" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I726" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J726" s="3" t="n">
+        <v>45315</v>
+      </c>
+      <c r="K726" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
+      <c r="A727" s="1" t="inlineStr">
+        <is>
+          <t>KATNI</t>
+        </is>
+      </c>
+      <c r="B727" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C727" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D727" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E727" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F727" s="1" t="inlineStr">
         <is>
           <t>1744002009/WH/22012034939480 — Nala kary bharauli heera kol ke khet ke pass</t>
         </is>
       </c>
-      <c r="G722" s="1" t="inlineStr">
+      <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="H722" s="2" t="n">
+      <c r="H727" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I722" s="2" t="n">
+      <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J722" s="3" t="n">
+      <c r="J727" s="3" t="n">
         <v>45316</v>
       </c>
-      <c r="K722" s="3"/>
+      <c r="K727" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>